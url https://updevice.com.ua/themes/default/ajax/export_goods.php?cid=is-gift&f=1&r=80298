--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b16cbe97cc12a79019caf160d6881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c6aa6143de1da59a6c131467d2aa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fcd14b3b348f4123e582295e79b1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a720a417bf319d24f0bb6797d8408d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396837469e37f0527be163298d84e1c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47274bc0da86b4a993c1bfffcd72791e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619114ddd9be048c6ffa8c7e9018ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7598c0a0b2bf9ed3e82ab42e973bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a56624515b43617eae151468c0da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524444590c8a9945875458e892a3be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc196b39d8cc6983f66c3bad2ec6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570fef973615fbce583e822b04b303012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681f8a4a508331d39b84bdea173f6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a75b936f92afe73e36d6510c666b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb13059f285f95ece92de76d9d8b2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac9227b7d1233ecebab4aae9b054716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7816f33c37d7c36d3b2fea63b7edb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c9e51e52c6333683455a0137d01218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f091116876556faa4a0e7fc1d6b27d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac418b8ef9149db1a4c1a0014c51f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30ad573a804cc78a3b3d83677d1d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79c736390ee42c3970529d7ee165022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38949c019d30de476fac10f14082b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e541b8a7a3b5a9328bf6a9db304a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507faa805d4bec5fc87725626f8a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1afd79daf3820903107db4bb11e48926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5966066e9ed39b3c0b58514a0e7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f88853cebd23faee3e7f18ae3b4de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a1d9a15aba706d5db23b0cbe176329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6052748f1166d22d5de14a95c50a6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10775fc13937177c64ce4857be32a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9f34f9e049e432a5837d1fb9328532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ef4647b6cd1b036878b89f60102733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acccb278d2d9d977aa04c35a6beda734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf737077fcbc885662d299a861aa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e2e74bd9f71a76b809ef59240d7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19085cfb18fccb48c4cc731675a5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9b99a5efd811114f6def7f1ca28b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a553d5d0fae7e4512c1499c3653b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279db0106440d7e6f1401eab79c0efc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6568b8a9d306cd341a553f31174b7a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1545158b9b290ce7b0870fd425667942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b7df5e5420bdf9d6824a8faecf7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d68ea2fa6317e27569d6e429ffecd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920cd9f5d040fb0115cee8bdd08e6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f05bb79af3f7bcab9f3b2afae925c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e171f68ac8dbc2ff5a5ea4408d7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de84b121a9c5e4c1fed06016fd92b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10922cfa40050c500a4953e96f65896549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c96d5c110a8bd0b2cc20c484fba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d7f3fb4a8a82c6b77347dce4a49751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60bfc0b4cf07abea5f57284ac2966f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630442d860c28c2e03b835b0084cf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e459ade2b521906497a171cb52e1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95805020fd73f5eb12f97f529122f7d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b21aba1e5abbb8a5c107ee6fabdcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef917ab8cddd46d03d983d2a70f9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67f5df00fc43441ce8a8af6964e4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a837f8bd984a4f45bb6908ef52ceac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a8c8187566fa3ee25c740ee17d8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b96a111cd06dd7e5eb60bedbf5e07661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886432d1079454927e5c42aded391e3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91136d5285998c54184124cb944cd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f099fd1a1773dcac496fe52dc9abdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6b6b4789600441044d53063a0e7a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83ec54e037a12950036305978824a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ad6bdd7a4523836f47ba83e3a01567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2771736863088c3da736930a8298568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00addcd72723f9eb73036e5a895cbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fec31eb5da4f0261d7f4f2f32c68870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f8793dd92dbc2dfacc7e2dacef0b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45424cf6a151fe7d8edd2170f08d8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835ddb1c90d81d6afec743481fef4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6ae7af41e7040ab86efb88d7aafd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a939e5386e0e99f0d64f149c2ef775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b685e63b1f5a7c90170e3bfdb4f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c47ac31b1e3f000e87c8109117f5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdf22dd1b157825c7524fb34348eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eacedca5bdb062a2c086d6474dba779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5599ee1fb5202e5a24a3be2aad3c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2132172f85c725a911df09b70d3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3873ea0e2285f69031cdc40cfe8bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19450ab68e6150b5426f65525d098eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fd2f971c51cd371e1b6fbfd281ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74424d9070b18dab0187fbc21c94f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d7e058d5f848673eab6934daaa2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cca37312ecc89c9c26e072116b9cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b236c2bd255063e961abf8a133231288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6aa047ba24d8c9b3ee7e76fdbad2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7e831584ecbfefa6ff1d6e7123a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e33d3151e4a0267e172c58730b0da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43041c0752ca847cf70f091b1949f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43150b5c4bf144a6b71a108fb0e6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051215bd9cf9c9d3eea65547b2acc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84046627dc685994f9c06e295971fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f50585bd862943602151dbfd1327f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e020eeca3ea49439746aca4f5c54f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83741c55e0b27ec5a351d86b5516dccc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe5ffbdcf19667746637376c5871299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633f541e4af4e8f521f307796e21dbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004690df7ffeb96813a72a8e0754dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe925f81d88f289ebea391fc413729d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef2eed9eb946cb34651d97f8e4f4ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b884858de8aec7bafc984eb9757bc30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb1e6366e19f05bb520dfc7223d14c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf6c56376ceee317d267ab4c2c34d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b0da93e32a36497c687eadbe6498f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbebb722654ba4d583504355480bde0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e636d1241ca788b611be35255ed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f8bee025b01358a6bce636e491ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3eef5e2e848b938d930a7a38affb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c894674e201cac7e11cc42d547c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8d722382e071158475acd65e84d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83f1aca847ecc77b482de45b9162b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c34868c596e3617a2501ddd20501115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017f0543eb83851e0601fc2b7d31ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c3b2e2d7f9707b386d55d2525932117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474b2bb98b0a7e436de5ad6811af964118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d996dc55fa480a8a5d0f4444cd5518119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7aa5b5238b096bd7455d1b2e7dbe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496b91443a2007bc49dcc4ee5ab148121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d993e0919643e139b8881ff35dcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa50b4a2ac82f16b25b860dde289f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee408c871833576cbbff3542b65c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7626f2e9b14fc17dcb568729bc3a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce789d69ce1b348dd610ed9c0b13243126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267174721cd73414158c2435650433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e9f11337500712ce853fc1231de3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b76abe2662f2fc4e6380bfa97408d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19133b591fa72c5c1ec16dd30ffe384d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0baa181558cffe0587045b8e1f67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce909d91092c2650ab33b6be44245132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef88db1fc28d401fb7e38bab60636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13447465253b9d488850027930395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894cef7289ff42ef8493369c461a9ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcd93b08157d49eb3919dbb5383c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8aa88ccbc716afa4798226db3b70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e20c95cc52252b210fa659b6e9b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9609d3a9e679ecc3910d034d32ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca88d190593d4c4b3582bd03509c707140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789db9057f1a081d3de0f6fcbf9716c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47e0e7d9777eb85356c1ecf097d8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1e0984e6cb57adc19818fdca4893143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1535a502578717d83037f069ebc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d14cbc4fbe2f7e8b56bbe03f0f9220145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ed476e6edcd26ba132c34b3662de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fdff5211429bf437f974d44f114da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1983dd7efede614416ce11d0669b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341c2b5d552bc483c512172ffb32ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdbda1ab2b94e6e483e182bc0671b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c57c86148e754775ab11c982a964e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bef04c4aca0cb4fc1093fafb628fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f92df8afa2cddaf0674c737d64888153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce696aa4a12aa2853dd8e52a47f04ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941bafa7bd844efe968bca6dec0d6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c47e11696b5d2b6955cac4ad4de9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1254d3a23a2c5b81a02321c67270a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b252a1e4495e2c60e9ecd548568f55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c98a5e38afde593751ec966d42c71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024db62d6bc4becc28e2d58e07c8a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f8595e8cbe27923098e73998ce64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfe67a90112d19bb7712d752075d57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6679b64d2c0ec2b4aeae23e2eafa257163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1b1639731f62e044526d85fd30c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21cbaab07b748ce0824bcf4e25b7fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc7f22fb1439079ef30bfdfcdf913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e70cfbb2b334da65a4b1f71707798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe3041d67896268901a035f16be0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884850c8cc142e7080d0b1d00a2c94be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c6ef024e21c213167cd7c78006f35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bab69c4b9abf7cecf9e0e022ffb1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6864fe0d29b46a7fbabc407b3282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b4e984fe28b11521ef6528d0fd64a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d98d79c2c78321ae2f18fef9914fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5807008711363042d9b3cad0dfea8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dafc0203646879b9ea871d9d3a0a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc55d2a87c596fb1c9145eb4273fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93543e659636943c2eb6668b9df5e9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370da01ba874b726be83a32fb4a0855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548799aa8cdd6ca1e562c125be2f9026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139bc8a0bf6226e716daa3a876a332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bddc1527fb05ed7574af3610ff3f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe938a04e976c61a5c7deed2ef1490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7504ff2a6c08b6208942d6cd5da79d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771437f450fe7bc73f11482c4ba61a01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b075d76f14461838d7e9e6d24df3bd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcb804f3ec76f3f1e38c96601be686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd770e83b71058d4cd7dc2677f3e346188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8196e375e4ce20e81e7e9bacf2369189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9a214ad1653bb61bddb43bb3813f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38bf2b68b8a954a7fbf941556fd25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5407a8d54b7c5bc26709f2e00528f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e696f2826bbf4902363f9c042798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536463d1193449a7e23bb1ce81db17b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d87d44629bb2528ee1439bb86434f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1da09799da3fcc4b1aaae3123e7f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e9d815b25f58189e4f9717aff4fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539a1c7c578ffddaca562dc1b4ba09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af46457af9e68a769da65c50ff2ec31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d013410fd0802133bb7669398502a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9fe82663604feaa1139d6f83eacb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914177ce871e2eb1dc773b7fcebe56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbb774fbd42f7d93006d01be0294f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fb6cb65f36261564de3efb197fa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e2787896cf141200c84f3e37cc6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6471068df6fc497fdfc0ec4488bb40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3373a5407d05f23a05315d3ce9c86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa81b3f429134f8d58f0e68e94d1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d65b9c3f6c196853938c165570792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dd52dd1ff3609bd7432de6fa71b3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf8a8be549b8d528fa7cf6551dfe1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eea3debf8a748c8808b76671a61ec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e7fe8af69b6dda22a2fe44cc4153213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ef4f2376a297869cc5bda88673fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d1541aee928fa3f10638c8baace7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3868031fb23fd5ed791dcf22cd766d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff024f672ab08f42fbcfabbc1aa6ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcebe675548a01e49e9fc109586654d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83959e997d53f0a4e1f409d130ab7859219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef8a232dcf855ac29deaa3a6f6bed1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a17383380b9f1c0dc02cf22347a16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5040ab497361f1137298919b60fa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b894ad7c7e50410267335bc6a73f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d655c88188019c9fb4fac421f4ccb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cabcb22ee07c2ec04a07e62c20990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a0f7dc4fd4dd7b05422ca6d92506226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76143a75d01ead2d90584974d245f148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65d3d2480ed042fca946fda92e3b00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7539cb7bb1040ad58aabc90decf245229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe239521f9aabb575070b346b94d7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a2b098a22d12f34af653212fa664231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27830769bab9fc8c392ee44bf49348232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75a512e2de297beb4dbc4f51bc0c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a810850ac01775c2a710dd52fa6334234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39241a25ed61fe1f22c756822b40a19e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2264afd67ec82dba9cfd2e944228236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557c06f96a437e0693e2cdab091ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeee30882f8a4d84a2587170ee3faa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6f4a27ae957e74e10e5c0fbcf53a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b037f92fa6dd5035542d3b2a0d4b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1508bd5303dcfbedc7dbc1c52f63d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a52d578d575be36be4a522e7993cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cf899dbb8f34a521cf5c83828cd29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da207f4ff099fb05af650bdf3fed823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c268f864af8e73575f442a0cf076ac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb34e52726227b367bdb78da400e9f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b6677ed04bcf552c6c6c2316b4b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f53050756b3d2a112add909d2bb4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfafb0b73dafca2ed097b66d643355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf284ca806dade2b11110d0b46446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859d801d044ad815e2a1ca70d18783251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc957518da399347a09b93e636e99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a526a417efb7c1ff20023f23785bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3857edc2856d24a28168a831b7cdba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1d005c5893fd90a5839db652b649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89dc9133890e116868a10274b04fdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2691ddaf3a00420d7e1db42fe84c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d69cd6aa0f4dec52643a92770cd24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ead4fbafc8b9fe79a6cb11b33ad8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8827b4561fc11716351b62c7c138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6dc50d8b9d7eb07f29ce7471a68a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6feee5a55aaac0e2df5be47fc1faf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff395ffb9537077ded19dd125fb6879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805154dd624bfa4a8371fd702d055124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6384118cdbfad85f646aa448c141265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf3ed550d8ae4758a599d6483f65ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea903fd42a881927a545aa1688308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae8be535d4890d7538dbefb3aa4a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d73b93fd4a3cbb821d063cbd14cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d420f4bfd125d7b45296b0934b84fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ff8ab52d5019abc179907910f334271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de735c61d6c1351ad87c4cb413fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da353b87f5eb45c85fe439e3093182273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265fce0d077a95de28ededd3d6cba21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d8e36b76e1fd1f1d50be27a00ae34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec2a45544678bff2134ef4bb20b72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4bf525500dc16b2bb581c77cccc93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2837e5a93c8b4d6ed43cba1033524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae027392f27112f3c2017d631229e2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c794d721b43f579f92cfceff2c6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194870e5b60440701a5b9cfb39137e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee33c28aae4dc376143b062ecae160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f79c97fead4096278af4ef31bd19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a1249fd7f8b6d982a311b1f43804284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff9925fe30274c094fcd9f020fd4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd9669cdd25a54b7cf72b561ac3a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0fa2516de778169a8003339e5fd68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d04a6cb6f2c57ae78d51d4f223b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492564fb087595c694e14c6563dd9cb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14bfdc62a2e7dc49c631b26bbfdfe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c145cba6100a45bc91b3deeff398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d746db2e04ccfd18f44110be09ca63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08410d6c0daf28b7145138513a2ce9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d1b07177803ad72c6209242b7f4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4174edcac253abab3761a28a6ce59a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fe290456efa71eabdbf8b38ef7d4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68ad7ebfc0e5c8426dfefc5bf235a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f1ddc1a5896c036f51e56cb2b59b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f651c08de63435a2be8d216b0814f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf270f6e326cf80b7c3588626d9aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf6a5c3d3b1af878db2288e3cab90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d36db17256360fe7d77e93e36e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916054674d783ad3c606811832e1bd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3203e0ffb069c0f58170267403479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160504807106b55f4413300afb9670c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aebabbdf4e6235ab3795d20e01ff19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09c22839a08bdaea8428dd54fe475307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a46e928a926c5b5a565c9072cdd84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560655e219f9e9a62776d15735d369309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0469e61566f0aabddf6b8ac0416b1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b2e0c889001d6e2ae816b0cd9d93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ddea1bd98388a17752161155c4797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902320c921ba78b349f3fa2b9d8086313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448add155a55311ba72dea04b320301b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a93630683400eb53d696b6c44184e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d28d57038f32f54879ed097da84578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c7759b2c190bb00ff8932d7481da4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a22cc29ea49b9a0c65892d93c0432318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0ade52a73ad91874c6dd4ec53b98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973109f17ddbab6691b4a8eaa8777818320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b717e19969d3a9800a42951ccddfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045353a9ae5b78a755d35fe301992814322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0f4daeca464a8e8a903c7e325623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0dc9f4a1af8f3dcf5adccb121314d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b91c9425f1f542b3b54e8d1ddbce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337f2bdcae1de9f274b970a06313f5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e559750634d86d6b920995498ca020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf21585aa71028a2c1395142349038328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c0cfafbb8a1b6ee2296f381fd2aea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c478175ceb34ab9aa13a1641492e56d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c439e53d9ac252fe3c1f725a796d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af7c8a12fa0c1fcd8975fda404490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f025836fd448861901e536253b0e8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e8589219ca6cf6ad374e0afb5890334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16108fb02c76fcbc67918009ba8aebf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a731c5e72d74cd8a3a6eb8a31e4d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f11213fd901b8e48a2359a397811337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad72d4ccdea31f808adb9d3728a5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bafe99c06a371e7ed6705d8a11cb3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250bde2b65eba3f7c896d1e654cfba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f73e7691f745fa90669175d667f4f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f858add24ada2ce3ef8fd4d18c39c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f476b5fd4bfb3019d7c05d33a658c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913ea04b8f3a4f1177523f1fdd13fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3584409b88a44e4e8c74908cdc8d786345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d254a4aae40a80fa0f8cd85821e085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10382eb04edf3e70974a6bb3a244deb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f09df534120dbb10d81546fe23b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556191950e89829e9b948694bc0b501349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c559c91b5bf155829e595766298373350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85085ca2f44094c58fe778a388157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390faf64cea248b452018efd75a7765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4869896ed4e2d1238c8fae94696354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999281d7065c88c0d66a7ef3b03c336d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b308b08b08480174eb5b0c1a7fa459355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022379cad37933bf3c677d1706f2bb6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2bdcc1cc212b04e5663d016de85e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d22da49cd343828e488ee8f63ce69d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5195698493616ae10dad6a1e4cf78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5d064211774ae2e0b0d3925bc028360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd07a4717e4e54e5cac8170be0a68d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ded87e4e22f609c9f40397606b3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b68c985cb0ec81bf5b9d6d8756b23e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aee74cfe6bf98bcf13dc8a2d9a604b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64f14804687ced8cc08ed034e7095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9e0e3da8bda9f0976518f0be0cb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c24e8a9ecbbbacc20b86085828e3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75bdf5490f330bba00244c501e5a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8c0c636e2f0e376b11309c936e9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bad90f8f8dbb64adedf97da61b2203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f89a2a17a2007dae98198016641b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31413d90793e5f37d568e91287e00bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ae12f081d93134dd009baaec3be2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454c48c316a319963770289caf3f69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd4eba3777444e9e921afa962d9f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47b454f14a2206956a640246c9e60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61543a8a04d41bdc3b1f727937f5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bb36ad4f04fd408b9effde9baca0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba170f9d243422977932af5499b2bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef60e535bec620ca6ffb117704d3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7378ba8150b7b1d3e83b77a024d9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044a7c6eb53acf567eef6c15b64a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd67f6a6dd76c3ad348bd2b8782609383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7377610c96eaca7d5c39c3450efbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f45cbabf4d7ba32c9851e480e7324385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e20bc1ad56384037ef88e828f88721386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c375c92b5c89403672f4ca1aa522211387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6c6f71fde8a361ef68968003e68e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568ad6df1b777a68068a0ee4e78748389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a678c9082f0dd8dab9ac7291982fff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514837c92584583415185f1f1f7840391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf50ed3cc8170d4a6c8b03379c4911392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171271711d9e82e7b0d48e2b51b21dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce9610667515c18309ed7d2d90098394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e17d9f6723d0016fec20f19b87bc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf450001cc91ee10bfe7d5a35ee80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8c7945222d7c24ef32c8a4ee9a95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447b075dc643cc3c5d56f54019e9b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf7ab140d24351c902e11f59f8c300399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b3695fc66e11bb5f82930a7bade0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3955da21b9d2202a6b8669ef8b7271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650168a5575f978257ba819658395d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983708ebf2a86401db9e07075ddad9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b213b62e45fe8963ef20aca70303d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60491dad6a3de4295748f4f7bd89bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3961a400fc3f500b639445deb6fd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d50133f11ceda3c9d3e59c1a30901407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bd1414f5400e78af9e3f5665b9e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd42f1d059bf0e98317e3109adc41e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6942a270a2b334996df3a5bc8310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a7f880ec609c12515f5348b102334411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9c3c0999f77605aa6da23ef4197b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f43ab5c8a14f0b1056f21fc4f168413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfdc049044e43b7f50595797cd55e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1f305652ddb6ae6c0b5f55d2aa729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00635b2df6a21c06acb86d11e8b1be4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d097d5c93f3926c120be71f28500c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce4279dfd72ab31d8cca578b3ba03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf17fb2b08b9583e8f87ca1a05d5e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d33884e6000ce794869007314cea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217df7eee9d1431f55ca4af9329aef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4437beb452eaa3885cabf236e459e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1a4200be6161a89b7631371eba67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c5c9290b0463afa89be76e711490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303f9bc658aac8ee4c21bfcb054c2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce2088afa36fdb3d3d958e8f19aaf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998779c2a942328565e5fa5b15d30d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b66c2c2b2659e95d71b7136882dd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b523924301ad468af8b8b51cba96af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b4921ae6ab01522bc138923c22df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2765b06181216750b9e6024a771a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f447bf29564775ef7c4702b822e05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c45b14af273b1e95bff9870af240433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba59ed7c8d42c54bd9b81c3658f6b28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82120576161142ac958c22d0ec26103b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc544884c3f36bbe9073e4b9d3c499f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe739e7cc813fb2db3266354cb1a1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590dc2feb5d9bb996b6d0f8e16ae1ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42bc4dda64e8419643deb0efa99ea4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489d3a8ed4f8323827525d50aac970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1608b2a4504f563c1960c5ff44ac9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e90e57c381dc3204e444c5ede5d45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b0cc9e2c58298109777562050a9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be4aa03438d20c12be8d5f6c70db0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd9a2d22ad7c9ba06c43c77508e40e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5612d0ecd1400214ceaefee3560e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e024a0ebfbde9f5e0a9e1a87b95f19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbe729ce9ac4feddf8ec15d8d5a08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073805b0be9f4bbc4920473154ff80a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b796836c73ea70d2cf3f9924cd10f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66745ea58234fb560de8e4cc4eac4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e29271247b996450f7fa7ca21a1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659450a9c03c596b2e421f1d8df4db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ebaeecf680fcaf1efc55e580860d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da6a87eca3d3d61ac7c7f0fc66e98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb338b6e064b595da2380ab37c503456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a860b0815cf499a64e56af8b486294b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe0109cea8d2e68474e0688680cd62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907cfc00c91c257b35281e6303c884459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d36d4ac97b47cc5d9b594446ad037460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67a8d2260a40e5d89790b562ccc9d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6621661ee50cd5de24097982fa0afb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae80557483234c35d7ff1bff23e06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c8c4671b50a9004b6b212a063ef7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a41651ac2a3aeda2f8d768242591a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f997a16e07c2299889b5601e30fccc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff9400ad66ae0610fb25d49ed8fd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce9ecd45ed86aaeaed9d5c06bfc4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c08a114ff26a98bc0d92aa2e76ce3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a99bed72c67126c8a992032988fbed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ace3993f587564fbea59d61676006471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0efbabd0580cb8f79d3a72378cb080472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a439179d36f2934370122b71f904b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc7d2dc07dad184e39db30118aa649474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691794cfbbb70c343a5b81359a2ed54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e41f7cd0ed30a1b00050aeb48a708476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dac6713a5181b008777ba81c1d5c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf684701cb1f09ee1f8b0d7100d0e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c369bf2115fbc4205d8c87beb5f42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440b7e8a2f5ca5fd93bd79d367d2cdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6225eb7dcffda697a2fdf58b41c50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c20c780332389227b989d1eb6fd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af237eda44d5bfe380efa74559c9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d1729f5cf9bddf00652645c75ae0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714127b57c570f71add1b2ea5844239f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810fe8d46e7e895e43317c4461f8439486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e938dcf816b47b6dcc70867ad515db4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8f5ea87a455709e9d810e018554b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727469a3238c94996a9f43fad1bf6e9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e406cf59f4b6ee05c620bb945c68a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8620de5f29e36497883f851ef37d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f4889d53d60fa2b3a76a279806cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddb41a7b153ba35ff135d4c8935e43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a712e7ac9c032c998b4a6174b3a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10040b8aaa3cc1b584f16600fe0c27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757654d82ed896b7d3b83509dade88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f56a0956c280321b2d481adc8046f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f35cf48eb880443adf2e9e12fd34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b883ddd03ef81e38cb7d00e72669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da7da178ea9f4c112433c72745c55a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfcc7b5d312fe2a95c45d9d3231011501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96cf21632c3be980dc9799a5502463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3869f827e9b2076b5eac0a1747b1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb3cf522ca74725b550ebabe2d2b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9f7d7f6a7abfc691f4dc5ee7ad0a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243daf2c34f6a875ea7a2b3695e43b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5eb719588eb294605c5140adb9ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690ddc3e90cd01212b3e2a897eb6ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c59d60062712fff2af44a830b54f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae3459ba3a6166ae2535609d95337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8259c1dd4a853246c86f8974ed2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c413732bab6d0cd44eb850b9beb75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff8da69d76ffc4652eb5b2c59a7be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163544e760d803cb945684fb1447853514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c4f28b4bf4e64a03a62eb2a82f6bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03928b288f6776ba2e27a1e37f78646516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8cc54e54830855fe62e577d02273d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87bace7dacc46cf177924d35033d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840fbe78102f6dc2bf1156ec594c73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf6a397101f0007fbd11964af0279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e30933a5e7d3c990549e924c1791521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256670bd7cf18b43eeb484756b42a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b98b3f8620d35205b9204bd3c9a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b216e6ec8d749185a741d1d3f64b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965610591fd0672c8206324737d5ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890756ed3f602aa4a629ad49c319cc23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc0694491bb2b560e95e4f2bf943e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd62d18b2680edeedbd90778539837528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4761f3cd55fe48786a1ec601e26b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad7b6167c68f44380738112daa7a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375286d799cc299dfa9b3e3f1e357ff0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9a598f9821d761c2cf672cbeb318532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1666289281abb41f2a0d51cb1ea5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa1b9eeb4d200ab9e70a8fa00bb1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af60f9efd6e45cbb98123af8c947b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b333afd0973731083cc3028e6562e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b267fc05b42ad29509146cf9e3a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f472ca2ae9eee8920258c2fb60db2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c942c4f11c3d635399210929e0ac86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d00c1c41a614cd7ea0c7b8589cca7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7264bfd2c5638989490bf8ec896e57d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9e4c5cc0680f8f2ff1ac6bceab6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925529ff010e0bfb26443ef40d88a26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50040f4e5fd140bb745a41c40252a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3951de98be81627a5a89ac9866bfa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c7ce1863cf2907b224950b51918d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0631fed5ffbaee91ed0a005d1489bc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d0718a9d007081e0588fb83ff4a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37b2199defd778ff0c30d6621d04f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219af25751dfb0f848f1550edd1bfb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63de901bf69d0725e0af0bca022d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650c32a57e099c1505ce011bd7cd1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a6a28c02f6622096242570ecff78c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108425068b577ce2899d3d8d74b0014554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6f74ee9941d2f702e3b4b108abed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ad0fff2d862bdb68c24fd9b26c3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f834921a3588e968276851e962e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518873ee6f9f9cd2e7137fc4016a319558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b4f0b730caa3874746c0c46a6bd18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f835b88f32b30dca7c794027872a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28fead154b05466085864357d6ea5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63354bc59711f2aa360189e44a6f545562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15d85c20a77e27f2a0f4fdc29b5ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c46f27a273374e8f7ad465ba4aeff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c08cedcb52cb2a1be096eb540683b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddcf740c508326610239fe24a678e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebca608ad0d1f23c7ea57380fac4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72964dfc9caec3a1d08e227913d8d32c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8452544122315afe2be64e2825c4979569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7be4b20f3bc683e990a498491067570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435837b28ef988cc225719534b39c5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410fe1bece80d949bc645ce059c735572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a82a4db9e9064af51ce92687d00e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640469a19d5348252f50faae488632e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f0d06f3628753e29aaf77f4f470d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376a583ce8c446102b28f9227655ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59bff0621b720b57a65ddfcc091af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b60a906b8ec9e0fd6f202d19dd39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34dd2c7f730e218b036bd9e6f24b1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d08d6694b59d65d994fbd9a1120009580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be943ad874b9f0f17c7b1a17580007e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3668621932c4a9dcf8a8162aeb0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c620d9651f911a7276c8636c108b17a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977492b284ae10c1e739277bbe573f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28258211e3dfc1b14f7b356902da946585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c0bcb00f081d0d3d3a5e195dc701b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716ec0054bd955ed86620fece686875587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259076c1398d5a85a70c9eb2b2dfcdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e3c0c76a4bddda2effbc55b669cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941cff236a9a5694567f1784888bac5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deffca7abf96508e6bdcb20bf1cac7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea860b2fc153e431c987ec867935c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b7efbb3b71e3e38b1d94b77a2e7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f1ea296afb10e2689c725352f600594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844b8c2e63abdeb0a4bb6f5688da70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255a1ccc51870cc74471893fa64f2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019914d6fe379bf09f6af48f6a5cfb91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633eeb786ead9b9232f8e876150fe6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77373905160dc93f2f712e0139a172cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5947111e30a9fc60c9ca5cfe853a12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8180e4d2e55f506ad78286565997ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0cd431f5040bf86709735a2bcaa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0324a11e6a418ddbd4b0322b884f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91af31c374d0adaaa2de18848b9bea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6019494aa027a36ccb8f4e2b8b2de7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9fa617765c1b065c8753117480f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25eacad00ec874decfeda5c247dea5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc53ec389b819071ea519735ded8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ea2b7d20a9fad0a7b18f7e04d9e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfe91d4e2c20dd1f9507e330bfd06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc63a59e6b269da7092e51d34e1f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376e56ea3ecc3b1a3acea0a0adc275612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208236e2139bffd6c7bd4a12ea51b46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792e91436b2eec631425b95fc29703614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722c2ce3e23461f37b335c81a59ced615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1355be9029a92f8b5ae7b04388f0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c9a184d19316bdcc569704b1ec21a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f6394f628d98ed8184e048a29d493618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe246268dd3764f2da2fd9aae357cf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ff1dd85af965eade7394f0df48d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30102d6042b4a947a2b363953e559621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0da0a741989bbc2e3e4f350dcc67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349552118b2a4b44da69514c60fa97bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f155910bfa34cd03a9b6a6b8430b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4818191ea0964b31a33d5cd7c6fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cfb03888e22c120c0901e4602acb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12995c0d298b0175bc5d7dc74fbd45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465efaa5ca5289491b8410bdf8ecb67c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4351e2dca66ed628c0edf6c697aa765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac994692ae9834fc644c6ea43505820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5573bea0de92c4aa86b1f25b73d425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a935d8090e78f61801dcc83ea1a28a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc27aab8b6af98fa2e9a686e76912fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc9ef8d9331f0c61b42e452763217634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f93578cedbe5109de26fbc2377697635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05641b28d0f4d5fa6831300ca095ba9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a1a0346087db2cabd52a4a449894637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f56193d4473d1791be015390e5d31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773231b2e6ffa1fc28d56e03ee8a20ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf09b1ad90dd70839c54ffdfdba6d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64597f3517f11aff919ee2f900ff6044641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec78335cf274bbf033e59737757e76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136faa6e22a88852a066b9e572f6f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497cb125265cbbeea99d580e3c3d163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d91444a8d1a798edb9088a9f6d652645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e053cd6bd9921e84a8a2f1c07e52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647ddcaddbeabcefee5b6b923a39ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3e493c75ffa49515cfba0e544a37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912f0e7f1fa2d96e41b5012427414c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e7995283e1a3e13c38ccbf46bafe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae35ec77196dde0c990d72bf1e67d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec04bbf9f5c9cd66e90497e831ee6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf799aef3863ce19dae3d877e97ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a695abdaaba85e6d7e3ced94e91c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf3df9779b2fe2adc63f4157d5769e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7d2de2d637b6c09302533824ab64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a2dcd57612ebc80d3d3de0583cf94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a21a26fc3924e80aef84c3533790658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fd81e049b0fe70bd80f0c7deef6af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e691d1b641e30a6d01661debec6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d33514232912420b9aae74689393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559805b6b00abf0fcf75ad7b7b726066662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04b4db6d84501a3a28624cc6b0c19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc037b98f6496c251b105e722848cc38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684245c7546b3a8d78d28c61b1047130665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb27075b30c978d134ca9ba3df65c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b188ca907d7df80ae5897baed41cda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c6ca0498922e55d70d9e23a20b72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947439fcdd3cc1a3db709e9b7322d74a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab214b167f0edea32127708c22f1593670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c4c8070eeeecbe11e05fb4b570f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8d95ae35dea0d2b52fd4fbad0dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa464df868657acc121ebbfd6f0b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f84aad50ad742e8647936c2c66ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29599578d5da2058405ace37177ff737675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edcdad2d91946d5496fd97ed4cf00d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4080db439d351abf2a7f529b91601677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a43df7f61f29fa7bf6314ea6b72d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a4c6f83927db871a64921050fc4cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7dba66981e992ccb45265805bc6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d95456c6c75d6ce7c26f4e39a0bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556d66b65e3423ebe5bf90c58172e7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac8906098efb6951e9f2de2d37463683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368dec394cc0ef4fda2cbf4864fa3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881ee98b8c5a945d494974376ab1938685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11c387ca0becaeaa4c445a4a09a4b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1847eb67db74939abf05e637c149c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba1ef977171014225fab20c8cf02cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629292218f49464b728b1113506b2a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77260982ec7076980e2bff307fb05c4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14995252c1d08f962a70cad41f89bde1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec6ac35a13c24b06ac7eb311d51bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251adae77c00f48e898aa46907accfcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6cb337af9bd9d1c571f223587792f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94d2179fc2e80c8968e3defc598b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933d7fc0638e2ec69e6a892df78f45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341518843414458e8698622ad54046b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef2ca49fef8674cad56bbe2b220101698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19de147fbd802634f61be27ca6d3cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d521e8a06aa90b4e49b4544c7f069700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1de47e610f8cdb47fcf3a1778d5ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c3c70f1bab6f42b2a5b3d80eba40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a3f6a1e5f0f5022cbee93aba9e185703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f7fc2515c66da31c9c9df14bc5e29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8132777221f30ced91abe95908db5e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f414ae3411eb613b5c186686a9b22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6150f15f8072ad4abb2918de12957707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80522c1607b5bfede49fe2ebf856f190708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7f40c0fce0f08d3520626309cd8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2b25738831c72adaf0797b40f9c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d965adb52041749fc950d396d58a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29be69d3115853625df9ab4aa6709712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433857e03f1da1c280975c8be7486b50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef265aed9b43373433e78bbaf6b125714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f06b6f3bdcbefd20d8acf377172b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2bf6dfc860e90e492659ec32f20ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937328b4f10b58665706650a8b6c802717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ec1be011778d1b0b0ccaad617d70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961f7943232ed1398274c2acefca22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f15976cfc797bc640a77421028cb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840955deac43a3e1e63670b5daceb09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68089d06306a09e26deedec5c1e8dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0d1dd439307314531ca2b5253bf03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842ade9c534939e2d58e6d236b93932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91862ef4cb907b319b085afdfa4b01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224257508f8e94325df889b3c4d1a67c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba1d809522e5ef5f4f03105f416b45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc443a8fb631c11c7b0ff6b32ab739728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a8ca7da6f08be206ccd75c558720729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2408da5d6fe2ffa83f66dfcdcc0ec5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162493977cd8eef4c192cb91716023731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd51e597c6ea5d7aca1ecda596ab260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c638f065b3acba0beb0f63c52863733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2049b4854453ac6cf49439ac36180734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac9b14be06b37802757acbe914128735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d56188aad8d6c7b1682b0c74f0e9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430952862492b7c7496e8ffb3b3c7a8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5fa7ad7cc2f8e8ebff4958b825f41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a6fae3acaf382dbd1584506bf0f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9edd8f805da167d664eb756b78c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513cecd906d4cae3ac74bc8e603f51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb21dc40727a048458e2d1d8f8e04b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4cebb9d221af2c28cd83e24256431743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94352905719913721c7b247a90eafc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57832ee2149536550d25fcafe65a89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64285e8cc2383a3e446202423d0052f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346227232f04408d8935173fea86b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c15dc0dd04993f2973af2d8afddd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b052be86e4c0c862bad25ac5a937749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced0c2d5a312ba91c629836ec1bb5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc4472e33f96205bdd6d81f96568a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276bb01ddc9179fdc20b2b4ffe99027752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464eeda684a624e488c98d6c6cd066753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758f12cedbd09cce813006328884da7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc2353cd7a7fe2bed97e7a7093e25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252965a89f165de4c2906f13d6cb1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fa029f92aacfbad624d5cb9c382c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a356becf01289ed518f0a862c927db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8117c767f83344260cd2871dbc39d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded0154fd1d6b2075c9609286ac22991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcbdcfe46880ec4c5068feae4a4e852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e1e5a8cde619bc4799fa8f2f69943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ceb7a79e20dd61659ac615ede7d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94802889622e7202b5b5ad6677413a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6aa09d0e4c7f148fc29683a79b756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ba9f08fc850c6a585b4d06c8667f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987a3bb2de9a0f9d78d771de7fa9598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a37cd6d160d004e46c62163046749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a48802a12c170360685a4d3acfdce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e436ced99d42e45855c853ac95bab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0943ab8c6af80fd20479ceaf75cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a8e02e2b23be03d179b160e617f1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99f19c3306a566eb7fbba6267f47814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22226b8b3cb3c46fd3544cf648c4cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d50b56517e0829140d1c6ba2f396c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec145d1175be89f39d6f2de6878a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e726c6654930ef1fd491f0dd23f5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c34cee586d34fa6f94330dbf4f8d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836f4275f0d604ee0965520fd5081720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90579ecddf2259e82b455e9673521e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ea621a5ff5a5d6e86dbd554c2940b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a9f4eec5d8649da3ccea87ea272f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45cc952a4255ee3eaed301e666f11924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b60d5f37f689a324fd9e27e6ec52c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c23e776f3fa6874338fefe136b8c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d190889158c7896c29d8e4e3c41d5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6d0821c4d84c8213219d65a7b32128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc9df8d670452bc0d19ee9674ce8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ef9cd6bec8291ff0b3b94dfa0b1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7a556edf5af1b96694a75fd1ff15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb36ab1690167ae1f9aa4201f8ffc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396261b377a07d7cfd4ae903c752d1cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31220d57c76455e48fe66aec1cfa251034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5a31a4462e6cb54fc9b2d6ce7777c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8444c350d0517868bf4ed04b294dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0a77e5bf93ba8e74a95d5c065bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccdc884387933f5a8e6b1ba55abe6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5264640c9efe136caeb1672baf57f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0372a82fe887da13b021d2dd5a688fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ad7ab4b59210aaaea93f85d63a7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14135c39b24ed3e15612a0c8fda18bc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b703960ba57a8b10595a43cfa6ab7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc2bdad07144c9c3b4718e574c50644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aabbfe27ac8a15ab0a68d2490138ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418021af90a65fa2c1e32ac9c9e673946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfb4b7df2876c7f26316c29f96696b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e2bfe83b71b83152061656d8fa8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a43671d023af8df75e1f32e0535c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be9f0c820508aa3e674200c5cb604450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb77b147719a16f88979999113162a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ca80f77be38b2878d38b738a9df552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d42099ecdcaa16f5de793ba86383d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4435a494dd18747ed346d14f6e75e5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c32e0a8b130a5562c2980e32602c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377995e89e4f4584dc9101db154656e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680db1c0177dd140c5d32c67ad4374f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe59a1a0d67e95fc27851b7a4716c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519dab7da1b7dccee21b082f3c0b4bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57841850ff980a43bd68ff26591ad4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc12a892ec8743c9c1c0f51a737d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f7be56bd4fe99f6030562353ccb2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d61befa8a224d7fce0292781be473863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb7d7b0526c35e93cb93a88174bae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af9a4bc24d061fba2ea48401719f2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa76708f30540f0cdff7e210d89121766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe7c9b56caaeb2d86ac3e1518379167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104eb9e615880b7c9a6d5c50642a8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324cb6bd82124bf025b3b70c1e3d1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112cedd1feae997500ab966c9bfb42f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7877f9003232a1888cffeeb8a9ca4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1bd12c2dbe3daacbe6c559cc5e8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ec850affb274cc5d6c2ac4e40ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13eda203250c76666addd9ffed4af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6c942f5ddec37a7f209ed12edd0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42a4004c30e9636f32fbb3aa28f4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41681c22ff3b7f914d89654f7636664677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716bb13ac1b1cca7fc8158caba5a3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bae58f3b8685887cd71260b9bd4ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d81a9429d87f28d0e9e92f4a898e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc8ecea276f97002540dc4512364c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3459fe71e240e69045bc1562f5d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4590cccf881641318ddeea27128237c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a3fcfb5b338ee62e5f9212f4409b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7feb08e9b3c913097aa8654fc916fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc34f476a0f5ee1177215b6d716c8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc9404bf1f04c55b45720de0bac8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28ceb2800d3d95417523d3104624e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10cee3253385a7cce860d92813c7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a45bbe211fc79691bb756691f63790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f256cda4106d8ae2ce8c60efc3bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba1afcbb746849ccac139a3e19c1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec5d64f01d93f5862cabd3ee76af8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01657dcb414d9ec52a29e08e51f8b4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcc796572a226ed1d9e156443d2c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3351b19f0ee3002e05f0c849e31696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086d06c0eef505609e2d9ccbd45c7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6af5a402f88b5cb71d573bc5712898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb25ae5a8c91befac3c6263a1a23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d99f2711ac594118f90adc16df89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9316ef8ec13aeddc5257a0e7e514c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ec9769e7e71abd92bbb13c816bc4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820502f11c2394d022c773f9207d892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de907722954e6de1b30af00472b8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205381a6c3e97013fa6c58f1b407dd60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98696bbd38ef2f7928718d8627c32e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d86ffb51b4c1dd0c5a94b200a054107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58a98a42bc6f1ba7fcea252ca0a1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20426f89f5203c12d5058d9fc1426982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de142ba632f5db1ae0eae98bf313af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab755c0213bf3a102834790236f71c86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a79bfe48f302e56240d347bc8cec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7505863f858f875e29cf9d99e029a89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c91c52efe7342f2832e3804c5a28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf6aa199427c85612151a31fc6d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f48f942c8d132d45a81b10962f85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5e552427a37885983ab29b279881117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b2117338a9b3c943887fc93c7032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6dde669943c30ddb8538023af0518119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bc57db70f7979bd3b5aef55d1f45f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96e058de39e5dc2ada61b10cf98cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324f04797454eaaa19afa38baae508122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024be8f2b3e3b977fc6ada8f35bec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d1447de6b9621aea424e58a58d57d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db14a04f4b0179eb9c0d1d68e553b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd8e15c836d839e50b549ae9411753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455feb1c0e5d1c616c2bcbfa7221d70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45c8c6aea7dbe04f28debacd14869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d74e5b1e584df16133fa64f82fc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff237b342757938ca9eaa3992bfc38b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1be7133272d545ed31c83b43d28b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b41b0f52f65d86ec71acb0f40980d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a930fe2c90610bfd134d9d4916bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878621effac025f506ccd999faa30e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9842432f785eefbafa9427f1ee85a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414bc689db63cb14af59d9e3c07ef8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448345ae134830e75da4564f4dd57a22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73591f2bb7bc03814616e0c7b074a64c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ec5d7190095fad500ea4f91ca3344139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8649966c301db912ef4a44d68264ee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0c1371684ee0115e99692a4c805f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67415658c76ccdfb6723364cf3d8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec61f09221bf7edf1ee62f00e7be0c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0395ef8db72e82fceb4ef2f2a9e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b0a8ea7373cfbcf0f354df64efdbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ac0d530197526e4cec39cfaa4048146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b58d843fe930b3a4eb76eb9cd15cc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f203ab4148c5ad7ab8375d87e4004c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8c91ece3e9daf3a32f532bdbe93d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e36c89af2804cea40dd8340338bac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0eac9e169f10431724b7780c595a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed26d00e382f237677f35d2fcc122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8092d02bfb839cfbd505e7e1e8e7d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7128ec1dd23e4e93d378b2526fe9b76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28179423f6a5b48df795e07573e5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04dbf4c7c6e0e6472c87dfc058401156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f02ab365c92a888d89c2decf997d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d0dfa1d924f0af7dce953ec996dae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3441b36911aeb17821c482e8bb9038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c582bd5891030805c17cf6d881069160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbcf0fe910337798ae01e1d664f10c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695858b6dab5a73c9ac6d0224970d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78ad34e754e8b55df72ec5b521420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c68024309c30fe79597e7a856dec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e423a69f67b12c2b989f7b96f7e67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c5a0f04966dc66f46622fa9420bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa32f89983bae83c94f74584bff6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ac4fff68a2e6a2ee1b660585e31e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c04305e7c50d5a935d8c285bd8ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea213c01bd8c6ebd10a263c01b059d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4298524ed5024849f56aed88761f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041b5e8d92a938d6cdfa103ac15f1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630f2438fe3c73fb260cc10b9f8fd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496ea5be57e2ee544957ce153a30ff4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c101c2eb0bb9696a56b22228025e89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa67ce3bd7a5e01a85c38f0d1a79a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307638f28948cd17d903cc9489bb0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61386f99265e523b952ad883fe16d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac298c5f41d173955fd520a6c56a7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4899db5410989e421c9321aeaf66e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621814fe22912209f85df014f778471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f08cb60f7d1774fc10b1309d0408a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8224c8e472c70b5392a5d13ae7a248183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e45fbffd8a5b081b8112e2a88a0ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab4be034e61db2576781f38d84cc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d42b60fcb059258ad790ce14c9fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc473f798ee265643bdb014e91ada56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13f1f5aed490130bb739bb0784616b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea270ed632dd185214c3d7707c90cc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309b985185d2b93a0b6d9ee652ea0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602ab8c138e6360491166dbb12248a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f97bb2186acc02f998fb70cfd7c22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a64697933d37fa179f5f3fc62260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55314952d4f21adc0b19542f92d14c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520ff2b6445fdee895f0934b46265d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42aa0c27b6da320320be1eb2e8370b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4451bf4d27d867375da315ab8d7810197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8d9d45e407c3d968c9268147b722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240fccace6d6e87316600a68b7748c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f7e89a7b90f56ea4796ee473e0700200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ce52cc9be69bc76e9bbcf742bdc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11ff2188150329726f92bbf7dca477202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1fca2d4f55bf285c5555c636f7b42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103cd81dcf118eb40583a8adfbe9726204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ad97dd44a8e6278ac9bfe0be2ddd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f473cf4bdb46dd89f6de71050cf2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d918e4bc36448aaea4330f51b653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4a66008ec32d8fc369555820ec3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce178a0491afa0f5e78301fa63ea06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccab15266da6cbb9efee229217f040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7d3c1621573d068c9a9566b8e748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ebf6ad1e3b2408c7cd38739049d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b3df888bfd826599bce6b2510049213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c249c7922d8acee57a48795c83eed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c62da24da667ee7988d8d4231640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075b514bfc212a1d9940f131167953216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb38a5628473840ef4f5bbf9788c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b8eaf1c12c4b2fd8878305ccb69c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543cbbb4cad2516e7199ac9bf716712219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a6d6d6842ebf0b490f725fef529f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d173e03be511df3979028e3112129221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eeab64b0dd99963b9acd14b868b1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d3df43c5e00fe95b0ff112b4c9b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c818c36d1da29f272c94023a72d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0ace27f422e32e2a38edc28febf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d39d8c818163675aa2246674c1bdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290588071f7f8e5b9f8e15e0c0d7b7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f5b5bc47faf04c4bffb8b29e4c81b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f1a1faa6326f58516c352d7dc63de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccd6a7ce6fa0ec2bd9aad8be7a846a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35947c088f2ef79281c67460cdacc2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2156d9fa34ccf63d10e116fc91840d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bdab8a3ea67fe965a6217cffb90b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab992be3fe33674fcfbdb6a7b997e83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595233f3459d4611ba8763244e5796f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e6e465c7108e37eb09afa6d9aba9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b7d76fcc46b3c9268cfdad1a1a617237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc638b4e61cb08e28caa3645917464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007fadf96e581369f00ff302cf9edd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4bcbded34c9987869e4c9dac6634c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b4f5217388fd85cce29ac6422719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47889fca3794281860a21d0177f1ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558544945a79f8c3afed0933f301d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d59fcdec2a136155b06280811ca48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae98ea231f177766c62a6d7ba2f68f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8589f981346dae4ef572bdb19c5183246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833921664f5db7983c55f5985a0cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f563aa8945f06d1dcd94c4efd15a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5983aa5ea8cd8043385b0bfb4c61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d216fcb4756644ff7cd491f1ffcd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa91d42f34ab610d2f6e39138d850f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29172427944df6633ced1a823b6b823252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3880a5030cf10dddc0caf4f228623c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9aa752a7998bb1a77322f8d028a15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f848a982b4f52021244c5a442111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece0648e3a070cfb4db16a7558ba40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c1dd76beb72346eee01061a85046257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0c35f7675a6ad19db35ad40c0a83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0308c48c4664e2750bb4d59cbbc055259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d8ef413c5a6c6d860be62ee30a46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b67ae827a5db031c5e474256b791f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bfdb210fb76bf33fa8475c448db0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428d0252dfb41b00f39c8a7deca685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c6592526d8f9b2a074201ba7e1f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39108a83b8d50750ef76e01e9dad4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90989b560cca24d6ef65897050204c29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f2b833cd65c09558514f68d9e36f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b58cd41ba8e107974450aedc9b3fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019597ee95a61e1c4ae8a22edd9ee6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3819adfa13f4d177f610d9a8b7e3b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121db568bba611c1737ef93bcf27f68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40bd30cdc0891ec7cabb6e9c6cece272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b05dc535f9a146d913814b3fb3c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536276c6d0926ef6693b53bc3b15ea8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad572a803f70cc36d7e4eb7860b28a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92843b46a5726a9be3a5260a2408c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a4f20896672689e0f236906e71ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859607e5cb0fcfb66d9517952e2d000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d738d086b3ae8958ebf14f6e3c02d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02057d14ef1e2180298c689053a0910280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609a1de5beaef3c52cd324d333ab56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c0afad9c5da2c72e48d5e92e36b92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb36592d3858173d30d24c67d2082ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035dfa4f1e8e366fa9c358a8e24e942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d00851410aa7580a80e94c2d4ad2aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376c66ab49fc3f87a0992bd0f30b63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7a042e4cec4bc867316f63072a0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50717059ade4d79709791c88cbde40e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c431a5256e6041fdd874358b8172190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c336728d885aae5338c4e498db8b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad4c01d1d4ee06ae5818057440355d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8216e3fa2f258435246ef4fb78149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646f4b610ed4be1d376f22620444a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ce3527d3f74dd3a6e7d51e4d3dff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12104316e0ae2af3facbce9666f11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026cd5ad57c82b13f93c5ca0cdb667d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506468876bbf46350cd171a7191fb96b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefc0456f6c0124f8bec8f9189ea576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd85c715916fbad2e2f659c2ce941e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191cafe5311ddd42782b4b9d06e209f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbb9ecf2d24ccf52e7066def109f8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bdc0c9fb91a01e30bacec697ee145302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da595d46ca2d5966fd686e952949da8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c955bbe57a30a7a411cb4e77e06170304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d7921dec3665d73a5f792727a636305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3201f184156ea51e87f12687365a74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc1a366c1246393d477223d63784da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff37023619d2493e13803da4534580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9504a716b62780e5fa58896d16c4b3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b51e7d3512d458f1c12c73438d429310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b646305eee7d57e12c27c40c37b497311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9bfde6cd86f19c700f4e9be9554d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc9c0112523762812640f31f212d5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e334e6cb8c99542c08e1cccd5562f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ae038cda2e63a7488cee70ee2391315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd839bbd48e997a718cac97b8c841d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9504c2650cff6b4032b3181ff7a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee57537aee0cd77c6e576f63010976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c54a379d1b02b0dc0c127632d3c0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e18944582d5b151fbc3f2922113914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b97a68cee740665b2ac1ec3442d43c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d728a7332b16d6c55e5056715c7b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da287e74d53b4031ad209dce6c4c39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbcea703963e56242cd9df68e84b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f99bf1282107b836f994031700a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb651849e40483d4f1bc3945b3304f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7591a12848adab388e897cb8ce0559327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a72b128c7a653bcd435cd297e84d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017d0a72e94ca5a98da6e393cb78a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf62c3df7b4d3fbfa972a39ecd891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e795b7c050e0ead4b93e384093c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380d2f5de927f26a509140fe8d2357332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1e689e4b586d4f699f5805a1f51e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8564e1aba4ac938d80e96fb247541e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b26c516b00dbc9797a98f1d521bbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e3d4db7ad4d80ecd6e6873c7d96e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412344701ea6bef9054fa8274f294a3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb91f5c260221037dceecf7c44782338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdd27d8b73feb688d04acb535d56e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a7c441caa3fdbc7401eee71ad03c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e845607d8bdce768fcc6c80ef49f82f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b519f35cb60771ed77b1107d48044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120670f831431310d1f29a3d9ff0aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dfae894c33c46ef72af86099881e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff5142cfd7a1ed2cc1f8bb99c3be6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a4f173f0e2984aefb2ec0f2f59ba7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afcc2f45bd8b86b017d25448e41cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d0c3d868bc204073355ecf91c67a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049775738e1cd8d50b39ec317017d939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8145e5fd548c9fbe72286a62f5c9be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a460df8ef497d055f4956cb8569b95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50be7a41743af04f0d45557b2630c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40933ef7445f1404106831096711d9be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a11f13c7bd2fcaaf6567718b01b25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13451b662c254f2cfb5c3f543ecbec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724809fbe0865d22cbd092d824ca5002356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212423859be658a6b3db2cd75410003a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be5a2cec7ad2372e8d4942fb24885358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81861695874e355fa5ba76fdf005c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3e0dad95a8c0f4fc2f81d465f723360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7a88fe04e1911c32360440e33272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74135109e640acb5af262e00b3a0e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dffbde99e144436b8d719a19352edb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec8d8c191b58f0008bcc80f30ac26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006580ebc298da8473f53753873f951365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2229aff27835aca9cd2a7c8fe3d765366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b59f386ff0e770badd7fad027dfea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eecc781b01a67c18015fd95a856a2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e00baa5c4698c6f3b2eb820d0f77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef9a15328f59dd9faec14d602f0063370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a1811ca6ecacabec1bf87d4f53c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8a5c612db00e20535ef76b299c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c21d73922d50a134c33a0162a47c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945ac7dfb8c50c8d8dfebd05948f08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e59196650e6c06ebb3aa99ca006f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f01864cdc70d1951aa97e1e6bac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e669f9b1799fb0db6895d12b277c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81001ddce409553b6f941c9d91daa7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fcc1affe713cfc81b8549332dec7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a2faa07a3127b7d74c3b6e91d2e88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef419c90b82d1c0907218d63174b64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3ddbbb19c8be1f613f57e0a4c46b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f274fd6321dacc8d501b5b0b8bee1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee49c4038dc655dbb9ece911df04b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb473bfd668254202fbd68fbe2403385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d31853caf318b30694a8845acf652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63eba37ea68151c126f5c69645f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23c45ec7dac12de7767bbe14e0783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f32668b4549236b6990f272fbcb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e50ca7fae2fab0b929c75d16fee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e8484c81bf680ca60337a133b52c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7c1b7a7c0d27a9d7f17aec9f7e61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a659fee6f79b65079efd7f79f02a7bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ec94f24fa48d0f9ef10b04ee8991394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf43aa3451bd81a5ea008567c7742395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f8fefdd542d10a3fc9af0346f69d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caaafc050c6cc03b090a386f3b90fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ac083dc0f1c7c808d05cf9d1e8ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401696072d90a1756846f5639f4cb25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1306eaca8d6c1f826db469683e901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd0e5247b725c003d826a4dcbdb63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac09777bb2db5c2edcbf91e113864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae16ccb2a0feda3c912baea620e2ce0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe7c3fcbc6a91368d9cc53b217d1b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce1afd77382824549d35c4d32fc706405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f815a0dca404628a14754c964d45c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a640226c76611fab2db2085e0f1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de2dc4bc060b7ec843900b7cae7f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e85ed871d4369aec3b6aae3c656c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f082a93ea6f48efc65264682227ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269a9b312bfc01fd79ad72129d0d4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3e4129c063d39460f20d6b3e8c5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b60c4e0b18690e6a6ea0ddfb34c51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5043227f6559cbc6c1ff253a2d107f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca988f903d5962691ff4e2cebd07d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06b15c4a79fd443b566dd8739cc772416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b8678ab86f8b0708bb8fb2d70006417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008da3206507e0aabf8177096643c226418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1856affc7bb79b75e7389e73775ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b3c46fab3e454377d460d9fd0fd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4ce77c29becfbe50a0d9d9647b6d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57aa3078271ce614ffb85e2cc23ac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d59aede8ab37d76108136fef8794a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9833440018d69c20f4cb810c482fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e17825ca06b1514498b93886cf3d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2927293fea03bfdd06e274fd71e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70a483e70a19847bc5f8072063b7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52816d666f3d3a182009896c66b8dc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eac55e763c559a622467555b36267429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695375145fe8ccb86eb6cbd980c270430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26091fa839db00dfce512e959dcc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee572456ad942108bb8f457f24f4a6a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d997631d74e2bcb648af5472497a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963838329093d86bcd2a09e0de4a9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b67b14534a90335efe2ea0133d39b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ba7b0b6d675fa029a379c60e87eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee4cc64b7474c874c758029ac30f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265ba60bb0fcd9ac97fb7ba94e2a84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9dc93e4dba33576686a331d8ce975439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146702bfec6b39c28b66f50a5cd8645440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c20f9cacef5db740aa5f2f0e4317441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b78f571d55337523e2165eebe6a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f592ec50cc12f726b3f28b0a24f3ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693844fef0027dac78557e26c70a9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c82f2b776d41c160090ffd8309b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f6af459cf292b104ee1c2a4362d98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de277eeb45a80973246ef93168232c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07da3670dd2e8241c0b61e171b55ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9978a022bb5ac15683a73faebb50c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b35c4e2c0c839c23b05ae4da2f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02176ad24b748773a0013786f7db68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1246c39c19310604d91ca2af9e561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4637ac9420a4f6eae59bde69d367a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad055a91aced0b8e496fcdf1c8206454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95319a357d462a5a60b1acd686218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff641f61437c1381e53a154eee7d30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89abfb3bf2e80d9e187062605a87a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e15387452454209226795374b045d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f79ca75c7aa729156fcc3a8e297ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d879012e353e2608f6a8fb47c90b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99076e3c97702f0706e1581cf1677ae2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb593762e7118c081947f8a558c7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c136b21f4cbe6ab76519678b8166ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc504208a5637aa0a3f753473dac9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63171e19f73b910216f88fdcddb2734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547f9f9a68a24394de04f9232a9d6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88fba96e9f35696ae8fa7c22942def467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650b2d0fa6cd718e884978c752ea24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0c925914bda23b593944d9f5c091469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381da1d38a2c6ae30ece22f0d4b5b95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc9d96f8cd70100f5507d9e68a3cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc7b6ba2c833ac4d5efbded066db9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0071f2a4b7c996f85e3689a9862b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637e19ca9ec5ccc474ed7576d53ba9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b7e6bda151462475e536ba3067b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f217a94233d77f46e6b2021cc0a8120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a2929f983575fa72eeddeb0569a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6da239c169ba22517cacaa4dad967478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec262832536b61a5aad2bae47971832479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ad4ba611b9d2acbf70e8538939a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb940d9134cec69adbec2c3b25f4e54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f780d8f9bda617c576316a7ecdbd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4a0a00224245cf66f3f56d5db3d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f1aaa1fe06fbb7adacbef3160f10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e293ddcd0a89c900eb256e6604a638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7dc43a93e604612e7f2850ab2026a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b9451db52623829905dc196393ca2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f44a1d5d5ed72b042381ccb2065a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f50c531d7b291dabeecfbcccb951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9043f13cdfe7eba542e0ae13bfaa7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168da1464d9b77e3fb3d78cd744791c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2840c225dae6da5657a848d57db2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa78b94b3d942d7bed776e511e11d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612450fcee69d880ef60c0871fbd9262494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624679660e0cd198bc94a669e5f1571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac391034b5d7a67bfc4ff0ef9c5e76c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6657a2414d639dd051b30e5617ea39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8015bfaee970740c56d426395b4886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b9cc01a062f5709113e3c887ab2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe40142ab06b3de7631122ba8b0760500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cec36950da03e72373aabd7689eae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae5e57754b3a1556cb60cef71c4ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7771999b411ef78c350260299ac46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be22a30d0de33de55b461c2db21d14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118221afde949a012f7f0ed541fa367c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da7fb20826a76dfb4e991f8c731a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c042413e0d11eeb6fe9f1de2cefcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7c60162334084ff95681cd9f7554508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f9623a0fc8219f713d257254ed73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4664ae11c512497ebde6410495e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ad36d0e7886b120edc3b20a72e39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35891c7eb2467e290bd91f218ce1d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720578cd70fb8be8ccf583ac76285f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ad46755e306a7e28f4084c7403bc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e603fb739c022851392603c24fe2da0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43ad54a380deccc0dc7c1c3f869cbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609625f0755274fe16807a312d66de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0e17d54132f45613fcb148794287518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac793bfd66be51d31dee55780abccd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c271a6f6192d5140006ec3e1c8bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f3b620e0b9eaf13d7cc80af504e64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26bbb79e3f72c2073cdadc6121651c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42f4dbf76502032c0d8e94ae3f528523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823af13acb20fbd149b5b04a97b05ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350eda5c977fbb3046c99353b302368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade539ea50b19a80affe2a1f08c91e38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429a1eaeca14a9e6c979e823d31e51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1ba869af54d3598de5539f2ffe22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23843666621ecc6a01f2dd06783ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97868d3b8a22256cf4e75950d2b0c16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645385fdd5889130053334824897c661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb228767344a8ad5725824d4f850d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d87fd10aaec48566d9122b26de7f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a53a0535f1606fe44261758c3d46b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444451f27addb5e8aac56b1904ab23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512865f6faaa9a395788fc3809f9c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b8f4d46edf985126c7568ea07e83f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007b6378b2e57df6561282fb8208c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3176b360a7be57a1a1d9ac4d9bc4c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2c9cda8cc15048090141e9c155035540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69caeab07739ff49b0ddc64fe1c35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a05f62346038a0f01c457aa6b34d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe03e84bb82e7b5029955f7ab267a78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039e24c697c36e16fbb233b50bcba9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c799f0a7f4489d31bd9e1d5d1337d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980754a8b6bfb20ff0437040880fb6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf79b699c59b283e8be54dee2363b22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6891eb7c14da27a609fb1251dfd3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e6054d07f47c5067bf96650b2897c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fc634aed210818e7701515f065214550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656b0774d979845934475c1022456c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e998e9f1c7f07540592d48712a78e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b854d4d26e231f8060fe9f2a9331cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5b36eaa4b83f539e509bf09af818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b8c7f4122f95883f6e4995c04275555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0502653d79bf33ee2ca4057c1f6690556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f232a25c4d98488f947430579436557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a4b701761a15c9cb6a3f25687b5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949f7a64e72fd75c205b264a1f1b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68daad8c69806c2b96952e571659cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6ca0b7818999183f2986fe0df1d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359d498ea22180be7b259f448dcd00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01d5953486179ba165e2dc4bcecbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae0d5f88b11e873d408684b5c02613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165df44bbaf22a3f4f1ed32b4ab2584565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2074ea96c1f177dfc0f53457b0b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b649b3e87f26a26f3b13d4984f2737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ccd15791931ac28eac947fae7f2fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99e6835a05f40f1b35476636b6dec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcf6eb15898221e52eb329aa3b14b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579782c94e85c8f9cd9b0c55774772c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e4ec8f9dbb78288fdd1cbbbb33fe0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77dbf3a4ac8a6912943bc03d45108573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e28040339688e23a6fc95daae30a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a1a98c9b979182eb0e208cd8d8cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701960465e53e041cbc648b2cdb865a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b290156e1f253523f22d40ae64d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782a7fbb1c43e039cbc62e4b23bdd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7880ce2d0a79da211c03dc11a5f33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63541641facdf8dc71724126b211f81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690643d6940c58133f2106f31731cfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f43ed775918b0d287e1e66631bb51d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c373552de0329aed060fa11f3c6e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc7439979b7fbc32ca6063477ced4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff76a49ef2e5f03b44975de89c66b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfe81c5ba626a2f26c6db6c5807eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb04eb5f790f09b64a1bcb76db5ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840145f7e987d1557fdef23c79fb44ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c47b8bd2df5a64ee9fc1d1a0e3530589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f67d82a7e733a221900b98e67d9b98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f535c32a4c1aa156836cf141b2f47b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee05f96a99adb98f124ba3b7fd743592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a55bd7d35a509ebcaf2e94c5d9c6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d959d734b2beb7a0e9dce19f5bde7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb828a7cdd9f1a0517e04294e6b44b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ff648cadde6e93458e46fc919319596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94a7eee1edf24e5b9cb72c1bbfad6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a3c6fac2f228aa36e0c98311bc5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f548bc52ef5f055c10e837f0087aac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29ebbd6c4f451e3ae34af4a52c5b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49bf804bfd9f0c87a99cfdaff74739601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d206e813c1cf85ff8b81de9ebc3ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c110d15e35f58118fcd00df53dc454603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256028dd69eac73f4ca6ee1cb9c4691604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f54db0ff7cc6c3bab24358bf9bb90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203985e05bc82207509cecbc3f80e68e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c43a780271d480ce0897516732171607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a55bc27d170675b68ef04750ec7a1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b486276288ab07bd7c65cd2fb928b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f75ad154f9e1c9117c1082ca7549610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93615e6222252fbfb392b78bcd415a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6b7d113e041e6ad88de820439620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206b16bc866e8584ded4c035d555c1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91ffc3b29bea640bf60ab2e2166ac5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324661fef9e1018b839c09959f392a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32d9a25953610b39db6ee2c840578616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25216325846ea066d24a09caed05297c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b556440e7af250ed4f7bb9d724b32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e4a5af9f8c5a265aef4894804000619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd488061d953064965b1eba69acfab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206c3e475ebda6262b0c8c2d98ac6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c005cbb16ed86ecb87c7046ecb150b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75435ca5823b7713e4258e79307b2293623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86750add7c541838bd4cab0971ca8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a9962242a915feeffd92952d2c8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f722bb597c34e451daf89468ea4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4306e5962f99b251262ed883e0078a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e59affd3d39ffbe48d93cf287608628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab2b2815c4452b0ad68b16cd33165629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb2c6a6152a847ad3049bf513dbd7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e11ed1a2376d6e776ee6f8c1b243b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905974b76233b92afe92d964685eb7a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8607d096357aab5bec9187174c1156633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2178cd7025d29dadbaef1bb3e3e2c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25056e6233e6300f798c280db196e51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f52f744ec175d4cdee4fa59c97c35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed3ef2feefa1dca46223483f206e1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b7003550f66c4d649d8afe6f40409638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a5cd0f1fe3b532cd1266f88e2bcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542899a28251a3f7225e5bb600f79516640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766ba69800af9a7a878399db0af0ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670a756db4815131ff10d3b5e9e43c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27690e3b6263731130f5322394551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee568c17626361cb387458baae0e7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d40b424c020fda1581c6ce326a43d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cecd688c78c6ccafa3a49021defd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8404395e9955a9f43ee370a87cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c28e488a70e2d44253579e11c5489648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d96a45e6af9187d060db1c8ca1e03d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee6c345d3db07308b925d01c7c5e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442280425ad78be55f28664718588a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c6a6c32bd4d97b800cc77013704c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e60ec3775661b344644c2215b466653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1723058379ab3bbb7de9551feda50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4f1e9344c0b8a333953bb19e06cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e849e0813ff96772f3d2427eff79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54781fb56180916ca844ee14f99b8011657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e6c92cef3a5cbda8a51ffb7c031d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdd48acf8309858d7be04cd42f9de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6336a7aa671d7c98e0c0579402d6402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e49219984112db9b9421722af457661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516e0dea957be419547debaed574f2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752b951c3484852e211dbaa5a5aa85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508e7d3500c1b61f3f9e95730dafbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cc8bb85b279b6f1ea125d1faa787665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532bb438cbde97adf2ae7149aa8680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec3e88e739f696d8a3f4b81d5b396667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedb9025b354df332071c41009d71d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ecba7506aae7959aa72469e93171f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829682d17b654075d992d09b7942e116670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996407f072e85f30786bddcdcc572915671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c1493589c8860795f4c1ee61bf94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94598c311e0868e61d4822bb716fe12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054540b7a8db736354f1394d6645015674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e204a681cde155b4d0338c40d8dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d774336debbe2767a74a79c54fdc20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e8ebbc2b3039799ae5767ec0365a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fb889e5a1c46b6680ca92acd53f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0501b6165b727d6c6c69d9b6bd46e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d16e82a8e4b8fd576ec33556ab47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccaa1fde8447cbca6eb0c3b5a13b1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9d59a14b3fc102acb410f267d625e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1139c05974a82e663ae99f228b162683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f75c02777188afb176f30f14d7393c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694dfa3ef039eedba0e96bf268c2697685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b9eef6a1086be3449fca04f4fcce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe32e16caac6db0d2b3199f52a57a37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368492e868a8e79b81d506133c17681f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c46e8e2db309ecd0918af7b0e3d4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14775be8d501c06ea48223d813d2da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfb83d122a8b7ae897c8cf4cd0f42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c7161bdce58029f8019fcff98551692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e32f2d0f8d7f258550d4199ac1ec6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bd5877a5d510bb99a3cfecab8ed87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee641a46223b2e1fa4c36dc70602cd3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd7a1e184b0e0fb35289658867a8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a97c65abf73969f2c62c335107ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5f3071f6672f92c23c03a8be1ca1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d994f2af63ef1a2b3a533528bfa727699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081d2a785c3bdb868b275dbd5f75d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab8c5b286100543062e8bb9d408c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1fd244a10b380dfb651b10fe17079702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724525eeec95634434d74f45edf0d2a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612f5b3ea48b83310f54daf2d0e46a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b6cf0f996a5e11fab0cf81fa3410705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c5d12c9739cc39ec046740bcc0de8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa62b0f284e4e177c67b2b4fbae470707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f19d8ab5b8d0ac5c613205a673a75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e477df68d61dab6427e8c147a651709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f94c5aa08339822269497ac8749ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9dbcae51d949095ffaf96ee9b1ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472587614b6f532c76d163d7ac79688712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3f2cf38e1515ec94f24b6bb4cfb9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9edaaadebd4934cb45572c47fa5c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e3e016fdd1f958c27dfe00b61f71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32dc7a3da6fa78fd1a20587b1bdc65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a5f5c6b2440f603b72f9df037d57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaff7034abce18cc5f7c34af04a211718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede37eb780fb5a53f64803f0661725a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877caa9b108c8beab7ea5cae910e9fae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2aa0f936cfd693267f76759df8a85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924bdc3583bc73d7b07db14a43ab72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d44a88ffa7f4ac823123c4321ccc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ba216cf311b37f5571c0a4b3a18b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d1efb08e0f519406837d4bca7e218725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39b2394c66125d6c41512903692ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79625d4a00a0f906678fc24f72daeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61433cfa3d122f562d2fde96674119728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52011989b7c04951124e4a86a9a36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a47a82aa72c0e1cc5a1fa680e9654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a78c9dddee23fe36554977156e8c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5347a0cd0db4a462da74a99457a2dd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b739fee924d32b85b17389765d1f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f37036f9187e4dbfa922011b7f63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5cdf91e133483a21adcaf57523d3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c37ba159066b9ef63984d70c950d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70040fe9fab3acded560f1e25f028fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073745bc592e8a12f1e3fe1e30995e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cafb90accb2386e96b538cf45975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32860634d8e05365291ae9b174f8b4ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fbfa9e86e2dee7776357cc5df6769741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b693dc53f711b3ff3839af2aca4d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67847f5857d64a89e65a0639f63847743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c37b11fb39734f343dba924af35f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be33591d338825ab09851a5ae069f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055023c458955d348d2816d34332c370746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27050a715fa5918604038972b96ac0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8157f8a7531d8a7a8d01bdb17e6ff5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e22724ecb94ab1d3a01eb8d8aab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a98cb982ed8340338e8a5b4f94d5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f871fa70f495dfac6acb2bea49422751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b959aab5ffb2d9a541a074fa2caa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31b76c35371399944af0e18a3debc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a46a253c30e1e75665e6448570ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea5c6924f3af5117594a64d50ba86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31d4340bb9c2d4ceda526b4d3969a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd235a5e63402797175e758022771a1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb742345f123127d679fe75cdefd94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa0e56e0326a52c8f821aca1c8c78759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>