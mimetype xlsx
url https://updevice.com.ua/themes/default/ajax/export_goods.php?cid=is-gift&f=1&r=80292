--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c66c10ecfd62ee849be4670de2731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bb5fad73162ba466e45eb4b206e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f040d2da16069d1e7ba0539f1d9e4113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18e0972eeb1f5109477efc9a82bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca3cab506bae89d11983aa910fe0e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4459cb909e70bed7f4deffa9cec4fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5b1c27a1c14523f2a392a684bffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729585144e62ba95ceffc6db6a04058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8b6b7c64510e8e147c1c7b0663359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28fb7b50995c7a002a5ea0e80232910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabb3783a682579da4218613aa04a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7ab3b9f1a0a61d17bf232337da69212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6e4a992b921c515c28fde4f2f2e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ef115cc5486840568b35ebea9e9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15199eb89cd54c4840c42651b2e1601f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b7fd27995954f0a1394d17f5b82d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd488f6fec2f98dc07019b0cc0bbd6c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e676881e6befaadfb7b03016319818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586321852ef7742e32a0cdf166b92c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296019708666567f366e74eaf6a1ec5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf7363c810bc8ceed81895db058ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916ff7104c9b74afac029e16fc19f4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341c2f75203f75201225a6e5bcdfda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28460baad779bbf7d148da1a88cdaeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd6458873e8f219fad2e343fef0a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4e58a6e120e644c1c46516f7fac826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2c07823e3c8de7f32809f6946e6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac83d6aa7694f31356118c101cb4a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9db2a343a4d37bcb4fc0a5cbdbcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a062af7502210eab12e904d92a82730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8f1449a715fa6d8603a1033c55da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd9c871ba542142a4a642c4b7ce6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce361c177e4a05007b9dd6a93158133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a13599fbeeb5aa0088b9fdeeb7b01f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed1ad7e37f54477ffc43eb7915a9e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead3201cc9df6700145489fe89f5b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7c8b1e441227c4d5a202e0db157c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361ee0dd02a26a0af236a2dd4a36ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa54db19b97c2b82d07a101a68014439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ecef1e5af6df36f061478e0da3de640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5c13e53a23fb1def4553546a4a37541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64644d52010a2755911b190363381342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1026561c2d15b6fbc870160cd3056c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099651e9c62d3140eb6d1db3e03f6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be15508e8362fdfad6c1fc3bf04c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84f20a6dd9bf13c1eb7dcdc4f06b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950f2120bdcee00e617c4c14f8da46247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708619e2b3de7b550917149f4b4056df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a3af828f9d03a9c4e82969dace3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58faa907a91dda84e59688820cd3dd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d70833f7e9bc86812de8fa1d0c8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098f7a840d2e306856877689efbc8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc93b739f4744b2f01227e1782253053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc853da240ce6349b80f2576f940254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68400536298a3ba193478d6fc096422055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45a246f80eeee9b5d7a97fe946ceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f25cef9b2cea5ed0be060f845a4c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f8a47ed4ef3bc9c2f057ca63f2b4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c56399fa9a5e42372baa0d7083f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a731a26b4e13c56dceab4ead3dd49860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc42b35e25a968e3dfd3b855eaf7e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074087ca9c4eed1d64374a254566a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f9cab0862b54b94a79530b431cf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e486b871c948ea9a6e1ea01702303964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b472ffb6a3eab14c0cebb48e2926465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5548b9e2e1dc026a095a5815e233866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f00e51e85eda42006f8b65fb3234b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442bcab2eb3ce670147b74ab1b28d4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2627c64d59f046c3f56f024726c3f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285bb4da83d474a67e0f56341ea665e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26134feaeabd35154f9a6065df9db3af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee18d0603e94f5f8c70e5e5450601772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72aa53a82d181008cfd858d2e7262373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097ce4d7eee45121d7281ee6190e5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3e59ac55281f09b853eaecd90f4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d267f1a46ba08c4926d196b848a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1e6dfb30210f220db6099ee13a2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551766b13b1b7ab6899cd42abbf25178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc76186109179b65fb5fe0a62c6d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14b5ec31cb739560e4d5177c449a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc7e9bcd892f14728c64b20bb1c9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3fa580d5ff77caf3f28c099c4e1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb460a878eecfa22bd21d9061da859e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190073d0af3a4ea1a20365b6e4e2df8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101744ca11aacf6ee4c8b5d327365f9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2624d3270bd264c749f36043fbb2b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159af0339c052d4aa05cafc70f442f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75607c91e98098fd6bf558981d477488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7e817704c705388c567ebb14d306c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08126a123eac9025c12bd10b8218f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab357cf760fe512bacadbfdb5fcd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425063da2fd46db10c627e4c6fb26c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2591c6add93e9e3a824711bc05bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac628ccf496debf486609a6968fc21594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5092548c3639d68af934ff3e752995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77625c801fc7a394c5ac4357817bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1b99a24c9fc4b225b92a60d977d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda08bf3635e63d195b0f43a6dd5be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5426c781a651a087d676dd28acf01299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9dec22bd57f0f4cba70f37a219d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea200814734cd8a52a1c9d71c2c0a1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269626ee2e7ba96830012de7d01c9a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2e37835e4eb5732b9170ecbb79899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19207145b47eec2a006aec529b69ee95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b8b7e95998cdb6e6d7f7d26eb4a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3202b0eb6825c535f2574845fd48198106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df015a6080682503d5cb1e4b0d0304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926debf846852f2aabefecec093051e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ca4f512b14f8e34f8c0ba480d232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b051343a74f89d103a0490ac6a0937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b05f398318b3f3052eb679cd1734111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f76a6ba71ecc84172b119b6466adf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcaba63dc456fc38fe015337c94d02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d578825f5330988a2d8a5ac0bc740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d891f66efe2e12ecf5f7e69100c5af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff351bed315c33dbade0aeaa924ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143442357512a3da32465972da047b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c6369030f5826ef4420480148354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3ec23a79ea3562f161bebefb9e9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228b4ee46bb6381a2f58d01773c307120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027afe55e43657aca4b06a5fe23c0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae192e1954957fe454182ab3ac9c271122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717052060d06e3b7739faa42d52dbb47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405083cd6993d3dcd17fa083c2a435d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc4a9dcab4c93cae6d5cae0476236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca554eca68d26da274b17b641f5613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f35b1792b0bf6733011ec51b59327127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c7bbf3acb128b73ca847ade4b9c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196d61edbbd724789fcb7662fff8c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095673ad39a62e83879120ddb6e9536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21567ae6063394d454d1e1f1e145069131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d647fb214c0bcf5b681a0becc308bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab4981683951e60147f8ba4220346c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4205b7250de1cc10cfabeeba93d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b01ffc9677d30a32d8ab110ee80424135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538eb03a5f70aee4943d16d9e7542f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed50de44e2758b4bb1c30ea694a77b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324431000a35c686e3a0872f1415f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa73e23f754fc796b07278a57f335139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66320c3569b408987196d10ad057820140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65456ac8285d3f54a1efd3a7f69d53a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171eef0303ec374dfe882e0db7ec02f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293538b8c28028b78376007e5f00bfc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5f466e316f46e5c106c1be7d92d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699395efa9cfc3f4463254f8236d66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8047488da4791701520dfd74073ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5923576ffcb649be0b99615c216817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b8cf77ff2783640e9641009c5911148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cdd4b3ff17238d137dc8488b89a92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a304c163e405ffd9fc9433c5ef17d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a37bcef3502b6f118d8a86a35b12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9fa85cecb2e1c4a3d4b2bf0a5d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b122f51489bd342a73ad9acb0c520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ad0c6eed58d759f81aa145240b2eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39adccd8bb9ab9941b4da76cc91f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd07b595a18736babd2fb5cb50d29f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741a08af186b4255dee99434629ad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc6399eeb47323fb0a2593803e29c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd41bae585c2528eea82f223adb99ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc12e84334a78b325c749fe0c2d16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f37737c8e8c3643a170a0997ccd9a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54173296fba272a5bff1a22514921e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94331e2aa9616ff5921ee72ce8ab7a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86242688e1769189592280c89ebe85c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9742e08b60370d08ecc3ca4761fe3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d95c2f9056abc56f3c4a35a069ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942dd28771c64fe07757d4d2d852a56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fcb72f218871e63e581335d48b8a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff2a00cb015d2c7861e78649e6c79d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87ac0162bce7104e8055baf975480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb71abc4b04c5fdfe8676667687c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1e3226248305f1e26e5a0aa5daded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4607b85e8ca966ab6c985142b9380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db033601b9880fb42ce9f953be3b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f9a255c62c35a3a14bbe0af88eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894f03a8f52ef00f7075ce28042bc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdec17c798184a63946e9c91d21725177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a2e9e09417a8fc05b86b9ff4fd39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586c5ce3fb1d13e96fd7c4405c513d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eabfd8c65b6c006548daa602e2d3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdf337f108182648ce0b0b94fe607181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d05b7a280f94a4df1647e4ed77dda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a746dc04373b488444bc599dd4a98f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34798a680921958afe89d9723908fc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13d9742c9852cee40f7ba2504c9fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc980028b452f51919bcfc3e8df2a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c18bd7053a2bdb74b3c185647b6e8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a7972a640ce34352f92289c9f0c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92cd830a5fbc416af3fe6dfb6f34f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46ae892416c58d81726f91c0f2160190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32806a597dbe710a3aa9f22544377efa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5718e0921a79624d92bbeb1b104cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8bca1c2b37875f60d95a074e4541e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9127785893a109ef76b5dc2ad72822a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab6f0ea29bb3c35a66200d3c8a53b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283efeda7e98af5c0770a0b75a045c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a229b730feb2980aa7cfbe8c5293d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2945f83418be9562c24959c30399198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9660b7f495904b9214fefc4418c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fd58816eaccf5d9dcd9f141ae0a1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0b14b9ddb4ff06e87d31bc76a6ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2284eea5b3f49d39cfee925dcb19c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02a469d88f0f23012f6a15cd40f82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a9a1b9a1791b4540af436be22cd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103728ad9a4bb89006102061353a115205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee2dd81e164719a9646fb62614b58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b576db830fd1dd68a405ecd71748207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8d9201a2c4592d6e220984a8fd86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43810a5291c9f4192875487197011209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011f1b2f67e3fba1c2a4728f1df2e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e302302108726869654404adc7e11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3be5b82544fd4ddbbf612f47b3db78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aab93ff90a958e90c2e9dc0e192c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687c83dccd4008168c6928b4095744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01dc19b5ad2e0bf958508f78e7ba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca9dd82335550fe86cb0944e93a1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8fcce6c6fffe988c15ea37fb851d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b1c78be7be7ae488ef4a1d530548218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c0b4f243eb971b7e66b9ab04d538219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafc90fd6b631d2a4f8ae490041b690220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2e757c31bd2e5f1b65037a32e83be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d1b51088af1ca2cde8a0ea149407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443988919461059c0aacd86a67721c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9428208fca81bb96f7e236bb9284e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46214df6dd13bc2916c3a8ffd9ad56b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c42ca6e47e41f60d19325ab59c092226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51260cdbbcc99c50937a76d70d8dba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195901b4cd65961c91f7b5f145a3087228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8dae71adb32c823e4a3d14bb7159c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9a51ad86e324ac14c203e468db606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64926b28a6e8aa5890aa703c33b2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd507156694f1c036b9add7847bb6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cdce3911524868b742e5872853bfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365647d92e052bc50c4192b211c65f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a09cd1f2fcad6d04b29a368972ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce12f37b18f3799c56813977c70da8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c75fadb58afd35fa9c82f14cd839d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a40330534f90f733c835ffdd36bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8844e1e5750c1a4353c9714bcabe5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03e1211e270e22c1adadb33349b8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1914ee0bfc5a0537d97e6d670cf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d57c6b4abdf5017cae6a251d9191242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4e55ed348ebfbc3c4753a0141253243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c94d3ad9d6587e56f7bc6052b7872244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6a36270ae06cd884e7485da5a7e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f32c16a9e0d40222e1ad9f3a835c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ab65f6a73d96ee74f7061ab94b98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b73229478fa696bc11f24e5b019f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa4bfacc288fe923e415b21e8815c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dfdbacb0fa152b2bf969b32d0cbee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc5b4c1ca01728b605ac833e25ee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b516230c8ca5a24acd60da615825cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1555884777667a55fc654aecdf7904253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599679eedc9f299a59612a9495e93cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644605914763e424a8c7e540f593011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e44346705e81f1fd892bbb46b97a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458d24f3f85f266d17ef0b6d59e3df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619345b7ef232006b05eacaf3a31cbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea85735f8d9ee06d11fd298fa423716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394921f1c60d423733d11b914a526d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed03ad673e4d193402ce33d99b41222261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a25376b156e41439b5e1bf6dcfdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929bef93f75e408ac41556fffbbbcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc3ad2b4083a61dc0fb67a659faa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430c9fb4ad3520fde055a9f2a3f3b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c5a1cf59308ff234c78edc187afae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735fb62d4c7b4b3d693ebafdef4101267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca18d17b95283a88c38ca1cc29bb77f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6116c402dce80773537959058a30f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d61d343e1ec37c7c4fac4994f737270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ff3b63c8ba8a2c32d1facafcdfa3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9512461712f941891b4f177dfd9e8ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2189543c18698d4c7cd9ee19040c7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5888becf236542ad1e07e5c429262b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b570fa5a487d4280e95255129fa10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9597c20f8b37237f74be276397a931276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a041f30d5471ffdb8df75f512a4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151b5a699801fe7608607402f3efb6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5c12f74457373f2ed3a09cbe0913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669643e4071ad698723f735f9040f5b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda527d80461e58e835f9f72699f4474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4794492430c107e3534012241399ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90baa1c14d64a338f16e97910091548283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b31ae3b53586ac38fb9f5f1487c0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4dec97d5c65fdbd1f91c42229b968285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92980b7b04753beb1ffdd3cf489ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc04040a2ad394ec6261fc1b891c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b26ebacd6f6d4ff0a58fb1fefbaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15a70e11d6f7039b63e15f9f1f171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15341d24cd8af7bff03f93b8376e8af3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d43a93248a3980ad97f0430d56276f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5b1718b8286cf090d15b63702072e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce3250b4614643afdd06c88c7708f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b65358f6945a59ff2575c0ddb10d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfba6e4a7fca2172465bf0f6d25dd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031b124fe4022ffa32acc83aa81464296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc610ccb6a79fbec5e7ee37626254297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e83faf6c9a40be03d6e66d4df394b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba14c0b96e991b2dffc503a02a62e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341614a9520f225e5dceb0913d5ea9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3135974f6b4f95445c6cb5ad00798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5d49efb179c81633789cb9aa208f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3f6b285bf4b9e054dda271dc3f03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c664fe0e9f6eda3d6dd4819bf30154304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764fd6737aa18f4aa850016e0026f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d88b588fec654122221ee4004c7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02954fd73b5b78d8501f3f690cb3433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ddc1c03636950a695137f5a01d10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42a11bc431fd0a9bdd124867a79fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75c987db8b58cac6a8274dbbb2c1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d80b1dd5233477ce9e58bf32c200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39b955eabf9a9ace40642ee9ee10c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4025ffd6b9669d325d8869e3d31f0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1ff7a949fae78e400597950f30e0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0417139e691feaf95aa3d9a3a4839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cca3dc452ef09193bb1e177ea99f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488125b68d5874df00cae204f6e91601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d77d291f6b4b8fc6954a0f8ab333318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457ad40cc60d36e776e0a7271e1bfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c39e5270c2323cbbbe099b4d71fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4568f33b9deadb71d9e44c5efd69302321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f98f47e102aa8e5b8949e0b184f1c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf1cd187b284ef196af2b9bf662ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20391923454743a3f0583b89a1bdeb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c7a73965c3d637919cd8eaa10c31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8377e27ec710aaa2cf8041e958461a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507b2010054cacb5f494c691c0480a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2a9fc303077b093cc20861492527328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf8cdd7caa41664ff7ea7dbe6de4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e754f4db3cfb1957d04f4e82fb4e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4d76d85f1cfa26461475d5474c20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8447ec1f4a1782ea1b76057f8d12504332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7358c647c091ab5f66368225de303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6395929d76a86d38ebe17fc205aab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d33ffe9f2c5607ab74a73b41dd048335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f9fd19c09fba6a956e311b84d7e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660620d343f5b61b5b5a142d7dc7fe97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd3f386a1fa4748f7ba50fd8b0bc83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba8d02bb5b7b44ae6dfbbaa74b64b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472adfb14bcf20a57b6ec339c0b068340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f12c5ea76c8175e6a620baaf60ee2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966aa23207889507a4a40d72d54647c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66057d3245f789ca5f65f66c8b3b462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210036915c7e8cb810b70b940d0393ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7499cc59f4860c1d43ac1ae6bfa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7973778d3e610239cd80142920d10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a447b78e38bfecafe564e4a99eb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc860c108ad6491a7c153eabd427acd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9fece25c49921110fc1e80713106349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bfe5ea1deb5e725429db0b7366bd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b550d9fe998919f2a2d24a20e18b18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9c75a91a85173dd3febabd0648d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98924f0108dcc5db8097e8e945e8f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b18eba7887cb273f4e37c5e94b283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98bc8956fa963d2b7fa11061196c61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6292f9b447c64169ac28c58faa5e59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff2b9abe3b156bb1c3bb2d731436a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb9356f7d635b62e9288cf41ce911358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505354e46188f82f23477d82e45a3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b49f2f6b8db40e2689654a36affb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef901f949df2f1ebb7b724f53371fa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60c517ce96b969ec665b3a53dc588362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf50bc19f18265edcb803f387de44f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d5ccc1ce9756dd0a47d9ad23b143d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812c76f55f6702e261289cedbf2775365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b237891d4096605bca390efab5a345366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9639a5eed7073d944237981223563367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94460b097a0478acde89ca78d4c4de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ac3c0782055f06772c856a4ac3b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4deb1375799da4b0154e917ccd438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1523e736635e6e01ffe502942f007371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ed7a1f9c9a969468c404e1fa3d50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72052dec20d0088b50ba75eb2c7fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bfcb66e313ef1be4178672fac4424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d345f4ffb773175e516865d809d84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f2fd6576f9d6712bc1e418a42dca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc644eb99b88a44c668c1bf070fe53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9d05202d3b7884e9daa5ef25f0086378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a37cb2aac03314b019b0187988cc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99203e9870d6aa45df9108c8f2353f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d12aa07c46cccd1809c271020ca41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e4fc73e73e7c8e4901ba5056ab51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b637bf39d6656a8516158cc512dde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c194c9fc804138bf5809645893daa1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840c7a3ee0e614766ab30831bd4502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2ad9e74de090717017749b54006c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba135281ad6a453f2380eff148adb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a1f7f916d644f746beda39b53fd2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8bb7c56e0d367c412c52fe5f571ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d00b9a6adcfbe7ed1a7dc9dbdb3890390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5599a027e5f09cd49669d095d7966cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540a1ed3b5b7706503f1a7121d1ee0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f35a0980e5e41b04f919a02310a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23984e43c09fa87329efe69e9e139a7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f718cb728dc465a29a8fa9ca10b173d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6626390df6c51e765034fbbbfb2819396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77430aafc8a54896d0cb62f3e6cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f640536f6a7b2a3847076426eeb6bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead6c1213ec7a453be0e185a0cb7f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ac877b58cd6b2a3878698abd76ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668be561658db3cf7f2ccfb270f3dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492025ea664c6d72659850ff67bbc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a46b5172dc40e28d62cfc86998327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01053d5c5fb1941177d7895df7e56d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0393043809dec7f75128000cc359c17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a0375a5c42cdea2e7cc0b299dc34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdf15926cbdb6758956e8738e8c0e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a04f92cced4260a8409f037b34516408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f6b3f562b640f5e7fd0d644d57b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc3859fe1e11eb4962c0b3355b8d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43cc279020d6b25b396b11190696f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb853802e73f75a867ac516b80dd65e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b31fa7bb51c18ec0a320b57505d0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb029410d6763d5611e8e44a378186b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f770bc3180739f576d4c47151867f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a8a78196273adea8fcee5bfbe6c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7a91a8f2bd640e1ab69d1de4b4ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645440f832f951b06f92118b8c4ac437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff26fc48183cdd3f1f1e4b392e135419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3379885f9dcaa26b29daad867f45f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec5fe0928ee70d1029976fe84d4bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a66b3748b673f0326b901e887869422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72473deaf5223bb219b1974ce0a85e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945015cf5073a5db40c7d8e3d60fc15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655dca6c69191204d8fb56ca99bd25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d4d90fff8bb07b083dd15d1fd1e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28136afff2669070c3ae8747bb8fb4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af448c617f254a613ad6e3ed7ecd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe640a01182c3e79f37fce1a2c504429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b5788b5622a8f2282ab9a15759082430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270a0b22b9690d70cb1926542f1fa5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23055ca02a365e9510df3d5033330be6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfcb50ff05a3561d8ead05e9c5b0fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc0276350ae8a9eed0cdb27dfd1a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd395f2da67701845538e59e94779a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03fde5b88c2b0b8ef24b1ae748f2b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e601ef530536a93f0df9351b0da8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3bca4adda0830047f485bb6be6f67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599cdf5b62889fde592873c83bebc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731442bffec4aaf25d5f75225719ca8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e77da4b94c894b13017a272f9919d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf22f46581be95b8835ebff641090442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e852d83dd684d15c58bd90b35f947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989287dc9d765298b8f657149d35e6b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b9514d9d3695ee3b2ad089638189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203866b8632088e1cf46ba76773ff3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4657d2fddfd325584747df72b01bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f856bbeaab8278dda8d7aa5a3231c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dac62ca5221170bd6620c3db0c6fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f90a0eb74643d3f7589a9336c1d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b520e948ea029d4e430545a314d02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18fb54ab3a579953ef51afd985d42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c42b190e67186db3ba8f0ce07b4bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c075e5a54803bc1064de8b8613dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e2afdb049d6b6470996ff374ed9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4be0bd05388854bfd58d98e83fe0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71ad77fd8106ff47a68e160e488b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708698999d34a0ac02338ac7a1b5e134458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820b75837bceae1f8174a8cc0efd82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c7e72bf7bb66387be26bd37e7b03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f8ae6b731f4d58f4431effef6be1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ece70a45363b4ea7cf2bf8302596462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301c65619941f7e13e1635718042dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d2856bfdbe7e1160978d79358541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ab864a9414600b7f5fd47122804a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759be1ecee116fb1ce050e67bfb935e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138563b217340ddb9f8a23206c34719467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd9789294b72674f69d1d0e2e89fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2100100319560dc0edef1418c844b35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4436044a7090da861b36d61ea86c07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b999d6d7078a79418c89642e898091471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7946d88581b484721885be90fb7114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e7dbc2c2a861caa99e61b8f03b13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3430f7c178b492e5a41caca312ed72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d7aaca42bb1d96244e71c6ded4255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d34b42f88a99e30eb836b0759f75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5ed183c7f6753b9e790717a95957477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f38fcdd8623b3b5992f90970dbf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b453133b16238059af5c95e48129479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c15fc5e1c37b030acf35f93b6aed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27419f90a24fa2430660e2cccc5ebbbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec39674d23856c467b20eee9894fc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6127b8bca24cd00d34e9559aae43c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136667c7b1cc6a18d1c3f574656291e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36d665e42cca9ff9439c78ae54df6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07bd429416716c2398156155aecb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34dccd2ca54a90953bc04395a1996487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55decba60598904e1cbf20e34271b2bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae61f94b729f28f42c330faaa87d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791816689f4575ac9c6af25e5254f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ad753bcc9c55b76a90780e5ebae5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd1ebb264c975a53e55dbf93762dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048a192410893ad234bc24c6cc5664493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6cc284f4d922367b5463d12ea409c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df09b42d3007489de818dcacc31e77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6cd607ff5cf095ce07383be2e951496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bda5e9797e17ec1879c322926a0d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d505554ed6f91c9e51c3663e24bb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71615dc09ad32b126e356594b2c5f07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06081b6ec96177d7be1bf232c5aedbe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3b925012bd016157801fbb21d607501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2e43dc366cb412bf52173729935c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999d983315af4aacc09a7413220a6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99609ed24468b10713ccf541dfdd8a6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2867e9f3410044ef92b0d5ec1c65f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88bbf9f2a304161d5d1a87df7c4bb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1c75768f1a57e253f7d08704c567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ac22a1d88bc7cda089e45399ff27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2f9a72a48a584cec274697633471509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb787ef5dcc5a11aab34656abf0521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e87825ae5211e3707d83e30788a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a70ec3c69e812a129c7e38b4c56e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318edbd62a7e509bd1a2be80d42196a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957ae7fd412d2667b218ac39ea6b34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b251ba7b51fd699ecffa7f4ce8ddac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553467da9b790eb0be747f12fda58a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadd4c4b91f115f0f8873eb6e03314517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313d8a463075be13df78cff7cfbdb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd5726e2ad316eecb78c4c1ce48dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef08aeaedfc59d55db2a7265ebd565520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ed77c217429491c33e106160f300521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10835b2c650771044ac41edec5bda54f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57bf5c54e8dc2196fcfa8e3589bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac2d25a9962274e1587ea026646c67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46816ee177ea74c0e139573937cf770f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf9b9593829fc153a0f8b9ee82cbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb68a5a47fd71b5786ab2c9a9ead22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877270107f4c2114138c5e8e4c394ae1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841cac50efe18e9327f5196203f6e60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730a932ced40ca930576f41caefae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da801e2639855a390563c288ca530ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766f4c15f0abf14d9d54773d7d1f70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579bb1470db20e50437572dc4ccca9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5b38a08784c75b78358137e54809534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27351f633b195cc4d958b7a68ebff2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8e9f18db7bea230cac72f484d499536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e8133148d0911f34f33d6e950f1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0f2a6eae9f70839c49c2cf35fbb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5647f4f6b370f7cb55c48de380aa2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a5e0b0362b13024d31463f61ffcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c9f43ed75e1c615ebdb6240151ec8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b32c56f02e40214ae357fef099269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a70cb23fcdcb9c903d907189b70bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8432fb248fa81b5427c3a475d836e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54328a936e7569911fe7db7b78ec7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f718df35d1f3e5b0ca4f7264bc17b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fda068d596819135546b3dc29e3dab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc665e02bbf1b23b48e0606e6b3294b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e44a9b28f21cd9598e70741630cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a173c5710bdfdb6cbc1d2f7dda967c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b32152309aa2b4d2f40e5cbbd0a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324264b79ee84efb7f876f537da1a7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282144152c2dc09faf238b7c944dbe69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f094e9a94b46b85cb5e8abd7d3de20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e65e06d5f8082fe951412ae84c4c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a1bf802e4451f8470f32b1652b90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d48f750402624a0610c426b15d55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a773bbd19e9ae004e29e49dd512c0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbd33ce65e669f26589aa58016559559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d058c34c5adea70341746da35efe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306d1e56a887a511b20245dd7c9518f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef84c272482e65ee97ca611d36e0bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085af0a541c363315502104fc322642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d9ed315e070b7ed9a0ce9b9f1c00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b395fd576be687bb05ccc126ef7e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6689a49bb1ab77bbe4963e10c779a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef72e9f6f1c0ffc09ad21b8ac5003567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9eb83f07f0e219827b7ca04dbfc6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c9aca22b5480cbe2b45328be8adb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cd8d8091790ad29e20758383266c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229736db4fe46efddff374af3bb357f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ed5d198494469b965e977b225666572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022657ee989f56d841420271a0cb58e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c638c8043db6d97ca5b0fb22df9bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b43aa2f9748057dbcc16ced5e4a3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d55b87096716180a0510d9405e2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324b51262eb89479cafeaf96703a98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6794007cc57ef337b4417adafb5ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38395fe9c762e18af4229764d0fc1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9d785429f9eeddfd2d44ff26f2ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7fdcda0a4e01444bc0bb66ef45698581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11084c39abf23947d27251cf24801e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a625df182a52e726619a6585a54069583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f18fc842c506471131b4cb49517f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519d269831388db452961a41bf74a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15255d59e31afcecf32c5cb05d5742586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be84180ee2a259e3cce031744fe7cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21dbe8be3b1037339f94a23318079b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1af3af1a35c2b1f773e802f967e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465b1df85f46972215b2ce29a046bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f41603ad623705864c6693b7d6d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601639f6b6251ec5903d9e140510e970592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c38353636a36b5c1b092f927f60b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608bd6952e12841f10bceadea655ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d127837958c9930ab24afae9954d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da116e72d13f9807408cafbb41783142596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c731240fc1bba62bf9a46a4bdb621597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cfb2114479f6dd203c058083eca79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4da1d1b63c8ba8fff930112344000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f28cd9c3da218864e0a8442057d0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f8d1c7c28ab41f8a5dcc98b6774c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff9e45c2c8f85d760dd713f62675d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381b74077f40a06793e41efd55a493603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3702b84ce5a8ba4054c79d6e167ec67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b904c0febdb283954afceadbfe438d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd675f53c47596427f253f84ecdbd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a2b40afdad2c0998494be66ce0a1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddfae3a5d1a83b2a713a488409482b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5422b1654ad7f2f08a3459dedf8d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07252faa517eea915359453cf9d1e548610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354511b91f0391f79512b0618d476eba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaed08b7505e3550d40e727bdb8962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8653706b2f55f9f39f6bc04064b767613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f8c3f2457ec25d9bde52d2702fe39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7a9492b16117244080d9fcc9016e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e44b1c90d64f91b18d1d3721ca92b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823694d3b4f322137690d327e6b5a36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c6b3f7740f0fef6f6ada6965cd5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665cc8cd1de96b4327e03e104655726619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df949a87623023c1237270b4d5a855620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832f79acefb1037dd369d858b8341fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c9b1c623d2199ad351ff3018fe39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f60241eb96a1b874c48a389a25cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88293a1b666e1891eed17295290f35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd4b7b321d11a2cb24c9eac78a03f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954992992b522f575dda3172c5fe4f24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d984ccbda2e7dcdee9cd119680c2a84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad23cb27d9b6851df84c1670d87a8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d742d7b5da9f8d7d74f3930ab1a029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45373240e4b7d528a4b56e15bba738e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c73e0fe3ab5939315f17e6ede3509631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf7a31eb19de213c602f3877417ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488004fbb835a215d0fe25d09e0d77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af25e480e3e5ff3889bbac8e874fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e0d0aa39ae237f6e3697cdbb1009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38aebbc5309b4a3096226d7b8abce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392b144ff7f163d1e142adf6c80d1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436c40c3d7ee644a8cddb8dcb4c052a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe41d419ed5dadfdbd0f47c9f7022af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5f72dd6b707e44668ecc1cc9f2a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf329fe4e4f3a0a712680da289a30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c03e49cb1bfa5d1cb141bc2712821642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adadc42d46db3e8a90a265f67431c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9122008fc79b2a0137f6cc33005a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0915b6d447bd34f8eee78d72441b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db75fb0ac903c23a868b3d4d4c32a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866db0213399fa0e7bb56d3483f921ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce325bb25142dda89d305a84420920648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7091808045c11ae5e524c57748a76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b16141d825279b133772ae7dc12a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b66a69bd4d030dc9f17a05b9dea2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92735dac9457fcfa3c2a73e0eddf2c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047d73506d33a373741188d0f865a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99090f7796a6d995567ded309a9c68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06c4c7dd3917a828dd974904ba006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f88f8ac97fed5933e734bfd7d8e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab003f64d384aff67c71569976751657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521075f906fd4e57ddf86fca67b291c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e51aabaed2deae4597dec7a5386dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517d64e27b3bd6f4a7dad0350e33d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847d86966b459ae0c57cb074ce21b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b9fa1dd7efdaaecf4795700a3f169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194019777a483c3e4d962b0ca7e0e7ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3319dd84a75b5c07a7b2ef76db04f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad54e211458a002e30e6a1f38fdee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448d29a1b2ddbf3fab7c7324a9b30fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eefec355a2ea2550ea70c8098193b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dcd602911ba60ae9ebc445265b3f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e82d77f552c092d73a8ebfe04b9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926562ce87ec1b1fe74792ee4c5e8d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7a16062d1f7c536e28858da53de7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e314bbe2cb3777ddb8f4937e08464672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f1e61a171aa7845bec67eadbd41e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3dc305193b9ba62813dcbb6b0af8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e52b97886747d8dd31fb7d3e619ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d258dc3e872185332d6e944f6e215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c4d9f6f42f9b9a3ec13a1af99819677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805bd46092d17642db78f3c1b76a9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66953a8a44b4a6db4487f6e39ca9028a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff34aa835fef6897169c5f379d9e88c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a549def0057d776670646eb28f6d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6cfa63fcfbaa4b09d7e0369c790f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8c92b466f9130a8865837b731915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb012b04e75151e015304929ce1706684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cfb51716bcfd4f646caec2aca48b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454c63ec5211dd72f01f1d0ee385d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8d85028f3a67a63c2580b5ac8f8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2659838d669a54434bb6f4cf36476688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51664f93c32767c943a33bfc9049cfb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea721e1ccc9b94036d9e15d069fff8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf197dcf457c725b3bab993e265159691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ccc3fc194a1c96237b56592b28936692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0298c24925626e59022d4aec0dacb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3b2f3c62fb4b5613727433bab638694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e170de5d4c73b643cf09c7df60dc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95798295c2c2fd956c2a74a9549b6fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8439359ee77d6cf90a4b057d804716697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d117b12410c28bb276367ccb1b5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517b0531b3c89d7cec8325a52566b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b2d23fba6382ab5a7f7d0fc4ca39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ae1673a312475a3281b843c1b7c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348cf12f0d79af13c8478a6a0afca3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb5a64a7b9d25dad5aec137a3b3eff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927e1a8251e96b1f17fee86539c49e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611e4d996cfd18da9d1f9b1494fc8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04245a8d7c26d0be07d4daf309444d8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39148e838f400ce7f2dc45ac72cf7cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328afba399447a8564b07bd3b8ff2fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82bfdc33fc5e3d23e35f07549504b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa449f2f868a68c3a92f89537bce75f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d08661c5f8630254f385c005a7819711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59626cf66e0de54d030012735c7c6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d3b4d83e2481480a47500c5deeaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6b384c453121193b5e5428fc76df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eade085cd2ae88df7f14c1a26ffb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c10614ecf4bdfa84cf64af5a700ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb15f6ff2aa80e158f8d3e2c9d6e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d799fa436fefe7b349541d0f31f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8c64d2e960b26183d785fd657587719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeceed691421e8a105b7db2ef3e906e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ab0c8fad7f502ef13b8ca8f1e5c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545127ae537e7536f9d01a2ea3f91669722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1c1ea5fb7a9f7be44d83be6aaed0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00dbb72e9ae6881f715508044bd2e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1e0d1f377df59318909b4f1b411b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6498dba18909e54785c812a11925f26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f3bfec7718ac00d4ff813ba427e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6701eafad716dd11ef187afc37b474728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9b3f2b521a8657e04674fe720486729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e256fbd653d9d7c24cbee7bc9d34b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a093cadf4ffc9750fc31abe91dfaa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866fde96caa421bb6038c42bf0316bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9492d08fc25580928daddebda9be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438179774b40a4250e6c2ea41cfade1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6a929758a2ae8457babe49418abb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e13a317e50859500da9debf5ce38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27888eb630b150833853050eeef07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77e6604e05da6bfb3d9788a62e344a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749bf64ca60f82a30d3d6dab85a35e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0cce664d294c9dba0d97596b548d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb89008eb81fbc89936438dd72750741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986b6043124434cee342814b684c0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4062764dcc4bf3f0aa26887f8cfd6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef4400b527141baafe86f10ff1c58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df5982623afc4b4290048da15b9b08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f763a73115daad2db70150d2778b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53fdced6d10f7e12b75c67fabbf5d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba2ff82988cfdaacb9f8a71471405748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f226329e3b1dc8a6539f52e53973d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bdde59de74d556a886c5454f4451f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddacecb7441925ead2cdfeb780b63b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8db0aeb0990a49b1cf7f873cd0df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fa63b0c7f715e8509d9bf061a3f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54609072ce5b4c065d561ae073571f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a09b63b2f08d747765eed08a8055d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7ee8fa023405986fe173a64712d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a1cbc080f5ad06c9b8ee3ef6a64cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ca97c978735b2ca94e48e512cfdeb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3be0a44a97a32cf2209af5c34f33b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61423daf58f02cf937d345f8055311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e17bf1bd8ac44ac9f3362ac11ff7382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75dc8e4d3caa4051fc34ee786e9d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93011ca61a1fbe0a0282e5ca641a64874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a436d1ec02ba54ff3420ddd879d6af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb511526e40cc366a6fcd6765530986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921684abc22a5c2331abb123027d86d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b0c20312080ab3ac68c431270344e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764ff7445920deb9133f737ffbf5239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f6af828af9afa24d56ce864af0c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d1300b08d54f9fd8822eb7d8f7a1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8fb313704a54bc55f486e31c18fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c958cfe57338520cb1085130a46313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2593bc5b26b73d5a5958778c11acb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688360baedaedd4c29f718e569c1793c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e338677afa4b2f5dba2fedddbe978b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9105188c1508c948170d323d4f7fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447459edbcc5241302628c40d3348db718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af10072509bdc5a289514e45f781619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b5f410ae5ca44ba2105b48112548920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113d3efb316f85b334f0e7900009e0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8455878d627a7d11c493812cdb4c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc61dce1f47379857b8b84fe8a843423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ade88a6e318471ffba65a79f5c1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3383d93f902f273bae8497dee84b7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdfa31f26af2ffedf67b579346b5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655f9f6e463835f60962051b307fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f7fbfe3e1d0fa25a5a9eb09d493f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000223600e9d2a9dc5b5928e16918f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a72662b8d809309e2197dceca58c4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc2ac5f06a564d29ffeb296a24c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167362b7ecdccb071e3acce293f9310932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8132d83479e9f1bebc233f646a3bab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e6ed7a0a5cd56b2c630e32981d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834811cb8eddf4259beaa577cc19de035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6c3b6240226aafdc52f69d4cd31036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146603deb0b45c1faded83bd603eaa0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff58bcd4884213653f0ef039a451238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ee2355dca9d90ac0a74cde6b36ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0367679766ee9e0fdaaf034ec40525140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c098c27d30a5e46edb5a1961af7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8ecbbd23a7665918412c79535f5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b5aa235dbbcbd6a150b51a61ecc6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d09a2a3c4e271395414258f0063d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75622882eb969b3f9ffb3f4707f9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710c37a53ecbe4695430a7291cfba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd95dc3fe791480c51e1ad39ce08f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f772602e199fd35f8cf3cd6c35699848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e0f9de37a7a7ab6bb1c0ff4f6cc7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41fcec47dc06f9f257a988f1466b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af5f69994d367dfdbe84ce0e0d0a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0f6884a77777c7f1b4bb468a19ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158dd57ecea17e7f44d5ca912cb03a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24464f8252b0b9f135502796f5eeb53654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093e95ab48741cfb725abbf9787c5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cbc4f0e3d33c553d12dfa67aef0ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2cdb413cf6c23fb4b177b25a506857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e06bbd4e58518d442311ea980e8a3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c336f7661bc2090edbd0132f1cea40e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7afe96971c2f73eddfd28cf893eb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21ce32438237a64d522fa74d4f48161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b18fb05819942b1d8a80d4c15614762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c1732281068fe926b9c95405d957763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9381d819e26b3fd415ac4aa73f2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbe151bc7ad5f07742f7cdc5e07ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500938244448cf025a4d397834cb84a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491d6bee949600a9a50411b4c8304567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e958f0769ff0c279c12b997749f5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7783536beed6b72e54d40f31954d2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63ff9db2c259a0c9ef5527a5a11c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eddf09685b9d4ec2ef639890e7f90171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a442bd26b25163a3c727459d121372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f544b2565080eb4934d8d4964a672473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0056fcd7182d75edf9d23cb2d47f0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b2996cea8575b3a64286c99c8fcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560fd69bb352b7fe36179590002bb8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaff0d42baf668be24188b4c2ad21f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c650b453969f4d12e4538c818ab3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1481f7d80e38441423e3e97d6d57e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b01a58e7012da2873a9071eea802fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a63435b7035334e1a532a0908da0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099cda02eed8ecc544fcc13c865a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be37a86cb2f9b779cc8cd6fe434f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4f66cbffce1f8c63b01792ada5cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740503c786486f6141527bcea94cf83e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b2b9ffdbcf189941d4e00f7acbcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90f86c6714eceecc45f33cfde2868d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954821c38e4b7c3cf472546bac85428e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef9e606870b67947478826bd80226d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60a18594e1542a17e19fa2a42b80f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553abda4b6bb04171625966664faec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef58db85f4d1a52efbb07c4180c87ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72056da21263fc7ed31658c49e595a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd7e038bc43a1420eafb5472d612594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1158ad044fd41d523253ef3ea33db4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee3d260f9f04e3d0e68b9007748d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862dcd28458b5da9abfd6fb938dc9a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c5be19555a32157841f17f65693b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50efba4fc553af1bea4d684b40aaf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972259374b5b5b2401f014aad48be45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4730d96e11543a1c13c89dfe7378616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167969fddcc6f5e39e28441d28c76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a25ac894b279a8f4659e57576d02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9efdad74ba68d3219705ca258bba11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ded2e011cbc24dce401c992851b095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1be20c610c5f62cb8a4adddbdf5255106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908fc8d811c321f4e9ba209a57df4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686d53a77146b5dae0748c0380fe74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa2b86f1b155c6f1034d36ff97c580109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d79eb381f93b7e7e50070d7fedb6d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9a644087aa14b9cb982293526d54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc02bd051fbb6d865c38e8eaa5d30c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beba8da58f3090a991a69584ef9263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065a6ba0ef1feb022b2c2a6cfbfb73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615dc6edeaeff5961e27e3359cc960b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1275f2a864838292d0c27ddf96b331116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f4c25867b2629b7bb51469539372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a89ad075063b3465c77d84444bab5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1cb43c32ce67b0aeb91cedc7e568119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631268c040b73cc95c5475f99f317ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a797964b30c4d4527b18163115f4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce629bb47c2e439f49a8a6d1ea73ffb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c4982862c803c33656b4fd88889e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc63a299c7d783e684d6fa4c9a28150124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53b1980fc7afbc2655537a632ce83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a311000ea8181099d2c2364b3166cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53d810c8267d7639be5ff3e5acb1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23aea99321de510c893950c1aa1c43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57db01b3a982d06763c803644dd18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cedaaf218a0a7347a27e3bc6b9188130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccdaf40f0e916d16c1535f82c7585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595228730b35333c0b01906e24da8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c8eb57fcc707990289f76a82ffd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba99d86dc51389417bedc54beed6f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e48c12ec19ca4dba1039f6802d41b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99670de82f3e90ef05d849eb610877136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f251395ea7f48bae959e4cab3ec36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b7275d219037fd21700dc680927d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9b4d0d20a399a5e0991286c857b70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0f1195bfa4a2d6c13939d31f23a08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f795af0d45c8154142ab678b471e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c127ad8db092274e839215e863ac60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7094dfb5839191ef2983550d1af5d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90acad9a94f2c227a7fbbf6902563e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757182436636e00230e373b5acf9f55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ace59a5cff50887c16448ebe957d30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac48cf93df77c62d2bb66de6801eb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7307ecbf03551b94c9fe3b0622246148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf384f39564a560b7a800cb302371149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e3447760c5b64a2f0f7c07d26a12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e628c8dac68cc352420d991fb18319151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b7b8a0762b137baabbf1ffdf68a75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131aee0722b65898ded3c83fd47bf51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da19f72b64a1e113a7b49a00e6c004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a154cd403ca014fe134779197b30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33acd34440246c196bf36a5378099d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81556f1309f28941174edd3c42067c49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ad8d4e7c825c140856690e1113a17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce495f6b80b16f9aa6e6fc6f8475855159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d346da490e61e52e110cf797bbd23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072c09ed864776f803c35f768feb69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1b5995e7b81bc03c016af926690d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5b2a2f3ff79a55e9ce62bfbbc038163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfdccb3b180a09310f050f55d06d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f86f83968bd237a329b6ce0e5bab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e887cdb8303b2386ca687aa1128e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b36cf340c794e4233502889d8388d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4b2db82046cea2abcc1da3c2b861168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf130a717d29b72648a263015911f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c52a13d6434b865758b85a0de0af3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46038221c674b90fd92e7af7f1805c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d619d0d5583a64b1901a78a20ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4224a9da687b903274dd5d91fd0816173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc7e030caf251d03e40d40c0fb069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c3fdb4fd994c9ca66833d78c937e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e8395fbc39faab656a94a48f9c59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab362bf2e1634f3bb9afd899500e9a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98b9dea1367be57be244199a89a93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8d1a6cff12d5f0e32efb18f63431179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb630a84c0e2eef0895c48b4211aba4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583833784ad0f2e28049ecc514fd2d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d851fdf44ae0f8db1c557f86755aa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f41ebcd09de0ad02dd1027915c332183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4457241f5922c7a3be4325682d012ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefadb81266b6259350b9c58dcbbb813185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf8fa66517dcef799ab764ee96cf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baac498dbb831a9116430ffe090b6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec720d296b4364b3fcc970ca989f2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcfe699757f22977b07cae98dbb3ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee43640fb0c822b0805eda11e3be960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d76cf25b94c85cbac31c8fca8acbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c908df94db740b6e7ecc5d8075df8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c7ae26a66640cd8fac3704930028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d07efc510fb80b93ca7e3559890d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a882050bf8eb9a586a2d2028aef188195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226249256fb441739db50ede7bbdb47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b838fa54dc8d7bf08efa31875ae0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becee79212d76a8348c33549a535405e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6561683d2de64c2e2b49fd30f4d74d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf1870fc77ca70966a7a3c1747040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc5bcea12fb540e400596f9d96f9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc368b834d136e5c6c097c532948353202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a8b0c9074d2240f470211079834c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503e58e278e455ca60ed299c6c3f55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bd75e1838c8158f5a675b264ef13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1a261c36a2b92eb8d0ab9fabfb8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7dc3b63fc65c621e4d91fb602e153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a48067669deefc7e408ba0221293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259748baf1987d90fef160562b80972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5b33f9ec890ce0b5b6463d1dfba7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bacb42caef1c86acab6ca5799a1f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32039f16c826ecd688b3c2e39627bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba613a5a97d7469312e55a964050cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021875bf03d69112b3330e082b1cc33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174532c8619df37ec79b12536cc9879e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d2a403dc5a7ecb190ffd667aa2225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0487ea431c53c7af2e54e17a3a17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf2c12d49d04b8378027101bbd02e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8317f061911e1c479a082c395116219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434a51b6357cb24c1704489e39024b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea4c9a8f29179c04a820efe854277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc526d0a4e6ab0311a4da1e2e2732222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73431e9293745fd6b580725934ac77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ade1380e2996c45d32563c55a3664e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cab83771d1cd60bfbc7c301ffe54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef121b4f3a495fadfa7a0497c81605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181696a8c6d741d95d9aa85d326b6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7499de2dfee1d1615334367927147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d32ebea7a5e8dc248949b115af5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ff3a268a186e475f471def1c759a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda979101476c4c1ff8a4954b04817d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab571dcd56d4802ed48cb7430abc3fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252cc860c991c07dcc7a5f1eddfa6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731e771ba3ce592abd35a04d1982cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752835f8f778f5b1b5372aa713742f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be7f47b596d06cd45450fbc286fb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d81433c35a29d7638f89b6a081f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e106f5bcb417951ae6d94b550798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbeae6a13e05055052add36ca99b4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839972d5d748fa1b3f9aa3e745d490240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a47c0acbb41406cde225b7265a154241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b100a3735fd6bba5ad6b7b02b398db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b33d4f7127f6963e70a0f27df123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82c75c61d8424f64dafb1a08e9929244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff45a91a68ac7c3b54244b51326fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d6a7bb515b1d431b16fd440c7dff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca8a23f7ce7ddc491f5788db6ebec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c08208c893796fd91d1a32c7dd2e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae6e5f1ad3c7d4a0d6053361efe3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a20627ad980e135f6355d8ee22a6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15edc73eef268412a754c1605f1d675251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d016b149fa6781360933754735d08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f70a42a0b1cf4f771a6899fe6c848c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1711ae8d47e17b68313ae78c716e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f4a1353d78508691f24629ee67f27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870d107210b60ac5d62b2ba2764520256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceec6522cc9e46d93c8712049133dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df210a6be0b8bfa7cb11ba92346392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa27ddaeec19fed377537cf9844d8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02428c9e5ddc17a5c0d0949462105c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c54ba1bae8c3fc5b0a83c542230a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8889a3f70045fffa2166ebf6fa5f28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a473d8aae44b04710ca8b59e32e60c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1733b6f8eb99f65111c5e71bf5047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76769bd64d8e1debff02ce50ec3ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7af1a3c6afd523e042c71da9002f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c419aab975540d2769e2196dd3b361267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ef09938f57ee849b46aff619c97d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56744e707c8f8cde5570524981cf6e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecdf69c76691f3e4e1413be90028d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b31112f7e102e98064b1ed14904d73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9626092ab8e78d42ad3b5d8ea1e6da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1120dda3acd7699d66600b7da9f56c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb4f539d3be824655a1cfc68dc3b6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57944b2043f577cb937fa9e627af6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a5f7b3b00768e57d688b19bd6ddd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587223e441869093ea807de4ddd3aa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28241fa0690901106122bf9ea7918f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501e5c3ebefca77bb78b21cb545561279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654863261db5912d318ed86353fa3f95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71e01c087def57a0dd11b207c104b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1574217cbe028a6fd387160797b1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2ab8e7bb57654adb60a3da872cbba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82eb13e4b3a85b4c328d85aa9b0ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ddb8ce92b8accce0d3a052f20d28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ddc962f2e5f1bbbdd5e0cb0ad8a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b384cc7e0fc4e6b36073dbcea4e15d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416b7e567572f0607450362f318e28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09953545a1c732f128198c22de5657289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8c1031fa2fd4b3423738058dd7d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fca488948b3345a67c87ddb75df1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08a494546caaafeb72518d17ac01b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e58df34c02e0506ead9a285af618d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d3cff6bebb56364f737fdd146f09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c19a06cd6fbaf7cdd8947a154d99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523c693c802e0023ab71405f86a06e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb03111662cffd9a5db6f1ea7ab380297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ef9de4c4a22576e46b18981d00d30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbfd86af362f0bbae56e31e1301d4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dfc8cea7670841dc8ca5cad9e002a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc94645436b0abf5c0a05fb2310029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157f0202ad4a95091a57c6096921ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe278816ce3e34864810b9f8abeeefb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af669787af38ff15193a35e32cd33d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52fbb782b9e381b0305c070c9e9cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ccff9a51a8806151d77005f54f05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58654d1c1ecb1a198b667282fabf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40047b8b0b5b9925c8950a9de4d66500308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7975e6a53e1a35f9c218ff33278284309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07e7b3f45557685da1e23a139876b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a5aa40e62227cc7f429f2b40c694b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178a7a741826057c0b4c06ae7e69e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab654833ef068a68be1fd41ef1e78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd46c45694b878191ab771427fc5e10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd949a164d65835a05a1ccf922379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55706d2d4406cc9dc66a95409c23dc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33c7fabdfb065c42ce709c6d71370317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547afd1eaf1a967945eee94fa74be4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42ca55f4ac6bcc16e9996d7c83a0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e30086da1e930aac120992a499709a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be949904c56b04301a3d6122ed758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61e3e896aad5d3bf565c2107eace6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a87243acb2a552c7ea087c28b594b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed9bfead3a77661f33a85c194e5a16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec8f9b986220632b81a491e6919bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a242164da22db25a73e881db580a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ae5a12b779b90452ca3689c7a944327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521d195a7793d8d873c16d4f0e393f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3468da69d294e5aa532a394cdb2cd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bfb38cafad240e753142100c7408e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a2be6fa82cf2d03501fb222f1169b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043dcab1eb085ceacf2a611dde0624332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e99610145e6ecca02cec27d8478eb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645267e1b88ed79b98ce6f1cc4f31a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e3c63af9aefe258972bb99fa5deb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc237113ef973cb870d5494af07236b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0c526b850c93348fe40697becc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb1519ec001e61387adc8e5fed5ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec7dab928c413292dba068c7623de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326375c1b7f373d030246cf8a52bba65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde8ec85017a642124ec3cc869bd38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfabbbdf96ca483e2fedbd079f718342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64e72b0b01e92522eeb0de18e270c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084c7dc96b428256b1a05cbe456ab2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4f88c1481dc6645acb775079f3769345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327d037a220a27237ca055d6a27317346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238863226f289b2ab21b40b05b06f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d3d6bac9cf5f075d6a26c1158c30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58392cd1a83bfed93e9f0cbbf0d658aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98231929da8f28471cab9e5f156244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0b299f3e66d03e2f849406ec77b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9aa8579f46030a12546c3fd7c19b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8dd2d57fe2fdc42a55585bb56c140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d60d66a7ab7748b1f3d68417450b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201228cf0b071cb56a3862da3dfc7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb928a7bb97ab9aa6a38f94ae43474e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a40fc4bbc6fce706719f4b116a08de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c13b69ad23e9bf7ded7afeae625a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a4fcbe40f2934ee209fdb37050a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0faad82b91671445156f942032f9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdab02d1a665a3bec9ee063fc95b28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5444faeea788a34c4a5b15c3d5dd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab14e3353782bb6830ea19683dc5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660c25756a83e9138db1b94f0e278d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f4cc6275bb6f7978ec291a5a36a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191a67372fa9afebb13a16653ee001366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312b40fb4fc7f720f066676ea68837367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed1f0a23abde0b03815c04bdfab41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbcef54e34443a17bb10c62082eb76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c4e005e77a63a80cd88211e3c6382370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1f6bd89288bc5293f1f6f1657e95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9896c33ec9fc42c06399b10bde7a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334cbcb161a9a450f5180e1fe05bcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa18212b060fdc8a945d17e1498241d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ed3222ef3f31b3a7cedd380d6b6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405f69c271a9bec015e2c099bf00f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a090cf68c63937cd45d1953f65aca7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1eda52a5343619fa825d1a407cafb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e648a58e379e8ad4ea391ece8e75b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7700800fb7ed949629cf03a41b5c72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330cdc0338662762ef496c35e344a53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e52f7319272bf44cca2e81385ab9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df16670c6f71bbde661a501c4eea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba79c93d14bcdee09e88fa22849931384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275b98b1a0f1e1f28bbc54d4875d10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f2d31fe5546fb89e57e6f52fb3a94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc221e19d763136c0530a96330421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03c35ca99dca7b5c28972f282f23f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ee19fbf13221f9d5b08c50677773389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4615b2416d456b2ed716d2a446999e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38464408c26c6bc80c09e5d3f012d6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50417e492ced5e7bc30ee8d6300175d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eade4360d5d26409a7cb101f55954393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534eb238992ff522996029234291751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59852b97a475a4769c2f123b6500bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837dcbaaf41352dd014de7879a46759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfcc15978bb9d5f3cd47ca8d47e0aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e8b268117c70982fc74e1849e246398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75dce320f92f831c1a2b93f808914c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2576d3da1c4d6667fade56d34632a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b797a1c2631f92c8baadf7f56c7c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e4914e7275ffbe935bd34cd04fb25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3ea3207201e04515129a32cf645a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8b44c7d90f132611f41cde5a177ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f509cc49cad0a3cdfa3bdadda6f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f1af4d22b080ba63bb47c366ab18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbddeb1c0b45651165ad082dc818d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661721ef8a990e4921a46df8322c2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4c16e87ac7edf339b71e9ff90ab1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677cea52ec00e128737951e934c7689410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d5b5b219f3e902d8465b25d96058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd7ae1ebf3be201c6ec474af7a19a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df9a13da841e90ef2397d77558a44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312583db756b9a841f7dff28c0d0ec68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259086323ea86ff0b0914c700dd912415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a261dc2fafd6e15fb6140d2f77efdf5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada89bcee2dc256e78bcb55e4785d5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6113e31d7dbf875466481c1a2713ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b273a09503b3a682d647965763129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34209302f99cac2afdcb8335312d176420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1cad28bce48e6082c34351ca2854421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103bc4838813924b321cf81c8ccfd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bb67ab0d0b819fa31a3bd4e10290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2746c233b2b94b98fcb96a784709424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d538c33c3ed55da9b9924560b6f70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c4259d1cefffb193c379161bde2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed161bdf6d70a8319d3e87bb4ac93df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fbdd802ec5308d59722ba5680f43e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd9d3755eefe15e50dad7bc922334e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff530521c19e2c8f6f0a106875ce2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4b8ebea2bf5eb5c2aa5d57159c38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2502a2c065be4454fa0c1a03acb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e791d1cc4f07c15a293098e35ef68f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943cff9faa59043c012c1ae3d1301d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4f789609174b93ddbb6365572fc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c470dd310850aa98898bcbd84a0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab901d5c7b011b41236bec7f77a3783437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f0ede98009292d89be0c703baf40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c892c7867c92d7043851d5a3f5630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a213cb16782dd2a668a8f82c4d38a33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699580b8cdbb3b1baf6c82ae3f8471a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e723049ce7218018a5b34fc4eaaacb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232276aa21f63e8a2f07f787ab4b215443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1decd3fcccb59ff9dfbda06d29e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202b72e3e5d96fa1d58c1063ea240f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd36ef78dc56f4999108e9409015778446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506aa894082a65e9f8b4efd5ce45c46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce3b44ce7420fca3ae2623714c499448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538af82c1c9873ece0becce7415a362449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3c0f7efa79dbaacacd8603824274450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4023d913812315d2f6756f9d29446451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe375579e777483ddab4e5e1bef8fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9045246d9129cebb8174d7559c4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e397e80d8871ed7920205abf30a04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d75df0525b9e4626bcba34a1859075455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897470500cb08f2ba0aba21a8fbbe9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d1756cb81a985d35b63c47d8233ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6cb0a7d4e968ceb0b8b78b29b7da2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1775a535e0a97960767e35d23bb7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77023c015a23253c6e28f54f5a87c93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd7a3ac9e256171332c5c872d19b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b8d2d406bd20fced2cfc7443f050462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935128198d84012ebb08bb941b22db0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef93659dada79536440739ba53b20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e42bc1e55e41c07722088fc078e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3bb0a0f58e6dc7488b20cce86bb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b8b601e50c8ebf96c08c93c69e70d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751b7cf158b2c5969f9b68e477735f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cbaf7a78ec306f934b602d78d9500469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bef4ae881a7ce14878ac6df7c4cdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2fb06aefa4757c25804b6645a107471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee76a5b42b60147a408cd8c44690b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67301d9d6aa5ca20293264de9db12f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768011a8a71e99c0393cd27c9c0bae5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a170fba14b14a00c1bd7bbabbf956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1c399b3ff3dc79eaae259831e74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0e847e42b19c96e5c99a5560ed61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed546a20a46f9aa15b5dba30b0aee5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a47f43438fee629d0287594c51ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce4a41746dac4f591ad516bd22c9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6721f08b77dd75fab180869787e2e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f4f980b2ffb16ef37449c2c8d2d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29505e9bcc46d25e1e291b990bd5388483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b6f396bdb2e8db97e9192bba944c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c49cc619e4b2695f6bfddf26fbe0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ed978f8406be2a107810759758b87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2df358733d9399437f999aa5bd1c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8102ac43aa4d65f9cf0bf042263b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa547bd6edd69436d9da0bcc72f3ef7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cdccc569fdfc768b8b146dd357ec9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d797df67755f70d453d89268fb073c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42542290921d7a6eb1010a8522418c4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3b44a7ba46e0f032bae520680f6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d1d7794ac2302e3b2db3b49c24e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5fb792114bdf990f362a44327bb0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61651760b683af3c07c2db443be3608496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cda2457598c45ea70d0d31d42d96e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd09bde84de2a212a6f3a65d6051a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea920668cae75bb3f03c9b3a706be89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824e60c8f38465f175bc0f9fe984224500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05458a531c88eafc95522398221c46c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb074f92d38846706eefc553b5be1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bce56e9713bcf1c51d3428b28130503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca28e4aa775503480441889889b19f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca614ba4f529980932347fdc6efb48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f536d54b0685e5519a05ef59a76ae5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a637b786f1df235afe407699567045507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac26cb5dae73d1c5fe206bee499300508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc7845bd4bea9ab1a95fe7f7d8c1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4001545f200134131847ece3670aad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5a30a413d8836a2a9c96350913ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65937a7185eb2d5f563e069584a83c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c8023a9e8ae3901234b0b460af8a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0632365bb8f579c71499be56c257514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20555beca0b8d1f4fccb4f64373a34e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235aa29e7c4869dd80b4e7b86708f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b84fa5bddd7b56ee01c40cf1e6bf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e14ce88414579cf359925df93ad63d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064b82a097ca968f9cca814dff0202519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380893cc2c40779eb4c35bfe1304894520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc616d6c8f876d8e8a278322f7acd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54feb76641ed3e3e92fe893d65658a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69251b4e56830e34ec55da86f7c47f07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba3872d9048f6e4814a54cfda7371524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9bed5bd588ef6ba547c5f202f783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37235c55583feb468b4aec64fe86ca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc192057c2b427ed0e2a5d8eee81b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb5af954745bf7c235d9fad4b53b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ba2838af51bbfdb440361f5889e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c9a059fd34615d8cb1bf60abea838530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51920d3d85629a621ced9c8699ea1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad07ca77f2be75696420009f2f78e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9fd87671793bca52fa1fd495ef93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569f0dbbd5f3234ea4255768f6e90c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c95b6a53bea246d3df19e509b5a14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb77064d7b353047163efd65a03864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827f31ad812f36cdf8c0e26d449ec3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930101b75bff65ca6d4a583c7bbbf8a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2ebc8c6b5ae85fde1c19363afeb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea27af0023350893e6c20033e9e9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa1a92072329e44ecd26e938d11a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591e8e157cd08d5e813703b1e3c500542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8391d9b77e539dea8ef2eacd159ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b635a2644096d16fec1b44bec7c578544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fffd947111ee640e326bad059b3dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e2b68dedb120e29fdedc4dbe60c09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a5b5441fa91d088ba0d6edd0e9ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e742f4c6e047430738244083c521e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9358c15fee99742e1b1e225891cb2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda1de2560320e935e1a7283fdea5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ffd5feb46bec153b0f5462f276ed1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b181a6fb069d9114345ea28028e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce3b618b30e7fec0c2b185a7cbd66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a543ca3fef90488cb6ca80fd6bbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d478dc3d88ad24330b6410eba2299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d7c234a6315c660ff7ef37a536f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574a344a8a4e1b83281f25c909d01e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737cdd71ca6cbed367766492e1be7ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d17ee611c91ef20115769ea1280f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808e68850e3d6c7d68f88e79da0c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69acedad26c8004d672342289902d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aedb6b5c3583ec8e7b72801acdbd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc7a81106aec48e776d845947a182e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89412162ab64917ef560c533e2830fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77b6197b7f703cd34f1c071e765341565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c5ad6d26211b4d1dd7cfc69784d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a6b3aa934ccb4707585c69b84686567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb27cb793f8fcbd5c56ae3063cf44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148cfbe8456b80c15ebfa1e44953870569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b308594716e14d0fe8aa75bc3e88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085e13fa805145ab3c73ac8babe0fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d63e2cc8e710f8cae47d75df46395572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c97b090a087d571078a388efade78f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296a0fc06ba86e43a6a240ffa0ff1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf20f59ee84984738c5a9fbecd4292575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ef64939be83e3088db2d15829dd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e96f809668bd55477999db3c00ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7be6530e7053bdbc8c4ca7b94d186578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908167e8eed2983c1e542a9e37788c6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262922a15ea09de420a1a7aa2a4824bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e95a58dc5a495cb76bac11814861bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02260a32fbd38782d718dbf7b485eeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff884c5e307a3e9c532ca78538c0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c5ba095160a47bc5a0fe0aa799adb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e35843b2d2f4bdef9ac87bd13c820585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a5e48bbd40a82fd5a39e61f91098586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6369c6161d3d78556f5a906244dd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c463303edc712fe2e0a3759af276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9a3a2f4409cab784985fce76475f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f3db9cd35a9b8b6139f1811ada642590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56bfc2f9812c6d9d728fb16f01633591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8c351ec88d1b5ea95faf7b224f08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50398c789363daf021a259ab2711c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9080fbe5f15273a2976983fc7899594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa89b65a16acbf2796fa4cecad65bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0de84f7abf23f5a6277fca12865e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e14ad07ad587938d78c9738ca4e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f88ca5460412daa917dafb8c30616598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621cc4de0020e2e0c3db8b0e79091b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0542b10571a90ba64648b3dd825b71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100a5edde5da3991e1db67edc70d76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2e96cbd1cb78e614ef2938cb6f5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e1ae9b43a188eb22d59f54aba619603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7febe0f5f8abadc33f9b4cd547c38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d17a9f770693f7c559ca602dc9a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31967c10f528a760824a7352328495f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103593baaf6820f2fb3fa30e1c302771607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b14e0b65e45a67e7b88f218fa7faff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c55fd772b676ff348cb2d1c01bd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d891ddc6d3dd0f844e74983e1a9ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743bac9cc623e018795453a4957838611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d736c9e827c82691231f71d294eef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff428a85e8f73ccf013d0ffabfc97e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336739e35bf3478e631b334a31fb79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498592fb04d768ce2ef9bd305fbff2ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7ce924492e8e259ed383934381cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dcb8188174581177e4d7908ce3553617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435466863308199f08b3562c162ece2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c845f26d9564a5a9207339ad6b5631619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cd73cba30488f7f4a058e68871ccb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2520f61412fa468d61a2af0ba62bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf093b16046002afdf888f7d959d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081992f3810c15af66a897bee2840c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecd05693bb07ebc33239aed526308e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c773599785e5cb5a99692a8e83e5e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31165a33b9cce353857d1b698d77e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800f1fa155aa7b6799f463ccd5ba0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46a7433a62a4a2d9085527edbf23e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b86e500fe9a45111a4958d5ab135629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826af35451c8792e05f9698c4455f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd462d72213b55046ac170e70aa8dcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0098c67d4305dcff85951ec167b9b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce80918f685e2e373fda78e437c8c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab111543483b95178b75bdb94b725bbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffddbf457317e999c30db9cf892d68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f283dc0c6a7371349f3a04a2162d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b45e9855ef84afab2210fc1bab004637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc2c7cca08c1de36cdb249132833a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5dcee779f8f804e1251ef93dc49b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd83e6239e86941f4e8c59d7c02946640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debebca94a187bb34e7720fd33ec1d2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcfe5269c5f8e260f12cd50bd1c50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8ef3bc78581dfcf9fe74e4cdf2982643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096724c9255f062d53867a64609c487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3e492398f02eefa1e1d6c03a555e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecaf593c18a46339f8ad6981d845af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65149abf7cc7e4dd648dc2138419c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcc4d775f6ba0b90b6fef0846e0ca0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24b9e4a268bd38b899310ae1a578a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06366c136f89e17beec7ef2b686ad80d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7ba50fca85d88992d78c418f84e60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e655bfc28ea2fff9236a3e8807b09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e9fa91b86cadea1a797632ceebdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ab0d92dcda5a7098cb6d42903f83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a6a00a40f008460b5e3d262f8295f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112808c3af5873b211af9e0e80c92112656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904914bf6eccb2391c922aea2230e1da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23bddae0189845db529fb474384fd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bbabaf6298a9a42e2ee163f701cfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29fddbc7370ba28696fd9216d4dc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d7d221160a16bace89a89b7d7939661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4624d337824dc1930d4cd29fa9ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed84ffb573063a99a95f349394d538e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb621129dca952e91a8800f798490664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe49e78915c1a9a9509e28fa61636c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809e872a9b7758b5511019f2a159042666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640bf19b6ec6bf4461fde5c380fdfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52517ba3485191d0899061f29b2c75f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b4e978f11842dd65ffe5bda84123669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ceb4f3b6422f8ad3bba92177d5bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48612e3fad73b003f62bc65d32a7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb8c796acb951abcd1a701a09b8aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd26a4681b4ab62abce52fc5d7219673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dfa9a3fa60f5d655aa2062f526413674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2969a33e7eca31e74160a94f8fadd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a427df396ecc5cc329fec657795e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a7e84ada6ecf9a1c156f988aa7c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a6372fe520c31c13881f19dac90f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fe3604b5373ac55d17d65ecd7cf3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe34cdf2fe4b52bf999d71f3bbde9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212ebc64df277f4ffcad0ba96ca8f25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb26eb5b3ec07cfb9f7dbe1f5379654682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8adbcb46924ca1128108c4e668b77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de59d283ea36eb06dd0ff19c778fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b3fc77b2a480053db0c91722396f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa098398d6bbd4f4501b08a65481789686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf02e4a11ceef74e2be4553f734c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dfb0c9cd3f5f2f7918327a19b3708688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34959e9f86c7030f1608a1245130d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b009eb78733b4bb5169507de4f58c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1124c8df1974c12bf13c7c9cc0bc5ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fcacc0eb25c5408616b8e2d926ca8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9af065272db3efadcfef7f6ec01f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c87560c3975c1da00c952adaa0137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc551c84ce83b145e26b00a4d870e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8fe7200c96f735ed92e4582e3d4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4493b993b112a324d3e5147dc08dd31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224434b06366d5d57222643e74394a46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793cab677d8f11474df9a826e1e8b33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765facc97f5bf0c49f59b4492ad724d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f70a7568021d3b5f6817721b86a633701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5607a0d97907b4e74ef1d2db3e236702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c65388495e260882071bd01839a15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c788601615c43d115a7991abd53ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac451631747547e562cdb809ec482705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5bc2a009c14e2b91377c75d8ebce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2729e5f5a43fca8bddd8d5ace95a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6594a7879d5454066c79791df052de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e53df747955ea75dcc15737caac1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace29dfb0d9d517640c0868aba778ad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b230d5dcb263d473e7b79e30c8af67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3c650fab9b44dbf2a2415ead0202712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfae5b6cc2b41d9f5b0f13b7836b8b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a1902b8bb9398c43b1f76c2875097714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3308187e38aee8501ee300fe748cb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3c3dcf940e6fc0805a7503577c083716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caaa51893313d8fdf778025c290599717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389324b6513173448b32b3e3aa50385718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97309111e1976a769d4042a01209f1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709701c305e012e756049077f7a9c545720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312f47dc49941d9d65f57cbf5053d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e58f175f9c299d4fed0905e0826e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25280570b82452782b095a432f19e34a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3ab40a694e8c6cfb56778f817eaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c278d2ce44e4a979459e3039155e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625e9e3291fba25eae64e5e167ca3da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bafdfa4e30e48b8ff268e5296306d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc490c321167b0db0dee15d865d1224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5ca1972f705b9cfbffcbf499f289729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ad5dde8207fb59b2fd561f33967f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42552f572a01e78c3594fa3c269ece99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf4656c4e7cfa532c826d9ac7913ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd338e8d79db05332b8d81f35187683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c534a8eabc12374bc45c91424ff2a8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9bda3134ccf0f41c9d2d08e5b0025735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783b10d23097c2b09e7872912d6a046736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a66e4ae234602613bfe260f30ef0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b4aa73ebb44abcfb321868b62c00f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c477546180cca645d7d5f9de64a0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1faeb023dc525f4de96a3953607523740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea7c43740bb6ca03dc65a18f414ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bcbd4f848bf0d67190775aeda5cf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103ff25756db63e35d04f563e2d51c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df41d77d2105f59f5e6916a22261a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676639da3973b530bfa2f1713e666c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008a248656fc829fdb998b4a66d2d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4392a433952202751bc2f2d412779747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ab0179dc594a42246e53a29aab76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2bc40fa7b77c1c25eedcab49d1c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173a666a7a6e73fe027b0342a4f28a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f78d8bd847621443b0c092d2706cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4cb96b24cbeb05eaa476e9d2bfb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b208d774b00238430b6f3fc097898753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e2f4776b6253b2ebb4827a0102c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23388034268d51a91edb05152db15d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26fb7cc271ff756e8a4ba859be5350756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60839bfeca2143b633f6c8c9abbf31a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281244fc72fe469129c6d1afeab64aaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74fbd64172d2f1f7ebde4f51e6004759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>