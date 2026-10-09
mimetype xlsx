--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf55b80f95d90e4d13017ccf7ae41c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223eb3bbc183c68da3df9f89f7b4452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f3798c48749d1c4873c18edf23e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46196adfcbdc0e6372a097c0bddfab034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd229762ad070d84c1210d67ff561b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ef315b2973c546252d51664a10f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d14ddfc29467ac387740b006703037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e33464b8d9eef2673f614363a0488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9216beaff8d00304a6f21582516429b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de58c028c0758fadc14fb1968b6be210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960d3955821e94ef415268dbf09dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c828a0d366175e2a00960baaa86b6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2454dab9d848c4dfa3a30c9c4b2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db429611372b1ebbf79ed1e8d8eafde214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886a28d17c2adbfcb49d460bef7cef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738df845003947e88510c25ebd7bebfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7a181e1512abc4349b8272825cff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a1467a8c01ea785d4af3f0182b92518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0371fb908cc4151894624c878e3c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ea9c65d05e8316d4e5f4fe62b91d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6977d14c4f8363ffafb5e59d95af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc994e3ddda26a91fd0c53944504f6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a536ddc75d92661108e981486e3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bf2f1ad9ffabec69e114f3272ed3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df7abf42a20fed24ab4712f1198d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628878a17f5ca8298478ebb5317ac0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a6b2c789f65680c737cbd80c7c5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c82c435743cfc4a25e7c8d8d06ac9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31ea0f987c57513fd65d83b44a86329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c092a3f266f1ee867d35e675275130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956e92a7c8fb39bd86b075f4e3a2ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399846d736131be3e47a5f6ffd669532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0e68deaa6dce8752bfbeefd3100533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e70921133b982757012a23d0f4bdd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b26e11becdc107b00767f9be38aa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ed1c2416641c378285ca4ed68cf2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392505154010adba5d2856a402b02c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8955408cd7c38fde53d3e8434ba6e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf612faf21290ee325ac3d62b58516039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3660d51b9bc28fd0a40f1578efd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f1bceea9251f4eedb1537b36482e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c7b298277d598689e97528d1d94442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d912319b69d3eecea06639a2d09543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee816a771506f6c03e3cf0b5dff66c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113fe42b68da9cdc85b4a6302d97c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289266a8b91e46654fd9dae4e5ace2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703bb24433a2e101af9b7f68336e4ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b90fb170b354a4c77562708c5a7aba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c01417081298f2a53ba20cbf0448c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadfc81973b02d906b4696b071851350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5926585c5fb96db133777da36104f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750961106c01d36475cc3570e65f1cf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb837baa96f809607bd7f1693f74e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad407ee231e756dbdbf1e79ee166d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865c6cbf58c5b7d19fce3e49c05a3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29392bc4b0ed90eafaee30f6429f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823b6178098690d2ec2413c7a748f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc94177d0af3c4a374e50abad85fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149cf7b747689cc16fb12dd5431d13d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec32e87784fea6eb686927a7639b7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05277a25ce4d17967854532554c370261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ec2965eadf5ab072fd5e8fd11fab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af1918b8d8c495999d693a830b291863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07efd04a2c85c9b9c9dc82443190964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c46917d1ea05b43f6a0102e2f26465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a167ba69ff3c595cabd3847d6106ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27c5af589044301b7f41fe711040467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6b8d31ecf38afe62f40299cc9a3a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064aedc18dd161e9413d1b3098d5e1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe6e62a1dde44308abae38d7564d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623bfc4465fcfdebafa3202c2693e2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8e9214a7a4e0bd7c0eccbaec904872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69efa7ec48876af023e054fe2682a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be5b1f90afa88e8833b9ee0498fa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047e2ac0571c4b8636c4252931230a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099326c06c96222bdada79fce1de8a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60378b148257303dc7a79e7438c3bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3326e6faa53ad3e2c29939c6fde978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303bd64914890aa04f28a353789aa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3518aadefb2963f28a62ea7d6dd9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aaab86ac9de4399293947f91179a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f6ca066e05baba553c01317836f1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef5b1f09265d7ff62b1c97fdaf2a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ecaadfec1c6c7915e3a80f560416384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457d52c72541f4e5bf3adb583492b5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9dd3f6290e1e6bab5b2ebe9bf135c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d5931bade61b34ab70bc354abd7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab606322aa7b793341cd2d8b6161788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af26f5485f3a8c782360c1d994b47c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dcd3b2095638df77e81c05d2e709290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab81e7876ecd4ada483641ed6482b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3fb74c97326e44b25d52c2efbe56892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502820eeabb4f1aea0770960962c57c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63610a5f93c7a03844a2597e434e9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ee650f505d067255eae93ce18fe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12aab9c5cf4ed912a068d38a9758796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a67919e30742810f815751fcd9a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80683b9e2b70cf5d3aae6bda31cd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc426e85369b725f74f68cc451c9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af40cda3244b42d3f228a00ad707d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b81def0af133001fdc39a7a04445c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386578ba3271f9af681cdac95f5d6912102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882b1b34ef3eed8d87cbf6b9c02dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6e3c76346b656312c441211090bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946f06be5c0d6b18c700f7079ba1bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b676e982c07e5fe99b51eae06fadb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837942da3860e125542fe01bd9a13d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d498a9bb03e2714d4430412138ab5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529be2c039217058a533d6d91327142109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7388dcb141a7c364b42389f5893bab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1457c8ce80dd817ecb639a79b0ee27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e3c94f5d3a78cac28439742acb831112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062439fd3174cfff512bb07d3d1f45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fa3cd1e6a841070609870ac21e9ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc53a27eacd2895f4a5c0f26aab5bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346192a6b06de08e97928921f3b74b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80359d8fe590a66e66fabb18300fd3f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5bad0ca8046a293ddd5d84e057bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a802984bdf460d5cbca5de5c74ac0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907bddcaed6f736e377a1b770a73f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be739dc27b9570eb6870410fb5652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6710b8ebfe8b02841f075a1270ded5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1db9b57ef4f17a42f1416a7c37b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7583764b270fcd2738b07ee8eac1d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd898e769eec771742cd354a89fc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ddd3a6657111a1e00cd98ee4cb074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1dc19c5d9970f460c2664b16bd47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2043ef0be865cd7e0c8b978e9cd21d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25491b2db8d914436f6a4d112b200c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f45eb182932055b1d194b48a6a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6d259631f6fbf604cd766d6d6879e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff171a64f19177e4eb73e86f5d836e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11690d3fc6e596dda6551d715cd1dbdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd89157267f247ff365c1a3292d51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08bb4ddd2be090923c9bfa56892293135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa00e9de0543582f81416c9b35ffd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fea4caf9e4cb10b83e89d2ee9e870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147966f067e2dd92008cc9e3594d768a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3a2a60467e378db22820efbcc2c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8e6137a6b04f22f4a61038c787c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade830d61408bca6ef9122c0cdda08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b94c819353e4c5d54ca8b7c2aa7bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54a5ff6c0ed704d202c29f772e6812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16eb5cd77c92a2e748d48596f0e82f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98d49bef537a0cd8c06ca7e0d98fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce607b1e51e755f0925c34f16ca168e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4655cb93d8b01d29aa6a1d3c029ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533a463b258eefa79c9afdf51479ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858a693f334ec538b1da11c1c7de8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406041f02e856de367976abdd1374a26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6045aa6c267174ed9a391b7b8107e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc414a1d0a15207e3133f778ebd67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fe11e5146be8ba4a75249477bcd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc31673f469351330f197a84af2b9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69c6ba6a28a8ce70462fe6b0bf4fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b85bee166d57a4fc38aeb5e8e7fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a840f99d43582fbbe80e6d5a3c61f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7810a1cb359901369379e1ee0849367158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3513ff2e3d71aa4e26a89ef5b9a36e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c95db74e242f61f140a467ec96031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f39dd14bff79545d2382db5b0d9ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc98841b0047249611b0f460c433be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034e5b51463aa671b22826843d14d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b000320478d5b9219c0fadb5dacad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e14f5b6aa9de64b356c204c0656316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e454f5b6a44a7d2b59f93303bbd06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e299ce196eb8f4105072c44c445a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c121bdf261b5d5e9e3ce8fc56957168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78cde55e0cdab1d1e6d62542ac4be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd61af61b9f6df7c6af92e02f2a23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e46a353172812ec297c7e9335ab6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7cdb6d21effb70cc347d482055578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c62949ce8c96f660a273d97f48b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e2ef97fc54893c2bc5ac817e29584174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89571b6897b60aaf24e1d78e99b5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c08f7258288923fcdd3fb5bfbf106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd3e5daedf44e812a282292233741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf796dd3befb5d35a1bdb1c1b442ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446972108791dffec200e7823bee5813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6777501d103949caad10050f2bb50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b10962c557648eea3524926b42d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b31423b49cd80c15a5f4d9529a72b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a6168fa090281aaf46468a141411183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317ad230455cbff10de2402416ad127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfee44e90d2a2fca9f33446695a9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7273e0641e69d6e4e48814e3659536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fde5d2a1da03c570a55244a5f9e3e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e5b70b3675b7f1f838bad68d3fc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e55d7768be077749083bac8078867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e10851f2720caa7fd5a62829496d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c61b71c8e1b67377560b2a9afb37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c963d24135cf36a877f11aa4b4f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e701dd881f35505b9d063c368c9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c6e71a9d8eef5da82dfee68eac68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7ed74b7e0fede108ecd93dca2611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263f6198a4ef8b45c321b47b445850196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e66203739fa9db45fd2cb01d1f0a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b91534cc8d3d9f461de04554f1a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8823a1b39bdbd8f453a18e752bcfb57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbe33facb95abb519785ed8fa9360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2aa753d8a2d29410bebd13b4ef1b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c551ffc0d2f0bcbc43f4c3192bc175202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310431f88bfc5b1062103c06d42497e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5aaccc33fbc2845acd6ae0ce97174204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72fb7875419dc9788e658618d4b83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49c5eb868aaeccc9d8c00b72282d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55041d8d4bc006c5733f59454aeeb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15630ece7a4216a5b1af72a308886208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f17655f2b43008202d9f724d61473209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187ac2d86e69db73ec79de0156ae44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2729a7ebef00808eb2a8e14151ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee183229be34521b513ac01325f261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639c9f4ebe9f297a7e438c877dd5bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d00df233b08eaeb7f3b7ca6e8db34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca72c9cc1084a110e8e680a6cdc67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf125826472f8c9fbf24d8d3dac03c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc47bc8e314212c411e9f417c6b4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8f231d41bfc643456d2837f02ba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b166d4e6600277e6bc0881f33922d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585121ccaf41c23574dba05b3b23b7d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f4deb397724ec5da01a9f8ce06fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccebc5b26e16402f79132289ef9496222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15a332a33df5c6ac6b9eefe156cfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3435b0c78c9fb3b2417a25ee861a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e0d5403c02a44dc474b16b7cf52f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0fe44299e10c8ab1706372ea97611226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b083157575b0c782298d3a6a321ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde1c5e5bcb88f5f44faee6006679ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e20385d52da53fab91554cefe901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97f268dd5edf537f4eb2d059cb374230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af8db06acb6967d4962ab85fa5090231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93809dbfc98d8b4dd6bdd0a607a252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdf9ff20f594d9654bb755bb4b03b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3e35fec7cbffa980d6ced5ed3273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084908f5262004e53a51df8edab2010b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e58d19aa1a403db09ec48448b7b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd908a45b9d8f0be8bf73452c83703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d5241e4adef617ca1698b89e1842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c0eba6a7f7a636fcf4a6d4c38fee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204377258a6501aae1696fb7aa84f0bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d7bd0de24d1862fa1b9397c5dece241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd209283a6e47943e46c4841b4316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eccccd17636234a65a069deb0168243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97368af83c080949f01532f416125244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d8e24665eb410fc98ee04b0d23e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f014c92ac2a27e2bfab2c332084c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbd30652f0bae86c43e718e2419c5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae19f4a07a823df5aae4946eadd51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c40db13ce4f76c9a6df743b5c09a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab85bdb533865a18ad7ed46e03681250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03d9fb0d3b1e113af291379b1aad0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae7af9f5849a12500b51ff07df12b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f591f75013e0be2e125c16d7c84d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651adafdbbd5b5dc48317e5abe34710254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4577c25cc97d86995f1f3b4f9f46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18709e97a7e6ac75946d5e213076a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456f9ad933b80db6c7bf76e0c9a7aed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eabb153141f9f5b294b27b48cbecd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9504334047cfa2e9ef6a26a843d4112259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff686f85a53efdd5f2a3a628bd5647260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26628de9fd472ae071f3b3c958c5821261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4253ab2a95cb8a22fa42aa02ab734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8582655669ce65ee6d17e64f8ded6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba307b9e3ae284c258f954995c1f8be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a38bed6380fd7081787e3e22f7f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb004e67af7fea836a7103e26120318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62fb85521ad6ae90756d1177328c4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf0cabbe4fc858dd55aa22269fd9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c64eba138fff28c85cd13257e2c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625a06778bfcbaf58102ce8e0c5caa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6c82305d9b4efe60d6b69fbaafb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8bca80dd8954a64400b69423ff16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71335f818b6177ba85c0b56ccb4d274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13abc52c901b2bb0dac7fee7d26fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4978d50e07733af3d987c9bc502ce6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2070f3ffa86c134b5bde35bf9dcb91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd548d1c796d1741b639562bd7f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcea41a55d3a652536c23baeaea7fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d99729d2cccdfb0524171b698eb11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac19a5090ea59045464290599afeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c2d05425e37ac140a4ed3cbace459281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3808d0b9679b0a02e47ef0e5ae7568282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b3e6fb6b305b700d505f7797444e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fdfe89339093a64d29cffe4af0f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1f0655fc1387ed7a9d5b682528f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e333844c54a5c6d7b6aaadded9312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f364cc559407732fc2cc3d0fe45801287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820df29727fb13ad25d6f30f2054d00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097c97dc9b4d8b9a7ff0eaa947e3fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbac3690df4ac8bf7ed301c40e73a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3851e2ce667bcff3a96e4a7e75efbba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f2a575faaef58ebb287db08dec22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2f2d6f8e27d26761af432df7543a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773733fab3b0d798ec93cf82b63a99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9e49e92b27e53cc68c9af5951ada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcba6e6d8841664328736ccb0bba62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c4e83468c8d41c705c74e11a776e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8366076f017627b9fc3866e551a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3087106c461d6c0067c79fc8791012299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c03bcb99a11d91ed598e9c0600de1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6461ffb3bdd5abfaf604e676d6cac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea306a7d9681221dfe3a532f75e157302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9c0bae557fee07ae1fc0876100f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a792ddf1e8d7cc268f7029a325df1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc18d4a5aac7478b82281671168de9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca552bf93a686c612fe7f6001eb48128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4a4fd3886342b24312611287a5c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f223d673e08a8f1708cdda3886b101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f66c99a52c1b3d3ab3eca2c37998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf392f52b8e61a36f2e803d80b3fa0ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0358d390f2add13f3a61beecf9b8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eaafca15640c9efdc0d7e6407c674312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546a6db3ab6a2a2a3a4ac944a7e5415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f45404a3a23480eb35695023079e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c56eac6e05587497ada11275f41a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450374dbd809d8b61e331fa4f47924c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe9f8e6983170b62bcc5432e76e8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd014c6a891e4eff13b8c096f8bf5673318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebde2c781c30a4601bc1136a80e6e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56235c5881e0097553618abc947880ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23c8741df79150c14b72da503d4573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83375ba90e711167e3458f24530fdcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300749346998a2567298c73c0f093ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efe7edee878d50dd89cdb4c904937e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b14c60264762922c4f8ca4d52f33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd3f3a84b71d3685f846697b54d9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5666408848f0548e1676873335aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88a683468cd1bbf7d587437182f37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2647451c6da5cd2dcdd4cf9a56cd08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08244fdf611ce770e44c6b6882ae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3b08b9c3fb5e2cd4066fa6eaca7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760c783526dd0b696bb6c71fca5df8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af6e86249eef9f86347f42392aeb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f339df89417fef9fe324cc0ae3a9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6edbaec73975f949d06062a69023c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7b27f857adc787088e6452700e8e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc87428313e25e697be322dfffefc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5e15d29eaf21d1669735bcf45b2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4849c26728b9575fb5a7a0930e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84984212046d010635c0c8d50d31b51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573dfd4052dace613b7523b9dc4671d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b68eaba63906eef5d5b6dff1128c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1cc0b7c86eb938808e8b4d674f61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c5fceecc3d419da57a5c878072aa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe756ee0fd3711d320f86b509c0c792345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1134f006f0b891041fa1f5c48e51014346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a66cf78fbc8cd034bac1e43b09a27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bbb96f3a4292a4bc161356a85dc34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0d956728a90bfd225815767f528f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725791ea6947a4a63eaf5bf45573882350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa3a992bf614be0d9249c0ed621e9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1119fdbc9e7d6dadcf6b779b8704352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6fd458ddc6feea49e2a12742a4c56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b6b9bcfaa9bdcd51044d670f8961354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bac1e6c72faebe7dc520c80363ec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886c46188bd0b32c0b393ecf759488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bd7095aeb2b16fea19e7f525d2c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9129e60f765d6bf3b52a92e91b57c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604b58ad551d6e62321e8ed03848c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653256653d61f19767b80af35411de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9572388af4c95411d505ad2f1b2c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0fe2c510b50040fd4d78d8e68c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2210ce1f98cc5e21e00b683dc269a55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeecf30910627f0caac688c4322386f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489c385b89006f0085ef87c27a3a838365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22920ae12ff49de444e791fc4bd3605366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4b32be4c341bb4d6a23b106493bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35605f241980238234aed0535d0fb193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a38562f5378c3cb29db79b1d5dcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a91c54fcab3182993bd95945218b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a00c7673ac75b66d5523fc210c292371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d28b5810cdc3dd72c87e802c2580372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294207d60a6461b4f4f43b1775d4a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f182115af7ba602057b9d442875604374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312826ab52cb9513fab71d156edddab2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fcee997912b02a09aa4dc16f6d1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e56d42a7617699b7755055de5e95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2e87897cc65c5b11e8c3f98a0efa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cfde20093b5a583c516ea57695bdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c11437cd37883360206462074dc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8e9ce8eda10dfccd8200d09211cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717031ba722c379738c636e11bff8c9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d8560b138639626fb70ddaaa5c1c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5aaef9d15bbaea6703ee4d3c106a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af26daffa7d10e43b5d8772be45dce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dfece0f31b581991eac4fab19abeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e828faebf0c904a7bee9b7227716387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27f1b5ad17378ab59e2dce53cb85a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6752e653bc50124ee7ab254cbb0409e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508a0a42b04d15ce4096f344637a111390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b885c391e5911dab380777080a53e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5380c68c2840176e8fb9226a7e5acc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d75f7e0afc4abc9a494bb3bfdff5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28897a6355f988b9894806392a8ad3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4a87cf64225f06d5bb1ac6deffab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d263b0df7e71c01ade221eb508326396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce2fe03d1ac97617bb5af429bf70a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa15a5bd27bc0ba2d2582940565202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15277601103e7ca443db2d7bae4774399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e72a0ef04262c1e8f8bac4a09386f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccb45b33ac1613b8642a7c72a1cbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd96e9c04784527fc22728aaa60ec8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9932439f74d80c44ad6ee406492dd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c4fb3bb7126704c251ab17d90014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732f25ca2dea880a0f8a45108b9269405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb696c491e021b843c0a459e24d3987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67463076a06ada25c9f82a34d4d8ba2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56e6f09735d35c0b1496c50a0ecf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9f9fd8ff2a030a39a01d29711b26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92183b961b13534cebdffebe1b6d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2ef4364b3ad7718812d1bd99b296411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d0336b5ff08acb9e481270523673412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67579cbf2953372325e3701af2b4f820413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fa716581162418e6e25ff26527af6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8d5bf6f5940468470fe5c3cea11b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf42a546608e9fbb2c6019aead62c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd13fdc57ead4cbf84e233b07fa59d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581431931a8eeaf94205b450eaa2b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f57442ecbfca5db50aacc8aa997b6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0de37ed155b2e30041460bb31282c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cd41624bae6dfc5205a45382cea5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc4ec6817aaa4c042469d700095167422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2255de122a4d67a77597e59a9848e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990645c9e407d772e558dfaa8ad8fc7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069e33270608c4352123d930f07d67e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c33ef399be9ffd2e4ee9d5562fe5a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a2917591ac83c8c02a27dcc8f14a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dfd021615a8a68e7ac6af05d7808d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9645dddfc4684b77c5071413753f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf41701651fcb953e069ea0a59b0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480bdb8ad0774b73c89591a40de60d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175adfbc41d299ead77239e7414e05c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d234a0c14b0fb141a00df22532b92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df5fc8e2eb2e1c5ba7bde753b829c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b29f9ddfa48d33ee1ca7cffe3898435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb1d61094327d3c4bd3bf20f13807436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3625c228deed16ccc0db6536ff42c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed518b425cae69becc01ac906e6dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13acb6eeb5c081ba51d035a8819cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831f12551d14b637cf5cce99fc66c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e86bfc3eee295f154b9ac4f0eaefc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ab5b0c7a2439c1a43b3a80c80522442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915f11e0b4af0ed571c617fd2295eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbe9dcdf2c0e387818191ac5dac13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045b0acaf0796fb387695092ee123f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe513bbebeaedcf665c743860dfaa63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba72e9f72759a1373728ad8a583a12e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b96c6e11144b2d245e417a3db7ab53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c29424903774afb280c48746e252b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b42050fa98736b48e5f6a6a94035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a62878b76b930cbd43c2d74cc132c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02371a7ebaec6dc85817304dd47133452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a87c61cf547c4d10e38d270d2b86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc62a46a206fbafba4e9bec9d9b6b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c5c83e06ad37d2d00e675250e1dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69074a790cc8d1d7b015dd53aaef1e06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47285e7c63f6145ed107d69d530d527a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad6abc365112392c488e787dd2a959458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07f8b008c1c60ac15b89918e8ec98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a049c21fc5391c5637d81778010a7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fab7071189a694ac0b21b7dec3a9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98ddc4aa2c810ad88b21d1874c958462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccda3826345ee356fe740170a915d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed06abdf005466682843d9d7a3f657464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9f67c9f75fb1a7ae8ea377a67287465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f9b15f84feeb71f516889a6a90ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f704d19fa7a9f04d60c8887b04ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec9f3039fac0c8d3416f7e7564bda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4dbbd4a1d63f6f5633425e80872d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4deb476b246b91fb6aaede22b505a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b518b32cecea3f37f108eed6ac84ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608ac209af53d9a6309bcbd5fd2dce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20766424963a811ab43b3a315ff58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475ab365a5b462a5ad4fad2921f81b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77a1d3892ebd685c2c6674c1efba67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef27ca20cf278ca0352df7a7a45e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b9052d98a6289ab00428dc302b6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fc6090d5ee34b9ae934b3d06695c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d5217856b78de3f6fb09dd76aba3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfe4c14b00582d7328f8731a592139480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c3f85b66e19cb59a7dd1e1fc59a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c022232a59e86fbfe3678d502a2de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ce8de4b99a123d18e82fc050268a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f992c9db0044c86bd03395478df4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd6d1505b501db1fb9cd64659cbbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118958530ec1ed233a5af11a43bd683486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39afe0f48b418102b8f11b1f47c2c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fbf4db929e09e7c93c823112c5942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98534b86f746889309a6a6ea54ff682489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1dead41dcca10426962407e0e7792490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f7c67c4aae4e45374f9aff032708d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac37d2824f5da9447106e3047caa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f3e7fa3ea95c89982606092ca2c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed7941de0a7c693a238e1c3e0d75f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18f83f2453abe8b318f1efa32cceb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499140e03a632ecc93b3029d1fb9947b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb4d7c5e3cdd856f7352da2b123e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d03a9ea5a7ea30c5eaeb95d17fa103498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5996f93bfa247cbfae61fabdf47e538499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb28d56f3e708dbdf7510c3ebe574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439b629cf64e972305ac93bff18798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b445f3724e6c9a77359aa1793f4d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61ff227e575372b4c4f1a7bb28551503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a4fbc49a0e96338c68f5898d31cbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ecc921f60ecd45a106cf975babd4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b9658130318a1c3eeb626d2d73a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa269e2f3b38cefe14f5bf1649217cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce40d9108b300119016f7dc0b75c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ac696e1bd557653246ee8d2f4c0ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3462bf7aaa0fcaf21820ec3f3f513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a40c1af62a0f99a2806974c1e80f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c8f4079cb12cc336b4e8206e9bf4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2da585264076a669a0902f3eabc227513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fde2b37dbafdbdfe3c78f870b546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbce94753daf79502bd478ba637778515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9f2f696f41b094fadfa75cea7863516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17267424259ca471e14fdef898360431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49441cf6fd3822e3c1e87e1b6feb1a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0562d456e773f159819e636e8474d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde62fb4d48c481f0b013f40ac853c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f414a9aebce05086f5d97547764f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cc870c732709ade9d2712688906b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15670915450a7dec75dc5e031e5935523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb844dfb022c8118403e628d3753b6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af34fded382c64357c59decaa5808525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc3432f33d32d4fcefe976afce9ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5955d31b8e16bd08675749c4e8e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fd1a9542edf506a74e537825928a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d517babe64566912e089ca54a5a964529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86496879264ad66a5e30e7ef8ff8ecb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b9dc35618e1dd9a45e4d2f224d063531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b684322de10aa7ea231ef7560fbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ade1f87ef9d8d753b663028a60a01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f67b7f9f1b05befd1d3af1639b9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beec9214d61d3de0b114db33a6ba87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd502da36f1d0b21f45882696c447de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd0e4a9aab6a5128038fc120aed31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20b33c65b5a5c26dbd8953a09afcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d97ef71629bafb3176f807922e12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006153442baad395b2d5ba9a3ba3455540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038f2f54e8900082c2e0bd22df22c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afb6bec22f704c22eddef919ab68c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233c4f3b4ac205cfed8faeeb87407af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7098a7e2a6dc9a450ca8ea5521d090544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d816ee31c62f902aca2e06771c383a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab72f3596c4cb72428279596a6ddc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e68abc8c49e324ea74912c74caf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1481b5fefcdea9d52c4823a403dcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b4fdedba23ead7144e03846c9774e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c454a61f2398b46be9af1e372cfe21b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da89d79a825f19f3b395d8931a7c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2259ddbb3f65576faf1b5bb90dd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371dde842b4eb90e16eab0e143c2c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9149166645cf80e50738eac1bb8bd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a5a991830bba279af8f96de02608555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad302d0906d5fe6f70512e892960716556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc75110874cdbfc88e7304f34e8068557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273f94668378220eaa364436c95c34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4a19e1bd12e2adf160c86e3cdba0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb37edff7a4300c9251d09aa8a7ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a7bba12630a1c1d651371650e58a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d2291ef3b51458a2b28413b625ac9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b970d129588376015188fc4fb46a75a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9250404072c5c4da052017713a08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ac004c87b00699751c10aa9de3dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae03ddba970d4a267acb84070b711566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9727206f40275fe1c512648767d529567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777725a2d6ccdb582ea6f3331dea9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a296fc9f02b99ff80b1aaf82df70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df4634b8c08d36e1db500238b3ee8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db3b50ee00c94207fabe2df4e53af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d76febccbe841a11b9552d9248f3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9a3a558b455fd9cd2706e9b04e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2fc79fbe623bc479872338696ecb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a85172a3bb4b63060b6a7c7778926575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e0b7a8b0c4db85990e719bff3be17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b41ab773bfb2775d7a1cbae470bf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5c4ce1d07e5fe9c77cedba6976d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1213a07db815f27dba8859c96603fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b51a8d16ba0d9dc5ffb9ecb36fb8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e59a6f55d5afc9ccc659008fe094581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e59c3206203de96f1b48cf5ecb1a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2001efeba32a46869fc5c5c1b93a85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13e82cf4d6de41a70f956d6a60a6c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d277fc7c70fd41a4eade8d59cc37e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43a6e130f2435a503e133d6e7c752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade080ccdc9f54727e951f97a5204660587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8de7bbd0bfbbb2808d08b0ff0f8ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e271c705b8654246b41c7c9aa5be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4354b19992abbf062c0f35ee605c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677cd767eb3d1eef852f50a993ca0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c15d0d4158f78bf7a2a8ccc7bac78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466eb0459db616d7c89cce699cdf201593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822db94299a5592a287f14822dfb4cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75face01b625b157841266c8488498595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e7b088aff57fdcc1708e2acf4407596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfca88453370abd44dd0bc8404fa24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8fcd03e9ff03f9b88bffa17923c27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73801b2ca8992a6ef9656492194ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d8ac182a7e8302ec9476dbc17f79c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5ac7df1646d58ce3db5dc8fbc9f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540b4c390bdf8a3e592b23f020061d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb5506a4ed41f96291ce08c3c5fe1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce3e5a83e331d16ff8a1f5e88f5a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ee5f3c18aaa133cdfd7b0f306098605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c311152b7f871ccbd342e5095ebe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5f8f38210c8af5a20e25759eb95c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30770760f2b2e6738dd076cca7c60260608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c398da7bb9a8e247c6a55c01a46db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248aaf08d0f8c9e0405c9331b6bc9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c921b9e9a9929ff824915741e4f9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52a8b5376ff2ee2b743cf3524f6963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32f08874525b8b086332eefc2b6a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a37b797d4f5482128404f8c4b81a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75081d7969346442785e6a95ec05ceca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062c9a00f2f04d993b63fad268e954616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f8a8186b87db090e57f781f3a5160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f89d9b4c2e5d91835a9b2bd271bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c9b8d907d5106ed4ed41f1758bf4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632d424cacb163b3311de3716fcfba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f58dfd7233e6b2afb780ffa8a8c1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d31a91505c5e62a31572eafd953cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc7dfd5524aa8b0023023d32481eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d3d6627fc3916b158d876e77e9dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168bac37f6696eb8e9eda663dd9b8d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd4739001a08e9649667bb0ffdb4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7e2621773ea6fb7e72f6b0b151cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad55dece6c9e5594b2746e09a7335628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e8b02cef292fdec2ee1ae78aaacb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19198c6242f2a48d3874019eff0bec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ef8c0831fb02f9ae5e98277219ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f73b256f05a8d8ff208c6708fb7db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f566280b0c396c41310196e1e1367af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a746089abc60a9ad975a89462c9079634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63349273661a2c730598c9b4bfa7c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254d140edca1ca27c7ffb0a3689e7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee5074c7c59eb1a691ab61ac107624637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab2024ab39d3fdcbc4b3375c4713f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce89a2e84b1104ceea5175a4661935639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4fc1bde7a98bcf180ed922526990640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1052bda9923ff1e09d901c02c1f96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ece8c7ad1353b614c0ffbbdc9ad24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278b922f9e07b19c972241819cd43a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02cfe81effe16953c17b174df8104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe98292328d5eb6bd18aa4283a2c73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb1b74a3929a96f8ec486ead5f86a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c65d3c7bd7b95a4e26ce2abefd75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd76a936cbf249fdbee755375325f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad50b36beca766f1dee93f6a1a62537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895bc25b049e6698dc187ed6e1ff3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a4a2daa927bd60c83e8f857ec110651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef377cab3efc35fad0a7853d91a264652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff19fac13a159f296f57db1b93d2b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b630d01eedfcc54741b07772c6f070654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361ab5dea5801057a1fa39f5f5eebc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52dbe7adb585673e17f78b0c176f9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7423faf0b9866b8ef9d90f78b695d7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381371a3652d7d91c7018970308f0080658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38a9eb94397ae10f305e62f53c13e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada8afcc62f42c61358ac5d8c379c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54103f93488916e745c2ef2fa2b4a589661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d3290d7b5b0fd0b8aefdc206ade8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eabc5204564bfc939c8792c73db01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c7cc17ca1b943c27ae5b723657795664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a150591d238764448e47fd990fc3ddf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362762ca5313b0a6575a76f5095411d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e21cd24591571fe279657f2fe77ae8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dc2958673f22171777dcfbefe761e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea0afcb3cab99e83d1c643ff7990cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f0b52f8ae62a9b809ea68d51bd74a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139733f1cd8d3cfb868489aa948d53a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8435f5f98c4de77e14c830d71c7d57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa7e809ad70584c9a36171ca860ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24d6c7b66bec2e7f157a652520765674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2d92989d64521ab93f1970b53abbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719c269d41fde3772efd58fda00142676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5105a7c6317048d6d57e3bd1a007326677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf17368eced2f90e53d1dac28ff4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c257e62c7235bec36069bf94cd8a9c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5346abd229c20c67fc4374727331b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a160dedbd9f80196b7805653bf39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748bfcaf0f607b37e2bf6dee2d95fdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b88b93e91e79ed96a9d84aa202452c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2312bd389794be4b8efea430bc855f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe647e187b1ab3e303d597a73b84777685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22842d03dc143384ccdc2de7820802686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f10146dd6b1069fd4021544f006d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be21079a6591ae3d1353d581e4487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986377ff067a065317a77847d5ed892689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfaf599b6aa000b3a0a4953bdfb687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a56ed57ebbd1cca4f4e0e290b357d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be69ed81ecb13de196d8dbdde49f82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b56b8e5d9ea393a673219d3d0895f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547be16c9f2e9f017f9ffcd8064c960694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a448603a70e9405f540930f17446695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bb69f3fac2ed6efc3a3cd3ca1ba7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703670b1bbfef1f48cf7989b38af62e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a012dbb4cf9a6eba388c9d17988afb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d9e45306635e772b433dd04180d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db1c1328b9bd68c1daff34a59de287700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7767c05501c67fc43bfd38d179fee1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f755fb19aecd3209e74fd8e751e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f16a5bbfdba2158251ccbd43fd16d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204443a07b4fea88cee53161d71ac133704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16cc49350fbba386a988c9a0908d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614616111be676e1e02a550d69d0ae0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbafddbe6e13a06eb4ea44b27943d84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060fa5dfe0517e58ad5c63a20c08ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8598235f9166a39f6f6bab99425e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414db54890bd572c6e49dfcbd6aae96f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5629a30b2b0263cde58d5fe8c21b90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f397af80ae81acea6bd38ec78a3883712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb96573f4aa6b4f3a56ec543084f07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3d9c434a2551cde074f09a490e44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392d184904efb6836f2f38908af415715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea979e8dd8b5dc47dbd7b88eb5bddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9688845f368e62726b86c957f6e2f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652fe8253fbebf7230c929e8dd18a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c39fd70ff1f406b929d12eea77c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94be252aacf97574459ddb9509942f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5be2bd23cbc54ef5f54f791930632721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc3a6d52a3ddda98c0929a0e51185722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06fc04f37f217b458fd28e1c5badd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7302fd07050c5f05ee31c003c438c7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8a301e241822b2f2bd75108fa1d7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375873119a686162b6bd99eaeaac99f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8389b57ede7a46ebcecb69b68433727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53565c5464ebce44926f4d77a835951d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806f6dca9381182fafe8e77e89ca922729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e95bc3c7cc0609aa541e3c7e87f41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34b713193968f439cc582825643ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3e3863a6740910dd38a640e91ce7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba806d9c9056b4a809469e0b21551733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14577e02ff53b58521d84773d15b01a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5057daf9d4af1d35edfb44dc49753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e18d3012dbeac1876efdd44250c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c005385b41106c5a61de08eadb6f982737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c064d15142146e3ec330988498805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3531c3cd5351cb6478d9f25ad940739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc477a157872ebcb9e31596adcea114740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9296eb0ea2662dc6b1f9b6b6f40d1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fdbc5551a884293ff80b9499f7d43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aa608e867580f79f2ae9c76ba647d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188142d61b8c7058ae01b06fcff1f6cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f562c4ce926951492d867caf51fa93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f0da8fdf5132b709b91192b9b77f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aa584f37c1c48dcb28f1a64896ee5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d86b310a1545fafa33007dca67b1e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96050cae43a89a06ccf036e1bbfdd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834aa9e032a4a2aa98fb8c17b939a5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7f771e5d9349b542583469282782751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e35bc359d3090430fb7b46b809a417752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816c1042b48fbc3646e57c450959d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a26b20c5a5e05caf2c654552fcb98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085f8f3d8ce949ee67bd2638f6cbc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e33e72cd228490ca4fd1ae2080ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f02c51616e70a35f3638fd19b494f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2af15678e9bc5d40977438931c9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab54394d3dc58b38d8c415c88a9b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fb76991a9567a0b614410bffd7271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f8f3f6ab8c1d15f29d75dd9b44092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f97fe0bb2ca644a012522af2f2f503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95364ee714fa462cb4dd730755a903984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29aa5e51cba2360ee4e7e7d4b0d2665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8509125a924ccfbb09d67fd8fbdb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed598aefc0398c3abf261b490b54277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741808e7b885859967910329b14b5428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0f8c8db3c2df84c33b0e04ac6a569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8b2d2d3a956d79bb832221df910610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b057b48db9f018f5867e5f09fd399b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f8c4aadd93aefe512e684c623d42612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587549feaf81155962abc8e78808333513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb4029f7a26f15cf657125a8ca45614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d888ea937d1b23b37e7c5848d50615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3b2b433d224f7bfb0df7015082e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2d4163ad2f6d62a40923981bf72517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87c82d3617513c3d4bc6aa76d79c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb40ec4bc07b0a81e7f5283d29ac6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65120688ce8d52ba334236eef54f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20510ffa292c9a22738b74dd1fa5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a9f5d694f8f6d4b1f9f0bea0ca5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2b8c9ec8bce02467212f8c933e9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f43dd29ddb48b792096909352529b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ba12e81301b4bee9b8b53825a65a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970e1f4e7acea6c06fa71f391b30d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f0dcd62a055820a5492d68574c36227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ff076b290f197d51211c3a54eabb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3fffbe7b4f31499538ab4838fa1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5570bd4c1e508052356dfc8b0158230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84865ef637e2dc6b1f7f9ce8be1dbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987fa71975f6e68b26a6a1d30d9d3b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22bb48c058346c0498db27ad15f83233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70afb0e19ebcebe4382bfe2d99dbeaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341056d5e610bf02019e4a7f7027ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e53b058476274417e518ad99300236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec2867e85710a863c55939098988537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81211c4c141d8b32ba037f18fa49f80238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b342fdc43e781bed707e9228dffa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdc77842eed91d1b0118daf147024840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949c4a103e64650e8a3236366852be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d6d5527f53e86e822efc97c6da4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5174a20386b98fb18f56a91d58178f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7595ba42a3de6715a18bc02a2f61744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c2d59da2e1ba6b1e647f41cfe5c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae68ed626aee37b9e533a4cadc05a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afec37cc343b37122110e3c33a15c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895eea9087c280bb72290ffe833b20a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7748eafb82adaa0ce44b10cd5f40fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca533b48d1233e7da207e83b37867050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4258faf4bec3f5f1f98ec697499de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc39b60458993680f382e822c914a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f9e9f148d682e25e58484d8d245d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835932bdcf5d1a91c79aa4c8c5576e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042efeda9d3b1f11d4d5ba3d5d8244a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747f983bd79a107c26effae3e0fcb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c912661a899d2222ec3042225acd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3464bcde6c041c3fb7e412b1a8f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454912c009c41ba124f9ef9130022559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a1b0ffbb84039f401c1fc371fe8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b152ab3dc4057594c09b62920de461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0232365f547f039dce03f0320dfe00862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7017705038d9d115f1e665153ef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387399396316380ec573456b64cc3b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553e9e4ee8dc7df3022fb8194698e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dea0785fb242fb8146a9542dff69e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af442647595271bbfeb15fcc9ef29567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c00583134ceb9819fa040d1b591268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18068b31372c6bee921d182679d9c02569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8482bbcc99c5428c8d896b40bb11b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e54185afe8335504330eea123c1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb803dab647b6177e3c1ee601df72f6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639c680266fc785f3ce995c18bcba073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857ba064dc63f93d001bda63a364d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc378cfc1f8a4cd4b97a772d0f7b5e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a856317ceb43d0308d27d5c3746a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c32709bc54e328bc558add8972cceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3beec77505afda357ce257b0d77b9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1ea1315c64e4f6692d5720a4f47e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9770451ea2035299d66b80cab97b8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208331dfe9f3ed35cb4adb49f4dcd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ba7986c774f8f8d3d82cace8c06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7f5a84d9072d2ff8f4b3f8e2ea7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d23971bc2c96c2456bc9cee1e349684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df9fabf2ac346d7c9a952cfa1d5bd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405f537880242b223cd33cf39ff33cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8800f82ac005516b59f46c39e5fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618875028eab8fd5c4f1a1c4d29434488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acaea25286b5e6bdca0b75f3f455eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64910dde61afb043a071f786b77826f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de7d4ba1ac84ff4064d21c1bc023691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4877ddaf06f56e8323a4da71287392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f16f64392f034ce22115807f36f0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a9135ed19e0bff2c4071dd92f0b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141df267853aca5d217e8ce18b2830c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c3425cee5ad49ab8d6ff46a76ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ce92c4c2bda07674edba15cab9c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59523e0a381e01b27673d18657e621a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572027ae4acb7f221f06bb86e4d422b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aff04f7ba8278b64306ea8af0dde6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c1fd861186dc5d1ee0308667aa91d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0f7651ea1336a94b590f28def974102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50908be66dd42bef7647b19a65c000f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16e2c2c2670a10bac96dcc1e40294104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed028763a128528afc978a6143d1cd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80427896902b8e5017e119fa82d655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6bf3f128245a5d44564f642463c71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e90e9c8c68b5e32025caa8c7460d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176606d642d0872d1614668feff8314a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e84409e2e2cde9f9849ee6ca11999110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bb26a8fb652e74a9d33de4a9580b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995bbe564cf2687a883091e09ed99c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c82e7dff196c45ed9b9f9adcaf365113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24815b363cd5a65d626fb7bec8ec8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f516511485cb502105d7bb1f3e876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e028db245aa2652406d233d5d903c93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8234b110e632f8fca3e6838ff74a0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2d37ea25cff8107c4059b1655849118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a6d46bdfb8e9dd781bb370f58508b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7d73b202b54744558506db61bcd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1745b2f6444fef91907944fc67fcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d7d3640159b21734292b76361ac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b696b9a3b7e2f38eca1b72870cbe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8dc8c5f690d9c01ce4bd5b5dd1173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290a875992a287f347ccee4295c44c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7fa440e82dd33ceda6e6955f71905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa066616ef90c0c84b6862903f95cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35c1de87903f38ff9214802a70a28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e512e7471280d5f333108bc97090c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3758c9d21ec9fd333ac9b5b52ff6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabb05c4408bd5bc6155f551c62a6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f03960564672d63174444023006e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b7ced0c27ec2eaa195019f35b5c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a67be78f2b1d467419f0de7037f22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cb1374a996d69ae42069865d8ee55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7d5a3fabfbe3922358bac96e3d4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416904872e4e8635e2001f398f0a95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38db3a4b5d14a1fcb3b3eece9bac8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77756ea7dbde7e59ab4f5f31b032d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d52d59fde1fecba6620fa8dde28d2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda66c52fd72c0d128df9963eb2e083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87706733eeb4e973e079fea38c7f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a41256451ed503362c24b6e1381d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f00c3d9a9b16382b9606c7c274cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ae438b91870501c37116aa97f9ce2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57fdc94a6ded6d120782ff6b18d5a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc66ab693d6525d46382f390f1bac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8800a482e17429e643defd703cffb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3411b03494fe605ea5bce5da817738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc3b59a4362ddad56806e3e0fb93b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f019296c54445c9ff09e4b63a4ad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b0a3d52a7407c22e7a81a3807f4ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771c9c1806aa615c6934008442dbdc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b6542bd45847af9c41d001fccd18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465af1ac2f2fe2cf0ac6da5f581287155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e77799cd61ab3dc1b2032d363601156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6a04e7a018d50e870f2be47060b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab75988f7e4774e6f9aa74d6b7461158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5b7889472e9092366c8e8c546a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c106a3c94c7bab2117cad09aa7f1b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109827e758bb7e3a1c9fad5305f76f6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30759f4aa8efdbe081e093340e02d3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f13d54583e1b54f17bb69d15952b45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9513caaf59cdfedb246a178217d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09776bbe8b75fe9a76e32a2cda6435165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924651b62fa39449f3d4883613408afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648687fb853a6197704fe24c7679fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8daadbd3b5c27c3ce62ba761cb87b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eeba64cf776578fdb926b4a1b85a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28391c8dada28e2dad7d18418468e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b6086b632abd66ea426238261309e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1f05f8422d60e0a51c7c595efca24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da4e8739fbf0935ca20f0fcb245dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3dbbead782be4c8d72205b348b0db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cac9ffa8e4efde7f9ccfb3f0cc091175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c831f93836900d750d5b6264d7dad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d248714ae189712abcd5b5706d0618a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d85a4136e7d09e98d01cb170a6c3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34475780ba0ea57a1d8869dbda9e41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac3e624c6b6c71b36e774230f47ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882586cb68fa627b766fabcbc2c37590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678faf0be6dcd09ea2d5e111e1c7133e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d4b318eeaf9b7083655fe60d9a32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d940d6ebf5a4ec9fbf6297ec9d8dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4131d2e7fe545dea7973f1fad08c42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ebb95be13ae5c93ea07b8beff5c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4174db3df832a62e15bf38646d325187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc053fa1f09c5d8993b1cdca45fff96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d05c1432aa50b37c5d5f5dae85e32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd3cab3f50797b5640471464fe639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca40fb044927c5eb4d052d2bacce1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371c0f106a6f09b1d2972a03cdfcd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b3d73bc38897aceb0668386e3e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114a2eedb6b06c7867b6f1afd773a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb05ff29e954572676ad7eceb7a82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab86da035c2c33c037dc6249309ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ea18739d7d8e66adc9a15df973b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f9b275d450edf7d5fad6e5bf4590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaf812b01073167ebab72749aa0b98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1bdf5486402d59cb31a3b1843d136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70b7ee3af5eb3913844d77348fe64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277b99f2685dbcaa3ce7f201142cee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075c7e681b936c8f53bd5d053dd039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eafef4820b7d80d8bb5a4ea0f319db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb11dcd955f9f884c1985dd18744fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c648200f7bd59eda8eef80a878b62ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc3d2a36d1abaf62042c277383fa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808912425d42244979e0a0c243a41289208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438132dac4d06bb6d784ffac35f818f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63db5f6e88daf8a2d0344ce394f4e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f04b491c7df2980b96fa13d4c228211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f70def3ac775e3e7d50591f10516212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef4f9d8df77a423180bee07fea48e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0fa5d5e6de3df17d41cc43a0f8fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cc9a163e6cb1658ea1f8b5524b6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623579f51693b60529f12bb0fb07e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1b795d13a24aaba1a193e829123b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12df35299fefc02e1b71234840075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40adcc75cbbd09fbca600d9a2e8e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c07fcea0f0f232c734c0becd9d7cca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108ad3b53e8a9bc4d0fc6bb996083f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5389a91e0b29be4900fcf87b8b0d0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7aece830cff8c4b4127d2e38c37c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b461fd96ba6cd4a7b88ff8b313b250224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fafca21577e67f49b778b8efa4eeee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543cf999db49fd6903412a96dac43d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f1e8300290ffb666ee189664309f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50dcd8b5b627cb4042d77505f2a0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3875ab8b7f6b0c0102485fb0ad964229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb13d18d18cea5d5e2f2550efc248230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f550ffdab86a70e5db0eb4b96dbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e1950f6b3eed17558bbb694061c00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f34d703245fb38c94a943654c12c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265bef192ce7be960496e78c0cc9a46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96a3949ea70d37964339dcee55a5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151852081256c226eed0ca2a177f01a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf30045196b6861f54a0a0dbe93d18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71798e4b95e17bbba776d66dabc128d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37cc2096c35bb09dbb6aaa03ebcb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b8d8b1c37c1521685b5dd19169c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19cb38337d30ceadd58be26ead370241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8826e8767545ecf50777b11c9207e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33db7841226d2af2b6bdf4c58a95d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f98af31544eed5f25b24c622a969f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e58a3afd30298784c7cf4e20d1a56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457a957cc79cf2c58d80857ee7538a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c14775c83b31a541adfbe63d34b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b02c2b3867ed1796bacc26c62d8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b498a21186baa7b418235c72a1b36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31fa2d4e51fbe90b0a51ce30cea721250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b35c105974788ebdde1fffade7072e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876256bfe2969a6dbf02a8b45009ce55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12353185dcad8347a4cbb9bdb8d239253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e7c5765d504fd7daa83f7e3f3151d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6abede5ea090543c7b4a637c85093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1635cccee2129280bc50b88b9efa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc2bb6dbb14d6c59bba1a5e78f50b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b23953c161189ffe11d03f30e1a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498133894c478f010796ba57df62640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9cc4cc9dfb8e3b90ff6a2042b160d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7f320fb579d12ce9f57eb39b1d45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ddcd8763ea27295c8835bb284b237262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad0a5d14861b5debf12e3fbb736d57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e629050cac6734347e017a3f8713e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8dd5af7c7cdda5bc3efdd59f6b12c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb46eaf45397f985968cec05e895d7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49530f9a44ac3bace4255812ddb0ebd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c91b548e917efd4ad55441b6af8db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea48fbf30baddb410ee99ef40cf05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2bc3b927b39c2b6a677c37b5a1d54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae78c7ebdc5a71482428f195b9c7a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec79d75d035cf4aa4258b7ed330145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c118779001494031d5ee247de1ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4286cc7584df66958fa1ac022cea5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb0e8e83a98ce325118de28ea8420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd2d6521775575e0ef0634723340d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb3e64a8adbeb10e5631d71934824277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e763c605d042fd329617689b10bf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f0d659072eb049a92c3719e9fba5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3a7443d4e959bd17ba5558e46bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee4d970be210a444ba9d9b95b6042d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465f4716ea9cfa0adef5951927bbbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c85cbf3369b6835c9e75fbe2eeba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e135e124cb6663b9adef3410a39d4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c198895e14df38f3bf133d83c4c7e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52390957404a03e44ff8613c5bf310286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f852f10df5f55e344b13a48280425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c75cdf137b972c4ccdc99d8902e96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcff2526d96669b3a2a8dd903664fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13d78d5e6037f52f0f5feb16ffbd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71be28c48cfd3b95eac7cc6c0ef6a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b341ae259f04fc5a930b75109b244292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959afbcb343f3f7edde477e868bf5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b57ab9e2a7ce9b271d22fa3c682de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b921be901eea29c015c689f01bf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3acf45985aa6b02a287f9a24ac4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56a276431b0b242bb8a56aa881de77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2146e2e361c5e740f47ea54d0aba2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab355325bf0d0d6bf53a5c036bf1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a0b1ead8495da70611910a5ff8311300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872b6e434dc1edbb3bc6157233674a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688146f05d7a0affe5f4e6f36fa954f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003c60a300c974d39d689e6e0b1e20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503a1f460d0c4405e34e86dad0ef1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c16d1c093a5e709044bcc66bfd86bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df913fb42d03706065081d1a274071a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850ee149239875a2c1090caecda5b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc5ebe01f7e40d73208de55dd805b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ebc47f74ac0c35071d715652cc3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d95eb5568a840918ea334e083008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f624e8b10cd9f4c267da1df2f36cbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae816a089d01b7f0fe5974e4f06cf3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8bf3b8b1aa8bec19048f3cee54f56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee309d5f214dab9422818926f38abd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623bb521bd89be4b32351ca9527bff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d6adc4adcc34943e7e476cc7f5fbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2553ce026b208f4e373a86492ddae8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c502feedf42f6619c8ae75f20eda103318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cee2d8235ac10180ba275607452d1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907968ccce4661b9fd5d5ebb8b28d704320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368798dc2488d32be51b749e7ec33b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a908c5cdd501bd3ae8c0fee9615c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bda90d08c94f46bc9f173c6ce3f2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baefb4cedda943f40c46e1ad514fd9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa1a3b3f0b02013aa40079e464cedb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9e4870216a50f67b7ae47361327d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803763aa9bab69cb6e460bfe1df50f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241439be0e4adf6ec100140e6318f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb1e6cb5926dfec1d85c11cf208b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b365e8f62e05fba09383dcc36c26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99a39e121c3c1c15f053fe44aadb07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348102950b5f9afb3ccc13e3962fc4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3c816ce2099ab502099d7906cd2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0e1e4419fe07160ba56d8d3c47d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05889216a4a17a7e98f864000e034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc9151f96f26338ba27202596c5ac0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c399a8f21bc92ddc544d7f2f8501337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca016034c556d364f6536c64e4eb56b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8b90cd530ab1f622baf078a6a8a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edbf7d2517628b728668849c280358340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380341bd8008ddfcf3ebe290afe255f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095089e4a9d425d5da4f09d05f96f4e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8add55e623336498a35323e031de1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10f8fc9bb596e802aa24aff63c3280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1ba562b00228cc7887661d1d6c34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd861d0ba248934b120218b1740cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2077273b0489756560079e6fc9c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf142b270b2c485417b19234548468348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3a6ad9a64f1a21ea5087d6f92880349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee71455a68a5a4c652c3c86fb86e7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfc6a5a48eb41718eb2d7bd7389843351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0035a614cf9d85b08c3a59e5ec8ad6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01ba376aa15bbcdb411891dac2740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8fdf0ce1361ac919f5b5643a453c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12396082997d2c0cc6a6e4112ef99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767ade983b6cc52ca619b442cdef5be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d516d4a3c02b5f213b2cb6dbd211357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb62083077a4b501e5f636ceea06a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d7efed776e9113cd36ec91a693fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0ead22060b5ce7977151c47f0d81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae51bb1d04dab1969a57b636cfaf4e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea4f649c5c5ace69273a2aef1208f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654743e9a56b4ae309a3ae6b708a36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009a1cbcfb84565ac5fdd29aea2005364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884fbd318917b302792df6ec4398ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777d1a49c6921bd4429b5967ac3c68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f745a033b42c7b0f9c93ed45c377367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b968daeddbf35ef7adb2829ed98e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee966f3aaa1f992991fc587291fb89ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5889e4650127afdfcd25260b47a0de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122bcd9ed87db9879361e28e73a0e4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29126b4169b4134844a35dcb4464d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fffca291875f436996f811f532a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d92fe8bdeacddabaf610fc85be3fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d9d8f72d0386b02fbc6effc98897375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b4001fa0afe5845dd649de62e3db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657b26a424371aba70971036d73757377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8c283910f938f69816928b9b4be1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed36527ca9147814d02033cfe3c36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab1ae83700edfde505cbbc59c90567380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb77fc13c5992beede171912ef3ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97324954f08f3f88f7f4eba80cc431a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb0b58664cc5a9a43df213756f93ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8055d4ff97264de85be3d01222c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2db322a88ee66bd578e944052f19c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9197d7ae38334a789ee1aac938645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3ae7ddc1e46b1bec8792eda1bade3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281ed6a50f9552c38a0960bd97aef0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b00d0df325bb8b56713d82342c93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87274aca17870ea7b82d22a5938f9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d3e3b4ad0a4ba65af19598083f43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8949555086f06b76652cdbc5ca59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f3653b83d44fb5d5d0a7d6a0386d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9497b7db6bac74576f0dd26f4182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3154f2cf1893de397fd389ba976b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b0949b00b69c23d1228d7e3568fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9326fbe34dac7cffcae28bdea2c3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d13e53d7e9ad27f5f0de6da3d3353398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654dda4c64f19884620ea4fefeed24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b3cb504503d5d5b1a2bf396aa282400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5305f5009a6a153ce3be6531b8fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d3d427e3e40b51209ae60a185a62c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306d3023613b1f652aaa7ccd65c01b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493261dd5f9e5639552d0f72cca32ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d5f9a8705601a8bc3274a5019a13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8598c79327037b401ad78dc8bef23da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c452b5b4656beb7669ba4fd6186862407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab07a026d7f04a660dc89953836829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c48e121d90cda9a7a244965ab1f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd5630303d327eb7a3456f4adeca1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d84343bb35a54f63b44b3022f63f10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392445aeab762a1cc5e6d52d19110cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eacd1cd788310f8af72cbd71ad497413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec21902994d3fb7e5c1d683cc15c68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774c7538fb637c2162df13db5562c1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d5b2f385ef795188ce1ad44d9c206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69747ed84556c031e415d895306fe27b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e710779fce5a8dc26c0204c7e2c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188705cf3ecdcb031088771d45be7e21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dfe2c554c9cbd763326f40b953905420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb7ed9491d429a4a10dd1543f5c0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a840ca4fee36300ed583176c563d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073061cc575e2e3b028b53f5aff53f63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa39f7ae0bf9b76adf1f1810359ca09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e9ee241f18c2a025942f897735a91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25309e391b814b3da9f1d3b14ce08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798c62eef788009174d3000335e826427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42d7ce3a2af15d725ebee244d2a67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b544b3a3b634912c16f50cb2adcf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1c6b1287b3bd8d2844b29da7f82c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad5f56d8a308545979523cf5e6415431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a237106cae99a240151526218de8a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66677db3fbd78f04cda2f276504dd5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b06639d05d86293e48b3636132ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb49b4c635c6f8248b2efcb831265d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e73b64828d6012b05aa9f840e579436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce90a8b800c16b23a3d6fa281f80d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b27935653f152995fc57f6c387f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059990fd1d1804e44166ce2f49c374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009d95545b1cfabe9337b6657561a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ab717992a51dcff56cb06761e901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236135af274f4b3bfef1f1b73effd62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d1a2bbf072743f446284b9767ea2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97430010dafb55de9c754b24d43e115444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8ac6cfce190c6636764decc9686f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c3993155e71922051a854829a6d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8509a73ae53a6311750bd2d153ac88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b9c7cdc8188472bee2d6f5ca310c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45338dc3566328a903e551e0e847f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21d92367bd91196bbb25538619fac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c9bc3a2bdecb453b6bc97fe3ca65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebe6ca95644218c6040d86c19fc14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de38380700aecd66a539e30d6cf4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13443df25c98525e22d37bc12d92c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffa33d6a34723f680bc26e2c92a96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011fefd109116e3780b0e7f734772b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85903a0bccd96d96b4603f6fc0e358a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9704e2b5371d78e8412f8cbad93ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3eb7699bb2a531e6e1c8265ec3405459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194843eeeaf41059b9a8569bd551f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a96e2da3082d589666b58bd983b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ea3d958fad25b6ebce4651855070462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0bc9c96e48b51a9afe599f4bd0eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9cd76e0530abb57250c1c8c882d29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64f1e19ceff4999ccd1a69d81614e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd771682d4cb0c327f23f42972ea48a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ccd8b008bc3b63c57b17cb3a6451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac90b609a9eb11f96b970070ca98813468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1507badc6256b4be94bee9d8a93d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbab251b9b5c88be1c722e0d34f233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e84ab043db2e8e5142ab9777a920471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac0429604ca0311437864242c19ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd51897a22c35f065b26b65e7ce478473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa76cc5c2c661bd145b26fb513d4af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530514528fc22512d9c4942a84e3d17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179f2c12cc3ddbed1ed724969ebb7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53106696d87f70271a3c7e20ad6b303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd427266f764f7bd29889c74267f5c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad032e54b6f61d207f1469d6d2dd12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287e420ac4e548f098635aa0444e9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8342badd1ecab9e839f6602d355e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b235a9abac76ec5f570a41b9d700482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437c86c19963992ce595e4e27d341a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932ee60572d6b0fb2adfdeda215d9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66e7c8530b123e93882a2876792495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde7ee65715ba6c99eba417a604af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b846490ed3ba08cdb55c3a264ce2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdfe68fbc7e7ba874e19275f0bcc55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4203a2cc26ab7ca028cb4462a1911e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b40a00647f6c4fe6f8d88a637a4c8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6730fc93a685eab9a81091ff3f3431d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c91610cf22e9459b76b365c759328492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626e6c6e1de2f05fbb3ea151d74ff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b1daec3f866d4efe92c7f357d511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f88c5e2d4a292ba3eb9034bf3f676495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31773bb6c32f3075f65df3778963fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304eb87be924a926cf8e6a159cf185497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433caf55b666da2cc7f93e58a62faf19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb899acf92c3ec5e1780c9f47450b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd4364113868039f1ffd4bfc3670e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c47e6e4f85009c96d9a786103b5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727795e40382b556cdf928aa1fc280bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a250b079e85022b069511cf01d018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd11cbed9cb3e92d55e302a99fb9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108be9123bca98322ade249feafe1a88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550446f76f2d9f1efba43edf197a0ecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd59aac61afef505b1b29260e83c45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb068788d13f81b83aab56368bc83c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ab5369305b082d02c2ad26eb0ae9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12813904e881ac382b1eecb224c0909a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f1637565d9c4da9bd0b1c09481e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb84880905b626edd3fa3ca1e40a40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc72db9d6a4f1f62c846c77e7b9169513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032fb38b80e8a621f4e66d064e6b5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eeadb4180f7608dc005813fb1120c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a51fc13562bf2aabbbf9d7231bce6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c548856c94de17435b1d651299268e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c2acc1c1797ec4723d7aa07ed0a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4534b448538a592cef141b3dcfb19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37757c7bb1000e36f3b0b84e1aa59c3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2d193c76caa7d519f5e76005098c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d3db6088edc104ca9158956a35f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9969cf947e41a51fd1d54eed6ab78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603656e24941c466586046f52de572524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477231b0ca427c4b3e72f879f51e29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89eac80c08d4671eb258930a4eea6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eafc099af859203eedd791352eedd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103d2a78d48e41c8f75ff79769c0d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6b2ee82fbcb82d7f2b49cc200708529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d536c19dae0cff87a4489fa729cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a15f24de4afc48833d2a99705feb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53be51dd118675b60ad14eb1d9a116532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ebd1a275dcd57c4f406482aba0d0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326af3407e72ca3feebd3876754cf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ecfe1a1b67434332b0d4dc19f6bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e14b3cd45bed51b1e6b95585b08f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878748a75212c69e99d1a16d3b31e67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce00d4155aed3e4ef4457ad3716e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b0b518b1d4375ccf83ffac8b8ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3554b00058d1b021213643c30d4cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb924ab200600799bbb600319f7a93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e420a0bf314c4d3df64adbd3a1ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab01605b8958eed4e216db639a2b051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c05fa8f405306296c7357c25bc81b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd3d264eb34b1c02e51287c979952545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180fefe1e0b2bddf8f243a724dcb12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47df4535e9716ef07e5e98d4802ce1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a6ee2c906ca8cf3a6eea015bedd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd029e234e5ccaba8f2fe1d49dc01c2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeef33f185de9a830a58036b82463e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa572c83be7022c70a559ec437d5c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa87c37a5751523fdc687b4655097c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2dbe8e35c7cdf63bddfcae8c7000553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8915be0e2732299f2f731b725e088d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391bac3803b7169af3c4de636d8f0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603685c12f84f91ce88c7020a7bc79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812d749886994382ae3ab4f323dc44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a91614033d217989f4f2cb525444a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c83bf6e4c39d8404ef48036392b0a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf2ed4c83a8ba2d1527f2256655d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c0bc0ecc8493dfde9d7be1d8bd64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b7d7b1c58d61e73b71c1b59acde73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c72c59714107ee52d7e26e1d22c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61937c1cbdde635401775b865a317c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8385c006d38955d20bf8bfc270ccf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7604a39d9da82d51b0fd890e505533566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9820af1e85c8e43c2a083a44e82ccf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aae4ce23f1d398f38ed24eedf747e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd969cce9e32d754909391762f62af3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b504e8123b8bcccf7c6e3edaf4100570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05a929edf8b0a5ebe14a82265c182571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a6c761b7caa38b74335f3960deff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb144d2375c485c561835081bb453573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f6cf8779db546b0054c9975b5e687574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b8772bc8094a0d4ac562459763e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2314724b3f5cd1d70102d5ac8cdb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b10ac7f89349df2172747f8c262fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e4f5e1cbaa7ae3b3bb3c67a6a960c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717415a9548639909751cbf30ff89d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43094c6041dab791879a648e777154b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aad9d0547f82a16c82f22b05bdb37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc29316eb4f48221fc37a283287eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006dc53c370257804c8e955532e135583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff55a255ca24dceaa0c98592c4481bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6661d23e0c51e1974626f8e0a1fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e68aac5c786f9705e99779f9610a07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcc69d2a59405dcb84c25523d5f16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb371e719fc7b0e49ec9edc7a757ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937777e0e2bf51cec5c0a902644bd043589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844567b5598bee6396a8f57fe8a569590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c09fa350c16a97df7e26d5466bef0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7a102ba102e21a4bd9201c6f5e3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375b078da5719dfff2e5ae947835c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22844853adc6328df6adeef0fcaea49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b4d18874bc30b89ac3689d38133f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee58c4e30a57719c937936f00963b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe146c5f838cca9f16810a00fb315597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ba10e99a7ac42d110ef5c29fe52e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a96c8b606717ea23fce57e54e9ec6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e3076e7ace655158983e87384244d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633446ae0be8ad09bc552a06720ed44c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd19848bfcfa4896745dfe2723a66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195d00d5b90b3989586d49d24bb5b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25b00581273334a22939c9d320f00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a73ad899bc8a79dac139a740bedc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548c7a8fe26dafcb4a7a4595fd8957606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6576d80adb344ae17ffd29562d369607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6beef063bd46c5b8582d36424b56bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67b159be5049a388d45da579a37d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8351f936b27234bec54deb5442e86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf83d70aa12d66dfc5f8a69c768931611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478cd4c2a2d8cbdb3d8d5f2e5524257612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e407a89ed4eb6424daddcf26fb99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b643f99eb34853bb1f7647237147a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dae44b75612d869211cd883606877615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64112e291fdc9431c844a33333b4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f622b25cdc7fb35a4b83850dbaa8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581817204084d320630958e07fcbdaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3080bd7271c832eebf0e45212fe95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222809c2a566904b00f268e34398f7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fb0d41608a8b5afe2be37df267043621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d1904537d95219a8380a2d51fc57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f3bf8c06a4225feb1ac51c08a599623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7a00a5bb564c4e729026c5cfed74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87ab9d4a178aaa9f925aae59c71877625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da88d9b6fd9093b636a4e6f37a63dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f2e439cbb870e807dd876f1031f3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f7762be9124e0c4708289cd43f33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bae32f9b0c76ad5cde72a6b90c24a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4570cedf858e493f4efe9fd2debd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba365b13323d6254617898ec7952b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a93f48bdc8500015618ef48c56f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a717ba9c033d8f99770561e059b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25787145eb4a01b649a787690901ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587ea51db675f7fffbec66a7e4f392635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2c97eab6e74c8f8ff3506b13f7f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f87581125182aeac510fce8848e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4124e7f5953a940cfde9b221ee8c65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5c7c4576cccdd333417283793fec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fbdb0fed2e21df6d7125510c18682640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e664e176d2707e5b3e4be5f864e003641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d5d81f561cb49bd87b6cc62f6efbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016543a15584dbe610163af3e68aa35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25dd12bff2ff4f720bb06cb0dc383644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca7c7dd6bb2c37c2e19ef94b465a63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc9e4742dbc34324222cc5a0a4a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d09ee3671d54073bd5b89b518720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5b7d3667252f34cb5445c9d0bbb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a57e79b574089fa15a5e0305c4a7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0aed2e8d7b9c4c9fde4edbc15f87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1190d2e48793332f6a4acc521e6ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae534549509837778bf74883486ec1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e438b82f80ab2152e278a13053a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46f1bad497765dd53c0900da25e8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c239ac138d068192d1f8d2626816655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb394e0faf71f88d35328213ef18ee9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c430aad9b4716ba3964d80d91ac266657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609880955124af0b34b65b8afb51c6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4538fb0fe593a46baa8785c65995ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a619147a4030ef19c4cbbf3f2bb0d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fcff97502d63953899436803c2508661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceddd81cc8f6d9e3895f19d893af52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d736f5b6e61104ff2d85767223d8e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73cde34f5cc196dbf0b6e2e93beba3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2a9f3ec1f6ce6d44c23c82ffedf29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28604ba3c6d42668d009087478492871666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae0c99df52ed72e00f4d6bfc8158d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cc6eda7436b851dffe1c3c362c0e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288fa403815f8849af95259edddd9be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa54701e2b543e8129d1d34f5ed6f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856baaa4f25132c2a839bc067ebab8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7018dd826c8579ac50bae2d3a51c310672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880e5742f35a0bf3d7b96fab888a18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de09cdfba204f802b0b573ca46824674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f27bef4e230fc5aa96fb777452523e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086dc1a5262a9686637c84b76c7ecc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b59f7745fda10e101e4b01aa4eeb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da51d02d1b69877e8f351fd427f64b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf820ca2e322183835d32061e1aea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ea24c9b4f8e526b05f6032d77809680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c194974d1c7183e846f308c55343be6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06663ccbf2420bd75eeb0601880c5ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44175dc7f6ed3d46408bfc6ce03d1d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416d74710e8fe36af6d9dfe54c1fc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da052385d79c51ce4d814ce10827c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd6ea6811f282995aa5a173eac5c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c4d4084603c1745d65c8d065796f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e7d63da08a093385516a766a5779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1513493c50d4f1f6028f92a9c72be71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5f9c9fdf4cc7e7a60cd70f0ffd2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad149d41e88fc4518c86862bcf6ffd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6089f9f53a4f89a62e6d1e9efc7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09d2425c11ac26a73685fbb6a503b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48f24ee6109a42cb1b14840b6630d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c918937be8ac84b436972c5e2697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d0120adeb68cbdcad35dacb2e099a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be200e057031b00012ca676801701697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3d4ab753f70bf0f064e1ab88bc8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d6c1c77a50eb34e5f2db110c4169699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c73abcd28888ca49b3a71b874a3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe4c260efe0282eeaee4c208b4572a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769358a155e30f3e76b8a8459a457e45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed756735f4e6b24d439e430cddc84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd5f6938ded72b4d8a718f4dab672704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c37c2377d5c9042255706e4e2b1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70287f571705e14bdf81327d3ac43f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65cfefcbc57a1d1f57f378fa8af51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b0f3d4b6cd4db74c6d2b67b39eab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb78d1809da0a508e730c5650a304709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e7069b7fbd266145201f1fc655f93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6d928dee307a7e6bf35723ddcc7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f3775795d92ffcd52a6eb53d57d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c7dbfc7c822cbd499476a15b87d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a115e1955b9b0de0f7b27d20edb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2408f56cc977a838a99813e651ce58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3ba7293591585256c43e6fa43ebc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac349bb1173517bfee34a410a34cb2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8a62e32fc9fcab511747af14f0c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895665ea4f43cd5d9e3a8c67867cb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d530eb1b2457c3534f6fc56ff16b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62232d581c624007f6a546f03d952a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451da852b29ead878e7296f3323156722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af72f780fdf7cd6299567c854c9863723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c002f1db5f138af1632868774c4678724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e9014379167c0681d974b8207005725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c9145bd515c0b4a9fcd1307ff0ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac85ecc7aaa5f139158a665cc526c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d9000023f7b9acd08743254df1d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf7625fc3e8ae125fe2ae540a8d3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7144d860465931ec31f6c7f718aa942730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a63b8717704ccd2bbf9867e883df5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5dc5bc2516ee5cafef8a469677fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf8580c9a6da9fe8b0133c39ac896733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e71153bd8cdd4d9a5b7f7a6ef9d64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e78bd05ab052e28dcb92de8ac6544735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f77c3c60758f8d7a800098b6b969736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731cdf49f63321e7095a961b5014177737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b1d791dbaf1ac4f2250ad8e31089738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556191e2eea9a792514113355df3a12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79044dbba565ae8c147aa0996e89883b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003803ffd968a89ca3c8e903ff0c7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e629fb54326e3490358800fb3bad086742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd2cd00c1847e7604086506ffaabb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bc62538b0fe09e13b79557ec9267744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf80117492b2e851f7d681a984ab70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de585d345fa73f2452950e96ad78e101746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec90d2f6bee130635ada9960501d1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3210ad6e2f5cd53fa3e5619de6ff30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932471bbac6f71bf03c8f4445327b66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8319a84c4424ee8db570778bf76cde4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d72f5b5ffc2c42aa84ee3b7f2b9f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83bc947e4599f3535c01d47489fe0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6272d90209e21b4ea33157532c39c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0090971c0946e4c292d3f7ec6981e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd5ee52e36bbb26c6d3fb4e7e796a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377e59fe432802b59af5cd2fc4c4ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286461783ff9f42c550bf89f98e77bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df303a82993b5249753a4518b9f69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e0c14be12b758f747e9f858579a8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>