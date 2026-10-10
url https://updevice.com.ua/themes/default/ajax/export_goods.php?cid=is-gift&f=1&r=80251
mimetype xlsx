--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e407a2940e1bc073ee466c352a311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1cc93902afd60b769903c03394d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d65e7471e990d7d423ab797fa3a2983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b242e673c8a77b0a4a108f1296cd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6940a2c56a768efe65026bd47b41bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470dd6d449e1f682c72da8ae3fedcb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08619a72188f8bd32090d45d26abd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075882c5768869d89a29727aac7c00188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a647f44c185fff7bf91d9409173fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c48da40090da492bf8f679ed21fef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d9ba6cddc6bd51f0310a05155cd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6cffe908ac19660de52f237c35fad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56656928f18acef2f28db86bdf2e59b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce884599c3873eba0ef4aad58a2695b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17ccdb642b560c9c56817443efacb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aaa330a72231592b69cfc364dd3ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4017a5ee0a07970a301722179843c0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28814c0bae8470673ff4ee919bdb0e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe906dcce1a826b596bf4a87e7138f3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3d983867a4f35eda8d767433438d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2811a01a6ee12283fde2d7e02b27421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8828b558db75743345ed7528fa819a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d8fc8c892aceffe864f6100fd98b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13985b374e8a4ba2c0d328df6ef19bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e48c127c49fbcf2783e0e58c139925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a44c2b79bb6c6800ecef54eaecb4e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b576df84439ce4eb763a7654867727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c2a257ca7899cdc3cb8d94d99c2ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497077b2433e71fc4425adb2237c470429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15294fa75296df742027f5b617820c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ef119027edef098c8b1dc1d0355e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828c444d200e6f5136488919a3fca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701d3167db2a071cdeefada3d7181433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e39468bb39e946cbf27769b0b80034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b6b29b9e373a04df196c3dc674a6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7fecc3e026e3c3514dcdbbaa0d3ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0703fee0a37cabca73716725ab115137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897309aa385f354a2b0d71dc94cbd0ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7384329542690aa311be7fdf251d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bae696f8e601adb9cc827d7b91d5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437d1cb3932059e0f8926dfa6a9e9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a839fa8cdb66fc0c16ee7eb908c61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22dcb8f307e255eb60810891d8ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a3c39eea7579eacfabd18fc97b61444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b094d65d2420cf95b36c97ceed8de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d58a274750c595d3b4ad207cd7a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5aebd2d534bfadf16bc4fb8c63b2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8ce17c785c4d83f3912092601b0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb106b0a814131dbd3367e2b068af08949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa20c3d6cd9bd2758917c77d5b4c0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1562ebd5ed8e17e291542e8436d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d1b7f3ff15d2d97c18e4e847158f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb191066a2bb5f2f19eb4fdcd0b578253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84553e8603dadc214609b9449171efb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d5f5edc26196ea9d1bf3e8a2eb12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70a1f9485a42ff473a892cd72ca5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64de1a813c83906ed43b14cbc4071557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed6142d3ae4d7ffec6db741289a7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75030b0bc6538daf3d02452397281059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea040ae9c5c871482ddcf6de1d8083060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec153fe555d1f1306eaa0a28e787861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2c093a732f90586bb96ac456381262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281cbcc3e9e689fba6fcde9b3b9786863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aeb98206942191babf668259624a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c4fc12c82ef9b0d429e104424910265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82509e55cd7a2854c2e97e59f0a634066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2a3ddd7bb2e9867afe07b6209b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a52e8c89aa2556998380843bb45c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60f05716dd4a7c010f2553047ec3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3791bc213906e19821e6c572b859e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115e5d4685276131c042ca14db9e0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7585dcc60fc84c8ad5c01d2675ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb385cd7ea257879967f4e50113312073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821161a33379b2f985feed6aba02ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5941bc1bf332f86e6a06b2715872075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd704aad575670b5f3ffebe0a7bbda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b632fdaf9c013878b02bd229d1d5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3377bd70707a6292da6cccceb0b54b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60a83b8c65c8d48ed609c20d47fa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df5b03c9deaf25e47dcb6ae71510580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb852641c788102376771d5d169478581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664397acfc0818d01ac6f7b5d05cb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698cd4d32e76e753c0586b5c7abbd7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119796ed9c8b20e791545aaaedc0b0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a3132213297fbc53ddfeca2f89f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a6825b5ae4fcbaf2d52cd917a16086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee81b72b37905ab084b7ef6068da4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f640c251e4af52e151f515dac596b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0641c4401cb69204527c9af808c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a13e786ebf54d95c9fa2139fb0aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b1e6dade790a82ab8f9830cae7aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947aed2d6318faef31b8113d0e0691a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee34e0c7aa400640abca83762e8eee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8536dab928024597def67e7b8872194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd5437b57212070a7da7fefbc39a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac6c2a412358b16e38bd7f74ff00696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511dd1ccd2840d3b496ee243015e4f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b11f2bf3b64e70587d8c95912088198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565f04f77c1dc7d9e63298b7cc8c9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db9aa4a859898228e0dd2347459398100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a1596169b6c50a330d0da158ee308101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58caef62b8986b14a6bfe15c2cfb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb677556376b1416d8e7ee6b9bb48ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6cb970030516bcf37044af3c17cf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b63ff03b217505e047db671f3753105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb736aad188d82c943df53666295a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ee9a54880f0b436d0ce868051100107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da368788f974ba78e111b593dc706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e859949bf0912a8ffbbd20f221d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d81596f90ebf36613e6ad6be53bd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c4a75783215e0fd52728d17acb86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69003398a478063d6765bd33e763ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384af9d612667f145f93ec3e63357e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcc95654bba92663327be7f054791114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199c2cfad12bb1b207c529f594cb03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5c2bdb5b8b90d95c8732ec7aa941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6923243efe17eea6d057303debdd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fa41dca4ab7ec40906245d3a6bde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680804cc16153a40705fe1aa2294f86e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc1e9c926284f6bac841fb6d30687c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bf48cb85b5f61844cb136ef6776a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8219413c0b238eff49d63647a651122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00b90e97cde1c80deb06a0d51a7854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05795fbae29b4dff3d85918ff4071d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f65b778ea6d4c5299f900f7b1bc96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db36b5627c3ed97383857b7001c684b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592a4fb6b346bb92079ab125c35302127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366682640644dcb525efbada5ce0b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573e3992602108531e5edfc7a00bff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647f2a16ff4d66462116717eb86391130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2edf8278bb089c5f3271d31b7a5a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3755c7a4e16c885a7a5d8e69be27f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e717c43693dd59ee8108c453aa771d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96ffa435084551e0e1724e58b481c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f414181170a718f68d3335023e17bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b7fa07c162130b8cda033b81f5d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4613a657d5d1adc06d8503caa66bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a3d23a4aa9cf01bb0e44fdcaef7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec396688114ad81c766aedb0a5a4e233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbda13ac075afdae537e0367a35a55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039b0ce24cba617a7d6a6977e2cd8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4cddb15a9d5e8f033bf8363e6697142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cbcf162ce096630420cbb95c5086c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37060df634070bf0c73cecdcae8d88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87f29feb93e269c0809746523cce5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53757e2156220458fecdd66702ce05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b840419b5c04b5fc15c50660adca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968462ffb9a1aa36609178384d73d394148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec6257023a705a231027f21aaca88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f4d242b5c959fcdb7201eaaa38fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268adf29c922ee3a71ba5e7a99b940151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce3b1c885c81265ed23336f728e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c499ffdab367cb25d016cf63cc171153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b19fd81a826c7e549fd499d15b29c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e78254f9a68c52d62a6fa5792125e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a2d7d049b05bb7ea9ed3649be2266156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1b1cf45454e85850c835c25fdc55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c9d2a3df1760f0f375222ff2a680a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d913ee7651a2d22889b1ee545923cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05358ca568c332fa6b089b35d8a39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f024226f510b0a13d8748746bc9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5cc50df139b8e3c8f6ff8ed72f1bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35625648b04a245f7d39fb83b2391b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ddbe2f9e036d2b37f1e2d6492330164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ccf6f134c035401fca5ae9d55ad9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c790220e1f1ac54dff44d5f42a0c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184826ca38815d1bcaeb1ed429e29e74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4e182e54752563499dbdaa502ca6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115234a7775fbe97a53b5acb98ee165e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799de8d1c0e362658dd97bd03e76bf1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a793316d2ff296021e49323e72d8cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78eb12b3def8aa6e9e1293d92440eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a36e7eda2bc0e3dc34149012ff9c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa12a51dccd253fb7a412fb681e114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4b0266c625125ef01622efb8ea15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c41ab2c2cd3a28da135b52ae8fd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941c8ef0ec6955a24d4cbc146e2b2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ee696b8ca81d060b653f16623f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5eb6d43d5172fbbced4a04db1c35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf9dcb9edad932132f8ef72f1f9e13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f9716da13c77784204ed79074660c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f342ba4566303bf079ca9d8b4c0a8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5882bde2e94479b928733ca2ad2933e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a7fccfbee3c3f221e421402fcb00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3e18d948b688dbd04f2230eb7e1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc13d5e3dfdd732cc17066d3b96e9d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e9cea2489aae302ffe1093aedc80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376c6a13468c0a4e507213b6c4e162188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ed61845f1cfd106b0f7af2fbada9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00360717270dbd8a8de1a0bd10071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5d0bad41b88f6d5d31617f8da2b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e446dfca8b4563325824b5bf8d88fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081885e28ea0e59867aeb23d672a17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216086800865dd51f9c75bf46f61564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca511d53e11197c10942bd6ca59ef21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dfabb5eb311d38543d1e8dc957e15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02242349c475a7a2ac15240bc116f5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dac7f34d7a637f4157bb9e5af0286198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d997128cd807ae6a26d0617daa7e5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb41f3ff1b36685fa064171205f71a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effeec69f22a297c3657c57b42fa5ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c471c8dd8a02e82eb115f2b13dafa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9baf869a1f80aa3975fdadb4631c7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804fe9cde0825fb955f18def9df3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456108659fe1922f25294f2549b7b41b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da03451e5d8fc85e121c15889ef61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdddb89710621777387af362ff28d7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a7a916637d29e9dcd9a54f9b49b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84e7550899a47aa31d7500e3e116a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e07b995ebc2da44738a2109a6271210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5354ba13410b88749b4723c640c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79914abf440f568a4a3a739b928852f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb22b334eea2a839c9f56c41d579d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34db2d4d0d8430890feff3a45af3e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128f7664477d8d4f9cc25377883150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4afc9a23f967375051b19bc0e3809216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c02039be774825e529c58f0a4e16c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661ee24d25aa092a60b7a8cd31423a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffcfef23301b0e74fba78598f4fc64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f427bc16a79be9db368b91764ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e5099d9e0e0ac1bd9acdd0d0d98b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956920d5c765e645c5e42e6a430f73eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee15f8108d92a41b122fe6c7240fdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac1845103fb0dcd8ca1b8571c20d3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c3b457427309a89203935efef41a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317c3ee259f1f970bc4e3640455a22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66dfaba71950210a81cf6fcf2ddf37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020eee28869ee4c0315d40d4984428a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb022717819e10013af1415404f41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c7202a1d7e019be8b360016f1f7d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16dc1eaa8bafc1bdba028fb1625ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c23b81177cf840fe206ff38200428232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511339e8bbb975a253771d0d4f7d39e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777be78b41b0dccacaa26228cdb08e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df67830cf761bf64f729bd72464363235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8484f1ec4812087ef592966de5d52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce655626719b0008f1ad8e0fb52b2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2be6104ae90712b1875bcb470c6de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24999da3135344f135cc3bba77fdd4d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c126d20ffca7eaf45dcb9c3a5b6cbe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e927f34997cb2c04032842bba8803241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d14f1f45511c3303cf968eeb8f04e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96566214b36b3071f6759e8b1edaee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb513d54a7379ca0c6e3281d00d83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a96cf5937966c0e40dd15996f6dd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb13dbfe774b01d52ed42dc0ecdb91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2affd7c910bc1e8a31812f51f28e41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9615e58e35deeb2dca37df045ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07989bc92123da1af997f909fc84e719249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef9de88d6b5eeb90fab28997edce4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392ed22c315a2545231899a0097639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a39210490327694338a6c38475d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d54b8cc2eb6c7a957d50a3e141091253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766d0dfa6c0ead452d67fb174d2ccc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c7d1ee9d3b2229501a6dc60105727255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb59c1bc473600288b6d6aa74cc3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f09eb63de85209c4b746a3b11694b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a86cf5411dc382af180cf74287bca1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d0e0a6ab5c31d8f955ede590bee9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be5cfa7bb136536c26fefb916b61d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60b1fe93ff57115ec2d84b383b140261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7a6b876dd3503fda82b2603d949e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f397a06baba717e088f1f83196d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a864ffe4713ce0517ff0321ff25c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252955d84ff188ef105c6be9ece1f628265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111210cd6c3098e6c4864c0ced86859a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d1092768f2b4467ee7707dc2f368267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1393e8e1700a46eaf588bf49dea6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9626bfd2a283f49a77bab8b64eeb19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dfcdd184320e552cd7aa4d4f12ee4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043f352f0777b042d053d936be8575271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea2b609a0f66201d0b1fe0c79863b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860094625dbe7ff1f36f6e9eef006fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed871bd8ceb0b66c6742fec3cdbdd36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e20879388f8e3e5af036cbc8531c01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6777aebc53733f515b450b184528ad2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a2f486ec948948c7a124fd878647277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65a840e65743d8a58d43daa8fe57f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64021cbf9d1708178cd1ea71d79d68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677d5b120422bc661d8ad7ac921a7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e69c6172b5531f194f65f02403afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf5ace39976bd5a953d9f1e75f122282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73884963e53dc026fc1ee814376d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83bab6f01654b8c94efc60b31ff1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a827209e7c0149bd2c30487e6a0e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a7654f38cbd9942ddb3f9c0ff16e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a8df73e6dd49e5e7d13b6642d3d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51799671cc9feb150d07fd829a7c74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec51c1cfb403446a7497eb5bf4dad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cacb3532ec2b18bb5c90272170a4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0d108aae6c8639cca481beb337d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ee42f6000febab55b7b66c76e8bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb22d5db6ba5fabf11ef87796ccf73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89fef442e3c5deadcbaccbb7656c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc458afed13b83501fb83aa0fd4b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e02d50671d5cde49f9f69f0f06c3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23c2bcc38c21d1e42a212744a5008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caa9d5f03d9fafe7c5f307f356a3d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b04ea16c628059d22019503b68f81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b28643736f258b495e8fc6dc78b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db11c8d1244b1bfd9d0133d9021e78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af9dbdaad9ce31106a5125fe00f427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835b3ff1fb007fde30e546a1e2ff28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfaa81d7a5022b72e281094b883a1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790f86097c0fdc87f1bc42939a9524305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01167c55382faba7c187636fdda40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117dcd3250e4c0397cc51cba70365c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af25a94074311b6d8dea59c49fda29d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97278acf91452634b22fb1507543772309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f184b435e80284fc921fc079657cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361bde1ef57e1bb2d257dbf67865c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea25550f6a53b03803f1e21522e417312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034885eb4f01754827a7275cb1bf3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9ee037824f6049ae5bd305f666345314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb349a76500b74d6e3f5224629d33a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203332a97bb1f48834c17f6e782e85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d1545fe5ea06ef10e201750ed107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a203bf3c8c0440cde23bb5b284cc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c013cdc3ce83f9a0bfedd4731bfda66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d2cab52367b2edbe2298fe8df753320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1ec82824fd5f996bd7b1b9313d06b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aba1c9a54381c1efa49e061e9a3ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8547dc2e97c7e645ee687db327de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cdecb6dc4a3c06b4dd0dbba43d7c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dee081ed28da55580727b99e8077f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdfb290027720e55df4a7201546e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e369ed5fdf39ec68ee57565a73c986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbbe06863eab25226c8d3fd993a977328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04830730433a407858de2f8133ffb61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2958306766a7094d47ae3f39d64351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30b783a7e8e77e18d26a0e0f73917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811152174155fc815aad67dd4ae80197332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8871e97af319a727dc9e638049a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee104188650816b44f0eae3652b9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d9accefd29b561360b0314a2a957335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac1f99ea42de07da836961a3bd757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f898f70622258b975700a6704dc8b17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21a733614c431d8f4241a6d7c2b31d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9aab03134b16562b4cba5102e8629339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9d00e1bcc3328d3c4538dda8ffae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd5c0a1872ec5febdf09d6c4795587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52100cd24556f0a4f6b04e8283b7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433298249f35afb8aa206cd79cb68c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169ca95572a007260c1a081fb4db7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b009aa7a439a3454b0be49a3909d70e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ea17b1f1fac303eaf90c38d7fb98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c036a33f2c23308393708d9cf77cea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e8a800981946119371ccbf8a8ec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79dffff3ce07243e10ee10f8b7f48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2febb8d03556bd5555c7911baa276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a804bbacd53bf055d093323328c6bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f137050c075d81c88062fcb025410352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b687325d6c40d60f22faba06a8e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43f12dcc2a7e7e245d438364e3fae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94393abf4980bbd76880a01c5dff5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af353da52a25203fa046a637e86a894356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbffcf35bb9d3f0c5068201bcbeb09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424396576e2b7f368786ffcb1325eb2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006bc227a6c2807cb048d5958b0087359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a7d032c3131c28b4b2bfea026621360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe10a3d8ca38d16ab8694b26ea9305361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff97b676203be09a3532bd11eb050b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9fb08f9bcf61cf9577b0c8d38c44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e6ae9332acbcec687df01beded28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa0cd99e2e2be1bcb2b3d51d5a0cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73334a97bdf2215d251cff08dc3e35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a369d81b8a158098131a6e97dfd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a14f65a6579c1fddaaaed444f8563b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d3960ea42adb9d69494692add518369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694ae3f1f7cc6b7e215a30298c4eed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630fec9c5f34a92ee30f74dc759dcd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82542f8d5effd2e2a06111f4778155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5081a2d4b6e442b656cb79203428c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989b4da655c4de3765bae7c7b64b84e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ea7d055b0ad31914859d427b2a31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1fb4103a0d9a470c4b289fc9e825e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001867cca3e2f68035f647e002ee57f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f8f3b3fba7d8fd947d81d9521e5a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558172cbf989a48f11160bf9cf9c86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd49d0f30dec248fa967bffbe2e5aea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baeb081ff75db93b954919ee4c9ea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ec3ff4972ad17616204127ae1dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f72d65f6db86c6324c52ba8f793330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca2f58570587f05723f017e9d387f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b666c3e10d3159dff491e33b599190385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4173b3052108e8fc067bc518b36c64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd95088b1619c267b5852add8acbc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e93677d7c9e01b2b02ffcc9340861388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe377f95ad2c3b4795dfdf843b7b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268bf1d37bef84733108a8eb197c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a296cc04faf99cdb8b040a867e073b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761dd0f2ceddd3795084d3c666535f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db66c0a415f01f1215a8103783f904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751346ece705449ee4aa54e8ba98b64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab20f2c3b87fc075afb8b6828d8c51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca2c02f3d9b72efeba6d8cd7d8b4b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035bfe4fcedda737b559e43a60813c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cbf2312e1e7f87d4098ab0b5c7f87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a2482eff8ebd3c88a6a3880961198399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6aa2f3ad13438192f143c97c4fb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749528b2224fcd03bdb2c502714d49a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15dd56d9ff0f1ad96a8070ae79d0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1043671b52cf45910571e07c47c1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcfff1b095726055ee92c751438ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcf3a2460b85d52c49293932c2ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0614256cf53798a4b23ffc97de71e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ec8b2e1375b414763d1e548c79e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9c378f53856100488a9cbc4f0480408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6092c5eb2904cd677ca8e224535278409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220588d3359b25047fcdacfaeef4a26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893d4d2cc8da63e13eaf4e549164970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352004ee142495b0d5085065e3f673412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba1cff745c0c74eeb66f4e11a01301413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b077b648be6164c73ecdf469ac5219414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0437aeeca52474df1111d997eae8e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab4c691944336007c5ed5c2bed5de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74956573d4f480077d8c80443a8d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4544ffa459e2d89ab9b823287eaf9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d00069dcc68dd5d80cbd84215d72c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176ac387fbdcdac6bf44536cc3e136420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a59af35888f2944543c59946eb210421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81f44dda2db372930a15fbe2055c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11936d8c1f39b2042bd65d1ab33ed71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9425c99df271a5b2ad9f359aeac631424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019554633ee3ccd533f3411e4d8de7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f5b0a54a3e046bd9fedd3a672cac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0a6898df5ff3652ecaf02ef999084427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5cac31588be18013c72d50a3696ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ad7cd047c5f01746765157d33448429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4115e2a90d9cce28d04632bf649c20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea2688587c58ee73641f363ddb93d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886e332f90c085c96497585b43774d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272c86ef6263ef61705b9f9c421d26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85226bf61d54de7b73fe0e4e5d6fd97e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2d8465308ec7066a9e0f9f9878ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ddbb0f37d0e4308847b2dad48a16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ccbab965f57bffe0a9ca21fe9daf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945cfa98ee5cf5042a25634bf6f545438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e163e0bf1a3b44511d7b93ae4c0154439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c217dccaf41d4cf396bcbe4df819a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba72c1bd95b251cd6aaaffef665ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf6aa3cdd17f52bd47664c883f518442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bafad67fdf6fc442f6a80e0ab913b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f0d071681f238a16a24843192a22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de6324d96bc3ca5acea6de10153e84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f18c4691ea29ccb651c2b26d458368446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0052d36bd797cc2183603bc0787af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdee3f6682a6246f2ebddf552ec24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc05e25f4e101292a1ebc5002d30c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200ca97b11b6d4304ef0b96402cf13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81501f878db6f72abfb1cdea52875a9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff950b9f102643b8038599fd68b075452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3eb494cf0aee0ba1f0eb587c53b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac238b5aad26a34d3123ba2bed675c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002149e7b497e31c53395a6e9932a70b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5f7280d773a566f179e946e86e56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a520dac0d532a17adb36724465b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a2a324cac6bc52a771930d14de303458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061f2785e3cf54cb846efdd27f0adbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b58fa3cba33f009488a0e44fae0d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28357e31341683ad7e2d2f4db7cfb3af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce805594bde1f9f179c2142dccec6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593496853804b3e56c6c025d47c6fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced55eab2173120ae68b492640491d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10241344dce4cd199b6c4080b034edd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd62079a08eb61c3558064ae75827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20dde7ff1b456e79596731d26ac63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0638fa0c8c7143484473979cfc19c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a1ae0c1d75f19ed83b8274b55a58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4faaa46f01b4dbd11c74a5a3ab7d56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd59b68cf72c82efd8d80adddeeea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2123473620cca4884e0e53ac23ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3c5481bfc635da086e2a59749a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0968306e62d5608ddf2f51c62c5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb050937b9ab112b9e93c79bff2ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8115c423c4f14e1832bf559b37f1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e8fdf02c635089cd36187ed07bbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213fce1102d9a2549466e122f60285478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d8bcf586d36e565bc282869449f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426eae642fda7ac611896644b7eb9de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f121559716958f24e42f9895537934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd566612d276c0cfcf33f02e58255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617679f0c2c89d2a0aef769f619b5db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bfaee079e82f34aa111c23d0c626484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71c1defca60056b56aca2aa8649922485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8b7726008f7d07c0e824b42ac188486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8b99a271e8763f088787e723b203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d29fcc195c263aa022ced4baa2da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8aafc3ac93a3f1e68864617da460a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc38325a7c65df7bd6f7c40475816490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9d330d26f05fa69ff978c4316fc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb6e92c24d7426d8668ef016b2bef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab15c0f52fac64cd5012e7d4ef0ff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f602b32158bad917c10ac416f4f33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efe587ce73215027ca046242566fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87893a637150e578c77f8677243994cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bed13f5556a8e8ee6817a3fc5ae83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6189bb227b6b24fcf9a21c1da4705498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0822bdb25fd0bde52ac16139db41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153ee7605c8ad60a26d3b9bbe62a3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fa55c108b87d47293157fe5ee55ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d8e96549ed10b835c5a4e8131382502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df78b6bf80fd47831a2c86d7be2ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9e20469daf0774dd763d1c082755504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825639ea2278e136bbade800642a74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9f094dd95ebe990353c70d4b594f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c795be75f1c79c7e4c726f36f5c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296aec93c4dc5a36c9e1fc23d757de8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da82080dde4a84e6ad13db8cde28a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4669492622f6c2b76ae11b487646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2be852a46fd9035c7f3d8e3f6b044511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860a5b76fbabafb017e2e494e60749a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac68911fe48a0c5e0cca4c611aea70f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa3eaf47e6ac1e1aa5d213b0a7b78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775246852005f27533da06f80b255f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c63f5f546f42b90860ad2a7551cd18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955eb104d7912b083493993b48dfb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc53c75f36a202c874f63d1dce25d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55d70c1bfe4a8ffc53457caaf1ee7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56c6b4b613b6e4da0ab6d11f63ada520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14c5dc5ece0ac89ebb463153f4c2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95b727f34979a11d0eac4486090677522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c5397b9795e10250780488c07541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27368ef4b356ba2af2bc020294479eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c564becc16ff9a38ccb278b3c592525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c009600a011487601ff68d120faeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf4725ab9a3a4d272308cb0fdedec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff774f9a1b78e415180587067c23d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924dfabdbebf39b8fbd06855fda82ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea543c876e691cab40025161453c49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee0847f74a8477af862e848a437bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663428ac31f7f50ec411fde9d61acfc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1defeb76748442aa53ba114379b25f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325746c25f3ef22fb4019dc9a3b0d1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158d13d29730d03bb444e39f8bff51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5047fddcdbdb50dce5aff7f344b07d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e10c75cb65e4fc4bce0911727228d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e80dfb1c892af35798397089bf2e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d0321ea0b806c22ce6f0e5d57599539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bad4c3354034f89be714801c5a1d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bcaa2deb7d4bd4e12cf6b5451e123541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf31c3427a99eff4095a3c45a66dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644f4bed540e59070f99f5a646dfab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b66ff5e67081d61cd0f13ee67aaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a901ce1ead713080eb2d4485ab79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b48d76f7069719e4b9e5295fadf13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e177548a82d24051a966e6c3c629547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254ca25c2fabdcaa169a8eaa740c37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d17c9cc614a045030c8e3d07b4bf97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c43acff5a0295dc5c9ffbbc5125d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd338edcba44a54589eb7921a93f232551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ff2ed428e119f4dbd198d7dcc1718552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1790ea83a1debbfddd14d362863f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba835aa0b8d6326370814eafd946544554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a55bc3f3b57bd795a54883d1c08a41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eecf41151de324a17b94f7ae20c58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf8b61f9d363dc87e24eb5bdb3a4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1515ae01ad2db699b87c1e6e144d5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa57d3fbb92f69071bfa753cea10c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299e50b5ea96489c194537eb7b4792560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d324bb01de3c6f6c5b306561eeed1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549b499ba448e929c83a8eca0fa24a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9930be58199f8b33e656d00403d46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca523763149ccf557df594c9303393564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242118968e5e1db1e2efbe1ae8c83b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23495120590a35606a368934b779ff2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8292310f22e3961b8a89f6249eff3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f57d498f5235c26aa9d69ab80a3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276881ee92e15ee9bcd7337717b399c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eeb3947652a78f081af0e5a0d2cfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb224133ba38ff3ed6dc14f3da00279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fabf1ddd90342a9c0bdd88bb882293572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be44f208b594fec3f117484b72d9bae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b431dcc28d710861ac2265195c24b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91339df3bb7872bdee2f4b30ba75f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ca7bdfb14c0cf093d5a5f561d214576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3478966326b0b600a00f15e917aaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14133f67036a6d6568c0c8067c50e0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48cc77a902e5784de041213799f780579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a865bf1758b88fbf2451d7a88b10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65041ec337c74cbb1309b1725b9dc12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e4af42eb11f4648153ea63094802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594181483a489b8823bf43b444916fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725504b84b93cda5d83d83fff3aeb958584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726950c06b0477216d99daaa954707a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea499a18ee30835073b91eeb46b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11729d98bce27780c4d1b5b8c579c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04754067a7c26979d9172330255fc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae434505f09dfee61d52a86caa0d79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68a40e69b7fde9b0539d549afbca9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb354ee370e53889f065f5a9263ca47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7dacfb851c7c1c37721aa0e87340d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075948563c3bb7553f162baa75e61b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c31b2ba1be41e874a3df92cdf816ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867261295d8ed1f7b9ea1f8b5be03d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef05d843415897bddc3d42570575e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8df788ecf66e555852aa113d35832597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbee2459b613930b6dde5f16be5a9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b7d316c584dccfd5046b5f623ce92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422e121eec87f07d9a1870ac6276ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933334c8d5b8740329718ac7d022bb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be0aed61a17304248461fac85730e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f742a7ea249722c5fd82cbf8932c9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078dbda9b69f230dffcd8476142cdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d99be90cdd3b17a98e02893fb843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182aae39683aa6d6cedd3398be6932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9e4e871c7fdf97004f2e97cba5f1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070930ca9adfb84a867ecdffb9387a0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac860ff4c55fae575c72340b5335357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d9a3e64818456e19a1ca94072a83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28137340565b8d5c4c8e489354ffca09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da803f64aa31fcb7f9f19c5d4959c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5bec6d45398edc860cf711424934613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925407043c34791af4ccf4d2a1fe9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3fb681b747f7a6989a024d351ab15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58868e0b52b456c0e7e973dfbfece616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe5640d62a2bbbf76f6765b3b6a7b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ab5084e8d747b25c6c262952e5c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0529f27679768480c509fd223ef91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737764a920f218878669a831b066d6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85869efcfac278818f8f47f5ae17ba99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b509fbf7321bad7c222928360f109b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc6a43fc992ad7a17fb8d2d2bbc80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda282119984c63f57ba17d77eb7739624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faad6e114adae3f303ef4d3eddff23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f118c6de85f8b32c54b76003d3b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525716b79e9453651817bc49f382280627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11cdbbfd5761b869ce92c661e1826628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0044a9b65a987593463b62f72b64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c0ca19ac6de9025f773f67b9dd50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30f946856ff6134828ea3f42dc713631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042633edd025f25de80ef9a52e2da15d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f55220b221eab2297e6a3a8b55e49e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ff5dbb0e6fea970e40ac76bbcaee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f615c9e42300e96a82f7c1ff485b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ee963490323b49a5d8ad63a37ec0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba382604a7d95a1f97312bd18ef625637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0a1b39cd3646d7509f60d93eab55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727f79848df92d3c135b196555a545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055ebc8f16574ceb1e89fcaf1ddda9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94612dec8eddd8e1c6d63f00b0cee3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e612f391a2685c2ba4e7eaf946c7f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8d947a25d8a941f7ccdd9971147f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d94ceae1a694bf9dc3fe7bf22baf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106750b52e4d9781831ea7fd81abb3ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c4b7fc0df0f46fa2e5c238f2e818646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aefc047b49b11b0fd6e6aa27e8ec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933a03ff29990185bbe95d6df1929c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac9e47e508c440cd5bc0d1a749acc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f95b8b3e69f7638664e9060f25a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645004cadb49f56ec0b1242257ede14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e4d60766c44af90d8872ed409cfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65871d362a1fa4b8ad6df2b4d13ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86af3d627b17512bae53fe05763ad5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d138d3b9d4719f6e4b1edd20e593655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f983fd3777ab05cda4b843b1ce842e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d956fa812f393ea18373737a1fd4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632f33ed3cd8dae7df66091f6bfb6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff12a4bde80093f1a374023b7afc75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b09e5a42680c20ad31a2ab254cd2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9de7a503ff19c64771c3f3774b15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af7e8871556d4674368591b10ff80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f7b15862ea5acc0e222ffa6d71cda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7775cd3b9dddc4e37de1ad8bc4cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e677c3de1bbe149903040daf7a002665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1cc0900b79ee7157fed001b0ba77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df971ed5cb2cd56283da3f39370c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f2ce892a78e6126db66c96dab7f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9c9cffdb13d04abf8be572e656cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6d7e4c190561fc4321b8879c451f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be6816d5513e1b8e9c5d822ac17fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def656ad49338a86f8e95eacab21062672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3d2529906d2ff12d37c5a7c6c2c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cf59a4c7e6dad4dc7a90027e4a4a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e9f39c4ffa0b97d3387339c1e447675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a10c31ebbc305729fec9d779a019676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9fee6b3c5bbe42aaffad3ac893ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8275c25d17eebc5bb50d75fe6246ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387394bea97844067d1347b7c28ce75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7a37f4a4dbe07263a38cc248fab0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a3e7861235089569ad09b307f4626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca71cb2735e915222b0f2c2d13cd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611cd91e28754bf9fa8a20296df442683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed27f8c20bb4c462d8b0faabf1d7f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599eb57e5a738d2830b7b790186761f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec707c6f24e26b5dc65442014e4604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e296e6fd9f0aaeaaed05df1d9a3d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be18b68354ddf0320484f655d3b16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b246cbbcb24320267f87368d6988c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd003c7c2e7179480a5d1293eade790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa56535161de5b7b0b30af95eed56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481c1dea811da948bd7799b5aa7cef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd91649d47afe2fe407059e0f0ace693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e980623d56e792564a74b5e33bf12a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449035ece1115e8c260c0cc4037ddd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9026905a60928f9dce037a73538c9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb596002af56a6b969514fa268990697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ecfd45aa863fb3d3563889c414bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6bb604456a93aa3adad9eebdcfdd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f7fdab0710019af383249beff8f7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685421e05e9fb525f40c83be529056701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c6bb061dcc6d5251aefc5f18f6832702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a487c9f90ae80a9516a7641510ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6ae08a0a81912bad42aa26379f86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676d3eb7c98a61705ccb6a675f5344705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f331892feb78333b14e0e9cea9a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1551caa63594f2bcd1979009f72bc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc3dd61220a7052f27ab28d2ac2b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978845de0363be38f666301e67a918f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922a68d1a6faafdf0950c880a5889c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a466ef604bc0ab38d0f53191b0de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c8196c6b19b2fcd1f5fe442a2b0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e104b60271f191bb2f602410f994e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6446c4261250f2608c8806a6ba6327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab594f014bc46d42b6581d10ae987b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e370aefdfb4c58ec909af7d330f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb1491dff1d7881dc95260a67fa73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3789481105123a54f6eb30571c55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edd040ed5f28dd8f1d42e970cf182b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd705f3960d7c59b1ee07152c5d1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc921b0c2dd6e228b0b87f73dc660b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d3522d48ae5672df02acc077933b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f647d32623a9ad6641153452b61c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b5c72688b9617c47c03283e44f7d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6ce40c3b055e1e7445696f179b17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48a1b647f7b514a3a3e50b19a6dbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ed0895c54b0bc3190369ba3e7473727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee4c28ae7ad59931b535380ad8415728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722299810ba3a383ea11a6893c5ed2d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d71cb3180456bc419ec698c40ab5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88029b5cb0fcd9c62125e9ba405cc01b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f2a0189cbc60bd6a563e30b0dfc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6440ed2fc1c281d0ef1ff04036fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796274a7a5afec04fa8e02f5eaa90bf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af576c5b1aba6fa2f7e789c6bc8e34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d958546de0c022e53081b4bed0f63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2332c7f7199a055512a026588a85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46992f0e3de7783f4dabfa6b2d4c1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea6cc62220b46ec18045c010f1ebe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3689039dc3ad3cff3a0755724bd21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f37feb89b9c97189d248ea70efc42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d81dccd1be4b10bb9d4ad60024e79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedbe84f3979420100605ad57cb111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828935304a9e64ef4c0a34c0be529f2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef70bdc33454da8eddbd81d51f2034745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88108c28b7f4fa88bcebace9d362fe9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a2fb6d8c6b71fd6fa4d00fc510c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d8e06ede719aacb6bf2fdac004e61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1d6395f44a6eadf404467fe2003cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95dfb40184c49dec0c77a95666971750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826145219e5a6e1bc7440a3e9b13922e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b843efb679fad56f8894b61646e525752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5272320d7942a54adae403a265b7f51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8fd2a38b568599aa3f7132ec28959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92067d411e16d89017d002a863b5bab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9029dfc0360f0344a3929aa6ade65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b9fc880b681aaee6de7710541c8d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f197ca77c1817db1f852b8c34f01cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c1222bf904a93c2e301ee0bf4048759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892583c3b89ba7d346c6ab87e5726911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe8ac6824b0f7e53a7dd0aea1f5d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876cf0f26f29389ae6319e2b98d09b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f58f83f3293dabb61e1f8e05f7edd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25f1a86c046cf60e5f4b138c3860a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368be2f1ab3f6fa848b75d89196d2bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce30c8dc5fd24d3ec46c013a83177c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495d7f300f43764483c860656fa16e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a239d969ed42724869156632439e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e3630a8968a94a83bf3cd27cf4e8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e80f58cdd798ce0028b66e0ad191611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce1357c5755b240194eea449d69cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb83ce1ded3c944738528fc5672dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27de081a7f5cea85de9c4ea39561114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566d1d2400b1f2f8de5442f12bc51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd3911375928204b963c62ee204db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed041dc7cd89837ff94ab04103a6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d8a9026458c993bef5774210763018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b61ec80b5b338365d38d9b14e629719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed18fcaf7e84059a657855cc72612f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930495ec4593b889ea6df546c7f4e2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecdc1163742b23b6d699a43caa7c6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984040b7ee10426ecca0ab2fdfa238c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7ab8880718c54699a44e6982dc5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcdf8b4ec551bb7a80ccbb047222ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e77ceb7035298d1255028c67d0a89f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365fcf1fc9e723fec1fd360dce5198d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd69bdcbedefc19826bde25b3e722728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6efecb2885f9b63c228ed55e78a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f811a87a06f2955ce3cb32302d0b3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f058a27ca516c25c678686999f59e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2928733927e155f64e16bc8dcf7e6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2655107c1995f383465aa9c607408133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8fd7d68f8d86b1184c757361c4ab534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d03e7301cb060af72eaa5a2b496735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f20c5363a42aa62b77a923e79e9a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42facb6f2d82d3c044f6c6aadd978537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f039051dc6f9e32e2249d5acf0ed8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024150103e6881dabc4519d8c244a9a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437524b666f3cc6a269162315df4360940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27edb5a2e716214005e9e2bbf4e85341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff5ccd05caaa18d455cb06c479417c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03334a8c7b179892083f20a8742cf5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca610c954e7b4993aacf55a2083ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06b8c5b2ea944e3c19508c3e17c8ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe8bbd8cb0bcbfd3bbf72fc13082546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0807183eae14261ae13c4b2bca29f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24d3451fe5b950973e5a39fe3ac4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9b2b3288cdd618f6fa0c2e7f7444049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984515c865bbac8ad1be166dff55dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3de49e60d6c7093a09c9e4be5764f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caaddf8dcfd748ef8b88b7a77cb6fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ae56a10e998333ee25d4711883cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc87ce17797965bcd13437ba1ea17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affe0339258cb55a9b91d5e5c8556455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610baa4a98da61caf0cde0d5d8b79d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb5de1704cb6ae62b19191faa9ba757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246d13e9d266bebcc9f500180d53d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d7de995df4135cfac483a23bad64f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b46fd6e139a8942d3d02f7aa6436260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024e07bc3b2db38f55b28a532c976061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd99c4acb84e66c5a851adca63f7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bdedd7e7fa55c1204a0de3881eb6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf476fb5adf3051872237dd28467e0b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b2bde999bd484d6da7de70f4ef3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b64c433fc1aacc2b011ffe9e5e8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b824cc7220f4b638cbd489457f8e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad16dc41312b7500002288d1036a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005689bfabec0e618fe6dea73e06e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93c6874edbcdc3a5f7bc3966cd9d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953cab4dbf73054e913d247603120d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9834e8008184fa2afdfef3ac423f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b86a686d59fc86e509998b13be46c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e0714b674cf00fd0ac3a678480f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583db757a0487ded570b8cff3fd156575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf5ebef52c99e9122db166488610d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c57233a42479684c7f505254b8fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628d7af116ea3783b6eafd47d3486b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909473108616372e9ac259201ae1d89279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48c24de51b2da93dcafc44dd5e852b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe4b0ab77fd07d113779caf716f6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94416d953673047f58c1f392fe4947e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f534ed0970c2f8f04db99d63bf0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3a0ca032cae339c7d15b38e716da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261cefcbb90c387d4d4af485da7860285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5be395f2c1cff73c81503bc52fdeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ce24caef5100580fb9e6b24e5634b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3ad2faf47f9eb4d80b2c3f3ab90888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c729723f0ba8216a8ff3e2eb8e07a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbab50d3593b964ed9b7ad96dae4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0b1815f664fe11e941addfa6718d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c6d06975b6d7f800ded4cffbda90192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20763dc6f33155a359d76ede405af8c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4795b75eaba7d6358c8a9af85e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd270e804253a6b4c402554cab34a0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809aeae2662886b2afb01e88a086be296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374cb68bb8ac846e2be2108c9c24ef497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef6f7ca4112a251f8f80e6b4c9f2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c0dc90cd2360581922198a0d002c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c497a1081ead757f390bd519d968100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e6b2bc8cbc76bbe4241b89f5edcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218ab6f4aeda5c3e8157d477d5a39e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d173135e557d8f378d379d7e0357103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e96c4f625c11a78f99cf25a9151c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cea9ac1fcb37a43b29d3ee3a9839b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91e880c47cf1deaec274edeb66922106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479737002f53afef44e967a2f90296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230302d902f6b9224a3d721b545f51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f395983930a8ba03b44428ec5b6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf976ce840024566010425b75af63b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f55b0c55f7376ea35d320f2111f72f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158fe091565dcb4709269981f4032d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870542954b29fb88d0875aea9e62815113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb8599c91ce347d372216e651528e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710792c9339ad416af0e13482edcfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce6d68c36eff929779c7460fe4055116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8eb89192814c850a3ee4309bf49a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c6d0118f706e25ce111cb73ac975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36f1cd7099c0675b2d0618c5d9621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df6d25a24e37b3e2b3242d10e0674120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb69d31aa9338f8d5bf78316812317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c940b9300d81142afb839a1dc45de8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088be7e4b773ac055e28dfb15111cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d7c7b214522b8224e480203ba84b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b10601885104f45980fab82298e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e7fe283a9f9e2541fd7778fa3bb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72533647e10704de2c7bf59e86d655b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043b9f40997f06ef92483d6f11f91a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c772055e21005a2869621622db3aad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517501cc2c7b556a423e6507757ec225130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f1fc31a3e22e7d196439eab0890d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83149a3fec44ab1ac918116ddaed1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d5a031aee84fd9a041be7111c6a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b047c177123851ff0d5da4fe24fb23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf02f02a235d0dac4758f8eda9c6a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1006c8cac93240fd926a4cca01838136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48801399519b41db1aaef2765ec242137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445d3b7c6a0a8e1afc3e77647daec6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca59b01a0511165d45c6ab87460a54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06edf637aca706156b7006840c568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df79e0a6103400777fde808f60755141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ac1ae98e7574b501decaafd2e045142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbd7b73b3212fdf9105a8a5d31067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de651a4eb72ff51a5ead8838a067edee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2f36ad623bb79c31db1bf577ceed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa01d050dfe94df8c6620c1c84062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e053a5937167bc09ed2a66a2d84a30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48a18a06e6b446df5ee78e656cd19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2e07465892a7548ceda3fed87c578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab498816c8975f9bade0e0ec9a0fd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0bfb2859a4246c8ac57f0333064cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5f50c96674154f45bd8f1707b891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc02969272b2861ef9a87fba9ff51fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf608f6a8ad186c10f2013768e930a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c86fe67ee9d63091fd7d28a3d4b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091fea5f8c337f226498c5f4ec0be6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c01a7bd8b125d5de7570e0d05cf25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1473d758140de99e7464808b16928158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730134f0922b2003c9f3205f7d9928159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd5f83e4565bbdd74ae1555048d526160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f47714fc5ee49276e5e1f584d34bc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799217f053c768755dbd5cd3083d67aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a852417c08ffc2c9c38c05794474163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba68b0217564bad8b2f272cb155942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa4518dfb1b8e4dfc1e772a9ed729165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0140cc71d5fcaf011d8813f3dc354166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979b199c32dfaf85dcdecb86316ccbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535cb6b37429d700f42064b88902a43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828e01c8b11aec0164a554ec8eb72b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d8ef66199fb4feb47b0ce8d0eca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edb51c3f402e6ecd29d7d9d602b16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041c17becc17144b8a55d04319d91e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612b416050a593925a120415ad3aa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f512790c5c2647e446ffb033bd37ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711399459a131a72344d8d849b3495175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37c9717e88ba9f362f4767dd8ea7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480b1dcc8ade0a4c9a48c1d8e73154177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779fd6d089696734cc3ec5d85bc22ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92dc8334163fa32578843782ebda22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb3ea676dcf821be2b110710b470ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a68d6662a3acbae9811f7fe9b6fb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e05c5db52ea1a41b19e7682c8329f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42a9e4eed6adec36ca990e17ef498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9d1ef28cc59b3f25a4a1ccc1388f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79411f1ab0530e0d7e2789c68a5531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2de1476d37ae1329394a7d0d6f7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e381c28bc04e1b7384b96a34b75b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51485384dd3b2891d5db07df88d0cefc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf93cae60b5049f6241aa1715b7237189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b6f595361186d5140576098d7ebd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454669f559624e0c69678088ad07e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e67a1830079ea7b7c8383f1016b49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5df42a805dfe0478cb9dd085e80c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff270a1b564bf5d54c144167fa698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bcebfed3f0f3cbb169ec59f9d891195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da5b3c58e79fd6704ced4a8b729ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c3f48bfb3b955eab90c1e11d3f20b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dabb1e23a9f2fcffe1ead0673523a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067bef1e15b7f949c683aab3d56b7d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabfef38b51e5b88304489b24f5d8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7e4e6dc99060a886a42c36d6e8fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a035f8f029ee3a521eb6b4615e95907202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731adb8168724309802819c31b2c582203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50a29944354296834e78f6163854e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a24c7aaaa2f925758f1f99b7891451205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f70214e751cc42989c706dcc8e6809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f81efa1308901472c564a6734f5ef8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd28b297d700327f56eaa1f45f9092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9a8bdbc769fc4dbb5e0240e2a8827209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef7e177745d4c8f97706173654698210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f64b004f08f6cdb18fee629b847a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdcb130c3d4cba66dafbd5d64468d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85878bba015a4f213863ac7032d524b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3070a3ab99bec6f6600f16fdc45e49a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe4e178676026fb0bb3f01c94adc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74978b17214fde2819cfebf1bf4efc86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521d0ef45dcafd368e1d6d60df54c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd508c2b9f2c8ba71ca0f4dd83d592218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1df057b83fba89e9ce4c16ef7f91b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e018242db294475007fae112bf5ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675988146cd936f6f0e0421b0add93f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959156140058c2ca3e3de2b66fe7561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742135ebbc94eef321cc6382d1742af3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f825a5d80a014dd38f5407d0a5f40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692c06241eb7f5ee3c92160e433cadc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66e5ca355e53ddb18392dfcd141d26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58661deb3c30cc863bf62af71d7e09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1504757a03cfbf815605b1ee5b7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a71f753553c835f4df5ab51803dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a254432de3608d046c1f0be6ab4ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbe87c5bb978bc0d06bace4cf3b36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae120696572f548a72e789a733a1d419232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c9827bce08a24d543c99b7a7357d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115072f720e8c02431d88b713d9ee9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977818e5477aaea0b5630e42e74aeb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a129c5083755f1b278d3ddb98dc9b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038dbbadebcaf8a2eaa30381f52ddcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d0d9e421a4048f1ff4bd0e0fec984238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87a8c64f9c5ead1bf9533bcaabf8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa8223eee0a5393e86479c0c03f06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dccb4eeb2112907207a3843f0bf4f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce9e480ee36a408c6ac34abf1f8b7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8f2f1f5af958d35dbb5756947c519243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae0f1f876d25030a87d4a0d5ebd94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9147a13ef6f64023a083fac775927f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205f655841d54ae1f49aa4de86acf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5394f63bf20ea7b2395d6a135304909247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592438fa977a1c7a6e8dacf3805f786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c8886ba763e3a2512bc9e080c3ff0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043490fd0d051a359fa470e888797297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490acbb1fc5295449356220b6e31003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2adeac7749de3a2e975cc8545d11dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d032714aed2a2b2c7f9c7df4b4188e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170efcbe7ef3ef9365103224f032893254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b2fa4aa191cae87a9ad1736a448f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa171851459e0ad9d9ec32b772a26c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb00605dfb2154695ded8058f46d76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd8a9de3a79bf37b75341cf4507971258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3136dac2ea2777425ec8317a1eef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b1474c28649cc549969a1fbc568f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118da0a2e9486db60f34068478e3c59c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e61e87f7ac940a42cef38594bbab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b1034236a93fe7e39964333b2078263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67028159b8d8d71272ce60bfe6c197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4df51985f47a7d312b4257d8dcf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998a1804c464df053e6bff063908c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cdfb567271ad86d0261a8fa532ce3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797a241f1c9cf745005a779d5369f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeacb07deaff2359e452921fc26f21e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e8d03c991ff9e50ca2cd726af45f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb359649b5101622830e79656b7c78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d091cb383f5890574c6e65038b3bd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fcef736b11a506c3e40f00874612e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702bfe3acfb1124a54276a19b975372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b965500b3d1936a8c556276038819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4343d9b8560eb1c6cce2e3c27979e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40028c6c4f3625059ea2720bd2564922277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50de0957c3fdd963c29c9bd494d8c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c34230bd43d4b2dcb247fa97efc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ca1d086a7b94231117316d27c0e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1fd4786ee6557dcbf6f9b8f9b221f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56bc6bad2be9d6d784954099601cbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3549a17191a9131ffdfcae63f33dc5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1eaccc2ef95e1d7c5b65c8010d24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8abff6f0427e3f8e28cd299123618b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0857136fd246d9a7ff3682c6abff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317978afc99f7dae343521a7e4b9bfb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467a743bf3c7a95be52fb5046e24c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab335e878ee485074f5241709cc0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dbac94537e3967727e430fcb166e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de36ccd9df849897f154cbfacdfac4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeafb29572d1a52ef4370b95cae6e2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb072845127a54ac61ba88e1b7d008293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf11c4be98450c3b8f8b2c50fabcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bc07decc89a5b34ec3c48a2ee69f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294623eedffa311245f5ee97c90b93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff10f33510cccdadd11bd12ca1df416297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf0950cd932a4a647d3e05ba3a6330298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86462c6130b45fdd8ee6f84866c51b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f27a472cc7ec2e47d945f5a779da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81fec3e71bcc789743cf7ab5b294d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be29ef0449807118d8a0bdff6a5c25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657d9ffe468fb7a84135a61c6b1d12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670abb758a8f34f76be5eff87e1da41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c7aa3c1ede35be5adc12b0f93ef6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f09bd279fd8f4c3911bf2a46b2b5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59872d22e5dff98d0e118d03441fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832999297610d28d6470fec2e808a179308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6273401239dec249e8d9da0e8b0e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb125debba97fff52ca6ae3cb6df5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed3318f8fd43aef14a7b780bb17d8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1433af31877f3ee87a984210ec1c05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd920d6b0ec17c3743052b30e9d23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72546486a693a3b1ba320bdb73b49c3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d2f1ab1b5e22c0ced5bef9b47547315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdd7a5f37f41de56ff33dd61412e37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40890fd68a6973017660e8fbe24179c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f8deb30cef5bbf79b53fcd05bd720318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe55e7a4a90a4f8b06bf3e5cc097f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc975b4c62250b0e53266dad9f36c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42cd5b28548038a2e83fe5b047985321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8101d6a8eaefb74822512be959dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d01ff624ca195fe0c7c47ea8aa66d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9470a20b58b0f68cd06b5d2dd1bf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2623d852b522db895ab43f288cac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faad07626f2b2694c1cee605eae9e75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f373689156f049779a572b32bd5d1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f27fecddb154d9b4cd9dfcfdfdb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7af4680f2d7ca3fed212d38afffea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a80225c9fc71506cce58633e3d92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0dfc255b489f801f3c32203460c8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb336c8373d1ed7e3cd8704213ab41ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970825900c256ad8459416d8b21cdd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58245a74f9750ee957bdffbc6321c60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c907ee4d47f55a23090d10226faee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d7d54f28cdcc67433e44a8494c35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c564c2b7b6580c2bf12913e55806337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeea4f7aa6ac101fd2d61d3edf7d90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807ec71b60c8f97999ce20aa8de7be4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5bef5c0439ff27afba761d2464b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc7026d7a3a3be8419b9b2706054e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadb07c2a371fb4b85e5ff072b18a9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb531bea3c447c25d75a1165dc8e1bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3acdcf1503d6c902ff29aa88646a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00f6e307ba0f935201163b765aea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884ed0ed0588c0d3ca828933fc3aa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d360c87d0e898f8bfc8bdf2dab28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947203667fd83df378fcabaf477e8a49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b073722ef73648877bee608f6aef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924d8327893a83496919b9cbdb3a76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c075f4f15a4ca5552e5e1a95e79449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce6d270c2349d7a6710d6983580fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6ec0ae1147e6de4769c43f6a4b6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e7c038a31b828e25e2455cb03886354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999a270c0a7f5de3407c2f46052557355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0147647bc8580443873b06ed226d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f55eccb63ba3d6dd00d2eb019afdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11aad5051ed49bb9eca8059e788aaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d201220bfc3d66f979397d5bad89d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793887f57a0612c67d67f1df6732dc40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585c1e946e3b130996ab43beebae53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b7e1f811666c38b7473a88bbd795362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ddf6bbc1cca8e4dc3c5191efd47b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07024ff56663cd775f0de4447c5be358364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778086ac716099bc28fc12e237b1b91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f81679d6848bc804608f600f10496366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb051c41a42fdc3bccf9feeddeadf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e125e575c78c9756803ddd56a8c24a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643d48311952ea524b58dfd3ecc6d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd9a9159cba743ac4ec715fc969bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3496875d368a12d32349427b55727371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12635e9f107d3759fab10a38a0bbd09e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ccf9e8626a7b14b1be59942f6be4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ef317d6a40090fb34929fef841f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138cffe5d2a7bb1b82f9d466e34e082375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364240b2dc115e020d19ab6d1ee6a903376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821b55b566ec28bcd03002c7fea1db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a15a8a609e26b62bf704e6d67a90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81c1b52e020d42318362e2492591e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20c4eb66f76b9d0ce41bbfcdc3e90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca338d50b710fd8cadcb954ac9f1799381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f28246d943fba60296569c32d57f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f289053d33c1b0533cb933f867db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc05bc9e3ac8be4e73b16ea737de6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8dffc52cbcfe8e768888140c5c48f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfc09d391fafe2101a938a791d7c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4eeca2813a38eb2b5dd42991c603c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01b627f1516a86cd4ee9bce6ee2f4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590357708eed7b6305d0b5ae592376389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c14b811162b30c04e869fde209f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d33d6bc01a7f5b1a8b2a570edfa06a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abf252307de975b4f6fa8685c8526392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89554e709619977c632ab6c187392e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b132f30926c80397d54a986fddfec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced738d1f338c3bcd531ae3672451ec4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892c5d90d40527ab2461638aace70c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883da23ad8bc79c9558ae52cf5e788d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd90074fd49fbf7ba37a820d2dca7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f18603c8626f0221f96e7360d94d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c6fcd4ff5fb7cb9e203ea4eccce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342181ff1c12db025bf44849a8cf7ebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d157a6b59f86d7d74d709bea90f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0faefaabc12c161fc3f6547fde87d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa327a93367dd443fdb2b2118d74c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3957997a5d265eb3307347c9b204ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102970cce85fb1578b5703102dd49ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3b663bde6f7702dd81a5cefa0c390407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682413597657d046e1e0ac7c9c0d9879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb21e28b0427b08a09df4d60a6fe4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492816e1882be3870084ecd8e408bbff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30389eb3c24191f1535bf535900d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02a505b34b2de560e7c4cd0c3151d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9b9beff9c074b18a5077f6628964413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304475d717aed089a0f11d5db1ae92eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f82a147a9aba819eca2a5dd8acf452415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b86ec52dd9dea168c550a0510a5f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2075c6c37381b576201a5d2cf0c3ff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4e9e5b1367e882c6b77398ec982f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf393a5a2951d99f7215d07fe3586e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ef93b7860af842feacdec6c092d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1abc49d2347ab4582f6b38ba3e75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa2821d5b0a5643cc73322dd48b0d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aadea31caec652d544b52b8250a8b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661f85e2357ac1454be5ffa7c996fab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36069b8e3e53e0796f41d953da35522425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686c02d4e8d8bcbf0e7344133c057e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08961d433c3ab409ba7e3597d4700427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dcfd74963af3bb640f1cc16eee280428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2de850d6c6f058e193df122f9602e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654760323b5c31157db2a8147d87b25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d06f0fd738fd6831bf7779bc85b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00cea36b15d5f6aa0a0a1b7ce5ba26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419054d331ee17ba64b87d4bb0ce1810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af02a7f7d75c4194cd850c9b13ae16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b6877b45cbbf425f5e4d03149a803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee1da0d94886bb6faccb4f491ec8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0720195e9015b6c49129313bbcd6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a692335998633a7d56dc318073a01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce8f0d4efefc9e0aa76035431ff78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84fbe65187029273c560fef62d63f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8592ee2364789bf4daabb07b760041441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f832a393a5bd7be66cb17bfce68017442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6432888f9a85b7412e06fa900aeda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2c0ad089bf1800889a868b57ef4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08266c747c9f41940d590ca2551145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5aa55552f4821a964c17723afd73a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371161adb63a652ba4786bd5bf2fd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d4bb817b254d4569d04c15333e8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8892f286164a44e5a0053eed9306bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3dd7851ec5e47b621f8921550831f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d30561f80ece6ab17483ada94cf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec50ea7e8d8040fc8759fa9b004e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5066992830d2512247a577140a9b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3489dde7a1be53db1d06dfdc9718454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b690b414e772d48243b858d6cc77a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d7fb2c05f4214a95af9276ee3c59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3591e653077c12f556ea3167328f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205abce25f4c4569501bb0aeccd8292458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7e6ced9dabd5b0b50dd5c93695f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7a3c26a5bee524bb063f5be5d207460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c32de8e7755ac3e3d38457ed3ebdfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff577582d9e6677ab83e562199bb420d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323725c87ab0955dd1a4461389029e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152619c430b2f18468d45fef99551c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda2a1a32c603895cc1459c1464530465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f708f4b1e18f921bd1fde60491232f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2998483e65ba763bf2443503bbd14a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bda8d1f86c617e48d4f41c3cbc232468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfbdddf4394fecbbbc8a48303051c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862540042cb81e1f2391587a36b5f37d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695c57b5135bac4f193273411f4f5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30333f51d304122c4eab13a29f45eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa41e6277522fad101db024ebb8826473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db46ab809a5b0946b26e7ba77e8531474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d9a84fb9164af40aec9aa3ed3dd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7abf5175f6794d49eac551f05a1f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9891e2d652444995516424b4b8a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0f51ce6bcd074c098e84b5dd0347478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723535298f263fb93c62d541279cf663479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fccc9224adde5a92af3477a9a45db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d38c06a8f9e3d6e4f218bf81dd15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26aea681564be833017bde29fa93a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab28f316c7fcab53fa613dde1092e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e30d64a755c6fae8c7900c1a0d82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5191c6806051fe4e0e6b5086584bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2108c1ef477ca6ed65d0879e3197b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277036f41e02eb973918c805ac7d8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a675a82bb734fe8ee417cc2f9dea0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65048929066074cdcd033744faae825d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a5c0cbebd4c3a47eaf63ddeb319d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd598ec54697c152186bf29934f88d6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785986012c024f5b7b27637d1d08b2f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aae972a84297cafb02e7feed186f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e9a86f48543387e447f3de8f0841d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51720728f0115997e6da0c34b63b799495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3834fdd95bbae832bdaae514225cd67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc374b1f2714055ac897cde8ebda64f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bbea2f625d05cac9ff63ba738af0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662163bb7b2eae1bc8f031212c55fc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf86dd34e2c85235a9e3da2d5acb584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b87457fc6dee9e243ec0fceececaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8a15c5aeb51d7a7110827fc5a6f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2769ef610359fd8e2666a30770784d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb355ee766d965b584356a7e6f5595504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f23954c6991462e8439ed0d8c8c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc800abee8ad4a011beb44d9a98bd84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679eeb7c4fc662aa889d5a1eb7e90e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250072c9473556dc706e23eb28ef808508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77c4f8ec271eb3b2a5b776fe23b5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199090162117ec680628ed60a8643ce7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d241455b259266e5f623e07175a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f36bd37c31eb87a396b20f785bfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b274c096baaf36f4d1c1e8f72e792513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599e7f73116f41b4ede4135d82d4d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f378f71b07b14591926c2708616e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943e8f7ae049cb88f79098469fb296516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9785ae2966f936dfb4f5996c4cc16d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2834f9669986d7ab9c308d8ae66cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835f9d5e1b958de972fa3b2fb43366c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449a03e26f4f4a92ac3f90526a0bf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b5be44aaa50ca5cfd84fdc9e5ceed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c49fff876d32a87bdbe8a279d01e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30ac51a0501b6a450a931ec5fa7e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2fb51ab150e1f038c5f1802546f35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122276f79ad4eb81d41ab17a61e1885525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b35ce25256fb74ebf1867e20b1e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe4fc60afbe98a67873b2d2015555527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ad631b4fb9173da29f0928c63800528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae43bf70fc8d8078cc37f40a4017696529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79843f265807438d934f0f12e8e5d43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c699894f67a10b0f1bc7b17cab38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27fcffcb646972522339fb52dcc50b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9aced157f27739303ec976b09ca81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a25afcd58888ee0090a0ba1c434be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658af41ff16964e74e58541bf960714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810f29320f251a1c59a26920c7d515536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972811ada1e47a91b9f847d8dd73df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bd5a014dfaa1cd7eb049dfa8f1bbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553ba19e54c7c4be8172eaccc40aba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efb32f2048980946f36c7c82e9c9e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ca0f4f39b43285d53360b387c687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243bfde012cdfb1045aafba90cfda59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51ce29c4171d88592b0231d9672570543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2408100b6ec366fa4624207ec051f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fefa314eaea8474ee627a2e0dd5d61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9221249a50dd3e0a2f95c3ed698c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6732e1c557d87e65db3bcd65362cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c45be4d885a431a99576fa5182155548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794435de32dc15edb431f8294c8b90f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16aebef8591403bb82834a8c1f8c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e06f000381b7380a5caf53b5437ad1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2cafa57da35bb8d2cd7b3d673f585552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c14c5846c7088209ad454b793bca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff51e734ed4f1c0fddc19fe90fb66c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1e75d71fe3cd0679c4041b995df8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0b2b74d6a660c8b7b1ec9556b3a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd44b27a9a10dea6025605c82a28d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f14952b9294f2fb9a4491f7bf9cd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f2a2cc7357ba7dfcd4b351aa67c0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad2152f52943c901a1e631a205765560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecab46d47e468070b43b760420cdd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9d25ecdf1a0276157c436b37ef6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12311f0a7c7182b5c7c90394e9e4a3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5aa5cdccb0558350b96099b44cd8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d4a4bdbfac19e88c82f3be00e568565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03005b6528436b45ffb8de1270e5b051566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ccb1b527afb75132d767231a44cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439036b8c43b5230421a37307dca3993568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecce5cf0ec9af46865043d43a355ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc5dd521621311351fcf2f73816e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34a337d94daf9699aa6c001bc71e3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab8d160c3e687a86704addd8d80a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafaeae15296eba93a4c8035e0a250e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c60f686daf62e27f7be84204e4707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660851d3c7d6db6723ecd4b861dcc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e87ea1ae1746a6bff1e493075042576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9ea9d2a905dbc5033ef413d514785577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b2a921250202fc6d2283603ce442578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a86c205f05b19ced0b34c0938ce6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e528e42e61e9417350ef75b8d872580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d908e224335d4bbd2334033b669a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b48b23c5458838df665b39da32782582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b65ad17c4428f8a03cc52c9d1fac77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b6d7321dacef5f72e4faf69a5d42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546456a9e65ff5377b68d41f561d01ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd192a57054a4ae1a5b23623e0a11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564784e16559738c6b03fe57e6ab20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0670e9943ea353d86e0c273b1a993588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bbd09828afcd9babac6276443d61a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e237ffd435c6b36ed9e7115bee19c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85030e063c22d9e38d050fb6812e7aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c089c542795b4af645cd8e63625c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c60ee075ff5e91a6942e767659910593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43645f1b7e61ca5210e89651b5701be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a758b4320e1b48ec1340b143946566595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295dbfbb215551e170c476b1aa50bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201a13fdd6f59be47ef743fb276910597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ca793248de49992a6a2322b643d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73534875c6193c51cc819c8ffe880599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23d1198c233365c008e0dc9405658600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204765bf5785b8d4c6af04ecce298bca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9cbc87344ba47593585a35f3713a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804505cfcc0d76f6ddbb645423b8b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7fc5de2621b5654b44c9548bb384604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6db69499d970e151f71d17c90f952605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433855694bb75ac05ecb281f08729d39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84b4f23dd640c111a1bf84fa13308607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e2b13783b0d2194abdd6664a8962608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1221de55b427e369ecf0ab126b26c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b404010ebadb8ccb3ff7ef5c068b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167154753eb018a082449e5a1a833a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884350e9b31497b1ecb9f7b8c619a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3abe83bd27d06b679181c0393bf28e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835a4fcffc495ee59ee9417d71cc60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6affe63c7428a38d3b4feffd327b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17dd61468c0dc5f6d75368d48cf710616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f48a59ff112c065081355d0f1031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a2d68df19c584e1f8cd1e38d38e6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cab2e05664ce92fd12eec5bc5977c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde539144087ca6fd5dcd9a07cb1fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dcb044a59dc4b9a2a84b7b614ae43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d487536df420607d3ce875826b82c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59736ea39a17a85b372322fadfb9df5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1688e604b9bae0e35e32bc6ae1f0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513502d3936d193a0e48fd2a49ca1409625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bc23ba9f0b5ac7e053ed82e3cfaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd2af841c0e2077a5e765bca28029627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8608bb7c17f0d55dcf34a3a42c2ca5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c5670480e5cd296265f255a6aabd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139c15670fcf3b8b76037cd432902e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf6dfe5906e432acec2324da7aff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8fe4eaafd2382ff9c5d6a15669cda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fcd6cd19adb0135b87533ed5cc10e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d4165cbefe1f6fcc07734b90bc58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f60bb19e51526ff9a112f0601cb0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9e9051f5f716c843089e7390ff7a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b12b78ce2099a16154cbf2c00e15a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede9d8d738a85eee3a4509b85584282638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bd53c0860dfdca3e96bde69185be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ed7a39c2e98b704fc24ef5c9a595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457f3bd8524af04a101ec1445a3b24b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125edba0773fbb85bbacf4fd7d3f4b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5c721be4fdd791fd6871aadb8f514643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22471b96a156e577a71073b92fd36a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ddd9db2b7274705676ba982d357b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30275a88d84a267e129d3b740115f0ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01823deb5c749a1c2b3cb1b36aa47ae2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf66e5aa5a753b3b7f07fdac6a0f48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad3933d676a20778c71f16c0209a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655f53e206447062a732808e93b558650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203972c0e8d3cc693c74bf286d173de4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36912379dc3eeaf78d5e8cc2c9d0716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b7732da6329655faef213c26dbdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f4eb53f90175397c104ce4c01e0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977e7992961adf41c29d8b100b84b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd906c18750fa889c7ed4208a619a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d703afc487d1c77d2f98e3d7ab6fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75632d6a7d23a1979a27fe92087542f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c1b905f691275160ae1c48cff7193659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e50407158b0187a3b0596df6cc7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ec9f9cf1c555e684400f021b3c26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ed40efb94d1b0437d66f79c3b7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e30e71130cf2d0aa6a39569518167663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62cf3d8aaa84358d39a8e4878e0f7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f7e1bb7168a3bdf01b198c387752665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12f748ed65cba1da02d29dd623735c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e08f5cdb6e316dba5016bec531e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f592e4767aab07a00340cfcb8c508668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4840adbbe9dd30448695be4c24ebe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05312b43156a8b9075f57237c18d19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f5c3aeace6deab484af1a1183063671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d148f8f95615eb99fb0c5dcd4037da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7ae21c98892dfd2b122b44d3d8985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a6483612582be0406f65825b4f8b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3682b23d0ecfb46f43dc8b6fc5a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d5487783233a0e04a0ac3b50592c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd8d1c5aa2e506645ac17db83a7bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb5b90a64d9494a2e0b892633d749678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40405d25508d211487f6300c39107b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84818473df22ec7b1d6fff884409e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d6f55fdab923aee9ce8af36debbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd77c9259e37e5f1dc107079f7925682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989b59925ab4d2ca43c64720dd7110f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260648b8c74275538f9aa2aeee096ea8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7524131100864acb2dd320c0328b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be77f261ffc50d9deb2a23ec5226b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853251feef9e0a3d55517ca6a711572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7271f352ba220702b5aa2259194634688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191cb4b49127e65af560cf17186bbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054957d1b5a37e6d28a7893c39da100690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d329956886254b28819a7e84d96de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6513310828392d4f8a4c03d2153d01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450a55e4a701807ae733ec211fdb7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8543d6c806b1095110e78e816b2e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d879a36a4e16e67d1834d021d27df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38a36c06a58025d0111f0c40ac31d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff5322f14e256913e5fe61cf18ed6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575530d4c033d2b934efcba5879057e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbebc98ba36c9e3c00ddb420b96878699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff79cb3229d6cdf8e9cea2a0e61d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aeba8651ced6ac264bd53fd42194d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3dd67e9db2aba803aa33605a4ef6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcfa35b7ebc6a6d712cc69bee86bc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf5b4162e5f4ca93bd9c9c4c93accf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3566e115a75a4dbc800045435c45206705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be2200893fb31c0e46f5f2fe1765b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f37fd6b399bd4b4de12cbd04b3ee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81fb2ab5f0f8af529862b770790c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b00ff825ae9d33f96679774886558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e3fe0da2aabd087de0b1d5d4348a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb400b56d31198c79d27a5369b8c8ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33203859e772c214e971a3a941b21874712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2639294cd48957f74bf65524b0d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825605c5bc04d6ed9bbffcec4fed3c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97082ca4eca7f771bcbec9fc2a97fef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114e911d0d641b45754b4e0234f1c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848643162a11593ae8c8d91a62e6594717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198f6439b2d633bf11233c63bfa8dfe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655b661ab3feb6041a109f4e5e2836719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394daa941795bc1ef057220b3a608a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbbfb21e451af6e018f456e3127a15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512a0255923ecfbfeca0b6dfe33387722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e7865f8ab08ac95df8bfa33cb7d23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0799e5e8e98dd033d4c46d8eb1acf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138905cfd446ae79a2981690d9e0acd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea8200a5c3d99b7cbc5518909f5e39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782aa58d1f10541e87bc1e7bec8d3a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76702ad122d3a36e339a1b42f89424728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef36bc64349d062828cf6f39960542729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d0be92c801d00b74aaf868f336fdd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa48fcc78c3209589ac73455b335e89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e3feafebfb635a3f4cc9cb1ddc22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d849d35b7e1d54061d6cec84f9716a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0765f4b51552fba87d371b90e0b92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a40eeaba9fe40b72b7338d12daa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e563e284fa403e708b7f3ae8e38e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550f39a3e4c7bdd98cdb67911f6373737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa350dd50fe3aaf9c17582b995fe8d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ac8b18e1f2287a6d90ccce4119c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf29baf2b457a7ad10aa97e8ebaf928740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459ae8b4e1f7a0f396a8862798dc2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcf7a0d4152e2a54c24d5e7afac90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250758474e9a26f3eec9432dc2874d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b0667c710d814bd520661bb73ff3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa202bb2ac19574198b3446ec20ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3171e35a15aa70f05981bd7daff14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fc23372cad0bfb3aa707dde08f48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb178e41da058852b9243e1b6d6f58f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a4a27d235198bfbd1aa5ed310052749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5ba1303ff90f2f0bb93f217a877e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cea9324061398187d5dbc62a10461751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae2796ce03df6703604fbffa35c69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e9b81466bd79ee2f1b5ff3c162a5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>