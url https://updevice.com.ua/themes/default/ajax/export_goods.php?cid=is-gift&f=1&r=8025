--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34f681f2d09fb47da9411b01d10751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ebc772c0fa4a04a906fc4925017f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a48ab99ca2856baa3bc90bfe3d7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a10db0f8c55efc72b15f73af396ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5664917f431b87cfff0a09fbcbc3cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937afbbf047e341392d4faaac520b2986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee868ab5717cdef428b6ce5e42b5c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfca3687b5badbb3120ee4e7af5a3978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfccafb287d92131df054ac8389aa069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c4bec0952feb813df6a93a2bc5fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea2d5e559abff9976a3ad8fec1dec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687aa25c79c6316adfd9b21ee0ee8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b48f7b5a4b8885d7814049a4c36cb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95123c8028dde100cca363f85341d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bc42dfdc04fb0a26c5488797764815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3bc1068b3010bf99e31789d8d0ac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14fff481afb2fec00fe0b4e1e33c6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d02f291876e66627b6d79377220e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f78614a2c16e61d328c1600ee6aff119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b06102bca68a3d46cbbc1f71feb8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5c133bd07cc9fca7834918dda1c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703c48ec5fe5dd9254342de06362b2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a7a39385f10dc10a67992f8cc9d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09162a1ecefbbfd5ec87f85f76a2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765bebad1c7cb984705509366334d1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be29800361c64ae7f46a49a7a7602b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539070a8cf161aa91afcde26e4d4b6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947bf6a05518911061509413e9302728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4beec62bf52239b213160a34fe6cf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c238e2365b2787d4ed8cf6cdebe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131d3d3ed78deed59e18f70ca68865631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69811a7ce5ee5c72d08e68f9108b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e054e1c34bb659113bb8f50d882533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7561f69278ad8d0c040346a4d321a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db27a95579d32d3f675510a1b5c4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f666b7335d67e31c950b9a263212b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caac87f38ae830138ddec901f6ed6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d24116f6419742d271b0767953d3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b86df2bff5e19a7a607f20cb9bbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ebea17aeed17057a15c4252dfbdef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c151a88f62661d58e27046dc980a1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783b22f66b65581bd1b103481ecd1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c310bd5dc3244f0674762ebb69eee0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc9d213bd7d8e82a49d3427c6e07a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3308ea632c22cbb9aa73793ed4597045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2e01e07d9274160f696191456dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a570d31aea904162c0f4f151c68a6da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0008aa03dc4abd57bcb3e9b68443b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be13e2c58f8f9569a52e4e6973cf8bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3fc8561f44d0b313fd1448aa389150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708db958e054fd68a1f2f4c37f622d5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4cc4e2787bbe58cef1604b492a22752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6892601d7d9a9aa7814cf29d277f6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba0ff0a873b44c671df1806fb453154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607a008c7b8e960a90e0ae84c2db8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bef6805832985c7ad9b05988c346656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2af823c8f311b28d2f9be896c92bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ecaf92c2657d5e5f6f3dbd872aa1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ca06abb94a05e0f3e3021d9813e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0434f07818cebee8c25ac279c7c5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fc24015cbc11037f25a94a88444d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d334dee7bc747aebdfdfcc4e78b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9ee3c1e4d793125a31cc420ccca263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259ef3bd11d8136cec4cb771ff037964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa4e271eeaf0be884867bce756d0d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2caf6dce0a4d50768d7fd15597862566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21117ed984d921a4ad8df7105fe495367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e970d48fd7300a4f3fcf0eb040d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e4c5723a52935992552d1b6e70af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff1dda9e6d1381fc0e30ffd0f7f39570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999af5b84897d4bfc128698f3a9f28471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb131cf6c918958f7ac5a36847daf0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24148e9dd72c257506c2a6dbf46e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a76fd1a6fc34974e38a94aa72f2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ae4ca3114e3984c209ae6036f8af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5117a1d3f12d10aeef64fe2d57430076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c1ebe59410732fe695bf7d8f83dc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e824e30f8201920a759555151366d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343843593a668d35bdc54dfd5c6c869779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a510bc3b049609dee5127d1953abb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3dbc37d21ebbd985ccea1664635981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1319e8fe1bc14741da65d6004f3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd3ca65aeb91c4d337e72b824ae3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b49bcfc9612809b68a339bd5f555c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23074a0b67c06b9b0946bcf10ea319f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d8a4dcc891507a9ddc976057e70786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdb487f475d5a054c31e56ee8093287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e8e55d524db0fb0e8c3bace05fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74ec68bda33af6cca4ef2587eb05989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896c177c95eb0f5edb4c5cc4a657d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee131b85348d8dc2c00cac1811582291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ca9a3f83a93a1f791f1d31d8543692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212eeddb9df427366cf714b2064f2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd57012c812365d7efff807cf364ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330f4f497d70f2833d06b4abf65a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44a2bd8412cc6b3223befd854cf7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7804eff421a74e2dd997d5a957b3dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de2da242a50bfd1e63de0b115997298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd31f0a78d3cc76b6b448434d9a4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24149e25028c0e382a8cf975089618e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a71006953524f3a63f468fae71ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827fbbfb74fc6bd2845984faddd6dde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68dba95ee0fd549214703f8c0e4a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44549c680cc09666e82fb7cd481ff7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05cf0fb45278c87724f4c3300f603105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9565751cca8d76a2067adb379664cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2511420a224437ac7f7e8f6e23f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc44495c6c6631477f5fe66ee5d03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce33b5d089d1f91fd606342e1e07c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c7bb046388653f3670488674d511110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17c1a7bea71cd359f011f31371c8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7564513b8c2570607d9d9b8a937c7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd09ccc2505debcf07b87d4476fa39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b2e683d164ec786605b8f52ce77cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d40c87ed16e52845ff75e0ae66ef64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532566152b28dcbcdd8df112f7736f9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e370f304aa070b496d4dbcf8fe31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c6a22b658f971d2bbe555e8da7a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f2babff27a54a65f0e01f5cf3fee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abffa93a887afdef7899743b7917d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2d9fc70dd2fdd75d9755667bd4c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee803d8e87474dbe23e4131f23c9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df5748564897dcc4824a3738838a7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad35cd2e0df39844dbec5f59efcd5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe074da279fb0fb28ad803fe83b9e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1b8c6839aee5febbfe7010a4f5b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5a005424d3a5059b3467b9c85f11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021993b62d0046989c38763756f74762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b6382567c1b57159112afc4d9ff2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d8d1a6e41139de656381c9673ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b57ce5d582f1ed5ac54321de27d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16c662db682eb88e1f5c34841de30d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc512e535b8d58e41569e0a3cc7fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876d2d42177aac165a1200c47a3a0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d11bbd61c8ae8e91cf0d6207f0c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659a9bcc7b97250cac13799ec69759136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce48e463b2d372e5d94674403899bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375935f8d0df9d49d1dc3911996daa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539192e8fc535422404a4d1b5cf9eef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a3fb644b3589ce17e7eead7f5f7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33496044f016f0ded149a9a0c4ea43d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed29f5b370ba49576d0ac223d75d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f1d9a573f7020c66405689131884143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b05ce99826651edef89d4c43668a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed669ba56d601c526b8041b654e809e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd788bde285974298518776cc5469f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a40932052eb80f85a4ed5ee61fc15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d526d70ac346928be74146a81c35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2915aa9c02132d0f1bba4914c55e83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb2121d18d905fbe30154d5bf1234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dabbf2c80fa2c9c0310d5a5f985938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd8cd87fcf9f1d95b9c87336585965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e795b7c914a5e298623db8ad5d2c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e546c3ea84ebe253069374555a2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b76988b05f3b618d188813db5a20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be6b459b25a16547510e8e2618c4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898cb007e8565217568567f5088c3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e03a8ecf26df7381cc3fb58517b75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c5c5aea8adc43c1b2bb4ef2eb1f24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bca7b3e842e1b1f292fe938420db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ef0fefb807c1c485b016ec7ae4a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bec87dc0f3e92f6ed7794946ecd07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9131ab100acade2c1af7d4e44c26c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293b9b3be2876b75d328acdb2c3a04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9733c4aa2a380c1904657bc1f9b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5ceeb30ed333c0a01b25e318bf3a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb574be22f055f96b7b7ae311d658167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf23ba2c6733693d406a0d8dc27b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee719914c7c48d5257f81ed8b61cbecc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c4a8cfd1ded8bffce32fed1a8c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da93243b3d7d58fbe72d664f8f9747171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a575887414c441cf27cfbede7df986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f923639842126823ddb40fe66223b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ed20fb3f018d2fb42e53a776c8c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4e141f7a3d8140d070c5f9e6c965175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f24688e26ba41cc6faa09bc9e0db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa3a3f783fca601ad003c995eba13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af5228bbb43e802902d1d8d275b08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f05e53e57d48707e681073e4e4f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3b6180a9a6eb094610db6ccb31b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d9b25c6d466df5fad3682fda978c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c449bd67c397e324febd4ee8f8857182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f7cf6b6abeb76481e4ad6782a25a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a33c42de074908b543ebba0a2517b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c08db153fb785c70ea571040f1643e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17321e9f1eb50fdaf0b74298e6de39d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213a8cc2a1a57f0b2b3f0a255431dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b14c77a1df4ecca7a985cbb6e327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6294443cfbc7e1249362c8f3fbf75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca79c1b4d98679d50235244175695c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1dc9389c2b4ae3c2b0e9d1fb501a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a3a6a7b98e08dc91e0f9324bfabb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce8967667595e1c9b61c4789882fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367493c24051adef881b3568b7d541194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a55cd067ca31b21f0dbc5c393cf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1518554e790953a1f581be506739196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c2d935df4f267bcbe705165f0e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5b195b1e5cc291126cf20ee612e08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb28ae4fb03fdd5e0dbeb02bb28c71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7d7ac9ed049b64f233fd1349d8be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d5017d115de96ea4d003b4e44598c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6cd61055eae263fae050f2ad918a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3647366ea3255757caee73b556a72c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a342e4e373d0d5894377af29e6496204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908874df08eccbb827ba0ac9a6565932205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5556a11b7791905cf85cbbe284148206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867204db0179b719f083b456265b6abf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d5e2fac1c310795840f60ab58511f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30008e600a6a53d338d4ff67ac9696e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055ac8e337818c81d8b75774b0ab418210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642245121b85d05f3069ff3484ce11cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a59ff0b3443f63e2489fa72b6175212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958bf870731148d98ec23fded5b639213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26588587d011606ed1d5fd4d3b68f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6630201f31bb1be04b9adc8f0c783215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea7211106db825e8071cb7a48307e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65cfe59502fa3557ae4e6c7d73d570217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa191f96576fbe2e1ee144bbbabf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8bbf6aa123cfae3478bc954431164219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6affa758b7fbf22dec8313b959987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3013753c9f4fdaa114be3bb1594cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06067d393bfd5e50b03b016c442091222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30868396f12fb191c582168e4d683223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e9160de5da52a7974d89ac1306e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ebf8b22ec9e79f56fdddaec62673b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ad04f0a72a6fc5d0715a5b975d8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2cf003b6c42387973cac5cfb04e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b3aa14077c2593535ac7c00524ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172715f3506536e6c4e4063efbc63333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bbad350c242fb29cd4177802f0ae7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc9267e9f2974860a562b224779cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c782b525f8f0c5715542413feba12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a523a5d1e7d2918ad2b5913e2b5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b7a110df65e2b2a3bab982e6ada5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0e58a96d4ec1f1a78ea329652b7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363f00e3d17136cd399dfa6a07ba6dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8497335748a5184efc2963019f9a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fb78e08cae35b632fe382f53a95f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c2aac37f95e96da49537b7808934239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095075376f69365ca447cd279f5342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ef1602f1ceb447fdca7bea46a7fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d809cdc6fccbf339f267e4e7084869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b3334b7058321ae3ed902f4ec983243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b98df7d31ca2651d89397cda8a96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a33bde8c6b134fca081d339a7364245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde19377ffb82f4e81f07a43b2cddd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff3a9407daa34124df192f6f880535247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116864cab4c7275afb585969d13b8aeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d9c4f9ece42986a1401b82101fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad5b4f446431f37e8a5ea18d679e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e96e33d66de4449c39c2f2f16fc5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dcdf7ee6b92b34d109cd5204190c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46329aa4b429f02f9f44e58f2173da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad553e4f85a80fb83439d9ccb13eaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb6e4bbadc6923d22d43a9011367e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858b61ffee8e44de3f714ed8145521256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545251c0bd8244125c2bd4946ef124257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c77dd1fcfa08de6297c93ebc3ab0d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fe3aa1945613bd011c50454a34d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3577ec211be18bf662bba4b05ee74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d69fa145e32ccf18aaaefc720a694261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c241fb2a9fc31ef03a96cf2fc99d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f8e5d434c31597e351f7e8bf9965263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c8b4ea2797d7e5478ed87f3ac3f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9489c2ee1b70ea8ed9afaa41dbb87b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32111c99b4b17f81f196dc05dec77fe7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98d2697ecc65d111b7fa99a7635544267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d72befa6d25cfd2cdd7265c631cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec2c586158af328a57b0af0819f2e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e091a87f97f8c8fe75f25fb8a903270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8862260b57921b208ba627da0a97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12333242b144b837885a69d1af89763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db552761ba1e5b13d5fdb91f8427f08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2caf427daf51af6fbfa690e86782b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc11bbf6b7a2cf786e9e907cb3716c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8540d0d9406c6664ccceb9355204a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6c1bed72f3fd22d37005ef54a9da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4978b016b11a44eab5bbdeb958c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff9dd186111a5ab496f8d6510895a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309b877eb2029b7eb1feb02f61352a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6231cdfbf6386f48f37fb6a4958c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d087665e5ae835a75a596377cdd0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea13a40c4c1a2b2a1d56114f84671af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448eb537ca9a6364e7809dacf6fa39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122d9b68625060a05e925aa1bd8aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd49552f4960371c2476a0c10aef86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899a09eda97c1d77f89235bd39609f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b17174f8bbf826be2ea2dc5bf62e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bdb4ad55e98d94c434a040ef3225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f219c279a50e78a1affb00dce6a17a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657c0478a81583d7c0b118b09bc7b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e872484d1845185bc7fd6832a8784e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd522963230a844e215c8a10b8d50c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41720464498155cb7b83da23a2892294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec849e5be1f1a97da21cee81ca6ac7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a565e5220ac0d59621a1b2df72fd3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb595900d074f91b922b87a130cb65f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d753572742a35a4817b43705ef91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2412ab5b71f52384745a4086e852299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42903472ea40d65b7ca80a901c3403b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af740a12910bede6c6e20ba8db85ca4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad1f6ab25b83813f29aee1309a993302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c799f324fb3d9404de404ebab0477303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785e4990e0a9a459c98a1e845c73ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed23ced1f224a6471713ec69bbb775305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00170f1ec48a514f52511f4a043fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b89ab93a7904a5ab5363a75403615307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f135216bad68528e25a524d56bc0be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89a97032328b9856ccfbf4a14b1dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d906cccc38c8cbae775a88ab601cdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b85c0bac9b18eb31073753757ab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9670f2a2eb03fdf8d84c01078bb81f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8625272daa3ef65d7d326522c1f6f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad37f39a83caf9d6d412dff9839b0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0f9a2e37fc2700c492bdd4be2c73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c09536fd158b49f29b2d76dfbaad1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf2dd63a38fa93ed8031eaca2f84b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e68fa55fe9a967ac20b5f9679c63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f5123ecf145337536cea6abe4d95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6dabd1b3ba2d73566184328f8e420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579b19764a74314446e8989dcf0b453321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f2bfc3fb07ba86d9267b8394305b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d8ce976ba687cf077e705ad98f2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa45a6b893245bca48ffd97405f80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49ef30633893c8cd49d089804bfc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6405d98f68e620e82b30175898281326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e89b00c499c84dba85ae0a1c838fda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c977f01a72e483545659f2a20ede328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31cecf4148670edc1b6297cf47a7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1091fde7c107ae6233d13fca4ef23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ca5e6972c7c97f87603c0800fe4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a416500e29d2e0841f27e81508cd86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaecde3d81834b75a49e2a12d508ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95cdaefddd10b077c68467ab2171ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649705326ae71f6a43ddd017624c12a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423fc59762a5455e2970752be5aa97e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487ff4300de13dc95a16acf66fab81e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5d8c70f11edd62d9960613f313f2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d9ebd2bab764fb08af4401e951a20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e7f76ed13cd3d4ea3a6290c40134340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba8c773e7769c10c2a3f0618ccff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c1095f587ea82f3acb719cb02e2cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5db1cfb65ef64dd66f68691d8fcc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62f6e6b4716b690c471f77de40333344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478fe7bdeb489b9a77b597064ad71b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a0a37dc09c05d79011a5623e64f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19c70a98ef2746a1e74cd5bdc3365347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a79b61062a3986d7b55713ad3fd76e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272d18c0f6388285de9720dea8bfda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6207ae121d9eed4bfb8596ff4357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04ebf490545e83098e471c96aa226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0743255d8b9e5183cea08422f3e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa49de7ba95ecc6d6dd072f29fc11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a87c206306e94c9c8c1403c4cb056354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d01937937beb5fc7d0b699a00380ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236839180090df5aedad7e7341c4d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d65ac8faee800f6a9de83dc88a9c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14cdd98fb5819187d0ff5985ac57f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c13786ce50862804e018d542f2bc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e2108dc35e21c5f678e20eb583f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e53cadd7368e676c6cab25603527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552660d5198b64b8405df76f2228f3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23dca361d48483eebd4f5128e0c0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446968d043a788f354ec846c3f98c72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcfc5abfdf631f1068bfbe4dc3e56a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224865234f237405484a9218277e51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8219281d1cf2bda1dddf208761d56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad776b70f487de2899f01df9b98bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a6e765a0ef5ebfd666b803a9dd451369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a8cb766695c949aa0a4aee889fe3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455630a4068286ed3dafb126e874dd12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093250515b039d27aa86e824739cc4d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c217473e1d02f04bb23927e26beb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a10a59e507bb3f5fd11c4d2cac155374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939184835bae878515a6b8f7322b1cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729f88397cc474ef2f966ea32a0e5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024cda22700647eef0465c3cf3293f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0af04137ec238720c02af636ba87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3c4eaf19087702eade12cfa72323379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0f3d2048e65b14bb324d0d43a51d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c0fe20fd3a81bc35a05ccb038326381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b6b81a401c734d48cc830ec636969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe8551dfc55c772d81ca6133c1b81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684feffac200e540ace19e892985209c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28223c86f129cfbb297aada12b1a68a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab275e24ae701177af43554c085ce250386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7613d720463de78768b83618a8d09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d0c5e41354568413b8237ca4f18f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b4602828c6d47732240b4faa910c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92999997890da6089842e93d7dae610390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d7866205fbb6c91619bcf2f2d69b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a01659cc4dda24ab1f26895624661392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365a16299ec55ea111026fc5e04738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2a70f9ec5c5927296272ee881dc36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece62b2a83c0005072f3de8425eb3d29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d39ad58cd4a9408d49133408357fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782355183b0302440fee7a9cc646ccb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73edbf0f6ff59182232e7d5b228f651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708136d2857aa12392d46d5f0d3d185a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72f6b6dbab8791eb97cfd845ec334400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9084be59962b2532fdf91448d00a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999d786856f0bfc1ff9beb8746523d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246214e61e177ac444c04e6a9612dab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4316ec12782d2bc3821740ccf2fb09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99b717e54030b7c6ac89f2271c748c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e504939779491daf57dfd1568e9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43d2b4960ec5c9cb0d15898d6f451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94586f53037d140640fd95c9169d3b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3185524bb992dc771697cc8318a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d859c94c3ac00c3986982e345dc3cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9f5d5242dbd2591fbd555ebf8fdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699c58a525e11949e54dc817014632412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ebebe7f2e2c466a8c39e56821add8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f8beda83267e53bae85c168e2e56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3c730e1d0dcaf108516031a20b02e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7674525155d824906a6be3b4f5f29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ffcf047e9a6d69b01faacb92eb7fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a221c8747845f38f3ff4e4f51b1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc82ceb5a999dd4acf9e2e36ea42d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b7d29577494a654ea810fab7314c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510ce02bcfb3f28ddf078121024de82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b048a071e05c005962cc1c335742286422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36da84a2702e44200be55f904e82f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06607b585864868647275c2d000411c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5edb7495baead150956493801bf470425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e2588822a5e41f310c64fb6259b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834237824c5c06606bbe659d2108029427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5f8670ad407399a788561bdfe93b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85847ae20c76a2fb85355347827f4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04a2403522fb2c1895360ecf3ebbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00706d3a743151b568eac2a05f88c06b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9df0c24c0bd5f85c3e777aeebcfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811955d91de3f7473b7e6c97fd9e9a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07206c2fc59e4d3778d1543feaaaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfbc09c132becf668e82fecc1e5b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9dfb13f891180e29443779d013ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f851ec9392471e339877bbf522c4ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f4b909fb8b5582d2d32331743b8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c68a7b8f4a0542002d142838e833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc7d617f01f5d8d4f50ab12d91b64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970fa76cd097d2db56fc78c57afee6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573236731983ce7df0636c8b0846ad7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a4f0ec3d9590ec67af2bbb49609b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72335780a4535be29ed1b2a77ebaba6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48333e8244be71e88f82e434f07a5acf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1638d621d8b896f8035169b83491bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f4f24405b10d7e388af399d5d3b45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccdf0d20f0bddb313b451cf15202a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b3ab0ef65f59adc12fc87bf8f10a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c148acadee9c3cef64b5d3ff74cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61042d06cc0138dc168f77b50502010b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d119395edb4a479e21b29414639dfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86cf354d60661fa20e005f6e5d0b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d266813c804933316a0a4a281d6fb05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fff56e7e2124c90c77d1cb36cbaced455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919962c7f0d8bacd047e797d921eb7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d6d615e6a950cdbb4ea34c355685457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a79a9d24240dd84654becf627853b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd292674c2c84373917eb63c7058d381459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf924f1880d4ab29d63370ecf6136ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8222211b70badb49df6477517013461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3646094e12ee8849b57395118ddf906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c54911e0bcd94ae51f9f5f8c640d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29319b7d2bad0f25df3410c7be7f5d39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589de18709d33f7fc5ccd7adf840f1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956152197071c175f55d6f9c8183819466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe373bc1f8c4d1cb74c163530508af5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d7aeefbfdf38fe89e5a4f58ab8a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3df5edc813334c84f909a6eaae59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8ef72be4d2b60b10136fac152beb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b0f10f02146426b9238884a69ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184af7c65ee95209be583365840ec8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd337217eded000a13e5a09397047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397492071b1df29a8c776e54f86ba8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80e5a217fed7a8ad17a6a33e70af5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcddd24f6908caf74cbc7e7d5d86ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f29130f6b86383b7bb9cb117d433477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118dbb0c71edfdd6b86553766918ce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e481516c4e71078f2df397f37976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc83dd1ed4da7e638fef1424b0f2b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6fb851389dea9c614268a2a2eff3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378628dcc134230db827694e2fcc481f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ddc9d472cbb4297506ff90bb32a09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9291be4f2c9a8624fd0cf1e124f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0711d2fb23c9799431573c00c8dccd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22752c5dd8231be3ca3c0d8824f3967486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e37d229e52f366795b56edd5d771a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d975b59ffdb19a268f92ba13b475e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d261e4a216d81cfdec693e4e4fdbbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac85e7027549c6f4fdb8d1ce189cc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa04b48e2ebb59f153bd35764a5b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6475a1bbfae2e14ec6420d100a43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e982c3a0b787fc0ca3b8f8f6700a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ae61a19a24e0327f531734426027494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba445658566cb8c7870998f5423d870495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f82be205c9411dd7dec1b4655d5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973565e8f7d503231905c9e23f38c8bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0469a69eab50d8df742df8c7f0ab5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2fe50ad5b64515e7f2e0cdd7cdc53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162236441b72f7376e19d2e34cc9d92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df305a307fe7905863c33c006e095bd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d6b3fe14eee3e2767bc77d0c0440d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a4ab60ade975e745d4e9806894d0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b86f76c9333964d4c3f58951c7413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1164b91e8ca548e9b6dbd02a0c5c2c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb42510c33e1c5f07028a2978db939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213abeb2655fab7fc3e87a2650021d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc46cc4f3c0ba89f74afc8ddc4ae411508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473ae7b187d02141cd719d3301b07f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11205fd9167b9445908263ef52fdc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d8501d4e1c81be81068f18d2d9aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffadcb49838ec88ece8d6473f9129c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5673a72dde3d914761cd2d915e4d1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29519eb75d2d056dda33c8b0708f2dfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d652b555ff73d90b9b19a90677a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e754f2877c09ca2af3849c4e4e95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5c522ea4c47f0df07d06c33218e61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb6b2985541b7f313853f4b6dbd24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6dace853ef29678f6fa935a0aeef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc781d69014992dfbe5c3dec87ad88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d89d552ecb48eb267428def351c31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bb83653bafedc09784a9cf97cfb1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d530f639e6049c7289c33ed93ef798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3425ca580e2caec8bd8580e7707c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf0f2d70f48b83b12b2070a054cf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96882d00e0e5292faf504d7b7cd183526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324509792796c48dfb6a55834bdd9d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad229a3dccff7b5879e4de2eee1ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890b124b71facfddc26f9488fc9f0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536f2b706c62866478a8397fcb342c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb91f1e935e28738fc4cd16175d6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17411b78ee8086f29dd5c02a9af25f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007bc4ca953f73de6c91129f919434b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274091224446aa6eb2ea701e6ddd4a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4a29b9bd9e0c5231f0aeffe3eea5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3abefb28f8cdb1b446680f50160f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6aa09220d336a6c9119e8428af750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed79753fad4699d7ce219dbd55a117538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b978f63a2ccc3edcf897cccf5a8e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4faef4702f6a77fb007391bacc5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800b8a1b784273947488b7bc149724e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799fa5aba0796037b9cee1e65f2dbde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24963e98e9003e0bd0a7155fdc489b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708c7837c94d2b9e5389b6909434813544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f0da64c24c290d1876e81b06eb0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b81361e973a4a42ed1af93709e1d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd0e9ef5f679bbe430ffa14c7ea1eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5196c9027fcb09f3e6599316595310548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbee01996eb7c8811cc519a96e33a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86aa1f20d29c2cab7257742e26d84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d481897cfd41f4498bf538de8ad6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3c7bfa13f86ed72737be530e4207552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0019398c098b199bb8d86a27ddfd25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7dd04020a9691e585a76ef942b749554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1feb163c350b48ea5d1e8be52ca5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f3d5f481c72dd6f35c67499bf196556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af61c8bd4b99dc490d27cb5c5475d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18cb3e2da020c5f4a974536c75075c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a157d5c31a976b75656d21a3a7b6db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3bfbe0d1fdaccbc9fc76d794842a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c6868be80705506e8c7bbc0d927f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bfc55eb37bf78d30cd8a6243ed95d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c72d1743397987190798d36d4364f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129f130ea40cb5fd2f8c07ad9a4aba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15017686a8d10734afcebb7cb5f8c70e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6abaef73bb5f994f65c9e6f8211f7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75dc90cfd6635fe5f270a3c8dedd9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1748ba8421eb09df4c325f9b03d152568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2a5fad46dc1302a6d1806b1b23470569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6ed89da7ca95404e310b634aec7e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd1653ff2c55c3650adcefb8053ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da06334bdabe4e041a31188fb7bed4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7114b69fffc0842bd46492371ddf84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e110b8bb02c6e432a734f457b788e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b73cd17bca8e364dc98fbd861187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa8c76eee3d8605193aae97fca12e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045da57a107349c2a1d9c07ae31378e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6972d86db9f3af72a960955785de7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da407484b41d87ae797de68176565fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74eb64cbbec2244117e46e962c278b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266205b4ccbdeef12bc43d7f66476007581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4a8948d9bd9ac089bebb6f54ee4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acccd42a8c60d01107d4739bc9a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ec46ac83eca0579e052a8b835ed1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b3d99267828adf50aaac716c8f3f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffed42eaeaaf3e6aff3c8da875b764586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2af52205499e29888c87b77908692587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab837442cd60193d8c4b0c77c2448588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be2ae73e8e309d14501d3997f99d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142585b16367e333bd56766b347527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd299abaad4e10eef9aa99b54c16408591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485274512b5fbc6f60b5edc3da8e09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15894d6dc81855f3d81822f681def6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945fc26b1a47af8add7cc80ea32f91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39372fd3e2745bb8d18092a344366c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff973076f1917b4d3aa0986950abf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0fbe336894125fe3b90a505b2560c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a10be3496bfd4bfbbc4e8514381a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51b03b1400e9331ee2648faee4369599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990251cbfde4817e64eaf4b70da911f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdadb7dc556ca5fbafda2b8600c115601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f7e310c7c49ebf52cbbc3dd0d628602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f78569e02bba09a2df950056ff69f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7af2737b52f754e92b568b636aef64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad04ac1c3b8976c004b584c720a968b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b50ce4790c774c80f04975ffa4945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a206bda25fee4b75285a4330981c93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852149f15605ab529f0f45ba6ae0ea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53db87f67123faeb5a347db8516a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188de9423162468f45ce316050df8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda6ccf919bbadd23dbfb90ffb3ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae251479c47b1b5947e9d87c36eecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a730f3d70fd61f81aa8749236bc70f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abff174979842984f7e31d71e0012614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363fa73d49c4221e7bc49fc20555162615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f615b618f3f03df1da09d8adf0537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868ff6a76836b6733418cfed8416a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f633a5b1b33254726f58c1e7d098c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48135e396a980558ba101378e3fbd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc94d162785336e806c36e76d9c3d2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421716ba04f6d8a866d9b68689fc6160621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07640d19221fd09e2ae73401fcb10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e53d60fa53cfb79847e3da4b866c5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097241900aab1bb72c4bdc54306deb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac538599ca84775cb541229d025902625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf95ceadd0a3ce7ab7a5e278444932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b7a212405d51f3f6f1aeab5a2db15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8e30faee5084a506bce0df315a6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c64457d28bf9693e5100e2fdec580629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3016e17f6688d305f6e5e215b8d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da43f6a16ac45fcc0148fb571ecaff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b335d600987a88d7f4e88df2be684632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea6e9d354e86529910fea2776061ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29979af66148e7da45bfb342b2573a7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e333092bb03671e0f08c48eccd62b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b991b3a339f1fb9b5947ccb629cc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b529a4cafc65d6f63fa637d1ecea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e6d1b03b8de5522ded821dd443ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789876d207f3f1f6bd0a9abe97a21640639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3fc0275fd8662d158d0fdb5257b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a42289a31fbd7d803cc41eb276c2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba67b06aa2326b5a104db4b8b294951642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0118846d5c72138cd43e95556bbe25e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d61778a1d074e2f568131d4dc0a52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7553510dbf6abaad5b27ef95b0367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7973936af548f533a36e25b9c2d1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbecd7612b2cb80796a933f0aaf744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b39a20c6e07cbd3dddc3e6a0ae6731648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb5d383b78aeaeb8de50dd58bb306649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e153ecd10d81b98df37d9ffebaa2c6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c338e3faee440deff544fa14ad4dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda64eaf76491d1632994bb9a8bab4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea5bc968d1b6d9799bb3243689bfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88834b1e1f51bbdf1c435464c02acc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ddd01caec6061f80b149ac9eb9a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed6a27097a99cc6abfb3d0015cbc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d118e2e2a7da8d537046a2fca553b35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeaf9a55afb42e112421189d95a5bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c6c4bb1af411b09d1f4d560eb9ec8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6f3312fb756821be13b8d52970df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447acbebd7a2a83a6a6e98497f1a0ca7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa340535ad9824472f592129b14cb4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a554abc34859b45dc72654db4ed223663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9157641980b42f6dc56c746d8b754664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380317d722350e9568fb9c8a4c2b23cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65ea3d5991265b639183547547603666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a342a3ea0264d5d6ec0d54c990cc38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afed421ee46427c6ed54dc63f140c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27a806272ac43b87f4ccee0d3fa9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2021ae12cc7ca1468543aaefe96c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a2b1dc5ca8536cec8b47aa8b9229671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b726e6302e98460b62b8805a0de197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e98a65539fb9b010335a9ec38b225c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bacd92b8eba52d1484b7b079a5afd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c2c9bddcf15351aa5fc084da84b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c51b594acd07f968afbfc9cb694bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab30da71b05b43e1a5e94eb5258f40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13534edafe83bc1741408587a79e63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ffb61c22e34a3624e5de8374218ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b529a621efe7214af1b97f5848e41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce4932e14e60756fecbd6422a6c40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961aeb3f55d1baa70265a0b05545e11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3d312c9d872624f6c19622210c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0deb21ea5221fcc60e822685e25248684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a4adb56f9d25e4e67e72f1aba684685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e026403235c87e290be9f4f7309307f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a381857e4933395ac0d657695e8be0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebacd1e0ccbbed6bd1ffd1c26b8e654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329031c453d89ade7132f94bb7a6f35d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca450ec3285422669a778ba0684f57d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b31506e72df27da46cfeef4a9b944691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aeab0dcaef23e8e2820d9f1486b51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090c647029d4b87ad9cc5b4807f7ff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c916a55aeebd60b3405fe8087682694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2646d58e7bfcd8ba33ba439554fcf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7b8148e2b6ccfd9dc588a40a55a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1f89fd3c446d87cbe18e1a9b9373697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb098009d235769de489daf4c6683e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38000abc63e6a1d971af82e70feb5d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bd71659afccd3e60cac1a16a33d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353301ab64d3020287b85790ac3f136701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166df6aa7f9bc1b748405b78110e356702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53382d63ba985cf16dcd314a124f9b02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b939bed6d12db9677d4588cf147d1d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a879c3da336d9d45a420008a18b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20646b883f38f9c11800cad81b66845706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3461e00fc309faf65ade860004942707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba033eddfd679224cc5a366c03bfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122281724f2eaae83ddd12289a5ba23a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216489a5ea702870604654b5c22e2c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42eba4a5ac1d2264f78c1a21921db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55fe594a5df3ab7a8e31159928189712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6e372b892e07ac3799e1ed67bce4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0e037ac0b60be43a771a2300dcbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ce913b092b4d41238da43c7ec63b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026b146b710c06978953056a4c705e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6b7ecbda99c639051df80ab1f893c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546f1227193e651bbb54d524a9554b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3eadcedbd1db538035d94517d4ea8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf07cc27e171e0e52bc285bbf7d727720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855a88548b316aceda08bba89a8f2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806abfa6c745ed826955d71556767e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e1ecaa729b3d845630fe855397e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c72acf58bfd2c8625fdd392b026c03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b62e4617a6e2885e961f1b35060cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaabfcfc3edf1342c58339dbfbe099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0bbc598e32475f24f98a610abd4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceda5a48571fe32a5a21d12b9a0635728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d8ddacd7e2b07862e40d4d62cdac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46ff31cb892b617737c801aa1fd1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343378c108b9e4763c4fb05f711d804731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e37ffb4f6254a4f3e24b0acc07c976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba51a4b9d42f6137ed983ee8c7b21a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7eca61be42e3f9e67f61d6e00a52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ffd587e8bdf16be8121c2a76efc54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e66605530c72e50d494c1f2712604736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec1a90276b2bcc3466cb15f9fcc7a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043eb05458ad9ba0dca7ca2b18c296c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be1eae669beeb025544787a5794256739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7edb1bfe5e6f3cb734f5f389abace740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036471f93454cc61b48487fc345afdcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552262e07f89d96d31a40702c181d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387eaf9314347b77344645e4b96f76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce98145a4ce6c9c9ff272306cdce4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272091cf45ec79a72592c9216c1d55f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572d3680298d9641504a9284e31655746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea64f6d291f11a10fcea252f53c90e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a76efb8cd0844daae015f1e051a79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef806e820c3415786ab340f92f85529749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c897c3ca62ccf59660c2c15df384b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f07df4f676da9bb4e69980145283d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b150c10eec97e99ab8e899af800b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dbbc023fcae7cc4a1c03505b85847753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08131f3804f75e7112e324d99a3700e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3aa663c77ba1aea2fd84f1c2d326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ee197e649d776eec6b06741f746e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26a886a16268a41f126eec12c825ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25739099e4a97312e8ebf02dda121af9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28731ee7708185e52a0b1fba0d54377759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3ec01739f7fa8fa40cfa21a91c27c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d63b4cee1c0fa687509f90015d132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871dca810bc7c5d2e0c7ded9ad54873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ca346394d6511e7d8bb374129c3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d833d7b1901efde0caf940963bbdfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75bc271a35388f63750c9c9a0ebfae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48d242f3c9fc7aff73f552506e4ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c5a79e62dfc1aade3b6c11d5c2738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560bf6b9cf692a7fb8a03df7b48d5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718cec57352a6dc7f431d86ceef854510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac245e9b49337a97aad3930f2bfb6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ddff442c2fbd07d08bb49fca42ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872a3a9f8865f0fdae0f14b9c9a1b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898f030b3ae9f4e395bb21865a8d1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c7e401dc0a5f2b1f8dba7590b61215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec72175bb773bf69ef8ead22ea5d5a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737c425bd787ad079ca29d1c55c45317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da64624b0fff34064d6aeafd09f7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b29781278f80aed76a0e49d02331819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c757131aa6ec57b1e9a96ea7572bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1b8c55efc821cd4c04594819fbc0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7bbe2e2806d59d9a5d459e25f07fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36495bc246e31b7dd9b11c4f3f62cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921b1692bf9692e039c3263e9242a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751a7fea5405f1c48340c37840cc3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063777730ca6d0afeea2a37ff0da65e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807a665dd9c2bc95033f3730b619e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681b27a8a5fc21cd6c4dc0ad85e5be128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c9b689e29b31bb26916d70765b9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2a263f15ee53c795d4cfe606707b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c8f4b3f1389264db45ad5f19449a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c86d8da8f633f6adbd53e78f750832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9384c7b3e6d9181dda00d37ee1c2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153274d49090a94a04abac3cf8a44e6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122db2902f175aa6b18542bb45c15ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f0cde49350f2d194eba1dcf3dbed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee4e8071e0a11ce64ca1d19c7b725737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6ea8990917fb7669c70d00d9e52738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892c4afd5ce4b45affdf35a9ca097339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa120035cc582418112f22e352e0a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef834d95c7c2a379e711321d056a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb872e73960d54d4868170c715e648fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab62f072490686391bcd8e77075240d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ad42df5b5645fa7f0fc9a5dcd0f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95987bad1a21a51db1da9cf541cea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2de30e6e3e858e5ccc693dcaf308c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb0bf1f002dbcbe944ae060f894c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e5992b76d41a5a5cd4f67acd22de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476cd51bd8313455997c116c85f768a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89640eb00542f4390565031cda8f75f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07dce863fdfde009c67b42f27c724551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4176748ab315a7238f8e487ba34c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07cac013bcfefd456b463b8a941bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275f5410b67b17b7c062665713241554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d60671665a3531ccdfbfdb2aeb7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414234b0b2015e784ea194a49b5d11f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3c2501479586b2eda34923d6930657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f928c131536a0d23f1e94f82b6ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acafc8fb41a17cd5305426f02deec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa90726dc0dc36bb8dd85b72955a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f87c0ae75ed39680792e1993f5d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525306ea4199ca25797667e856a941462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a5a64e11cdc00ec5872b794d987263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c557ecea9afb264058cf320736dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc047ebe2c213d150bd02ab6356a0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157a8bb679cff94e4861572ba13e3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44e2f3bfa451ebb5b86c1a2d595bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454bb8b1bb0809767b3c061a4aa54568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bad672a5df5f357d641d94fedc71c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a966f27fd6d92cf4cfadcff5fe78370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4178c052653defbed4c68b744020571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456af9a72f63d7f17a28ea55609f9f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e2dad59d0f49470b6e113499052c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626308d1e6b35bfdd5258038cbc13e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e7a5b8b0bf6fc5c8147cbda7dfa775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4d1ae640b45970c468d1d38353ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c0c1d132337ef367ca3f86c5008b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8bd15c17418c0626e324fd4656b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a998adcadf9bef89b37f87d127c8c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f7d077c3764ad54c1f7e9e2a98e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f2090da96ff3aabe36af7d56593381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c587800a257b6e1018a4c6cc5c7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb97f98dc81c529a31096cc0105c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f9be4d2076ed128edfd01a2e3a70084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fde6116ec701cb197259e4da1f6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a849f1dad61cc808a369a38db336bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640db0546dc6fd89e82cbdff54195087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5ecbdf05f73f4ba1af2beeaae80588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcdd04925993f3ce28a5cbda53ef5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3acec14ec91fc4a624549882f42ddc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629749c5415cf9fa580f4ce03246f9be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f2f70fda4b623bb176ab0b6b907792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35eaec5434a83843cfaf4419c099b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f8463f11412d65f8a56136f1510694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493da3753bd7b3c620fffe7d897385c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749d484218b99956c63d27dc9e6be796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f67e7a77eb25f740557e1f3cd7e6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c5683b2a921d531edc763d88691b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2771c748093b6774a21073ea9aed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60f09cccf5b6337fa0829fc9e48cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b78f98c5a4d9846b1a39bec6930f56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac25eaa9e3c12f68a38c62a6287661102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846b8c9fa329709fc500bd21ee52192103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aecb00343bd663c9f410dec4844433104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381290cb8c49da264f37b82f76a344f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30adcd49d5cd4b97d095926c4c980106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b4d1033e8b786d9f7d66a8baed35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d02da69ab65d2a5738ffb1ece5e06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e94a842bad434dcac0f20ac1443e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5f90fefd10271ec68606dd5856171110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d0da405c002e3909e6c8efa646ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca17f1ed0264e7f0b0391424281bd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f44a955616ffae0df852655cdf4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7236c663366cf7fa11404eb8ded0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e11f249851b38d97678ae8630b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a453ddc3cf3e311a6d7f37391124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26d9e6ed4ecfe024efe20f2650eea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041109f616146bf8a0e0d2f20532091118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d42c2fb02148ca8d6ac118f92188b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee4abf2928ee39b57b4f279a2224d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ecd9c95e6b8dbf7b5408c7596c767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21596a943fb914533d5c14c3723282a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f2c0ab41124523bfdd6acb4e5138123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9583e1a814b0ae407d76ac65d815e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c9908940319589cfa04b09a95ae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7ef40c48665cf55e093ecff130d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56494954a45ed3621f2c12919dccc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166776a222be979f7817f223ede1927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291164923e347081e45253cb91ab7af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0323d61ed788d59c51bc1cea18054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbca04162afefe0937508256399a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9742fbc9bb23d7aeca86393bf22d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7e37880aa9f1c989986b053c603d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a2d476712af6b10dccf549ac6080134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23bc0e116970a916a1d202b94b413135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3614df0e32e03c42e64521e31eb91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf8c72b389a6629b2f58bf55dac18c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d24f0713bcb80ee84b0df8e230a63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376211ca8a35e51d50090d0421a35f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2610f5807e0457660bbdd93f57897140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb55c25d8c340abe8f8d27a295311c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e9b12ab70c9de2caf728a81e8b75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83276560d104805e9ff3e83ca5005143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535cfb31c8012423c9ac6907c44034f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde9a52b4a19c2e21294ca9c827e2f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabb031ee6146d90df6b5aaae068c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7cfb37c361a564c75cd176aa8045c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2bff5de8e419633fe6ec8f9b6f47f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca407d97e1ce1869ad6d588cded0921149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661534e2ac38be62597b9bb840deeb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5bdbf26f8904ae13723cc687e908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dc65c76b1ec0feccb9ed95612a29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda356a7696c1e2fada7c718318152a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad7d39b4a1d795f9c72ac0fc898f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617d79e680ae4f127539be0d4ae9e11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc6ef44bab245b545d9d87f285e5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b39d6171b633cb793d2726b80ed7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237656c2b68243a4af74e1b62d9fba64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e68219bafc423337304d7f3a9b744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a240e34cc1f6819385bfe41c8fbcd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8734ea8d4fe3eb18dcbf21f2d6584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998994dc339ee68e18e758a7b41fca8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c888681b47bf16ac4c26a80f06c00d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426222e95b464e72d896705cb300aee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f44d2261a878456ea2e6bb65f72b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14162ec989105164da5a2b11c9188ffb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa1688acd5a4d9421b8626f9150206167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855e8c8015e0b121e00ac6532c2f99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540739db4b5ffb577047d907c2eb396a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f200788aba5495806e5d25c1692fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0bae08180d967e132c46a2e8c67d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662aaedbf764f858e3c31fd20a5fa23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a687e82110df2c56acc709b44e653c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfcf14d69f6f5d68e98bd4c1c28ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2d12861bc5f12abbdef6df312807175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92441a3a4fd5c9f44b68da066b17d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eaff4d37cc7e8d2783c906df25379177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a51730a99aabd058dfc9708626df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc302ecf54713268210d632cc34e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5a261e782b911bd97cd7e1f81add180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fdf5e1dd9aa02bdd1f59a1450d76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a6eef7216f850fbb543f8b1f020e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf5c76f2354c543bfb1308286c66bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6b64e4234564850ec34deb5a10bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e1073446df3895f59c31b3674dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5ec493a7242e7c6a57ce2fe044c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f60d7ed11c4e0ba0487968c85a45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85c60b7f6ca70e9b2bcde087d73be3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001ec0fcb0b7621632e867640c1b5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7246d759dc6c79c987c30211428086d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f54da0f948068e048c0c4283c1b294191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a18ccbbe677360cb4e834d8e0a8ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101fba95306708dd6427583afd5b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee07286bdeaa706554a729001055ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc0bae0985580548fb942f91eeba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d124323715e41377c515e8a7771ed1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed544e6136564227eb78225619e166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758d40d9dc648286afcd6ab8fa45ef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26205af5058d9ebb10b95c5f013287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efa3d6dfc4b8dbdbe595812be5eac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480624a842e4b283db16dd092db42182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6de7d46e14cb0c92105e1b88cb60a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec718b119e80ae7df11c5df37f8766b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1e64f7a8bbe2908b1dfcde8b3025204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd8de3f1d3092bbb268867a81933a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdade902a45150d21601c1ec7168d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e47588f0abff7e7aa2eaeb2ddc47c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d1b6909746ea20f00573222658ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfd423eef1078d35f831147181640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995a13ed8614f1f82db9a900e5c448210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa8ca10929b4a66f8178299811780d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940fe64fa6d1b6a4045dee12fbedaca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a233788cdb6fdf82729b12a77368213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beab16a799c69aa4d1acfcd046a5be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ace3a3b36c04557a846336b05bd14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb56faf205bbbd8d5b625128458a5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3798d540e9b3d6a0ce5262f2d46a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc0a66fe69cf0197ca3f3b08bbe0de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f3ce8a96deeb82642c6a79bf18c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850fa07fa3c7744e1e573b3b8356e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ed2ea60cd0687cf61443115b59e03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190ede0df5e26cdfbbd8788acb9737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b3a10b660f327db681d77b4a71e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c96676181c819c71bd22be8086228224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89cef92a3dc33551d5eef66ba6d106225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3879e6701543cb296827f8065d85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cede9269dddd1946624a6b0c05fe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2db063046e55e6f3dfc2c524f758228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f44129adbf93942957e27e621655229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd5340cc88bd611ebe933e3595061b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9cace0d9d34bf0d712ea38884f3cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb75480259e62eef8c89609c27c297232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e94af08aca24bffa37958843f595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ef13ddf6ce80655b6a7a13005efc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4496e9a0c01cb7c2cdae280e2dd11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cbf97e9ce385d0ee78e0dc0e1242a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d481bc7a335e9f32b9da76131a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052012f9f83aae78f6bf09e94b28673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93b60f8b01efb6d53b1533ce6cf281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba6931676f4791e0d5f2ad0ad4675240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9dad1886d7206f6dfbe948d43c262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e10e4edf4a9cb0781f0d1229e48ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c161398fdbb91bc2f0c563fb80bce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad1b6b7bd0705506335c4e0fe4444a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e6de91fe16fbcb8e3bc9767c659c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2edbff76cc8573832274d407ba0faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ecd6c9f97275e24adaeec5777d77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8998e8a2cce975493b01a94de02e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6bf137c1b041e064e03807c99ed66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26329951210cba67158ca0fc52af58dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9c9b3a181fb86e815088b84a64f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548973d47c2b7017c7b1140145d4fd3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578017babc846edfc9bbf6656c4d264d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a065d2e66e917d2c5c2180cb41f2c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39df871d9cc805f544cc3b698b1fec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd84cbe44d844f8dbde242aa0a2cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd65459805aa61189091681b7f2a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49900c3ed62cded7ff351f9704d2ea1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c22cbd01988bcddb6b8424f45cf68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a15c76a3755460cfb3540634de471260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be6605c3b198e88af09f477879484f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c47a1640d454710cfd7be39df091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a838481235287cc66af9fc911c7b99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324199772b962de359b31e19f8d9e658264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d21e5813dddfb7676780f2914c2ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83119bb844ecd8f87e84db6fadbe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9010ac9cbca347e0d1e14d277a8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb66f1a47f5ad4c8081521e65e1e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd411ecf1d1fe21a51c6ea63d6d4741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96debc14de7fbbaa47cf6ae882962c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9230a9a46d11f831493fe1e54e6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdca894e64631e8b4fdd1886587e08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d3d497040fb31f64ce53e7b8df882273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dda5de7b95cc2692299f9ac6e07a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d2c6f7719f60659287b34f459c0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef54f9ddf8a9ebfc760c0e3360e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63801a87e749bdb170b53748e019e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bfee03f194fae0a44a987fdc65e7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa457eaf20450f6da3828c5032ef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf58ece37d2ddd00f8ddde86721c3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe691a586903beecbc86c710948831281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cdc152aa7212e54acf3d5ab34dd3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622a9d4613a6681be6c46f65b17cba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1cb0650fa29be94b2e7866e2954c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fadcac6b1afa61178412e9ec76a37a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757681956da912aa6b212aa177b9a03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84796dc8ba72657fe1feeed21f3e9b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd881fdb55a1391ebfc22224a03ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78e00524ee752699e74ab43125faa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badf8e08cdf6d206f9cbd55cef4dce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b7ecf3845cdd8e47d34efe26ee77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f0be62481dc861b73d4b759adbc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5395191bf78d8af05f9a084f359d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99532247ada8f96c58446c123771945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30b36f08c31fa1e6e0b64155d7bc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a7475d00aee6eea228335b5ffab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2c824132a0ef53eaeccc614c48be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352b88dd35eb850c365ef6d1b7d678a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16335e1dfa2c0c747d65b7de4f0fac7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef091d10276b17125b5271ea4505b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c04e0d9eca5d9e4c2f329a4747768301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660557b7f77564359819f122c7bfb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec69ddaaa541ae27bfe310e11c42fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96068bd35bfdfb6d1cee7e880e3db9ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d896669e7fb9e00d008566d369a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f2872f7a18d95f466f5af5e097d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27acbf2e8a5318c2717691351e94a6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8bfd0274a6821c7ababe94a5b5bb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d113cda45d9ccc043b01b7b100747309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf655338bd3f9a8197c775a51f2865c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb6e08d4dba9d663f660daa17908a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66eeb5e1d0b370d0a49b7a98c00383312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb0deea262340b41e9d29c3718d20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee826b989f068a9db06f184d5d40f4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05b1ed208843fb0acfdbf871ffc8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948b33064ab9e12b5a103277932897316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbbab52f80afc265300ed48416ebcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27bf44f0b478f2f4d99db6283c3b06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0586fbf60d59ed9fb5d305a9d76745319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c21222e52a51a40150826a9feadfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633ae3c9f2147a17e7be6ba01190c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd5814176d59e582a3117a5b511d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476a0709e0675e8f8bb499887ba7cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116287607d3d8a50890f983ad16d44a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd925544e7e6b326d6176d8e3ad21d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8d0dd22f41fc8d5e6cf758b9a5dd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4870b55192f20788e74b855d42b5d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c101d41f39c031235692c0b520a363328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fece54ea46e606ff96a6432ade957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321e9161add5a2deb708e95e7c5488330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ca8cb8b68ad6d8b0d0c35f00d74a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc6e342307fac580a5b6f641ac30d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7c3969461e5dd646990bd343f42d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db7407d467388218506e81c40fa97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459efd601f553436761de7c444bdcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb8fd0ed06ecdbec477a02d7fff7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ae088b8738a8f6ea0ef23996cc4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8195b866337d5b14c7da3ec01069338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345227aa004d6b4e661acd86da652e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc8d75810a016a332c8a474e88d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa0236105b49082348f81ad5deebf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583a2a643f5a5e1238b6252f37ede1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475ea1b692838c9bd50d7b9f966dcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c048932536e2cf37d3b5a24b7ba6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa95ec52b00fa712e0a99818718d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af77045d43540a53943e2c0a39929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5f8f4b5ca63b206844ed03c54e7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4b44ae824bebbaed097b59efb82d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550cc078f85c46008a2c153f84ee71e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb32d253e47c307307c0d8e1ef1f19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864d3c23b16f51a8a12f61494347c0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e88fdb90c4e419fd1e74825e018dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec93e82f188923a4e28b1da96acf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d5329a8d750c21a5a9bcdda4b001354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696e7dd56824398e487baab465e704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eea57a1c7be9676e4c72bc9196658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bdb99c0f9682d733bad46d58bcac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280e84681da75cc54b4a795cfc081e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3295f46b84cdf6b228d042e2a4ffa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d2edc700fc5f31cf536ec51a1b6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788efb00c05f57f9d9f3a8963061c89a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2733db8d6ab0e74d2890fb562bf02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a85848ca9372c60ff0bcf486d2794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fb8793b415c76bfe20e371d04827364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8ec9f4f912046902235b4e11b8b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6437cbbcc3177e3f83548a1f9099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171326a5c4b1240eae62ef4823791b6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d25d8e6f5d7d9ca9137a16469f8fb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec5e74ade9e376656fab52c851fc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af10c4b3d53208ca3b3fba0759a55f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7b691df60f7e8b5634c018d6a119371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660f0b3874aa1ffc847938bb873e0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4412b3c7ddc223ef706ca667b37b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca856bb52b0990e5e9b36a5a0457be0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355ec859df545a274d077b4aee7bfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86865c0ff6f9f4a477c1b2d862572376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a0d9f15a7d1dfeb588550a06799f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5192cf5a7d3b282843a5d08141a3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a856a91ae050016468e4acef733d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2755828e97045b34d9f2401693a2cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527720c0dbf9fb95d6e1de0a1ae448f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110debc1ee4689d80acee1346ce940cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4518e3c49f782ff0dad17ba58613383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c3882e0fed010c73ec3d4f6ab0c6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080115e605a5508294ebfa8899419c40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27569736a72b655bf215503fe992b6b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b16072c5ca94d0ed13cacfa3f54fda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810abf773eaf59cfd2c667d6276f46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2b76f8dab682e98b364cf5d0feb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0a2253e7d126710dcaa3b0456376390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc85031f2291c2769a648bfd888374391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c1a075eacc34b9b6946075afa808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bb38e14c56ce64234e561ec3600bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40610a35abd54556bb30ab71ce5a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d74ac2a77769e1b754a0a13d6a6fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d733430a90ae7fe6dca0fda91b76f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477dce4bca916fc6d1b56c2def2683397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7a12a669e52f4eced2bad9525cd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea26ee5109e9fa3cd2326021cd8e1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c72c0d26952df9c2533be77b98f66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e8bf3c9b1fd3c2fcd4ecd7c54b53a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b05fbd331908d557766feb28a065c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82942d27f056f7a3f23500cdcc9da3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d190c6ac0df68d895bbbf4113351c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e836c097de510ed75315346fa7b5bbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9de9fe913b8d93ca8ec399051a3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae273c6d95cb3da0d9db829194292250407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe897163cb66b3dc7e8116b1437e819408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26d209bcb39910845ccd236538a74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f813b333665e52d61223772ef15f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94245a57a0a2d979b6297ea4e7e0ec3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362b84ff39efae294286f93be08fd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78158b136bc3ea3f6dc5c2c1aa488d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828525aaf3142d7ce2f7bc811db78676414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e22b1d086d6b2e5b7048073da91f71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc77218826f77c227ec70617f97a9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c3781bbe21ec7441e8341cf8a8ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b73c027fe4011cc18b3e23fb69b1bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4daeb3c4f8f181669fe61a24ba8c26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da4543a2fb448e15e86900b1010df9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd6f5dac0436414215ec451dc5983e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747df41b96babea5d7c8f1a088c9484422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f3fd64c4188a30d34bcaf4664656423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9356526760f5954ebcfd0975064010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc299d720985b30c57497146568b95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06dd01c9495a90408a8671a1439d39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43fa0adf5435167bfd4619c982ebe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4fe28afe000ea83c6794bca40401a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3618db00567d2c157ac99a72ca77ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8ab548d4be09a356af1912347210430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d9898a42523be36af2d298ed6838c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59e76f6715551e9da5d498204487f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d6b73fc083d73579b54abc818d6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffd50230fd200951df31c2b3d41ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a0e4c99243888887036c5b1a317b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2292f001ed6031c6d6f13eceaee895436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c5f8b5de6573a9ad3491eebf965c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c84afc5eae279953eeec81eb52879438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc401d8539b36b8aa18f2ce9211c273439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98397397e9aaa82ee50ed49514bd86b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acae48310bfccfaa6962a021ebc35f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d078db1154f04f66a25b5c4d42a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2a6077724e2b5f11a2bd2be8535a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6b0c3fcda430c8510f07e2b22b36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070eb699de22355e20bf50afa13c904445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea477d78f3bbcc9b6b0eea003fdcd63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16f0ff414a187a9c8559e7693e564b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034280d9aba46d1ebc0853b73252f703448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d22400b1891a17e074d375135ab8aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ea0d799ccd6eba313cf3ca24a66d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f419e0f49624729a860bf4cd0e41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba073f1c2e8238d0e5fd8789b52ca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7217bd9cf498513cd93e1683079975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b58c0795aad3ecad86f7c4aa950c30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407225471c961a7667508ac9db5b83d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc580d3f6f9ae395c5348d7278e67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7e43060578fae3e1c047fa4e979a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276b58bc3a2a761c2141e20b2d71ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ab25e629f069128244099ee6e3a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297b02e74c60e247a056648e29fc3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9ea3c8069d67eb04b223308a8820f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785a17a6eecccc1f011bad118a3311462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887944b66c03665324ad5ba106220638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e84c483521f90e9a7a3d4f5bec7efb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f569ac935d0c9c3252c910b3cdf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b1bd04110fdd6b8ea62cdb35986bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82edcc0a13379dbc2436d9ec290f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53bf3ca17e1c7d625581b9131dc0bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06538fc32d4a71504f6269594268500469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c0b02509dc971b2d0fd2905349ed2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e4a423adc5eb8213543c4f9b77d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85b0233eb6c177b48355055e98790472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7841ce28de74c653f0ea4de0dea9ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6d8976aec2bd408dce9b9067d2370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce8271dfb25657d9562a906ec79a2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a3126687c4595f03f5f812f2950d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357543491b7ad4a692b486513cf11be9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94bd1e15a7c255368c32f65f53c62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f9e67dcae8ac461ffd1e64d898ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14a9d7a2a487c216ea03ebedb5614480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249173928f7f4e126567ee78a5d3f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09d31df2861901a70bb5ee4d22f31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25191672a2379f1a6b156ad9a461620483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa1b7b1b6da4a3fb3fa8d450425bb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f76060acc5dd91ffe855bafbb7436485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02eb447d62080e595c1a01eee175e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87881e810ef8e0beca9eae1bb8eb06bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff9dccada191abd4b596f1ba3976d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871896c58d9845df2b725abace37442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afadb04eaa76c25aeea3359a7296349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7058e23d4e6d76e04c70c977fa07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1052b0e591fbe0d98f1c0d93caf97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c294587c637dc19d99d14d25739338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e16297e1d3cc6c38b000f86b6b03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435ca75fd4019f3bbacdf5fcbb9c56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7c18669dba7799b6b6f1cd6a537cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a811cb0e3ed2fe4d351a9ecb86cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6039a3b7a5e6a3cc0113867286ceaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bad3698bf1d733b2083f94938737499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d100bdd67e3f3d24b52eedd6337c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0bbbccd1ea1a44b507eb19f736a6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae3d74eabf27c0edb1a5b3fc8ff15c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb5b9582c36aa388036d02e4bab70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab245053d4e2d8159e30ab63cadb84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fb978aaf6f813ad0b2d33302359d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18d4a73e5809049ddb3f36d6d5ab4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd19234464d2664a20f744739c068e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143393e8e2206a66520a43df9608f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5f7dbfaeba7ab6a93a53f057520a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e92495681cc6f6a0751ae97e8651510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2ac74a980275257a84a356339804511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea8367966ec2f60301081d060b5ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84baf07830afe1f2e024b51cb8e0b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9583cd9f41bc178a3898230b16b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e71a6906ef29208d178e98c8e6255515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ca7aca9e8c20ba93239e859c42bc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7f5e0d961cae0964576bfae944df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f36cfd6412fa615909c06bb438b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d0459edd72d2ec1b985bf9ad7d47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629efbf381015543ee4e43271b7e2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c68b6983fb9d8f8293467978b3810f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab36d91a317bcd76d307b61a84ad5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bbe8798d2ba473f25960008eb08ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b2e47de84a10366814bc03a428cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889ed7c848aec1bc694ddf38df1fe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e831362fe5d3b35f3b7023f3f5152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35a3f5d6038a0a08486b58b06c8e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9bde0a90099d3c031f60883965d3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e491745214c1f1963ff716735f56f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6a12533655b595f82b7e166859b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320ccd723ea47626a0ab7566ff2d51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d8e081b4ef00f3960ad4b53efb96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7137c782288fc5830eb841212b30db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46339e4f8fb3ed7585472fa2dfb1bb17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce926b26f2038b7817346dfc2921baa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b14dd6485c050abc405c0754afabc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4489d9ea2726962bda28826dba317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64581842a4c023b0df11b5f1ab593a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af179deea1caf8427997087abab2642b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a71bcc38f45f713aeec7615b85d30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b502256aa3b4707a638ab22e1c3596541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446714b96a94561ad213f2a2ce633ab5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f62bae32c6834f9c01738d4313cec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea502f386c34d1ecd8f2dc6ada6746544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827ff891edd8a4f7f7470614228d58a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85836a0f1aec9b395e4f3465d540ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1622208db151a8be98096fe38eb410a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c4e36996b92639d25d8584a7291b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc700e8e471375e420b28a21876699549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06cac647909ecdcffa720aa61c0493550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7711b8531360d77b1c8154c182762551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc6e011536e63a07c7fc345a683e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339f6111354b0c918ae2b3da184a2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0484a4e615b253e3a5cd1aebf8a2e9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a5febc2c1d857d13a6d05f5b4b6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc9e82e477c5b59cc1255cac577678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127105d5a06c2d78fcd071f77651dd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01533b57de0250093bfee0131db816558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39539ef7df580bef4c3c5bb2680b36cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c48918168e7408c243b48410b570560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebaa548342f3c9adb6cf063c84c967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff442088acdd21f52905beba022e51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810103ab024af5875abf72a3ffeb90bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc168db9b56f43fb541c7ec456858564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db67002aac7701a4ecf015f9015306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36495e51f05722085d40a50b445c63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963442963388983346c6f301fc1287567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc5e1fd43775518c9b221eaa7d773a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e553c9af774b1679a0a9193597da1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8f40245258f7f776231a6e964412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f35dbbec1560f3836222c1746b410571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc325461fc9f8d753f9d91c0cbf1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede336c367eba37cde6f673ee1b44bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17e5c985d559f2a2e08c162f4f4b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cd3058672ad539363d25483850e47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6b423909ce81634f14cd1eea3154576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940aaf935ed01c523aeda6514a8982577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a4ff4a114aa78dd8da2f64b91cd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fffe0fec996600fbcd5de1b92614579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a079d8ba83bc53059bea8cea70b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63721bd925dc6ed47e52547f4680c00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76191587bda58b8a7186e16e4752bc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ad48c5266ccfb21f1e9d4f30db56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e266c2297de08e77c0dd4f1b98055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb767883062f5f77d3574321c470ed4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f79c1409ff03de349d9e06b6fc04f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6a8417ac72697ba0de93618ac2bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12de3622570c5eca5f3b1b0167b2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a707208be335c2b36c7b7c58021670589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7e95563ca84503dacfe3e29dd7bb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97593be607ded8ee041fb0a69634d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a618344400d85e97d8dee57aeac5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97f348bf7f26755f915ddf29e95c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb11c0e44ec966dfd307e853473f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac34542644469f0c4f35df3c5b02c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb08ad261ca0ab8f0e6d0b3942c444596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e6c997705ecf4f650efe69e46a7e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a68738659593c0adfcc3f7446fce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc40b5dbe5a18eb2619e1e316def2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0807c5d52610664bb12ea059c35af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f8c4c7d0d857ebffb743e8229076601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad161b80269d959f7f9ace7c904457602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024d21eb293b7b5bc989d3088390a4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09767d7ee70d77dedea1f107abb26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29a87b40d930e269aff39cbce62709605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba13d327acd8ab321608f873b9880c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42ea0f0385344e14051ebce7aac35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10a96e337640b8f0ad0039f3b203d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3929c7c2e0665cc952e3b0efeff9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa763aa5ee2c49de69e9466990d8f4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d26a76b37c5bc86a8480dca81b0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a3553f14f6cca076a6ae48a62c49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75797f7c52e4eb6db7aeb30b4c1470613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519164fd223d80bf224f6683e02e634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300beadb3509a16924436972bae66ae5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d60c05c035b13b5035a61dd7d161616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe8d674627f611e66ea489698d1fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb43ced4d58d0b59c584991051c0d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535a24f30b57b3df4c2d19637c6a4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735f3f4aa06166eb552ce81b524a0a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da844f28810b7e063f81384a9d7b59d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18205b61541c21ea5cb84e12ad739622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c57000ef5b0a5642010219196a600623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604175aaa071d5659cdacbd169e1006624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259ed9d1b4be048bf9f71363dcea3dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75222c94c1bc95e8af02158d3640ac0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1d69b161498256de40c7965d09c97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f52e16c67e7b505aa0163e20ae3a48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea514bce543908c1976556a0db0bb19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce3cd4455481fa20219b0ce96dd45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e2e21fa38f10bc051baba3c19440631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a4df69dc712b175f7b7458d7b446632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f45bc4946b6bf50b9a9e6c116c79c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4f7dc9c072ce02434a7e04f9e61a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10798a1768389462dbc9f29c5bfdd3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602657952d3b832b922311a68756982d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d4932f9da81f87bb52c78f097b9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff673be156d38003869104bf3bb95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b2273f52a697d4da2ac98eb34deb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b28982f3ed595d5f56e83d0b2110640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c0410b231542e69123b9af5d34ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4c906b263256427c725ba18f36a7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205fb5e0085eb3b753cc8127eb9fbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca07e9a020c3e2a181caf362bcbac64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a863922d2fae764a28aa0e005974645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85778934165a69800d0238629d35e131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ee00cbd92795d111167731d679928647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cae060b40a5a4234a1909a65f84e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c694353693c2de4e9de92c60752346649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e44c0800b64017d127cc7d9ba762a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837087913210c9f1369d51e1e99f5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f13ba8e945e0f78cb99c73e1c551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b86e365191c08576f25f7d5d8238b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0871ef9372da6fafea2df5b21bd2f9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935e633b2dc96b2220d9b567d1b039655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff81055d7c076fb712decb37f711d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a6f5460a3c89182206a80714d666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8141b88972013a7c7790be8ee09b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7142b4924b0f4915154900e20fa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ab579572207ee7325169fcbb5186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2711537d9d3170069c04fad86ebe2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864b9c5b5a0911bdbf4e4767c3bbb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57075029d277bff583814c082e5ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf2b1dcc8bf052c5f48ec45b82649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301b6fc7b28a668e9302146f10a6bd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99ff9746b768db65a3950c94dc910666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f6af9d870b0e7b3f2fbaa3ee56bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363191009e06cdb2886b98d6155932668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804bdef0b6e7bdf791780fc380e1c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0c85f1c9b987e46e8c5109a16cb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f4a416ea8ffb9ba5c3ed8cadc0b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796f3b00fa0ce27fbf255250661cd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f82d9dca85a902924d71942b33592673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4f19805722c7b9fa82cb6d87a7db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692aa100c477c276c559f4c23e1c3ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91088501463b3c36c72652a072e1047676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24f73dc7ad97c45b4d524ddf8b1e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea3e831827d705b5691e0ee2959dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7fc0b390b5c6d0a3bd5546952db3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f3d5fc6c3b086a5274059830d2f90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dc4a4d7d1751084555f538b52cf4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8f71e399e36d27b264c2ac2606b85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf766d19f9d3240aa638bbf89833d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0a9d89c4485b909d5521333b94d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9c50929eb8537345109b74f894579685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9f5d1a4ddd7918d9cd05a15033d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64bb7d3cd0cc451531c8789d8c92b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a8a1b85c60ebf91e6aad01775eec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae596d89d35acc406b69561a83a3c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ed34c9d3a07f3c4078b2fc3f618d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9d150efa5a07ffd7aa984f08f25a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4f6addec8f7763c5a8e032c1b2b22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72bedd2f3510ef1259f74159017aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cabd3ff7fcc433112d539194f4308a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4155a62f01b572577727094302397b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4490302c97f05565fb0f41ac527a2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f092cb1e4d0316f17bfe5a002c686697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2bd32686b369e46444fa0fce9f04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8b36fce218f646e6d797fa8df7dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27384dc85c9003a289a9aa0095bf90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5547168b3daaf30333b2bb2f6d074b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aae272ba3ce785d46780af21765e0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acfd8f9b0062028620f08370522a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8c1f4612c62adad9c90466bc9b54f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18708f6dab8d364d6239895b88f18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6269976a3e9e7d73d8e0aa8cbb7a57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614e3f1e353298a61d5f59612fa6aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b7fe7808cee5c2025f94b2a2a1ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9015c5dcfcc3781f180e808125c60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973062b8118c8bd1f4b5d17854ed79e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26918cc496581944fefdfc593c25a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaad4e59841790a90f1a4d697c255a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59e34dfe83e9a6bc98d47b860dda56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e578e793e236714053f388136a4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c51b2234d0f7502bb543d037c1854715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a6b75ea321c21e118d629ce34d9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4539bbbf3e7991c0e42e39a1d0fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b009eb341115ef252b880aec413c38a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720c80715298f9598383896c088430719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9782f6e4007a08ee29e740a6dff9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f135f551920633906f52d12fdd7a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed99aa94cc242be741082a2ecc7e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f23a102e1bade7bae6fc6962a018723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0fe400a1e5b7c12713d9f73a8b23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6dd3f7862df9a05ccf00e1c514c49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a41e40db4171ccb84349b711d7057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd68ea0c664fee9bed4c81cbd813a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbcad71246a8ba25e8f6998cb40bf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0861f3d40335908f17c7a1ae63916e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7487f274f4d5361c9fd4618d0788b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482466bbe44d36b91eab3cd7b97a3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa729f57feceb95f6b884d006633caf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543760455994b27de1968dc5e4d6bcc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9d65ebfb61c99b6f645b92d6573b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635b26f7351eed038027e11766492c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3232ca329017f674bfee827d7726fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165cb8922a6445ad05477d3b1d65785737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434067f1ce4b1ef9bf236ac0459032738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989ce5ba9d4c9e1ad7c6dce00a66a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea001985527639896fdc1602dc7be80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7779cebc0d254e9736c5700f4076741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d038689988c2a2edc57f5fb66684742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f17a716eaa41ca7a68203f59ec6e51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c701859bb3cda2c5b0a30e23f804cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c523e999721806f57818ce1778b41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2a4692a88e11bd0d13a6824a23e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682e766ba14e5857966f36193eb2de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8f60ec691772df6920bd3d461acd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad1eadf3c29498fb8b73cd1ea5dc0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350016ce9d6bb984d110ed0de4d306f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b5192fdfe6f6aca69cfa5567101a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e937f673ab1314bda4b71b5208cd13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c697c4ac4ce4df926b82915ff9c9ca5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3929d42e17577c17a96a98ed2ca9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f8612678068f67da14866a14aaab0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5659515feb246ab14e05c9ae1add2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae5f499c5c940cdb53ef0f661fa4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02046b1b6e8dddd237589c47725e257b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ff3f01a28c1330528f93befd8bf5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>