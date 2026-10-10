--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95652bf020f9451861b44d450e692e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828fcf9e457c832d26a78a79da55112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d113598b800b283651437c89072a0f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0358edfd52acd0b04aa565f9b61c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce02faa0eaafc555ea4c41596455465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16e234a4a19071a54509b814c396576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07477e3eda151fe7d5712e07098177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07899bd6a84c7bf744a193ee2e790d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70bcce1ab225121e53bc7dad9748cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2248bba7bcd115ac5afc75f4497e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a163e468d616f20ec2bff1837eccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ad498183454fb53b2757413462c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee177e01684de81af89b00dac8b0bd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ceacbb1244be266bdadfa7b1818314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860442da96eb71e24c821894b1f68915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7665bb387dbd0f0280148cee55b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7cbaa18d1634c730d1fec1509e3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702debdbac04b47a6d35150468dfe2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac5167c7b0912d7ac7e0e39c5826f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cce95d84e880d52471a141b8162a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bdab632df804b9b1075c7387e9ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3e2c76333d2e5c51c7dca6921a7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04013096c8c83ba771bbd1b119e24a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bcf2ff5797ca62668539b2fd3763c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff611ed197073b4206c27b1465c55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a516c8802b3affef7aade298eb9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da82fdad4dfd3955e68a2de50009527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c3f3e4cbdc84d63ac794bd004dd2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a404fa99679680aee149974673725929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092324f34af8fd56fe693265285b65530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9b2df6c6a45427cbf407eae1f065431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae5f74e81f6b92416768d2e3f0b7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd63060771c162aea170891637cac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62613b9ed1324f320a45c639896fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3438b7f528c01336ab033614e5c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48bd14a0532b67145b55f707f130f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969f8ca5099e2c9840000f95a9dba037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048499548925568cce8de35dcafb416138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9040d45de7d5840c2cebd71b3331b5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a5359e46df317183ed0bc04415c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b342bf9c48770aba36c2a8c40445941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd51092cc9ea0287e36cd87427e4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4edea524b0267804ee155e8952d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93578184df1971e25c150408afe7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b06cedd871fec383e1dc1a0e902f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df621a1a12a81bed922ab743a44a71546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af51546c8b5f2dae981d8bf46469147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762205fbb787009c100e4a1f121809c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98676d1c608567eeb6a742f5be80bfb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0abd28d565c3e2ab3f8aae7e57d20f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016361df820b6850a69eb8e05ccc74351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79e263e93a34f5bd39d367e9a250e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b7a771f4bb68c5b01aba0655945953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706730372518df7eb177eba05cd0379654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9366b6d57ed1b7ebac592c0c93d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be57c4c9d416e830fbbf0a2c1d953056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf418c79e42e35061bd895bd0362da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ebfe650d365cebc5e3b8feca789358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a4445e2c372fdb45388b7aa51de3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f51ebe7a22f02944e91c41ad20c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347299de0c864f2f6d371783dad192fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e059c9e01d1c4f0a7aebb5b5873162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9fa54a1657495c19ed964b911ed6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272814185620765348780018f1d51e1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c522d0feec3b85546fa820655e80b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a789670edab3e9310608db3e4befba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c570d8f2fd3d4c3397429de1d8f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994e848559cf31b36d335a91b48dd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1541172fdbeac718d887f6500267669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8083c625d5272c851cfb1e4ac32370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca48f5362321e49b1f09da126d291e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0083c9a0eee94b41a4ea3b48a366d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3a0da8ecca201f683fa28efd25fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796cbb7c80109fa1bbf766cc98c678d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c203b996161ae3a6a0266a2f1d75ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e390bb986e032dc4f68a33d01b739876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98cd98b8d4695497c97509fa94d6d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909452686bcff85a2d07d08ea8f05ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097033edea6fb42f1902625d1a7648579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a474f423d6fcebb85ed95eb4d353d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360704111924bc4f1225a97d1a65a9f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e644ca3dae4b1562ad546e81cdb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914efefc1000901ed89887eae4b3f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572b6551332d1bbe671ed9f938fd0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529470ff6682d80b2aa157228f3545db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc2606e8ccfc427843bb0cdcf075c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710678586868091108f8709cee1dbe787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ed8e69e95150af372cc58db9180288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a717f545a939137464bcb21bcb8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf813e2e95cdb0886d325aa05a1dab890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc98b62a32e101b36b50badd24657a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb702e1732d2558dcc7930b35d1abe892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03ac2e8da84e0a84574f20b4d3a4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ba9451792a23181588bb3d844fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82109980881f3548a21a37337dfad38495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b961421e67b3ec43955ed75929a9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374063b0e538d6f5980f3be8ff8b974997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8150e092b60d29470cefe4b3e37c1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e2283bc28cf941a73f877faea8ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e40a03cc625a0c43223155cf7af0b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58a1cb11da7b380dd056e35745367101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe3a6616d930b90aad453f2715604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b110e9c22048ca836a5b14281e741103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba67377822934f3d9abf02c0d110a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bf881dc43ec24aa013b2f5eca3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce862d446484898e112d256cc61f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b139545a5f3bbece04222d3f29bf01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4a3bfd071f197d903caf22550059f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a47f341d6ca38e43475eeb71f941d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fad448b2b195daea602122c4c1fca3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5431df320a7520d1f1fc123a573562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dacf997a035c65c27df8a60ea97215112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a95f85c6360c629c540b039bbc16d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863bbe1cdb9de6587d63312110f043b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba97058f817d0d2e545b42c7021f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec137f8de273c8f7ceaf6f569c8c4b95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712916cbbe56ca2220183fcca4af0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47c43f176e61159b9e1dda726583a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042774dfc94333422c590c9d92bd99d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c09a483a4ba8621edeaede9190f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1edc72c59b47095fedb5b28fb72ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353600d1a49c752e0b3fb4135f39f91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e6e362584b70666f83a82e716edb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ba94302559464e0e3be6e23e720fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1413d53688854d8dc929a0d8dc87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e09a54a896311254d7d50e917d58ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece68873cd01ace6bd89a1781ad57dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60211024cc4c1dd5a11896a2e4f2c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bb8932b90aee6f7d31b628a0ec9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501083ec30da571794650bc2731d6e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84815fc8fa50ca05a805777303832db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9035d57de672832c06c38427f54588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d735559fcdad2a4ed9ae886068c10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966106f9dfde8aeb7d91eae60e6a9610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a303acd7e32718ca38d1e73c926c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a77efd19f20a59209e8a616462b443136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049848d1cea795b602cc5b93429c0f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861e938b1442b2a8051e70e8431ca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c57433946c668daf425c8e34091e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1422311b17567b75f70d920143feb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e137660591d74f40d5365ecb263f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b7f4700d569e8bc6c7998bf20c3bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818bd887c4cb49294a963afc8df451c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb81f00a14a25805fa08fb040cd845b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45ca8e7bc0ef566ac2c9849f1fb1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f7b823a4335c6abb693fe495972f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa3382cdb6a3a0b1a4929a8b56c0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad36f3870299122ad3ec76ee3ce0f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31367d99a228a691d95865818bd6a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449476858657ad3851e4da97c8e68de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e15ae5f90b66956360e1986139d852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062236bf81f49956fd9f26234de30784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d77cf48d5972b1aa5ab132e96b181153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c406ea625d1219708c65e68a31eb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2c2d03ef2de63b30d4e01ec07602155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c350d5191ea9c864fa05aad287abf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181aeace065133edbbb8f0a21ca7c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32c83972110bca76fe9cfe8f3a2059158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9970f72fa4afcda5b65d269e12d0d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da723959e13a04527d6870e9ff73fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39cc7eb5526bd671cdb4774bd0d6bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a2186c1e51a80a821a1e12bf0b0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371316b67e6320f15e50d904098d11f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57697b6374cd02ca5ca3a11198f8b8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45f23f2654f27dbffd4a524d9e0c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6548492c3de16a9869998b98c3e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863dcbadd2f2abc70fcc69612660c9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5c62e09773cb5189d21243853548168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6567f38f19366ed7c0cbc066a3c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44696e0bb585563f6f763fadbea011170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5e138016b219af75ff74a74a9dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82690ef37fe1895d0b3898e7adfd992172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14df1a7e8e3a93f1dcfd2d627752d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebdc4af3b9b992a82da16c450235cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc071ae2e11b8497040dd5bdccb4b624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110b01c3c4d30a58f112b9b292492d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d3dcc798a0dab9e44be29fd7afad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7649257f79d240eae886c8cb5146ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17565fd270e92840feb78e8869664abc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073faa8cf873709ec0b27c96ae760b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa2c3df76ab6c3e2b57f7d2bd2280b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e44ae97afcda5ab885882bc5b0b00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c932834b2342ab9351b1cb88200ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dcf7bc20bd2c57bd7ff5a2b636df1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32da8fc78bb5504f782eb7eaf476b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446dff753cb71845d47be21ba07b4dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f6e2153eec19d870670c6d49ab88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff309590003bb87d706b46baf2bcf9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df126ad955ed91018efdf9d3c5218f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737041b3ca31f2a758c02cf425b6e29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a67494cdf73b9dfafaaefab66ad22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a1337749cfe01aaadedffa52a1d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b061eb671b34f900ad15c6fb671809193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e8449311a54255dcb0d6ff42634b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70043f8f3a5f6ad20379b83df4061e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4e75ea6fd5574bc50919f709783f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8feaf99588308195af97d9719b520197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37664494e947f0ebc4dad03fc09b125a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75b6c1a3f3f5345b17afd4b918880199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf89487542279b51e0312d722c0e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6873275379b2f82bd3d346752930b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b241068c8f4766ecd064a3f011ce77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7edf1c4eb76f520ba39904215fe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47652e347cf586ff6654ee5f1361df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0d9130b34f82cab879dea687564c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cafa5daaf882aa83477eabb87904d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d1b33419476f62276d2bdf38117c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288892407d9c68f3dda3ac0f3fbd388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c03367f858fe91c9b789a423fae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83eaa5b6fea9f2d8e9a61e6b0e1cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939d1df5d35c14f17a9de39ec92253211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433089165e81b1606e815ba896b99c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa11972bc1e1df4df9225c605eb87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b61487ca638bc0c97003c385ed2b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751768d47f9d1df33c833eb04d061b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aac05be3f55f81dcca2d00cf54604216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8c2a03e38b93e8821a1d062cffe2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871eb70a3efddadfa87f187c5caf5bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33511f51ee61228db37689581b9751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2459d1d060a42f1f4319119df85feee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eab2e797d83a112bdef1507989979221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae52cb2ef3fb3d90c0e4d442020ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccea0363eab8b991a78ab89c12c2e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d13c094cc52d9de0dfb85f14c29746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc4d0e7e8800886a20ef2a8116c78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5cd6a137cb432d2040f77abdad55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33603c8f0c004a737c11ff239a2bc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641355065841ddbd32872ca1c6856d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae9966bfac69018b61214e6656f48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f6d8bc2dc3028f14e24c7b65f7ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589dd6cfdabd67964a3c9acf6ef94c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f09da3949e80ba2c7e8baf9004a9d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f4609101eea3d03d2cbea868ce1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f393bcd1988e34dd9076e606e62c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740dc0611b30bc38cb1acd52c207af2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be8d7bc73624de78016da5f7f53a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835daccbb288b53faa5a8cc8a5ce186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77fb0854d5b14c1347b900b34894f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d459a407fffad64eaa538aa4b3ea641239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ff6fc068f44925903c4c7df3c275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657fbe7f37a3b0c3bf669878851b83f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00cf0f4084f13061ec312c1a37fd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1403e96420ed4eff992c8c37dc53eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff07a48cd05c8cd3fd3e234cf4748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36fa60f1eddb1c68cecc73c4e7bb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9490ba3a88acecd3a82fc4be239d24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b60956a214c7c9d4e7920b6db0caa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad7976241ca5c6a550e10c2bff1b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e78075e592ce88ba477a1f0183797249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b622294d29df4cbac9ccf0123ee32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb8e4fe33521b44783c827022aebe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069034ade65b521e8a3af24e1ba5cb3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208331089f889f8a89af25e95de97656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cfa4c452158851bd885717f2a7d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de1f3f962e641716d855333a99ea97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd96410af13b20c940107398f490e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3785ff5c5aa8497a15a15181e5bee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e639ede6af34c88ee2f2d42b9b69f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6a51a795f61f3826007cb21305c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d1f3cb3736ab5a3fd59ada90e4a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc383bd482f76cde4a534e2dbb7ea943261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c978082678f02b0bdc495ec5fc6eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85df829c3fb9549659774b07960ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644cb282a123c2811363c679f532310264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f455f5e20b17ed70f20dba6cdd1f4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932888cfbb9b0e73bcd8ba0177d1d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3bf9be224be9b5b731c555bfc2650267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b435720ba2bcfb37902ed341438aef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9732bc1f90bfc0a31fdbc31bb4ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619459c8b66f6d6dc7908b9017ea2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1bfdab0d61aa00af8932493ee02df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead0e00557b4eb65b62fabe402f2ea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020fba7bd16f9797df29bda3fef6db7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c04c1c05f6b05837b62dff39d9b8c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7071a67ee3a9ea41c218b00ecb479275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc0b6a20b60bc1f054a550f819129276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb94c580b902134e477724a02e79c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517431c8f1c8ee86870f3815ea69f76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4615c64d332cddee5b06cbdc60800e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c148305e91b4eabdb3cd449ed79b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7f4b9168c2ca2bd3b6d4b778559d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def97ea642a6a65326c8a5885b293a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a47bbc4fae07c7765ca2dbfae402b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fb9de3774339da1f6195bc39b3bca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae9708dfb30db0b9ca50c883de9d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6ae0d615d235e78cc1c3f6f04094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86098fb6864a70e7fe5f94ddd2751f7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01aa18093feae32b04347c82a18e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715f9263dd1d046e52f1d32ef47ce5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522663d69e3f797ffd53265331124be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525251c6aa7ae34b0400c2748d65a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984d394ee22fa0dd70c579ed10d3d2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad284cf49c013d7c470f54e168fda1de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95bb86653b2108ef0898d4b7e4ad71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4998dc1649eaae404e856718bb7031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76f28646bdbd2c7f0e653c3e14ea69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d9dbcbc5e5fe13679c4720a935a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee8599e6f28c96fb765fbed6c12e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ff706ec9655a6574ea1a68823c5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e416c16b3e53515f1edd882c23305300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e3852c2e6ee7f9ee363ddb76f74e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e2671a737068542503e0a9b1bfe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef675c33bf0b7b546caa0856c3bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176113fdfffebc5a092a9b14d4a95051304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573362859194aa3e27a6888d10585ac2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd358b79fe4537f5d3fa549c86063306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee8a7c3d4e991abca0811467922fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085834a3656d9609672a5bb91542204308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed91e356a18aea0394d3c41f0624c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8228c5563388c6dc0f18f1f799c8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2bbeabf6044d365e59afda4f5b3b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044379bb8479212cfe796d69375f56cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c664b21aa2a5438387ccf1f96ea80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda78e2f90bc48954bb4ba985778e25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab31c424d956bb7dbdca791ac31527315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc2ec2d937e8e3442168ec940e5f29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d8bf5b4f37c045ee177919c6c2429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a775a65f5435c4f706c36472dfd97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a1e7ea64497fba28f478bd8db43f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e683db31e73ec188ad47e4ea92841320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47806053914c9f2301b74bd007bd36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea4352ea16b1b9fe5be7c642e7b439322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a55e18b9a61e25db7a7df86c7777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9409625118fbc81ec8afe4b2e221324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761218ac62a7e3d2f8ff15554429751f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69e2450d07a406af7b641dc6b0e81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ffadb0376ffe2a5c52af22c836db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1942d3fb24f8d8c5af3977d0e6b81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a386edd5878b92198badc862adf58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd3de8dc5141be435cef976f549d94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19500161f04ddf9f3047da2dbaf4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2af5421274d4b61ceb9fc2bf570bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273788b40b528f4a661fcdeaf1b6f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bcf901fe3ebab460da0a5355c2b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca706c5a3672aa62641b8a46e5aedf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea3267a135bf122397f9d53fbb684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8efca680def2d615271b35446e87ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc1d280e9b85fba534ff15b18f39c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e134197cdb26468be95ce330abbb680339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af7e621287e1fc286751f1e6b1cf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1acf3256dedd4d014a418bcb4e9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e0619090ed2d0b5660f6114b411b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90af502317ee95f82d8a0bb1013f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da00f64b939f9eaba1099d7209a0721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eb3d9d2c79d8cdd40bdd046efdf22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14eb4750f9c0a82639ba416d37b5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7a2cb106f102ad7383bd1e8653d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0047d2db19f62c17c15d3a40b78aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93da7e90dfbd27478a69f8ce7f5602349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740cbdaf889eeff615509994fd5247350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbf5ccd8679a98f7ba27460586d50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a47bf7b1527ec3bbc8e9657664546352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45236839807527f52adbff6aa4f100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de092f3bb7eb00e6797edda77da1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2826b71e68e4463cf0346fe71068355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6442bbbae96ba0caf12522ae8bba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0bb2892a7a6fecc790c7977a9dcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc07ea0008b3faf391325efe58c44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae839e61f35c39e98cb5fc0846484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8cad0aa5500cca815437deecdc908360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165f834a67568c15f8b39c143a5651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811b42cbcddaa63d70cd461281f033362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f156b8ba2ab54b33862d88c2b87b54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97465d8403d4d891cec1281c9f5f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148750d2a073cff77f6e37b40610eef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea06e380c2f2b70ca59e44216efb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b98d18f2273dd13f4577fd9ecc8a17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a48cd2992b414c6e35eb6452002a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41428984fe37deb8c0b5081e22e8aefa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e284a4e490e2029a0d4e29e6c9fe723370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0969a9c7d76507cfb27b8e7475cae4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2347e7fa14826907a0cdbc6d2fd50b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024be8c01c7e612571ca673af06a7ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aebcb308ce6edd2f9c7baeb0e4c2a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454ebf57df3145fe7c58a394afe416375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06af84a1c2f4d389349f132b68a049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a846f4b70539db2e42bff51045cbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f8f3cf5f3fd5f7b80ada78af77a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316679b7a5c61f3120eafbc4eb559a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd270bcc9b999780a02944e1e391b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6f5fed84766bfbc021421b898952381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c2c34fad61d1e55ec6fb45d3b304382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6574bf51bc78852fa50ef636d122d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b0891c462285201578a6e981aeac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135527d187b1af15815e76af8bbc3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f1b75b8333070aed0c37916c12d8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ef6f1d3d2e63e6df59df71b6d43c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b8d80f7e57b5fe260eb07b722adef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9538e388127cf5216a58ce2939c773389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e23e7fdf363b29c3a1ca62dfc8fd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e961dbf607475605910a748700cb4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6aa1c957bf9de1b81e776cd59d008392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14fd91537e75593d824b6227bd690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d05aa58957ec5c9a0be707c91fe2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a89f3c24e9f7a26905364a850899a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5387a5eafab2be4f0d387653cb685396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e6e689f9d7e961db95ed34738269397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ee70fdbdec1d32746368b52dcfd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b108a1b5a1dfc09dbbfd1c4b7b72d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b292c4cdacb4f8e7867454b2a4290400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c57152148c46ad79fa724d6d64ed2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3934e09e0b06199418aab06a8da1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51815cbd1cebab504a59088ed4c17ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05244496a378b3dd88456764294e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2203abf199f5a7f3cb5a0a69f125405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f14f7e688fd64cff5094572d715eed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7733e5977c7fc1454d16b31f7724c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9838b6c2b501b1708f2ac161e102b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e733fdef4fe28ea5d741186675c9a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b4c99f101b0c7e63a13fb5444a5ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f0ef354baad2707066bc24aa473a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a52c10dea7581fe4cad7390c208c5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c8c950fabea4c80defd940358f2fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614e940ca455f65445a0a71b0724b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6aeb23762e771dc6e89b448a1d14b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fa70a36dd195c3fb2f4633655d432416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b9db037da3c7068fd38f188a0d51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65de78cbc9fa693d5e48e8ccda14f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a98813fa61e3f8a605faed81903f75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b5b3c8344ff5aa478e5e1ed6f0461420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7018788c811b51675b4acd07f137f28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7e85b68d5f1ac5854663132fe843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1238f0522b4cffff677793424255b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301a47ea393d3442a1f154ad6884e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06d33a0d6d54b35684aa487f095f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e607712755851ff1e447c04bb6a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcba9edb3dad9b1323c96affc2350427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecdcbba3a81fa6ea880a32d890b8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21285214bd1312d3237fa0dd4e2fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a61b90dfbc851f1674064513f58abc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3ce683c9c1efdbec06bfada5029b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076436cc1f10940a32cabb855a72255e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce7d94ae0c23b5e04d434890600ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc5cec27c1d95cf332447da3c9e7a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b83316d39fc3e3a8c0751c2bdce49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eab64286e9133a2d0a0f0ab71b03e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d50496c5473039f55153892e666ecf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52890960da9d6baeea068e1c3f99d70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5d746493b0a6996ecaeb08cf4713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6e04d8dd877ad40c021b3eaa0b37e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f51a8c79cb3f37cb9a0a563bfa31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b5c4375345308604ed5d7883f11c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c977af0e43ee0897b79cb615eb277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea6a6134e22da9ddc3a94835878b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558a674b3c44f95ea24c395b765abb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddf0efd682f7368406ec418413843446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de667b1ab42b254171cd21efe93399d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23576b7e12cdccb31b60faa1e8f01b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91e7b8c4059c2cb23fdd2ffbbcc75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518240b94d9938679c77f37d94a6e98c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a435ed2e3d2eb89f99a599b4460e22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de9d6e501cd0521268d54695239d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f118b0bd25b5405655a4ceeb18beb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5208f27cee59941a352a11b201b677454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c0026c35e1523b3a158ecaa98be2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ca8d7e79e6aee271444e0661a72d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704cab80e5ac9c12c8ff7c06ac793ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d634e2700dc532e510c0f615f614ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b543c2b7a2fd4eade07ca5cd24fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83923210a36b4b1c780d04f21e5fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe66d1a3f3b67936a7bf93320c26fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e58cdfff0de0b304f85ea02767f363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84042f40422dcfb3901224af844ca99d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d614ba3c1dbbc9b4b2294e37771e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfeabb6a340fc95e64a1eece3aa41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea3d2b403d3aa59800ad40935efbe3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04359ef7e399a671959af3f57fde2f6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dff5228bd99693c9ccdcc3f83cc5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaa643217e51ff9ef6f8948ce8fe03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c45fde26e98acb96eee2c8fa29b31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7030a98d514fc4838783e5dcb642870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339910d6015f03bd084eca004b930e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581efbc8a661c327a47fcbd663dd7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90a289fb14da69f11f2d0dd1376ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f1d5a90036527c70f32fe075f9b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b24d6c94be6ef256182dd8cbe8715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008806a940cceff6bb24868d1399fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5397f5697df2f5dd72ba7ede355369478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74f6424642c2f65860fa0e9bfd093479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e3737612b4e6501d4ed44566aa672480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd6cc27089e9b6c05910f9cc68d299481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad81689be07e3f87bb525fe7c35749482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d40d455c263a63c371ca4f2ddc2d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d515e86f2373b961e78c721380bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e62c6a1c451979ebaa472f6d3a0e3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548739ec0e16de0fb559b88122c684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03459be92f485fbb3ca49aef35566991487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594225b4041b71fa43bfc149e3867f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba378d674c4806bdf8fa78010e8f84b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8bc90e7fed75077e9789c65c386f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0593ef2ff91acb539e88869792567b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5213509157a878a476ee6fa2298c33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74255ddc804a89f3c604a5078fdda1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8127d245188617282fdacbcf9aec9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a1a13db8a9f54a0c6e6a2dcd93f82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210acaef3ffb25837da9fa85d5967172496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c7e5e162a5787016ac6da765c406f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce7d19ec0877cfdf88a744d980b1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c920dbeb5a226dfb09d078a469ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9c6726abd55254d936dd3a4b4b5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757b5241e3d96c6d1dacadbadc1f7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa01a4f6389bffdff4ef1e397c4ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261edf6629ecd13a3c5149ae32f2381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f85246b1933bb9b6549701f5210ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57cc748308602d9d5e35519f81f956505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9281fc7ae373ec5806214919d46716506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b322c5ea6ae6173876d51d998ef31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a02e7cb7364761ae8163091e3f33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5f0959b4604c44fe735f3150c655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5e418bf8fe8545bf64b21c74463a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca2d7c00a2c2dbf5f27a9cdcd1683511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925ec412dc1a12e7cd5d317a50a326512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344b04c5d8790c3b20e068a2eeebbdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0862a874fe794bf64b43aaa3bdc85a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc2bdb18f91735e83127ff5b6a981515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed00446d149d207e738bcc2836a172516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5de1c652455f9dfa17d8c4ac1c59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124a32a580ae89217c2a01baefaa61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644bcbdae5cb018411ecc2e775a194519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4157f945394c6f4694a61e9095956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ffa218fd2d01090502572afd95ada521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f008fb59d14be6844f754702e69de9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d2c81931063fe7d85749da3c8bc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8103100ff71cced64c1facae0a194524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8e17d4b9752766c13c5b395cf828525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a972ceb425c1c4655b7e3aa347a78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb951269edbbca95be3fc9c21ec4f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2943a792c6e187a01dbce28dc172d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17aa87a47ec76c12d025a7ef74d80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7df8ec2c54f9f71a41e8cf4b9f658530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9b36297b50813c207f4984a119481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ffb7297a53635d65ae30029da17ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf94fdc8906b859f4672f7b038476d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ec2a4f9b5d9f76b6f2ca1cbce7cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca4e28c29c2ddf715c420b81c0a1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2162b0ec858111f6ae19bf8f82240e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33bb128db0faedd7a5b4e094c708b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0fd338137917a9f0120f60e08688a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9087f4def3c4b00e38f581a82ce443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ef661540c9fa3300bce12d2acd1a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239d38d52fda8b17884a283962bb59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98652f24613e4f25d548026572ce456542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d37cfc1abc807da7c95944d911c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d72bd34526300999bdc23cd7781d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffabf7baf16078e1eb94525b339c0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7f8e34d96268f4718caf0f5dc0f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeb0653d417feccadbbef714fe01e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02b02625b58bc143d3a6609a52cd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24a6d771725526dd5b79ddc3370cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9e0b28cbd48cb0e45bcd9b1791d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94eed43aa8185c9e5a927328ec74f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecadf07693ffab1e6dbdd99c06f5b95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf13c1c61684fd04d5ef23e790b0d49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65b9015029c374ca4e58262f7a0a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1354511a87ec1256157373ac280d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88187dd035e546b730a7aff7b7f4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e3f9b7040615661ee78435969e56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a5395b18103ae086f8a6b0375970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de950e32d57a0f3d888e1be8c5a42479559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d9d529e9ac86fb0d31215afc808f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e906e9e9cdf08f63af2e28df12037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f93c7803bedd62741b68bd234a4ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e786bdeffeaa6122b5fc0b0ef835563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c76517433bb035b6515879e46d3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba52c42e9575940c6748f835f3af4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0fe4fbb32b768837ff1fa1318b1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e1b8d7522db68bd6b56d9e80dca03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32734eed6b81969fd99d6aa8c1f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae90eb1719ae86f5fbcef0fca114d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b913aa37c06dc36c1fd508c6636886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598559f0a70907ac97a0f05a1c5fd593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd932acdc17ba6fa603f9be018e3674572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30dc10378a86cb8876ab2bd9393cec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833d142f458801a63fabdb372f3f6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d442d3125db623075e9d45278355575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4408d1a73bf3794c0c6584191f737576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6bdedbdd0d69e47b38f2255ef51c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716c0ea617bfa0ee2721c2e2adf583578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7719eed54a125c2c9a233e1932894579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794323f4a2fffd07ecc8392875db4071580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61cc48d2ddbaeaef7be8d62bf3d319581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341844d70ae4cd2e4df6d5bc1ebfc75e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118ebc3e3fc5ec0dde5695f6648673583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343879ffe48cea1e375f2c771317e46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a6530fd2bc3d6ba6f673665c14c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88a843072bfb8cb6bf36d0a711bd88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22f33d76f3e23200f5cfca3dd9be7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c320f9e4848d3a64f3a85a35fcec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf622c520b57cefb5baf413e19e1ace589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef36a8657d5a938f996dff9b31b9f67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5473adf8321fe83adc0fd6bf1068d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba6f181f42b4200d790652d80098dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa3c450e33df054ea12a0e33411d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bf452bb2b8ddf80756001b93a934594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b472a36782410a9c97ba139b7e960595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157bdc727afe7e9af96a512fbdfe9cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b68e215c89716a1e8957aeb144c4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb581f309c47ec83ae8b43a1c51471598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd640acee39289dfa7e20291e3a0758599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ab83ed35dd2d924bd526426d3b2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c032cbeab0a90fb6b21293dfab8fa32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127495f055fc3a43f481c9780cbb5747602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a0dab7aaa9def4478d2420b1f33b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9c9998cb15aa572e8354de90639c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b532cf22ccc080aa85c2167b23b1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf96b7db0db6a7cbe8cba7c4c8c9351606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d69c23c726806be60290021b8c78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243013b0532bb481205d842189b34dc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97e5d3a85eda5aa3e9e62960ba66ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986950c99797a977dfbcb6421783b81d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d368a8af94cdad05c4f3ab99eba9ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7886f97ff57cad23bf95869557b91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea67cddc966dd3aeb8c661fd104ca9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d844af30f3eeec8b6a51e8de0905614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4010d4b9c7da97760540282d4f9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129cf35a31fa2843e853330ead59811616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6857a8f816bff706d92b7ba81e19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4b9e395da627c1da187e116f69afa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf0d7675d11eb9b751725206bd306619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac459a213d94cc59fe07513c8e00d618620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385961c7cf5a8b08f10e8b01123bc0c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb8cbb7abe21c8583ec866626d7ec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896cf886c9d1113fbc475905fc0b18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701b2c02e838e53d4b2874c51c3105624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c5c78e15e9d0588d48efa6a6180c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e75e7b3adb3cb20f1242039bc9546a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8230a6401498a729d3767a678932627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbdabfbabfdc0acec75a4bcdaccf0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aadeec677b33a2f55a8f96d30da690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d343b25f52104d00859e99668ba06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50512a9949d6eb0e5e9e693804acbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6ee3b8491186cc37e8eba5e55c79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1c2a25f15cdfdee83499077517f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441aec22158487325d9bfcbbe20e7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5c2b338e099d7f86551ec1271c5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812332d6f457d9ee71856df22af80951636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc315621b8720f86a1667dec8fe0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d04140db2ef0bf1214f4b65fe466f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed94c838609163c553e35c21de522b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce70a97197b09e617f7859fc05f6b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a52e0de45ecfbd678d29838d2d4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b75abedec81409bba2ffe10e44da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f1ecbb9715ccfbf73f3092128680643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01034486cdd01e2f7fd26e13e64c5ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811398b6e4d07477fdc17cd0d542b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70afc657c4cffdd08f76ab004cfbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e803cf4a5f5ab1e515e02ff7b62e82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1186262c60aa861ed125ecf4544ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed10a5949360cac37edb0c96f268de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5675a83700e4266fe4c13d3aee7968650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547179ef4adc1d7d0aec332ce9d966651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f960e44417b843b74ffd9393d2ad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f739a38fc0d367ff465ad9e7eeae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98b79c2dde405afc6ceb8a8faf4b56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4cad96770bbb5a537237dc2a2e2e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a96b5b5ee982c79b8970bfca0ceb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e1b792b8e62ac0fde8b065506a33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38ffacd3b4626452b3a668c845e0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770c862b4973fde2ee26887de252b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bbaac9cd0f7050204d1a52941439c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d2e2193923ae477a7dfaaef99d3f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee658e445aedcc05d2ffc4a37fe38f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6d4ccf32c0b5d7da9d9f2dcc5bbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b09585c308520ea4360f1cf1f37fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935fafc5ab779f78c8603edeccee28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3852b7e3b9315eeb6c4f044086f6a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c378c9096bb6c5301baad638cc5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1530660341b1f126a77a2abd0adedf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879e1575e17201726982c6e686f19ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb318011261d92f48e53cb4c75437cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b08eeb421f1cbd5a3aed52fca95b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5faf5bb88bd3ad33e518fcd83e47f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f63a1cec336e85e75d41883d7247673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ac033750f71ec8c1c3d0721d1071674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462052ccfe03c2cb7b0cc1deab6b426675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec0a656723ff9724a1c3498d4bb12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497b9ca0db1a9a4d6c05153c6ee239677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2939a8b1f32d6bcff98440b1bce7655678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527362a4a314859b1427ddf9cd6f5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e9d05895641784d1cf9ce5bd071c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39e869281c06dd36d44f86f17a7e3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53999a9fbd5a9f5a700a250227cb9f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b3ba55be59e462ee419b21e804cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adeccf835ba34974251f43fd0ee7b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824186f97d95bd58dbf4861248e05d26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e03012400a761b1218cb702b8d1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df4c2620309d35af5b5621aefff5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f7f44738d923510330d3154aa8f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cdb05ca5a341f39ba52779550d1bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502421eb217cc28a68b47daa6f3233e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078b4906b58209982421c18fc67813691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232abf89300bedee5b6c387bdd59f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b69de66bbf356d8088a3fe8e8ba9a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ed60c7b92af9f7b77d83ac936d1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e6ac23f719d9ceb7f4a6cfdaa52cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c077053bbcf2b3f9f045af2d2f0527696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79751a816ba9b6db19340d769027f8ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da5ae039851bf1eb2c6a162a1127e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93535d7fa5fcea1da86a7c4a5e2ff2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec74ae65f16eebc1b2b6e1bb9e0f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63e2564ce78be1c8f61de824ed6ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67306f92697d13187afde13262376f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e67c0e6622c13d8dde9772ff9177d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19afbb8dbe5db96eb2e7b0d80eb406704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d136032f7b1e40569e569c5228dfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9cc5024638473871849f3d8aceb43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc20af3b226460883e8de0009240f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd80f568b465e93b924d8084bf8b27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fea132c16637f965e35c7996c925709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be62f267ba58f96111a9164c57e906710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a270ee24fad6781ddc2de0a44857b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72a48ab6da7de4fa67c31827f926b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8c685408c203ae1bfdb3503708fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3eab57d6819715046755445f39b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f84b361288c829eed925e2ea872a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee895d76e1919fb7e47cb5145637ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156df197565ecde79c6f7b7418459e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc7ee6f70cced65bfc7e3b63d4500d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec64459abd8074319a986137e71af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdde187c140a37db6f1dbb44879ae4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd428bc9439f6e49ec6a3dd5129cbf2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b0d446a8b247b2911e7e002b7f39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d12d5b74dff63a6c826b6520d6df5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be753ac1568b56737e4a665c660624f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49715a957df099bdb4d7008d21fa64c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35147a25cb5f0a658ab80f1f3b004d06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4403155c0f125e1ce3b1ca40aa87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc9293fb50cd60817880e08c404e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45260336efe7412790a093f3bf431589729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776effea0984697a47b077e2a7a7b80a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c956419bf627cc6f09cfeaef6a437d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f34e64df0589b81696f697e79d53f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159686927dad5ca1e3e2bb5c3f7072733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048e4c1aa8819f16684b81fe33eccb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92ad6094f0384ba828477f5afeb9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9872c5b7bd9b18b314503af136c45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ee00d6a3437ec23ae8370a50bb61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73aca64b65975641e68a788e56f019738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc0ae930b009ddc1de9c30e68dd0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40995c1d34e0d562580ba9281566e01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49dd46d5a9bed51bb6256ec8e5df00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b1745091367e4433485b523e3c69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c7e749c7f9436ba6de67a9759071f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7a7b5be767f22c37774549ec4c46d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b418a1d7d2ac12bb5a0ce5724bb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec155f315c512ae228f483cc6f9143746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947c4d39352f76e734a83b2c4027e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02565d052fddb15be0b8f67a356fb542748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6442c8d3a0eaa6aba8a02c38ff80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b00ef45beedef5de3b37ed4dc8e33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400e0d2c5fcb7dee71e28f0cd60287751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e21a02fb82f8a2c8ebcbe494d6fb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a015eb0e5fed684c8640d925ff20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1161d6d0ce2f8f8e96d76b0567009e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60ddda5b7746b869f589e4a1fdd5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ea935b7a73cd569be8910a32eca6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e5d2ff89c58161002f95f28b0c568757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323442b5b5bf1b59e9ff3ca0bfd4803758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ab99b5d6f8a2c3bc88ef1cca7be0d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7295b311ca5056c98b9ec52ba54531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d1f1da10d2758a789b97e7e713aa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32f9f3831c200d5568763a5b5e194d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f083a46fbf57f0f755bdadd037bfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3c1eaf621f1140dc32cf72878b34a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c08cfb05faecc0293bdf97bf64f106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad70af0823f62b3a889ef150d9da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e64850a69dfff300c187bc78e0e0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7057250fb867c55784eeab6fb16819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe9c36a9cfdc5268d616943db2a0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c810922a479e1dcd07445d1e8e6e3b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b218afa040236c2f5e53255266d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c74dd0c58cdd91b5e18e4a95cc0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc27b57dd5c0263ef79c1b434024314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac631861a6b28c74c328370d0e6fed515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a281fc781cf9fd6e63aa4a6a65c6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac55d913956a3c78e01837ae3a7c7cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643843b58010431b2d8634862175b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6725ec5c840dcf7febeaaded99eb4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04bb3f1130d9461d0db8d0940ab8d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75a2dd4dd8b5961e92f6d31ba971821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0950d57f4d99e3234137928e277b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983499d088bc344acf130dd6f2d524f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635398dece17e5945a9fcb05dd442b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366ae5e1920d990cb98a6acd91febe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc7a03743ba63e96bf5fafafe78d0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ddf4326de6ce37411c059bad956a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0707672fc0ad8f0b496069a7885528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286be483aaf8ccd4d36ee5d473e73929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c7c052d1a92808adbf9cc17c9735a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ae8431d56172e496a8d6db82039fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16f0f28a57f1062524e002cc6a1b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f96a0e2e1f9e643fa7699c44a750a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770313190b080c32f9fa2da24de0c1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded6220277dcec88758e1820d3212535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93a4feb67841a7fdfc566c9687c7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c772128694d2b6d1da034ab37adf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6590fc3b1aadd0bf34883149fe52c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0a938e7d64d789d13bd088b7549a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99636cd790f77cb90b6950093775ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f692e0b5039770d1c7bc895f8bdd5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70ecef54bc16275a0338ba07c721242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c568cb92e041d1c2d113c402fbb5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc4d5580edc2a6ac39ed80e81ece944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038adde87f650a1710e0b344f6ed4b0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f25c888f7360a2eb6d17015b046f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123741bd7a13109c226cd51c46996a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb1ec3c57b5a37db05ec58681984c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b73005daf3a27272bcc47d80a901049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c055ef4b5db39df69d17a27bf113550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838990cae48be397d279efe8c0a6f1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8576e2c4ac5d0b5275dd70d46af61152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a07eaf6d07773e64c45321949b1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920ba4297386b8724133c44574efd7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0485c6d24d609a73e2eb323e0b30455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470dac46d87fa4ec2616271a26272b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4763a4414317baf75af2e0ae88cc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1aa3b65b8df04e2ab8dfbd251bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf819646839900afa1d00e56efb5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbcf285d37f2bd0e566fc0e57ce8aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c281b90f02a47222a4833d65084f72361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089238e2560d2e040b8456f45c1477ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5795f35dc069842b2dba71e9b858663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708755986f8972aed42c6007ef1c208c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198834037993f77a48a54b245b667f7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842891afb978f15e35fe35a09b891e7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dbf102eeab5938fb8e10341c4439967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d07e961fde6e28cb7d85af8605d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7a7d7a66a88f5c1131795723e12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef09f8ea886eafc9d76aebde2f3aa7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0742db252b5f0c4e52ca72c386def171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6051809d452186d1df92a96b968c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22682290f474f2fcebaa844a210310e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d855cd261a3b2d4805ec2d1d3bb53474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a5af9d037dfbb67f2b936e7bf544775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ffd678a08cf0b91eecbba4b7487ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265c3620c333728eda1a67d13aeb6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e343948d32cadf0e496444645f776678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e49e414dfe91804783403ccb2860179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c7e4d55dc8b46434cb272f430cca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bd1d975f952a13901bb90109fd9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d55ded3670c7984ea38f8b451ba882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47c6f2166e79f7e90f10377e02db283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4abb0cb733476b91f6c46dec3edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f69fdf37535fc8ee3b2399a08216e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c2365733e777063a82538fa9719c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951976eb1ec4fa9e9f8104d21a901b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d23f386f123617ff947dec055f7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e1a1e07a8609dc1022520b673a3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc739b1ccbee1a26689a5f06612f53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72762137f3eaf0242126b79fa21807ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac32697ab536e2740d237dafc64f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065898cf41cd63b31ae79b1e44eaba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56324b5689a707c681a818fd92394394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b31df2882dea077d3fe637e6962895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7c2a41889b12895ee4b5823f6c9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2210a9f3697be87fb030cbb50f2de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06d746decc568fb8938e9361d40a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8c746cbebfcc5c54624efd7708f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5818407a8103ae0b1176271167ea929100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dc7d2cd87e26660e46860fdb3d759101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165953a6741a5f31d072575b1d024c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6914f7ae0ed71b58a6cbe43186a20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e9c8e55e14c06d00dd9f35281eb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee67577b15d85c824aa79c69a81599105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3090f672b695aa9d8aadbe75e5a9e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36df9a2a7368ac3af0f9f8a7f4862107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8390887f191554eca09fa44c7251108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b10d03e1b9a19e07df9f0cbd14bd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed712fd3ef6cbb9dcc6105d0cbaee6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab1e62428c5cffed19ae794d863f83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa185d473adbb172f4754f954f28f2b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aea036677bde349cdb15f82b6c01d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4434d9096082c41f834d1d27aeff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540023f701c789be4ed98e758fc5b96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8cbcb3c769e7e4b04b3a7be6da928116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1bd20a3e5db966c6e4e2e3e5afa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3df5884b3841042e927dae59fb17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe7b9083e2e3f6d4ce50a9d99691e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddc1f2f500a102a6cd00635e4c559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a09bb05960ea69f9f73064bcd28b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202577e72306927230dbecf565e38337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbbce8a5a5b17a3e8ef0998ae5a454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9c033a2a8896a5ba02e42ccc684c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b50c0a2b2e8de1127fb894b5bcd32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ec03078673dd4bba6fe7e4d6f07e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e16ea0e12f68afda989fc7f0aab76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d64fa1083a382516b162212d3f91b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c730b616325655ce0e86ee5de2f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929edc7a2dbec42dd44b4b90d1ab84d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abd2190cd544fd9bb0cd5fced927b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa912d3d637edce961662422434f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f687fc386481ae79c5d39e3b989ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1919e93250c612f2dec7add5a7c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4187268ce2079e36592e548e59698135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831282f2c1407e152b4fda982608670a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607a5d9f8ddada1cf709918bad4eea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d712dd41c67c8b54579694ce063a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9ad9b82b3a238034abfbe823db97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0cfe2e37b576d9a25d5baa679a84f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd543f4cd3dd02a855d0d727aeff8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0511ae52db78b8f813b98ff670a8f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc1244db0e4d520d7f62066aed9f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51059d5028002e4605a5b1cb607108ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295536f99a0ad8681db9d0d02dc42f4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bad7c078a66c333ad5255c085ec28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b4147fffa0ab432bfc4304c09a7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a19a1c7073d4b26536477e4cc7b59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451475bc89db4a8930e289bee538445149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017ad3b1a6ae2656744f2d2b3a7aad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739524782e51eebd72d2fbed12399721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec97d18271210b36a59c4136cd29b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd411b2303335c3e30bbb4ab916f57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54122a0fa68f2630f77f4214f5a7db3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e0909a53b4d3802fe3dcebd5af45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a980fa523aa4cc622b0461857fddd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19fc3f47b408e33ccc11f96e1552f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b770e503708d119ede7d9526a7c8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06eb0034749736eccd47d68f5cad54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878876632bcc01a55d49dfed28be1b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d60d4e45a63513ec7f166e531b04a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cb8440a9430eb450d348fa0b8392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac322129ea844bed2d5a9edfb4448107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03198fffbb6ea7feb0031c062194377164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57dddfad70f7c8f6ad2b845a6f9b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48efc48e243e9d438be4ae8a14753d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc664935fe4deb06b82d4a860f325ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d864a38a5d1d73227755d1a031b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf3cae3efdda76dac58b31d9b8ffa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea306d8921efb189c55f06a22555f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1106aeaebe9dd26198b3d0126f6579e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9707b2120b648aa9de6a0d7d7c2718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e41c075881ee6b1285d4dc954065173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d7aa02b53619bbd03e869a9f12060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82a6e1fa5b83eda3b5536230e4bf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b69fb1d03179d742c437321ffc2e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170e9eb3aa4985b47888a38909a121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7056d8bf60f78774428dddee2912178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4ddee7980596b2cf728fabd48d061179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d412d266b0c83fbd530711631e7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e7db7c1aa8d88dbc2e70998d4857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734fdbe5f2793d5a56c993afdc1207a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b18091cab25b86f5d9aea62e9e328183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d69122b7815e8166f04078822e2c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6c13fecd2644f8bdff1a51c4089d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea0a8cd2a3ca7d4cf91adb80eb87a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7516742204620726f52b455e2d26ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e4684e5ad3363d6802ea5289817d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef0042db0cb27f4113c5e624421713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d6f27eee73f89cc3c0415b73b6e38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f069ac0e8452db7cf0b92b0be7e8c85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f1a0b49e679b271233189ffe76b7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27f692afdb897a732765baad5e9fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2178e2eefa0d0ba59f0edda01f0ac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402af9f8143b0d2ff44e12a59c907b0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758676ecb3a2e721636f2aa5be7fc7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4efcba6060eec47f0b75e2586300e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6c48bd3d6b82e45434ff8343e9721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3b7185f93fc436e1c93dd81a4590199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50067c700e673d6814ecd0f3949ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5eb5fea700eb205d1df50418d8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f19377333f7b309595cae521931f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b015557feb9117d145b7065cc8103203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9b292939dc3b917ba1c677978575204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3590f7df8f0cb95db095eed4519c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8644c1397aeecf28b1baf15f29e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c74f708d450a5145ceeec3e36ec1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b6ea36e13345365a118d46e3e7d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c819f26d01914a84cf502c13fabd6d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07beb7cae6f6d0fc56d2131bd46366f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2363eff4e8234c0a0a50206b3810211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e18d220ede3fd91284bdc0132ae4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1f8781b7babf6f1376a3291ed5bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04741ee7459c5e99c0e0e48cbf88fdfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645df340dab6b62bd40528d07e245995215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62ac5cb723a3616b2384a878e19ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46e96ec4b12db0785f1a930803284217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb8301097f537d9e04c989a58b55b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f0e61477b1723a38f3171097eb818219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d80848ec86387a6aa8c805e2ef349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617b687b03ae728a3cc4f872da45be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca749236afc25243f489ffe444e38e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefe3dd843f10547b928894db51190b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bab699a091c830bbc55a7ed87f9f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b3d38df48a336bb310e561c81dcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525742a37904827839a9d56104da450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0f17e8822c5a761582b8cdaf684b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8552960ec1060e5d9bab4a404445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566797c9ebb9db6c61f77cf14db2dfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662cc74046350e775f15d65fc2ac3cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ceba960fdce949cd059351dca5d0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36385966b193a3b0103b459390d449c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc5c7b5f7cd3c833d878855f2926c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502059f669ea08b7327e14d512ffe447234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcfc086aa90d1da6255faaa4ea82cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e213e3e676e40b3564d0d506e13d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465e00cad26e2a000d0f4a54798778237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c96f2f51173eed4f4305240b09fac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf211c7836ce2ae31b9056bf13bf1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc286449f510c0ca28532c54edca27f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee77b2f4ae1680aedd1b2cd8ba768241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af9eec772488ae07920d53ed40b231242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940452ef4b1439dfc1e9107b04cc93c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a8c390616d0eed012180bf9227f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f9542554ea6a10202b03936d07e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f789a3a2d609c284e67a9220fcfac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14d7ab8048eaa9f5fc0e07633686a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322133087eff3efcee88fd9ad3cf143b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a641d3ae407b5a28a62f3b220361387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e103811fbf7eb8d69845ba86fab859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa63be62d48e6144782c96a7bf438251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4b61ecebbb3818816ec28f668121252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da3254eb42ea101ece2175e55c83da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a27b0b9527ef4d173bb2b2a4bef4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ccf289e6e831c4d7a9f2deb580540255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f75e7105cfa25a089020435ef4f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e954429725053be4b620b3ec02f999d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654435e6addea8981e4267b664b52a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee2a432a7661eff38fd23a18344d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e3f35f134e8acafc3260e235e8e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1766a636bb9321d134723ee24835303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802baccf3a130f8313a535ca0c54350262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5ed08271c83ed0234c546f23f3f5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee6a15ff06d56e4e4cdded5176d4a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be848529aa5b3587dc001c92adcab2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59846448e38a886e723dca40af7babe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f639ee68c8b65c2ac6e2983b5a4ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597b38a6b60069fc4d995419df9617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f57956b7e9e23668f417b9c58a91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42ca2d8337aa2269060323f671f4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d448f67f8bed13ec4387754f71ea75c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb2405b9d1457eaeb39dfdbbc5673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f8d0819ab9432ed25e2d91c36134273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe538fadf2482072ed541a6445a7c882274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9b8e662e19389eb6f8b07e2cb6fa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b4b3189deab9d8d802c8ca5539a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e2b401400eb2d4b6e90b8ad1e5f41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf417f07a83b210ce26c0f80caec19f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a34bf07f7afec2f730c3beaa004c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf984ac17fd86fca433d873d62fa69a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ad600fa25ed9ac1ab7993dd0942c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede7f8138a5c9add1a86030282ce7e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcedd8300fa91e85cf5c62b598da463283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f57fe2ebf7c34b1a7a2c9b12310cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a60978cd6c0da37c72ab95e532f2e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fc40b9316c3e256c0f2882ac754a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84174e4abca8f4d4cab716ca3bc7feda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41f3faff66ce33e577ee442acf051288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37713aa9084ddee705347feb57413b81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe0c592218ab275d23af252a64ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f50694fdc0f2d3c14d603bb91c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e27c4ab74992f750e2c6f84f7373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544af28b40226e0ffacd324300dbdfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a05eb002f9e9f6249715576e27f0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24438555674bc10ba37893591ddfc481295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e981b8feed309024694fbd327a3d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635079fccad66b9951d7c1dba86de0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd88c863654ff2be8288de55b4eaee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505e2a85d5c0cec0d04c81f30987d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe175ff8efd45d71732bf4352ba0669300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a1a62ce5de45a6775ed78267ce4af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f045e175d495c3558eea34370b50b75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693bb011e907a791d933e9d2d426b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276619cd38f3b6a275d2d868fc8a54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30c64e064f7d11db3851ef74c09cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6b521ad3453c78498183329c5a396306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55195b72f7dbadf45d607810409c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee5f4e46902ca951d0e8088b5ad59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c370e32a658dc48a2f8c924b7f42f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99fe3572e00dd9d1d0a705deec84e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014313fce27e5825b65f0973894a7699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bdb3bf1fd62b05c0120faaf30611c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88819aff21fa02996294cd2ed21f5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f303a66e03a5d7d4b4bd3a0535a2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d3fba30f707774d9e61799369379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bfb8e96e76beef24f92b0ae8ed27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bd5aa42567b6eb67c6fe7c9ad7ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd15e8024cb82b2e9adbc4ae92ef56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d981d7b59a45fb9c1091184fae61ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91906a0019b93a23d2fc06376533d4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a343df3b449551a18a26b065ce0627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210998d0a46e5d6b37fc1ea27df160a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece90d52c4e0922efb5f7cae6a2715323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb213cc4ae151ce856387032497f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3109aaa10a8d6750baa126822e35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6297bf528caad23db5cc8b5118d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59cd7c2ac1aeb0550e6c779d137cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1ed026e2836cdbbe6cc745a076a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca490f30d534ad64098c15560883902a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175828be0bf740ccb29ee34e0da0114330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596934a74b494f2411a927a3e136c7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5bb55ec2ce78b4f4e33cb432f71a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760b94cf867ff3ab8243b1a088b553333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66128c844a85f12c2575966cb2661ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cec19b60355450364fe0a8c629dea0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd6a9af8a14cf04844344e56dbed3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5d8fb8901d318030946b3646c5d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807fd5257ac6d31c6c1a72000fce49c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c136296ddb45837117118f26bec06af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f6816ac267f12afc5e4adc9e8491340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3378a317d0e391c910f4440111c9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc95bd1baf841422c0c6eda687b4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9424625b3fbf0440bc1d910a1495c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be066ea525b78c40a2cfeefa8f3605344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc163ad0999af6d3f854538862a5cae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19788d1f6ac792f35ebddeee6d8f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2141dd36345ed09ae07124baef80daf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332d0d05697c3ad10baeae13b03d2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e607e5910a8bce327b7d138324a7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3056f90c40de554a17aae4a528366c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16037d65b168caa6eae8670dd966c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d8092bbe9f30c8a0734e8539ddaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f50cb3beeda3af80972d2c0607093353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267309fd462f375a66b2758841eaae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3156f3d8022236922be7bb4f30500355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e8aec30481a79abd515568263f4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426942fe938ded95dd824605b306147a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a140be1d1843de56fa08092a3c84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da8933ca19e64acceb6e772cbd3de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aec4af36a0d6783ffa1bda2766d39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ca4aa08745176b77de6d91e7f048361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da908150bb93fc059ebb10e065a64f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ddea1978a1537b6107303f727683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6e4997d851e7772902efff96623ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d01c2192173fdb3d3576d5132a838365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2adada26619bac68c915710488818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09fffc7f8e14a0a6ca63fb2505d0e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e04cbbfa6347c13b1f23f928b417c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a08fd38772927b4b597e08a637bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f24a8c62ece32a958bd9144da156370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263efef66822ce103e2cad4dda894ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5311d12bfaa0f678766d7492abafc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59265a8ab3918ba18fc4e7f107a960373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abcdac13c9dca8a18da86d0c7a5930374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ce07ac5b7c2446840f6ec9faa132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c8d833dbb4e0d0b0b33e6e33bb6ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb04efb9d76c9b96d5d89cefdb5d47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ff29beffb0330ad7ee966cf9de080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44c69a2051825123c988f71a835df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcf1646ee79b77689c87198700a17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c4c955083273360f07feabbb1904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedf87fb0057e32b8c5f637854430e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f0d0166ad7eeb5ae66c006be6537383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21656eac4def6dc5b4f33f50e3233d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4dcb6da08a8f2a1003990138d53b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7717e52a3c9b5430ba372ad58df37bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8588823fd17d010980aa0f95ed09a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950affcb2bcd0c0f6f3ac8136c2dc78f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae080b6f1306ef8b7d26c59d32450389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa78990461942a26a63644fc7b7510390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2346b37d28961653072b8b49c8942f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a027810026913b7b39370b625e44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aea9474da11049d52b9d92e5ab69a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c06e87bcacfeea3f19958a3842f65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854c96e19a13f0b8beeb2360808e90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2da6f5554c517f966a91f09b63d48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9d700be19982ef1d2526737762e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba346d3c86fc5d4cf0f709ac133430398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e977d5b121c01cd1812e143e31875da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bda94607c3d6714e7722c25fd5ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaefb15701267ea452cab921b29113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2201ce5291930bcc55633bf8af91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213159918171f72e6b4a552087e5c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef87ceee85ab2b7614de054877e2c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c605ae518e3d2682da9cfa1fb278c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e5e94d763006382fe3aff2120d5d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e32f3af3c07c44883de36bac1cdf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8ee6dc3e4686885b9d82a3ec94e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145601308ce8e9d318abcfc5bc9a8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a00bfb1a26b46f756452d76d1cb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced722b253c23937f490cfd78c0afe6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812152cf6dcc4edc4f493a0ed0c42b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3ac2850489a1aa9f9b12da8497eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66b24bb56a7c95ac2b1f384e64f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab48a8c88ba0803a9d37e3bb13a207415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa488c320ece66921771c3714f6942e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1cb35630cee8a30c11f1c76ab3d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc849afbdb62d173da3602ffc8a52b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7d42097b8589386d70f67bca1a51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97dfb73baef05b5e0cc1a8aa084e2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f641996b82e3090062aaac5b8c5949421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414610ab6eb6652b69aa0760d968e7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96934c2bb2394bbe713144b03c063d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaebdbbb7ffdc32339ac5b297324d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f548e3012aa5f71ab190897163790425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efded22e071971bf0f0c83b8e9990e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacab3ecc9dd7bf84c5df35bd5396c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cca7438a44b4dc6a315dea47866d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dcb255a73a966a00cd817c4939a8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3b02c066fb8d0434d9d2413f6b36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53788eb7af173d27c7c51d12c7e98757431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27763ba5f90c01fba188fe50dbd46e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f43824f2968496171fdb85b611eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e546e0c11c83e9244dcd8d39c3d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820424b3b9971de45e39e17bc0043a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd362e2e8ba3ab8f3ab4f188141cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0bfe0e8eb0cd798dd7fa614b9935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482414383b68898b03b2969eda28ab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc39a9dc03a5d3b3ccbac6665cb291439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b4e5cd5ae5b763621d7e7e8587df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d39559d8e0d465b6cd4fa443634d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7caed96738ea99f015de464667908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c541f520aa49a01720ad6aeea64580443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef29f31258142ca7af636e44c7447a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d424277ab271375f9f14d0fe322aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ff8d431cd8afaed5db3410ddd148446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052ca26a5dd17f8da57611d09b3f36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6342cadfc64546ece82653a3e5781448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a596d21261f6aecb611e9b3df1e712449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa27271f7094f5d2d0af1f1dd330b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3cb708a16a1c3b06f60098a14dcce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55927a90ca24e3dc5a14cdccc486f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e0a3a56af959a901b8da6763293d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c9fe18d2ef9e37216514108329c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5cc01e18ff5fb01b6fdedab224379455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb158912adf79e7f2e56e1e6ac746456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a796b67a0fc9ba1b30ec4993ab4c53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d21cf30bfebf5b62208e6ac11aa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc09cbc26d08a7105bfb0431f66171d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331883f18c7dca4171e7e905245e8c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8596187d7f9a8f67f9e90ec0a43d97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502f3b168e7c0865da80c52b5c3c37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f19ae860ee65d393960475490c273463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ff954fa7ac80ee9a7257b3118e9df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fdf9196ab98084d8071ace61bcc4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3000344d0620166a559b93c816ed9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974dc8f6ae7b5cef2ac51a678d2a5c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0f9f4739405a50ccc14f82f3b668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb44a129639341aa7918b9f608d63f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca8d34f13e90190975d9dc96995215470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154335492f0648d6b632b14dd244a86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d9ac7d730ec92ff38fa4d1725983f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2defb0686829322ca5408d5d7480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94de01e1aa2bf55d83cb61a7880f0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e254ee2fb150d2e726e85e316a6c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ebffca3f88273ecef409bf11091c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed18890d3c5fe9672ae9c4a250b5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb12750ad6bf6adfa4be51998d044c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc02ebe20d3f15c9739091cdde858479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ab6d383fe401e5a915f8c3ee95478480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc7d532679c0e7d2ece8bf5aeff2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de83941a0cf8b797a47623ca0f7a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d15b53257bec5f7b2dc75c7796e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a9732d110b4466dfdda5a0c413e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40d5e93ee97085250582529121284485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d264e2ca81309b2e7662a5b178765486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ad7cc22c576ff85688c36472d48b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c15507eb192c24f5bb782175b5ccd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d806da2c5b258905e3dd1fb1811930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f64ce1265e4809b57dcba1db982ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf4c82cf80e3d9b95dde69fe4e1dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76beb0090fbd670e68a26f14d762ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cddfd0705d571d45a5bb743f579db7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211933a20bcadd381a18cd54bc6d4df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ea6612a2e63f1a2d8b48da0eea020495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7a35afd44ddca98a778e8aab87d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196c59954baa45f8f1218d27e417281497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918b8d73158054ec416feb43d7b2d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5eb95855c041491a181dc181200f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d968ddd45f636f7c8517dca6e8e620500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db6b85daa0fab1cef9b3a1a66be6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721b2a17be41b518a078a18e9aa105502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5706a40e7f317a2e0b55c5145609e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaceade911595c49c8f6e23ff769137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcdbc2c067a4892b678ab7d502ddee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c338b4901c28fa3034c29e5cb9914e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443678304a5667f86b2cc4f5146e94c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc08ed4be89293bb4bf6023328e0f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6880ecaa404c87c3531bca23e7b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a16c991cdbd4946ccc28ef956168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22bd3f307c214f85ba2933ad3d1bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd60b3c1cc9ababfdce49b96fd8b2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c16051440b7aaf43dabb4c57cf634513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c423be9ba0508d0fd4bbc021d2a7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1e749d828c5bb2c1b868b7aa35074515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf80de200f71e98735e33b76a508d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5070522c137fa50c78d6a4076b47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab611072ca99b5709aa1e3954f642c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446f8afeddcea4090f3c28022ec759519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec490fa8de68fd6da58ec19c3190aba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b36372007dc429fff3306f387ee7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b596a63cda54cf44a682620b3190522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ea49f55f9176f216448607e72022523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750b48216a540b2d9896eadafb0c49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd456ea4d9500af4af4cd5641f022525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec557f3add8bd3f9872fb5379f3aaaa4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a5be09ad17ef3e2ef400316bece40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e243c53f7ee4c02faa4a4814cf2a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638f31360de93daf6c9c0fd3719f26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef8ffbaf0ce829f1267da7fbda1fcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963a09199dad4d4dc75f9f874551bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c26a6b8bab629ba419dbc41a1118b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66079af757bfccf456602a8a6662b4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd425ad17b8d4600a43f64a81d58f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a822aa89dff3055867f586be57099ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55460224d8ceee9c2f773f6fde8acf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab50a58b236abd92079097917de60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe36af5884e8ea7a3698f7bf25e56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b377456b6d584754b6981808b89fb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325327a94b9d490fe0e31be1d485ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23783605c5a89d148bc3a9a67b199a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ad6f2c2dcacf8e4f7d44b5752462542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10be4cd155c309f31bf7c89a5a2ae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050c59c7f3bba54cf72fba421734989544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac645396ac98c749f783575c8fc9e20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c59e53c8a15797991bd21624d77b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa4b0a2b6a85209e6d8c21670adac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149acde5567c472e54bed7f5e995e21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6da2ba2e291d5193c71ef48f7a1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8f4ce32a7f791c7f732a8dccd6c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dab661f5c84044e64ec35f226255551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025683c42b488cbfd58965508bd29a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f662cf77bae24db8b2caa0fc936856553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf9dc3945e563d9391ef51f8eda79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7614aad188cb4482e9302e33f32d34b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cd6230970398b0a202f11b86a21e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d076292ff2e39e42e08cea8da085e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7ecb9f66f48f24ecf3cc4700f043558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b331880a94420dedcb6b3e099f0492559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac415009c545ac942282ced8209910a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718d0ab59971c7f95a0edf477d2df5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c9397bac40f5496f30437505d8dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493d0d4ca81acfc49f3859eb776b2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23692e5eea70ce9c111ebd293c44967d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48658893091d4ae3a9ad1f2658a1ecd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44724d4801695540ec0444f5ee2cd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82a8e48cc6bc37b267aefa30541ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d2576779d24adc2fa2c65c885a0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949020ba85e32a11981a0aed7915b984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac111c0d6457ffabf19cccc31ce65e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0d8a1574265d219bce4476970628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e0982a96da674a01ef376f139bc24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949faaca39b3ecda96a7c4822d32aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d60f02b2466a63e3556d3381de672574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414383898e7bd8034cc206eabd1cec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9804c5df5fe6e8ad3592d46d8fe2d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb271cfe949b07c195367cd3fd521577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008afddabf00a7f29428d26e9304ef1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281fb2cb0bac4c44274867f4c3c13d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92138e31645c038f5633593f8eff0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6ef2585c3cf9db3cef57fedd3c47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487ad24d851d87f56746c49faa53d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad53fff4db603fd39f242af0590d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0ba67005f43f7a3fc65f553b1213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bc8568b21181179a0240aee624403585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1b72dec9caf534e13ce38507ed9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759d23b7b4c977c635a83e9f02b188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231779ef952572620115ed7202f3dbe7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df8de80890b95ebec816c1a3ab9b45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63daaa6cdc69e1b745ff367ee706c5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a178743590f93dac65734b4e6f0f8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88126693ddf165154bf86e0261f20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f82c3324cd61c7816c9341204d78d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea12fe51778124444e6ebf22f888fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6073d268b5ae8ef0d8c3391fd201d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb836add478e0013db076eadcb8e5939596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17830e1263830fb23034ae9bb4a514e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192340fc28d064c3685cb95365e72e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178ec20021843727100afae2a9e5e84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46351e3f77fb48f8a9dc142db67068600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e4596549f1074a60e048c6aca617601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5c385904e6ad7b7bb67eb3e15bff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924241565f9da8c87cbf6a8b2add059b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c18d6baa33562760cfe12e4250b6e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1964069da524b34bbb4e701c577ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b5544af42ab4e8d7ba3a1246b56e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9d92854c1da23185bedd88e6ff4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145042a8f742f795ba6b415f55d43d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db41af3f272803a1766f5a19e9110609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a06a146368fa2536fb436c8d14bff0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae598362a249a9f318cd80fd1be3264611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad44c6b6ad8ea1588edb448307e4a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e2862dae62caea14c57419ad631f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e01036618d6836e55713a31054b37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ace37bfda4458a78c010fbd6e349615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3df69b61b2776538c94eeff254824616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68775257fa7c3b769a0ecfc73df3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916fb516ac50b3df691f92f4ec8630618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d1f87fa4b859b6b9011dd4f678fa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d5d9ffc9233c00ca6acc2837339f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b91da1ee7a09995c7b7c79c15424621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadb226b3fea48f99506819f2d1a139622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9594337bfa36799bf7f199442d7d84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad36da475ad017939cbc06f4614db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0351028a7e161bc09015c41b666c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99ecabe6f4cab47ca43f5e53bd4e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523579dfca6c9c603bec373d8cc3113627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaad25c850dda8b55099b91c6f6fb92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d829f1b965b13bad6e9f79733fad2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a30a5236c8fd5b41c9c44075a099630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d380993410236f33beb55e901e66bcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239607acd47b0300d3688f64b2d5461632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a619ac5591364b36c1d558b779a287633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df548b009da2b433443d383c8e6d7e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe40d760fe6f76e8978e3d671720a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622c00299ec9ccc08ac548b33ea7f7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895fb43c33d6212ed2e9e7c70945a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4de8bbacd899432df33ea61513db1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421ea14d0f6236380a587a5661ed31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862bb03591026157851a616118c143640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91506d9acf3c4677b4ff9cb663249e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec6ed0fc68017a713fe3b667ecfba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0347164ed4f23d8f915cf40bdd3a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d492654ffbde6b8ae7c3f3c5d661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52eff1e0121dc6235c4148d52c1d35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d44d15083374a828de8736fb3a90fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6acf5f41df59dfc3bff9b3513a0d76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c265b4b3098b657bd1aa5a37a63c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa5624a6ba552135ce32d1e790b6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8d648b1f217607d4cba580075a03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370315a71f2810cbdc82fbecff1767651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d8b9c6fc76df7558562304a273c58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae7061076307660be54e78a57e15d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8e8871b844b808e3e767df7a2f23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6b4b6ffd51d12c18be21b9b542953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7230a5bda22d83760d0cde4b66c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c034113b4626ccf6ae248f1a465d9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84505f0cf20f14b7dfb2a7ee34ebafff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a7c1b315e02f848e2dc17022b6da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db279860adb1dee3b0c9f7e8b4dfa3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a048a65e4a0bb0514371823300e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a44664a1b09867bb9dbd798c438c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e3438bf837bca5ad37018be6c032663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f67f1dde86ede204a9532af07843f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3664689b0a2b86e2f04254e4a36c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e95f54a49c8ddc910dce9ff9309b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6994efb267b353fe7aeb866cedc94f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10884e65a2ddb132fad5786de22dddfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead266ceedab3a54a3de5c74e0f07be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d726f8c6c7dd87bff4bfa23d18c935670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ffc5f1c8781317aa0546e7d03b879671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d38c64a7ac676f5cc74b2ab0e9185672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0819f30f7cfabae80e20c3d8d904a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5666d2a7e99bbd09e73dcb915c06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640607419f1577661db166cadceacda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91fc2b04c025b40106e4b203d61aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573fd654fd7a6c040d84e486742c68b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81c6110d56d50293081714369ee7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c23f3a4021bafd3c11395ad77476679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32809b2a218dfbec6084ed5413fb08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7f932427312ae42437b45a8f5a62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bec1038313503e3bb573a45bdb497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa015ea07e33d8b425e64035c1f8f037683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985ff1965bc0c11e74208f35e4c7a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ce62430d4be9989ff1281c2a8f2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557b21b710c2772f9add08b86aae20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf23e5a84777ddca38363e5e2848d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a29fa6d4fda16eb2e983afb128dd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684827b9fb56275c76c78a8ab223b82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab2066323d42f9303fc5e6311edef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c2b5468e3c57de430af94ffb7122691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b1670b4438078b4743abed19435b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254e1b6bbc48a91b47ec867dd967a36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734458b065587c82cacaa07bb32c78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba15c930c4489601163d83fe6c9d27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301844b8b60648d24c91512427dcf1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cf2fb90edb414f41c826f2215b19f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8841dd7850e601150ffeecd0047457698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b22b73d13327cd638bbe4f394a240699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7a48a4b73999cb24e7ea4752b1a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8ec59e989ffad8c0bfb0247be94a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703309c76cb87e21603df9eae09348702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07148393ea13bdb02b2e715e4da8815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb05832655bce0ef1cb493face285704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c8580ee6292297596327d7152ef7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478bde4ce73f6f551fafe3a0d9ee91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248e66859d1e8a29e696377a20a8c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5600c70fea70d6b1d6b96c88e2cab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071dd56a5c950f4cd148c2003462f96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504652216ea3d7cbff8e318574b49a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f0359fb24540dfa5b8380c64ba59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7e66b6a599c685540e9bc1a72c6b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d15af16c2894c8f5722048f608a13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45733086a05452513d3ed95ae2f04ec6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ae81b895314e1f5eea408822fd9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8298b2473614953339712cf2f017fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ffdbaf962f37f315c863cc8a381ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031464ad5966a07777f506af4329ac3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eabfafd2d2828bd5ea257e4fbc5cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d55de1f8170d235ec29b05c959e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a18efcd7c4c121cfb951b87e1656721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e60bada2aceb6438076a433d3e45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450a0d0b5660d080f1a804a417a7f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22fd93dce41af423e17754ddfc5fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a8b63d8d3d7c470f157b5b9befb47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db78ca8602b7c3675a7958e17cae40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22688d8c6e1bd1084cfd3db9396a4707727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863da71abc07bfa7bf25b206f58994b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca600bdd87914986946ad7820e89f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1439f9b7eee26cb32adac96074aba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ca980b81dbc04ef1f009fb5e7261731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892fb120eb81af510f182af5cb1e95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08484302a37cae8bdecf20eea04fff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021aa0728f063443afc5500ce9fb10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced419580b8d0cab72d75d9340317c04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ed68fe2a1a4d5bc846536f961c45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d87cbc5472c9006f421d6cfbec6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72384b699f1cfb3161ce22e1ea9f2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed121ca573b64d0f01662b075b22499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a5480a320c81e775bac636a519c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07778fe75fbbd85900b6c403ca52e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f7ae0965c55633b70310e39e9c39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e6236ddffe1b2990ad7d2fd761bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd4ef55ecfa6a3ee46e3a793a9316744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc324ee1fc0e4452d7d2fecf907ea685745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b7a2976ac6b8e0c097d2d7a77c1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06d972747a324e716db48fbfef13b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4041fd3f18d7f95d6e14cca9e11f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4db5264489c461f45837a7a4e7f494749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c40f9d79d82821cbfba33ac6597b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0fbf6cd77c122a2575be2ce40f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc717e7d21c112ea0d9a27bc12c2724752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adba01a471378a6b1e00a880271618d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40967544d422c2dc6ca3dac3a70ccd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc12d65c264e267aac3db5108bf070755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a92b0f88da2de39f3e104e18305a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc892218834a05b01c57da5dd190863757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a873a9268babda22ce4b1b4dc003758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeecccb0d4b2136071d27a81e66a5b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>