--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e257b65255aa6e0931b6a97a9f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162819dc313e87cecbc626536918bc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727dc8c1d210de33a9bada87614f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eded7c6cf094ca692be9311bc65c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761ce8df053c6b80af3104f2b17bf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4d5099e8806def88e731b9ca963726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ffb8aab68448a24edf84766340367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62826c0011eff15a288a72ffdb5d5d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96163e86b8f2fa1d32e444272453059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7f5fc25f1ba221c737e078d09549910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d72961d2136ba1927c3927fdb6f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a92daf5283be8f98b975400d0f5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf848ab7aae3297dbad298c8a852613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e62ea684c4d21b955dc9de877eb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea321984e6787f9aa90f602d82d13715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbef660440755c367799c5c36fbd5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248d7fba5f9f2f097b242642a376d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d2de28d3ffda31716fc96ed1fe2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48b6ab938ee206ef230e116e3c52d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933802d0f4172dd4898b98baaece08ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12ae3ea7e6e15004b8835f21179d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f5d708aeb7c3eee82486341f409d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba638e73dd1dda277b010cddea6d7dab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106d5777bbb1bcee9ca5702256a72124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d94d58886bc4e96572790e891521725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624e4d1b17035b6f05c7e1e392db79b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0bf1c80e3a9a7679b56352f98b2dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a064e2ed5366f93d386fb04656d0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a297ffbb56100b15bfd95780d75929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd171689b008bf9adf372300eecfe1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463027941dc53e809fc2dc31e1bd4bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bbcc8c58e2ee2f91f3ca16a388c2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c13135f714c3f35e6ecb817e4e76d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e61a2342b674f0116bae5e003a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504a91696a3f63be79bd7153fbd407035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2020c4235debc6eb0ff76b502a5c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca24d05ebbc23b2c78d6229847055137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aade6648ca49b3974f867b7d3117de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4d962762035c158ea8599b0e1c5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c9f2b183afad393265251d65622540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e07f378d7e9e9b0d76ca1a530907441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738513030807ff6f603098fdf27e17cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed746b032741e1789dc8e4cc2a49e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b370af93595e94c12991a7d7a8145344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e75f5f0c82d806d0f6fee7274b0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6b716ff32585d23f3c4ca3ba0b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0887b806bd714313dbee67101e1e0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70171b205e3031ace5ffe652df269e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc4d75bd4975b54fc8e37f0fee55449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29616a900d39d152c336095c47dd45a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e4367e4788e09694f04566f3d9d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a6b2e5b1fc16366a294b8922225352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa54ee2d8217e4696237ed67ca79b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fca5442b2b4a7800cbae1ee1f101c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995a4b6594a4cd9b5315fd2c66d86555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a8aef5d809df344cc1e6083031b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed4ba1bc08e241c7983634986493457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998851bd762e92ba50d40ac8fd0d2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d0a4c79a6b21ca6d1246100db2a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48426a6d32a90fb0acaa067e74950d8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316294c1df6a54b8ccecd627cf847ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63910f87e5ab438783f4c2ccfd98862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cde85c5a08cf2cf80cf5f18257f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b508a5346970dc3fa2c4185773c37e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37a1e8cff8188f7a3fbcc91ee678865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3ac56662308e1145d8ac22af651766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280f4982e565c910478b5ffc902e8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456139df4caa0317caf512b75465d72768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd9e7048be3c9e67a60c0185892e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2cd019242e9497d0f0a561863c8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deab49aacd3ad03f1e751caa639aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0b73dcfd830041dc9b7120c0b4eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7a57ca3db1d31f65423c29b18a9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc6af9db9d4b7623fcd9ef1c8903674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b036d3d4087c6f8751017c0b0a6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec39a9d99c5c5a096284edf7b671b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f72059a9867877c899cecf258255677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81271796d64a82127ff19a0c2da91bd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b171c919c108622498a4922958955e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178743919bf4f332cfa22081a516b00580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce1325c32aae19869188860c5d91181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48c345803fd4aafb6b31c649535f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72606fa3945f5638e0beae3e03a8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f8c29d4e6a5ac5b849c0afe3cc03684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd48301f72c3be1c1485fb8577be79885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee758faa542dbd585aad1bd9d4bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a962166c71b5a3cd3312633b4aecd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e43054ee0ad9def6e26e62ea63fa588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd33164cf2c728479f6f82e691caa2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592923316172080b3f43e3189d77d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf638f29ebc615b3e44a5910124ac1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60271b375ad9f1ff8ec84fcf8df61792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c03f492374f0aef11cc611733c7f9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb45420314321e3b78a01577eb671694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113304bee51838fd8ebaf2bc23e2c53e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff76e165fcc7232101eefb5f5b377c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786610a6d166762796cd036936895697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d3cb5b03eb972685fb3189160b4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90295dc8cd74e71f489b9f74e6b03599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61fa547de41a7f9509178458906cd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2fc589089e8cfba2ce0a2ebed4285101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec9cbb17823edcb643a77e02dc5a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68fd5978d4e66aacbb3f917b9a6f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0301910fba8ec4c1907e45bac0ca1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69ca63da0aa9857b90c4ccf4842ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27aeaf0834cfa93c124d9d3ac51b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951fc47481c4dc3ad91718c3d3e063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27ffdcb68d0a3ee6cc769cbeb3ed0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f53be1295e387c4ee9f747fbf972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f9e688ef81bb9b2c759aa4a6df13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787db262b27ad5ae764e0cf830f4654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3e750905bc64c0c97a410808537c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b464f33b9bd6a134d82b1dacc0d30c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecafe6d08e1eb7ab9d42e665a043fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa94fa24e050fde5876bc86fd8b80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc46ba4afda19f2c9d60abb9a425ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2852004a7fcbbb2ab0f975b96b79f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef422c2af4f9e0fabf64113a1536dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f4a2b5d542747a98bd626166db11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368b0e1d9b5531c19138f51498b574b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab536fb0aeeb43dc8d421346c34341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7bb4167c612cb75fe8ee9d71d5713122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f798cb50fc5e6cc91f05f601f982123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb8fc97328088aaa17ec0774edb7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b8a0f2daa347bf20f1753f1e4e61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441fc97d47a1eef0c1c1bbc8714e536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f865b04b8b557c22c610637393e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e70cdf6a67630535a880a035735d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90f4a376f674ce4b88c5254e33e21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65facb83e20de42a38570691a68714b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c014ab8c46e9f4416c280883c28530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8645f584dd36324cf486a14c8a1afd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528a980e10e1a65f6921b8268c6dc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e7a08126a202f75adf2ed0d65abe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595322219725a88ff23dd91f4515d53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0b2650222cd7d979bd20192e9e55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560c899504099087e0904f2afb0f99a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70c51ae1af393666caca8fb81316a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276173e5cb00510d9564f7aa199d607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24fb942b565b874aa5c3a036ae79fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272cb51bc0b1c74c7cfe92faf7ff178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb540c20ba51bf81328f39eed45bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694e5b64092fe3af3cbcf75a6c1996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a2f4d63eb0bdffad37ac7b3f52d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3297b024577ad6e7b2138f2154b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20999597e8ed01b06e96bcd1933670c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5b048acd0d9ab6f404ad713a107f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1511660d2e3acaee53698d3bb455e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5bb9d434c0b24d9545be8ab9324aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559167a65a7b2e9e84cbaea3d6ca353150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e94934ad956d0bb06a559e04828c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c2f7f6930b80b61bcb3dcb989913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf5d1bea4196ff6aab869e0fe215e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe24f1b7b348445e497412f5b5ad2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd511675fa66c80c895f749650685155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4736a71e428fe1735e66e0dc16a8e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0c89d08b9a8e5eeb5ad44d4c5cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a21508539d47443c1bde769d57ecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812ebdfc023bcb07ebd417863c3591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad8a78e40f6add7eb6f190203697b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c044a1f33d90d955ec1ec34d5e38f14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a465d2167f7cb36f4a801a51d63d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f74fb5044dd2c1c8e25485b82668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c17180d03472c117ddf2cf1396ea9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b42480452fe89e8eb8728e5c275d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d313bd648b283fd0bbf819a65da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a827d3eb8ec05ac56ca525b83a48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042238f591ee0e499023d06a712d972c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa6e52eb39181afde272b4ad5efc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c89afc75a7e7ab47f77d548548cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f514230652f988a145dcced75346d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487676d632ced7c557ef265c74ab54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4bf8ad566a6d025109a4879fb86f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d6f2411b8d13d307d25f0ff7526b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123d1de36e7d20de42ba5daec1e40c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014749b0614a71d2c2533ac99d42ee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa38ae7b5b8eb63e34460c30ba1e892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51b527687255e67cf4e3a2a58bd9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd609e734e55b2ea7aa20be3aa693b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835793cee3de00d3673ab57a52fd01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901bed96052ca62986018db9ca463ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40104d63e70ae1ce5539ac242aa598fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e51f3c8be373bb6fa53ef0108bdc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ddce5af4fc1487623a5c8b0c0a898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2106ec1fd3c170d9f25194da22d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986530b1874fa313a946dfab5a0890d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c0b40307cec7521f5ea4a34e3292187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a72b866a16ec1de56d7b6e2ce976188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a362602811022b903eec95ec2d2ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503560707453af36664cf7165388746190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d0aa02bf4462a5608a64669ee660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e1fb875791c6983e3d9e3ab5ddca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63804687e3bac7a9388b4c4687fe70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb8c4849725938013415df73cbc65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8454b30444263aea82ba63635e5f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485674243ef817edc0a450c2e9f5bad5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8906f55786c929f4aeb4a91eb8aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47697acdd22a73b10f5c591028fc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7019d8600ce4a77421bc09f7cb585199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d183d31a1090abfa4a5489213e35a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ad07e4b23ecfbfa2dbf4f2668213201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a88b84cf4166ac1b9968573a24b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4daa5ea63810e952dede7dc494591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a0db73ef16d06b68ef707cade71a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1ca082984e5f03e9b1b4f371a2c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44968401e0f91e9f865ece029ed605c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff579ab001460063c11549dc9a0f8ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaadd1ebd2271770ad42e1724e70e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc25d6f9f50a316d96cd682dc2b21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03b40ed00bc0d88c9b1a7b8a236b97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191e7b6150562ae6d32400edf8c93a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9be9333ff8dda813d8bbca2f22cdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf97fd0320e1caaf97e4bffcd1435d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497074f1f7a7f529f7c32a34461f24e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb93d12ff02077aa135e79a13eeac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6528bd71c206340b8adc7f3b16e33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca867f61d57e3f86c224d5308ccac1d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c82f28f7fd411abe5bf375e0dbc151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c67885a22aa2a44d20f3c32b19fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9cb02a772b2fdb0343efafaa1fc67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439902c27eeeb8cde5d028d8d4a918db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956a01f35e88cb8c84a1381999f3c85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf66dd969f78b36f185556bf9526f0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9cb1e1a33ac4cef133ee87612dce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44fe5b7d88d857c4dbfbdc94d7a7e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c6293d38e2b4814af7181a5fb1e39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637685c5fa0f8cb9c5ec3f3b75553ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a1cac57213ee9c7e67963442a14f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c8481c9a40da13d9f9b7b8d2f39f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf95308cb9c6b2b3806d40294d0699230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2865a6e1ac20ed3a5e2504e6bf7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312857f479d12230978c2eb71384b69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0afa0c69a30994e6ab842859172b0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89eb37e27d3b0f6885356cf6894792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b503dedb8793c2016ea0cfa147e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c9424d64faee71138fdd25d5df5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3aea3c9603c3989af990120a6fdec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee74535cf3418be24e51b2c1c37eb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfec4c2934574754f7b8f2e012427239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9aa97bb25242d36a3fb0a52989e0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54320c4715962cf409a7c6d2413d6b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebddfa4402eef19cee9040d1210e63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792bbc6687ea417b99c872412552331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c7befe9a45eed743ee2b4f033bd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff40b2ca36f86ff62b4b6a3431f0e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a37bfd7ef14f60f64c66b38074d2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1992ecebe91911a6e2c30b4da5777247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78d5b1f634c7639e0f7a3eee1f4a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d0602332f82d2107d8037cc15e0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a085fa6693ea6cc37777e1949750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5958bc13bdade02c19f438df4d3dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f225c6e5a6b9fc8294ba87b860515252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca4c6c4850f5fa949383fc135690f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1dd458b96c66f4c874df7970d5e9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b5686c3bd7d47d8cab6b215c16f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a3837d694da2bd438fee38749c51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5166ee006e32fffbbc2b1b89c580ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83fbd1ad39b83bbb72c1ff5437a7ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404bb8f1856c6d86ff6c40f2c0c62ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543712da59ac98175de794cecdf165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c75ba943d46be094602af01e6e0df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1db178c5df1cbcf0c24ff07d1844262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24310195928cf40f140ebbc36274303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8e3e088397c6a1f5efb455d572de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca828d1b5f740fbe0a015ef4c0ecff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b26d0fb1b0ac4b7e567b53b8d5922d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c068f27216d02f7d113ea0642f3161267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d635e574de9d2073eb5a113d176a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f25c8c47e41e96d6d1f517d3c3416269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec26dcaa854b06349f8947e1f4080a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63637aa8f4a9d78149b437ab90dbe39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b43e755ded9866fb940a3af4a126d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df94da07f73a0851dbd357b9231574273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b70eea9a9e9180cf8fca4c15ba957274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a886e621f40b7304471b17252306a73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767264d3288ee0cdde208da10629c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e94997af6b3ca98a37c79b239c8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3152fc2ad2419c3ea09537bda4ca4fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7997acb698e57c9041a2797201174279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a9a8d32ba4687aa9d037ef67d1c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a6588213c20ba114fdbb4b181838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d124c7bdc47efca36198bcf546965fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644a3e4a28eedb89231bc7339aa78e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d8e3430dd68cbddd9c4525f0ff18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d433872abdd75e83878e6d47c23730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03b2f81b3ce7300a6096b60fd2308286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a1edde8456fc0cba733a738e0bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312aee7f67721a649fe062c0769dd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3306f0edc2443724b6ab7f0f07bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3d50edef1eadc990880c87c1f0af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a84dadb1c03523a77b703a366aa1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8841d9946facbc25f4bbbcc232eba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c6f29f161f6133b45ed5e6451b09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1908089a64713edb76c6365cd049294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e4c70422116f62c273ddb8f796ef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eae228d46ba690c30bdd67acb4e874296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcefdb6acff8a0a4daf06fd7468c839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a77b27d00270ac78ff402c966a97c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc9787ed501e78cc81e73665fd65ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab969ad8eeee0e918f75717102c0afe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cafbafd410711c9a81d2978628c41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e06f5d526472b0f9d6af0cf6fa6bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd4da4d3d6d7dfd91f7066837817fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca46959b639edaf9a49648b6c6c406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa08af778876c4130770f922b46108305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73438ccd312a872e8015307055e20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d11c19670d08bb38a5c98c81dcd53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de517a6488d788084fd17462fffa4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f102d470978d01e341a1ae52b43ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e33f55a7020347651c423c6d03f98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6014f0a18215f17f068b96a751857311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974925d80c1ef0677a65deab8b1c20ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7c21464fc1f2d9892e9c6cadd0bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0d3010a4175aa8b29c4e887e5a6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7aab5493c452c16733b3908cdf9c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461be4a52260ef72b58e66e4391a1c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a276385ff4131b56ea6812d0652af0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00631a0364a7b5efdecab259656be3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a39c1c20da1ca06ddc6b746aa03c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019074e81487d93ba8c83e5a8161a19e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6efd9b1e231f959a14943a578844321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24922c398d3b1342a34f79675158a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cce0352aeab9141bddec42929f3db2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3c0f85a9e75bf84e5e8fe2e48adce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd955f0e94caf50b8d7766e544171b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50a19bd9ba0b498e2e50eca15f0d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d7c3b104527b2cd2602b76e747bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91307ad40a7a14ff3399996a45155b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af7435b4bc16fee26b0f69e982bcb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ba8ee6290d9d88b6718913dc5777b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e2900dad411b910e1acac01a442d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c658f6060ef199176b1f36103ac1fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5d85824f0eb261eb07323417f89af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe253514938526b30d3a0cccf7eb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b10e38ebca3194ad85cb6413035ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b93885ecad853c8f52a81ea163bdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc355ed94a1ef7f36327ecd8e6f7ab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd26e20cbadbd9f12bf502e173e6c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3538d032afcf624601a34958700eb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432406ab897ee3af668cfb8d87ffa83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d8fed879cbe828b79035aacfa6a9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6244c3e6eaff5f3a1075030ba0a83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184410f3420d9f4bee51b1c6b1bea3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39abdc5af7a9b7c8323d82fd1f19824344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718437dbd20cfa129218e98e37f6e331345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67408847ac01aee5d96da3f73307cfe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f18f75449f10560ee09d26bd5a6ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edfadb3b58e99e196a565031c687eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db8cae54abdeb175190359f3e1e4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e065fd3d0c1c85c300896b90c5bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fcc96df2cbd457d1b4772a3b7eaa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d77a231951aa9feea1da2af0df29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dfc8130f22ac9908c6665c4c8346f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc6fb6bbe1007e70bf0907d3c8f95b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf9af6a15a9ec7c4aabc064bc7bdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978fc5fcc0adb86e4673601403bc32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26103c8027e13296704e3f49fa897cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2053da2ad12e96a14742eb7209869358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d325022ea0c3c2fb949f1c9299e92b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff634ffd38cae5dbf5e7829fccba73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f72f99c27459ac3df4dbe5c5c023361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c359edff8c1bf59d7b34e6f7caeaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18433a5142d5c69bf17f2366d87d0d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf3bd11f6b26d182416257668eeb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6015407226a1c9ce3e5ffe867632f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b091298fdb3fbd7b67fe8aa70c23a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e903c32b7ec9779c56e68d0548359367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4dff77350a55cc3f031c899cb44b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541001b8096997d936e78d89825cf3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9302bf5891855b2b5d6d2d1c2d77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eca1a135331fe12533a9e12b8e41c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa755d5b5b4a9696fe3dd20ffe67e96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cab8350dacfb671ae435caaff586a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e6004fd61996bed7d80b15b8df03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e588642d6d71c712ca569156df1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1bd93d5611242ffb21b9a6c0d5f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c75d87fb317d4bec640d1d4fb3311377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1eb618ceafe125664df16bca83d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa1940d2dbe7f2bdd1ba46ed273d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf6105682fe17c6b3ac071abc6551d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f41c9c3a6564136a68e1293e3ec0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389f887e803bb141074a617350ccad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bbf8f385fd2077dcbdcc491f0f9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d78cbdf9078f890406fc21d232bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877c4a6874c259d749769fd40c05b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789f2272c0bb17d7868201b7844c8da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba624a0546defc4bf268af56d0a9b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928571fd5d17106d1731129456f6ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f627a563e7ce1de38515c77e8cb9da0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76328aa2281b6143c6d5f5a484e7c11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397781dc9f5399d0126b50d49a60006391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607cf61d297baa3b784acc97dd7e23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351782747fede6b3ba6bda3ac963847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5ebe19824037b92a7dc89b6490c95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac578d0279a9e3f3c313970be1a94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9597dcd8983521a75dd7be1fc6ac92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971e5dff54eacdff495757b6969538397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc01bfffa4c0fad76499a25c3b8d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156838bbbad823f670e245d2aa46229c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420daf4a4d834f359ef1f7f11caafee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76da87973e145bf5c7876b4609e63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623dff940502843eb2a1211734f3c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f6e86c0bd2051007597616bf6c91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e56f28a67c8e6a2cd5b70207ccd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac2634bb02cea519d21392f76d581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936896f553a081e09961d0a5e5b3f7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088b2cb459c4031169b49e345070c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a71584f8211b7fe442dbb3ccea9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1784e4ca3c534680b2fcba037ce11e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50f135f9a386dc7bec4b6248b6388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b4b4b512aa2801caa81a70a7c3c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d1e6bf8a5940f10a480abba211eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70fb66c53f9875f21e14cc1e071f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3fc0e98b1620078e84f7e5526b58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ae081b4f541b12e1749a057800e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961a490f5d6f127b0c9b6b3e490d0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa021480965836e8f75f5c632aeb94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737807e653eba76b89ef9803c8b91640418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d21054fdbb06189093f8a4ff7dac7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f985a5362f1a4e4b42c3162ea2fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b7c6888b72118f48372c7f7242118421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea2a6066956356a211a375357ec74e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a9d8f5f9fb8fc5e4ffbec4e58511423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3589d5de8e8e4e7733e43feb6b604c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c04a7a8d95061f39a2426d504b2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a50d8a2322e61b7cb76f535cad083426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfb65ead621450a7655beb4c50e160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e8333b326b7c74f5c83480846b2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c0e248b8d97d77f93c08d8f3c9f97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120b1d3917e2a321b8c3279dd8a4e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c084055d7f19e6f6d911887ba27abe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b259e0380a78b330d6bb6333f4ff8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13748569c0007a78d6ad536577eb22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e749551c7e025ccca6cf734e7a239f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d222ae2edc576ecc1b75351bb641a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8135966c70df5b01daecdf934c6f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bfb821b8bd09608b59cce2044e0bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e97218c892e8f01bf67a40243c03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf802bf3bc0cba701385226caa4928f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f20e3e178131e7b706a6d422f8a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7c11bb2d9be7878cf97e9958ff0fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be08ca3d9a1fa8b3059b8ae5a7dad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e3ad9abbccd93690bbdb18fc740ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91173a3f321e393a257fe7704027e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8328c3732fb531ba35aa74159ce0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d790ae9df7df40ec2c127a8e109bac7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aabd1c84afa96692a8255be196e2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13cc3b9321aad60d09cb33153dc2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28407e8224c29eae2f7541c991c09f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39df0c7740f04e113741779a81167450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a056c1003b6dcddd6c437fbbc219f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2e8c4c1add6bda0fb82b58acff6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102c69b55b86ffcb01b31678cf4f48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190248ef1688f3df2563fe32efbb37e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e7412c535b78357b45fddeef55c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380043258b0a2604a72a21c132dddac4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3de5d74a4b2cc86c5b19e22df7e1d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96cfeaa41dc72833338456603fba9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb4f431ee071686fb2f0148e8ac9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f70b09766897f285182bc7a32d977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e054155277d58cd2d00b7da0c2f8aa3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe67b513fd10e04c5ad103f91efa06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac62fcad5d4b475a7685c4e3127709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe592943f636eb4419409108731152464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70f3538437109fa2a3a6da24d87c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45527dfbe279181f72a7ef221c4ac3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae50432d2590772fb20751b54604a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05114dc3eb05b7c36c2cecccdae34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ae73576a35320764c90b2abf74160469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f6cd993fbe95767121ad792ff768470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0d5e375fea950fd0053d995ba8ce3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32411938ac22890f82bc96542bce01f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f45381f6bf5cbf262f564e90b4328473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd4dac0e83c0e7f8d2e21c2999cb82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a9ea8ead17c26bd0477b29b27fe04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4956b5d9379c86b9fbec3179a3ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955012c5cd0792750c81a6176d4c7ec1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e943b95a365a0083766c33997fe1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579599aa567069d56cbc1d770cb4a9f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abce0f0b9897c5aba00a1938d1b273480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c818d629780222d444cee1a5ee67bcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfceaab358860ed78c5c5d7c0d9f31e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280e638906e5e13215a72142aec4bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597360100cd26f853bd8b50c9d903e18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9b7a55ee47b27a063cd4e89793f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab6ce9a46bb93b4ddb0d25f078fac9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a507f9df22e5c6c5140d997d88184c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c429378c6a6fca10546b68bf5bf9f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec468dd5cb7427a7e9b45f0bd7727a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437855e3ac828539a5895b9ee94cdb47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1f9a3280dbff0e5ddc247a774f14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d404ca8a973dc7e2883b698f77a7b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110840e3efb91311236f24ae04a687dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fd09add25c27a87d861259174901494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f965929a25b249cb24d2e6d5cafc8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d382001ac1fc1fffffb1bcde45ff647496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b98dfff3eb73af0d01cf441ca081497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2baf131344d7b65fc38de33ea95064498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2472c2da2b1a27953fa96780215d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a992211714807f8afa29a06c28180500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28117b0a7a8447a7f4f6b60b6f14b49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d719ba1aab75f7197febad4ac99f743502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca611ff22d2aafc5491af009b2adb07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9d80a5aa057319401c37b1afd3b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df1e1ab29797559abf2bbd2ff3816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beec0793accaefe4c0ad14e2a57457506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc578ff053de2d331778be93fd3c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21d6f2325c720229e62d362a44db2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158614aebc62bfa6a5465d7b210615509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae55dbe959bf2284ca843e7ff58fba8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5eae67d5b393a7d3d744cd88f3018511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d0338d386fc180738bd14fb3cf146512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba3333842a6a5e1c668dfefd44ca7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c5c21638fe8204345e5e9cec0cc0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb471595f438549e0b9bcb1836e1b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f9c746ce89f020e97cf0ca88ced15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b70ed597b3892b9b16c9ff4b474c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224c74187b4701137c03d5b05a2624518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae251fe68a8aee7432244438e86fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d6cc9a2c6eaec619b0583a9637eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164b42d5170187e7e810e995cdcb8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ead0f2fd7ec593a5401726eb5e01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a9df284724968b06484b000ad2b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd277a0ba0d6a8045d9e930f3eaf6a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad16f3b397dbf817fd1f2952f60220525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ff0e84205c35cedd3759b093c132526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3d5b32b902230214f5a676368e3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ad64b9e3cb6999a73022973b4107528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07776f21298cc9b6502430583cdab582529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d15a2dd88d530c0e805374cbf69ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147e13f3a7dfacba990e9b60ec6a72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e7d71c57e9540b5db77b82798aea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae446006755a598e3d78d771eaa0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447ee6ee7187ca0c3f7f12615ccd8de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f571396b8719b17dc78ad5be4cadce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd4ca4f3b8c1a68fb7b5327c0a42ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1aa1728e47330a3072de0ba41a4dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c42c00b55740067313ab0585c7659538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa52196fa0676e05f2300070cf9546f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744785fca61083028a632210d10566540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc196cdcd33f66dbfb00748abe711d42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf87d5d6d49fff0b1c3cc054bcea3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414020c86bf35722bcae47be2c46dfe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2b788570c5a595f1a3e85864885a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e747810360aafc10bb42a602750db8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af206d8268a94ae068ab5c353893a20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa685247e100439bd940a4985802714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900a001884bacaba4f863bb56b7410548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1215c5b82025222b4be460c7653ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426395ca234ef88b2043a8a1cbf573550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56d471c879af084652a760c114e0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae03b46166b7e3f096b9b8991bc9e46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff63132fb98b768d54bb468bd2203553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ce081af79385828db96eb5c50cbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40dd05db0baa4e9870a0d955bce5a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb19c8b4adbf86468357f1026b5a64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfd5bdfc481495931a2703176c177f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659169009d998e9ec9af02702057b927558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ccfe0c3161b28bc046213b253a62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12ec48b5b2a38b97391e753268c8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea80f12296a121b7ce20b24fbd2985561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299aa90bca5a4252e27893ae067775562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd06fe5bd6cb337c8c060d7c230c1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c930527090cf83567381cc2735d95c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeda60c2cda2dd05af275e7f5832b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31188e12e442badb36b10eeead4142db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a448fb5397c4f64443d540ecd576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474901d5f4206199653ccb7e8d19a3fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13e80b15b88163abc4ca15bfc6979569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f0e7e40d2bdeb1a187a502dc325b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba881b13a12ae06d364d62192cedc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3a7b803cbfc9756e55d4554620d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc990a7beb65c90356813a25bdd62f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01883c1f823e3985ec4a606a93e5826574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc692e8be931848bde387a489f5552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134551590bb97f9a799e407065f6f54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbd62a8d1ea1427c4ba90a8624e9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114118538df02d6a818f969ab76aa622578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def77f7db3f9a09a6c3276bfa893aae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488ba2d9485f2570f6f28756e4a9a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2f255c744a952f0f94bc14450eb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be33169d8c92227cf7abfbf2b2753b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b933a85f986ab5f46059ee37678abd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf1ad6f9d9bb7fa5d12193324ff87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146835861a7a371c6647e806eeb101d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2c7c1bba66f667c644796483845a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc845dff930b153cc3d34dcd0334b12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d9ff89888b90025408a4493f488d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d5f1a1d501f223be2a147069e659589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f89911fa0fbdc9adce982fcc433d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e476634cc9662231e20864013fe34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e9410ef4d9579d25de36add81a5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12ac23eb8046f935eb04c81d0e252593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4091fbe8c2e535ae94f6b10b24a8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470b28166541cc5ac328d75e877d344595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a34f6411bf29e0a54608ab5604ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b005d80506d6d982e4bb19fab38542597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d83c4668baf28a444f266d0f12b2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253720126a2a673ea5caabedf91f611d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5a3e30250cf659e081d120dd97b56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ad10c986272ea944627f47f646ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e2cce2ff7ed1df4a39872da75c2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aaf2d9ad76b3e0f9db786ecf7b01f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a73ee6ab94d883f02faf803be94f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161a3952ab2338f5020e15424e66df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90aabf8955eb2381ca570b80246bd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d69d81afa4f6e4eef54ac803d365607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b8a20d5605f9e9ec2e64b42bd123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e4c2833c451cc23fd990c94248995609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05c8dea0d471e1014282a97b3c923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0885002cb9c2763c559ecb6ca08a44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccaf6de40443289673a85c84c7666d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ca20c8e5fc0ecb9e77f5221ee7dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e540334e172c955c18da675e7445614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37b4fdc6a5452c3a7e3379c6d0e3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde98474fbd06025c4221aa74440b74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943835449141c322f3eb435e71c96054617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d182ef01205efced7f18a26ecad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e234cf1d3f9aa4b519e88129afdcd6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a63c2dc8701c893a2d540c018a6d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd2389f6e5dd95139468bd9ebcfa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca81887e2ca5f99735566950b07ef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd96a675e52eb57124d4ea2fd29fcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2147eaf84dab8bfc22277184feacd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a74f1ad872a1f67a9415eebd98efc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775dff5704b972f6cf39d0ee93e6b14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf89fdb7801d706882e22db158ad5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713859724a87c2e75d2d9db73416b3e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d074ae199da5987287ac0f3ab14fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f5e4e014540877a7ddf5843d7f19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c444b6c1d071641ed97b7caaaf60c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ef5e0bd3158a0daea45abfa9df44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c51cc0d9c35ba16fb0f6ac6f181d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb5ec7e41eec632c3893c67e3ccb82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ff2b75c6f0183771cc774186b23a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83854be4f54762e291b3a6d8dc25f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf1b840bd5705697003304a2df7b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7339b9b959f6b1d910c2a27d62ebcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108cf98da1a4dd8e4fdd32232ce8bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33e8a8c4379e85967821165f723f0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c88415cc53185f5f560224fdadb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a02bcaf400dc75633ae75f8a5cc58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233553ba152c257338dc5b3fd25067c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1351dcbc20e1a9b2979e4a53a586c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5d6ef67e62302c5d0ea6848f783a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af607c22584a1f314dd4595e43311ffa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdada18428ba5051ed0823405fccb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ae1d89ad0f81f9fd75d81216e898648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6f2f2cf0cba0386463677fe8f2a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0cdd5ce6c602acde8ea8839e1d02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9659c0a877f08eece51c15b8db445651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d0892a9806dd2942e0653a5104f23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd6570da94d7a7482beff90d6966c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be35644cb86133a2c77a4b3688c58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797260e9f8f467bfe503cb188afa0600655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0334157114047dedc813ecbb62055656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4737259c347a6d96f36d4c17ebeb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee9c91c363153b485f849ca050c6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33518e8edbd525983aa2ecdf5ffebbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a1da835d531e2bd81fd42fc38c07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393148a99e7f709c250527c59cdadf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703accd58312ea044e5be059d868090c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661211b122542123c96c646059072044663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412031a17645b08b680cf198e6e71e72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a3985672e0dc5db4263c991125d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eba992374fa2906325cc6f1fe874ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aab447b3c2c1de28cd3b5dbc38b1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12313da86610f5baaf56bd3e2167a09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b45bf9b78dc271b8ebac20f2512a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c54ab9859264a2098a5ed059dfaa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd45404bf8ac9a25649b1337161fbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32e161808b8b9495e27209aed2bbe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdbd891a665ba2f12148e1f2d46ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe0285bcf207bb2b74e6d22c584c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbbb96ea7b0fd34df4d7b092961e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98ab9db1fc22ea7007a26702827a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2b54758921d7475df48b3825a5da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db256ebac6e61a43a2a3d96321034040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2dc8f150e6b4516c6dcfe39a20607679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867cdb53dd79716ecb5449b5cbd11b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694054ae90edd45fa7d9d8a8bfca3129681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8dcb18e1651eb6824af57bcf3042682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b646c0aca09d78e7245f26b5638b1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e234a7f9aa5a7b8fbbaeb25bf25c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e78bac4ff46e68c455bc3b43c48ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675af590b35f686cc24f13a8a5fb3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afef0b9ce6d10bc6d9f27c47e1afa1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9177b0bc1f84827577f26bc757b6e82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d60d8701c9daf07e82bd7d7411ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860c7d3757ab4505d5b28ad82039be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed529fbb7e07e2fec83fcfa0e8bfdf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ef4d8f50ceacba5efa70f217cda4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34406c5447990d686d09f372869bd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41307231778c1f394a8ccd45a061f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65304b24a5bca54d28fc21005d1fc92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d70637a5b57dfc1254d84cc2a10e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b299438e26fb3642354a4694ad9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7284aabe146bd2d2138dda1eb41deb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a06ae88dce7881713080a09b0a73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ab024e2cfe2f60c6194a864587f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f26fa1935b6fe99d1d5d32308466a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd96b277db594cb657c40bfa64c1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5c59491a4007fed32d3c60f17ce7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176595d120d1c46a1a37c93507e5be6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4d7303f192f0ddfb7caf86c9ec7da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c28ea594c368797cf693cbcf715ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced6b254c44a74b3a735065ac1c82d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ccb79bbca402a618ed400d99f3d40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9770b1ecbde6497d48de04b91ba9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186546d99651534dd15dc140525a7d07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b995724de551dd7402e233235f6593711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f4427219769e67a5ac5e6220248f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44821cb4b443e31f2af95c5d50e3ad0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a006a5aa2c4c952637e12e0313925714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb030cf1a805db6fb025c54ffdd1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68727888c8726ad4a8b8b29f114bd9b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60b551d59739d6e253bf9cbf71acb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b25852f48c809b80107c7c4ff592718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f8696fa4884ab9b9efbf3a3fd2a2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7050d4a51af21b290a3c93c87194aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae8e31e27ca140a6012b7ead9b7803721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82906f6a6e96ad1ed74743f99658b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2906234a4c750be13d324d42311d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f8c4638bdbfb893351e21ef997b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20c6aabd79c2cb4c9d53a8805cc05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b7ea5ebcdee664fc0885870f885ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a4257729eff0804adf53eda9847e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586443b7037b6acdfe028deb1bad80c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada50446a5cc357e93b8407f65115b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536f981b835e2114a422cd6ce4248fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2b8b609c89f8e0f0d6d53e70943f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2035369623744f080858c5b899ea4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00446bcb7e7eff0f14f6a6f0d3fd2cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325097306ecabb17e27cddfe85fefb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cbb70f767ffc922a9baec7555745735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298145d26e9bfdcdb15cf48a166e004736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eab3d0df219dca68d511022f25bac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae3da6ad02b53dbe57859b980ca92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b18d28ba41e26920a03d2fbba01c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca26930e1c42a472a4dcbbc2adb593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a684cfe4beced1d96e3cf14161ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a496fb47b19b6c9dfeb446802c654c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ef11167ddecddba0b6d8188f1cdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772961fe396b56543ca3ba86b76b758744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed09d29b82b68ebdd52102cb585ce7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df18fc84152a49ccea57a0b1ef9bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31abb8a376321b93423b0acc1f3537b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f615fdab487ff6d92f806097af9a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df177013f2561e548dbea447eae7d864749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ed5a4bb85e0bd991a15e1d22ebf3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11bb3214455d7c4626f838e493c22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b39814c0c47072042e3fe32ba1a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3504b72cc98fbd414d091261b3e87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f075ea4ad97f89460f7d1e158559f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f4dbc7e5d19df60bef55568515dc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402dd10fe8217801bb833e2cfa4ca0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b5c6bb28db8c2c3d76cb08fa048ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f8a879f9b484c3c271aefe8785fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00647c42004aaf15489f3fd5bacd6225759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2799a5793e4884bd6f29ef05858fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b26859b6bf0bb7a6c8c0d0cf30be472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611269ae767826fd7a8e692aadbb69f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db7a7270711cf01312b0d62723c7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a585fe5ed1f926c4f59f3aaca810d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed21ca58b4eb385833b01bb0128926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24908a26a194ceb833c3ddcdb20727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0029824c6f8590bba3ee1dc4e9788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056550eac307b6fae587aadb2934b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77606faff7e0fd140b9689da4bd4d0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50b5fa6d667bf90d9dde4014c3d32611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de9c12b623206748251411e3dda1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be7d16ef070ce96feb2709f47f05613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10f93dd0323bc772d29ae199bd85f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b594b24e08246f3b82eb2ebae2a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7663e2c6e6f64aebf2284d5bc3642116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e9774bb3258c21d205cc0448da5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf953f7ea2e0ee1ebf7e054654ed28d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673716d9e0db7e4700fd891bd0f2cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7d08d0f0f2057e09c4e48f41e89620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e5ea1a0f194d6152ccc71814b44c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c889231c1ddd9163e4e626f050ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d105fc66a73dd4db8ad6129f0e38e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee83a9f8eb08553c4a94884bcc2fb6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983d923ecf70cc7d7b551d97d7519a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e1e770ad4b79ecb4b82ee748c44226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501f869d4745c751052122de7ffd1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75689e60de0b8c7497bfed339ff72ac628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a7446b1348fa3a501568cb5b56d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc4839c38e20b0d3fde41eeee3afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1c2f61c784653510824af4c5c73b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbdc323a6c9776074bae1c57d5702932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dff84393c0caf2f1fe43be85d8a2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473eb2aa6e7fd3976f3c8ee0562d23d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11912c2188c3182f41241480eea16335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec060a8b965772f616dcaefca4554b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7896292b0cf75c747ba165e96ac246437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a1aec08b086e23579593ab48b32338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bccd3498d72dea3e01e27d91eff639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972dd55708979f306379f7dcbff59a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa02767fa5bf6f7aadb9ba62c59b8e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b804233bf366d388b9678fe55d7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f91b24fcdd6506107143e611442c5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675413a4d672a43d13f84bbafcdc0b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a305242328f8f23e8dbfdb16409145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6e386e3fce04417b1031b6952bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496de3bc561861152dec288e9ab90147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e882064cb1626f5f1de9f46a9e7cf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4a0b92fde64454679763a020e24d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a00424160c54f320b7018315e8d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e25067b90ac3c70e57c40e339b8c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07363d17319439ceb7abdba603f8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b06b1ddc0f4b73de0af5ba4867f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6be4365bd04f269c9c7bd2629d0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d271b817d73edf8eeb477ef1372ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4592b9836cb15b8e219d02e221f60e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cab7ba38b09a40987fcd1fc9f8ce2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec77313b3e12fa62c8cd81fea0b9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d176bb0aa8d6b2cb9cd980cada29c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e5503650867483cdba71c83a0a3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059894519c14a1fd5f09247ca022ad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621730d2964591eea66ceb45c6544762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81868cee4849e54e9c39062511e4f23863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd9060f001fc7872e17a4774d042e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151bc2072abb3a4aeb10327e4f0f76e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd37c62e859f37ae32b493544fd2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed7a9c6e1a3a535f5a7b709468e9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfae8f691c9fd2c36ccef3dccee27068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873317eac98c3229016ad7b3e75248f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ea1b04eab0e5ff11e34fe36c1ecbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ebd0d8abe463815233c8f4b8cad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290504f2139383b4c6b01f5a9660eaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b2429f5e69dbe3370e5d3a4f56e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519c6df86095b7850e58655087846874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd66c981a7dacf384430245eb6c12775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee404bba42f3c8ae3ffbd6e38b13276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08996f73f4eed3dd7b0a7ef3c9149e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede72e6433988ad083bc2c3f27898378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2e853782c09ccfe87d9decf4a82379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e5fae8fc6898820f545905319f2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f05750c0c90940a19dd8d17d001b6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a7d47bf62b55ad2fa8d01e6d69b1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ae6d60de5bebdd13d439bf4557be783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9541c959c07f3bf068eec968cc2e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c0c5e781e3eccac1fb218d1fbaea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49a5a12f39f45fc503dfc3f43b308086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763441beedc2e448d3192b5b8b5765c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9caa1738beceb996142787da2ac5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c380d36d201da89f201f5c062869689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd435901f473d669d758f401fd563cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccef08f973f60745d2d7b03db440891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25490615c1b536482c00f1e2fe9bd32792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558c9876fcde9359a586a86cb8c2e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85cda0624ab37d6a3e7e0e87e739db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44ab7107a4b66a497f2548e565b78d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1f8be4e9a6e0262f59d11107dde596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c595097ec493b8d4ccd8c1ba063f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468289478356b94136959f17922147cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb904019d0a584dbbdf03c062e50299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2dd892577de0fb908ba6f856871aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9c738e572586cd0495dd71765691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec50a03836f12d178563770302a70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde0448d24977e879d9045afa6ac52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10aba62c62d76cfccbe46b3dbefd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621fbfdbd0809df3ae0921fa64e83b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef711076ca4b32c7e28611a78310c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f2f8a9ebe25c199d2d5577642296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a98c234ff5ae4554c8bc52380aac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c361a47dca1ef1f9c10f38a0cda78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06adf3d98534bb742448277b861c430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1044f6446741e1efa3978e15164d91d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac343b7d19e9093b745da591d3e887112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3afb34e5052ad6ff6897fdb28e591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9d912c2c6223c3ce54fabde3c74f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ef5afe52f0cd407877d924584b73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cfed3dcf0757ee1cb7223131fbc28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f74643c3d58e628eea0249bb6d823117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6129f02f231abd9f195edc620bf1e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec967e407792afbce4de04f318521119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb0c3d45554b7075faab269aeb980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e1b9e69014d355280e1b4f4861cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabff1303caab2c051540f97d7b6f66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff27c777a7abcb8f1d508b3fe3fc32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927871d04530f3d92440e2455c839f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd0ad16b5fbf963361daabcd3a6d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343a52bf38c1af875c38ca2e3a3108126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c068f3066d8053996b1f20d420882a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40574360b5dac89103d2f2ded1b5cbbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529df91957b11380e45ef894f30767f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c53debe06f6a2bafede4e37810cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b22851cfe241ddfa17d55f49a1b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3273c9563cd088ac5cecce37a9dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab99bfb42c5fff9f6effb11c7eccca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e32879916b10022b03b5226ae33cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe4b3c19f8098774485f8c890a0f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35480a71af5c9064f0771cc7971f8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914af1cc6ded40e2e290ebb5d23b8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1a0001733e0b16ae50414de8deae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c26999bff07b8620b5f4f8ef747f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc57cdbb1d06e54b7e99e606bf7d717140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6619df45c329d11118ebe853715bf20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f59619356fe9e9ae77b9da37c9521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0130e1c992eac3e1cce1d00c150e9a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac97bf839ec044524ad09028247639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa16f90324e0f7b405629a392f352145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d6bef2f18c9bb7dc71e81ea978a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec447a0211cac6c51860832c2b3179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a8cd0bd3680ccbba948fcae53dcab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318be3014a6b19483ad17efb24a8b7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee865e274987800b74057d450360b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d48f88a53312449cabd4adab75bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412365e12ee5ba307ca51e2c00df7c8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647362ec3ca755c61e49b13d893a3433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40688e7b21f90661e51775045f1f0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df3554b091c0ad0e0d565d521e695c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0497e2fbfce4b1b659cbc186afe9ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b532545b02cd01cf5ebddcb5e3b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d865c8bed8f67f7a8e782e0c72ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579b2594b008bcbefc1957c7abcd549159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7add932da00e5217ac02b4dff3d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393daa460ee996009295b921d6f8d1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6e0de2b4236b16a0370d3888db1d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f830da1fdc8a9187edd5524305689b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a12581f24de6200942bcbf0619f73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466a400c43bdbec94d4efe9dc92df9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eae7e965679c2a86375acba0a754c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555529157b497b6fec5de0e282ba264167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50401e02017f8ad001a88c178e405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2eb165f7152f337c272450003d6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d6c2e42e608fe24f4f0902e560f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061bb42025a0aa8048090882d50c97c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c56bfcfd3f2e2052785478c83c083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801504fcf41145eb0184a931a36ed604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589972ccbc1b15b6bed6a53948ff67f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7cfd322d7882f3f56d263b5202b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f555deeea23327a4e055e07237f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b86473a3e4dd5d5be8c2b5256090e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f472657e7bbdb002834c3a79fae18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f648350faae9439319190f1e81cb3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8a2e4c1d5226b37cd2a90a8fe3e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a0b510a37b703cbbe2f3ac13d80d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7692092889e9d11313d723ea08eb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6acb5249b6633e08b40d52854651a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abf905fc107e9ffac247a144fe1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a42b22f48575057603136d57d324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce212c9bdb63f1273c7045f4e95943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae27d73a43fcbb4a5c0dfb45c3b26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267edbd4afc8a776b4906151cc88d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e33e0cd3fc5d325e1220d5150a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a35044fc59d79f4cec11d7891eab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c4c2449b4ed69efcc22716a6f058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e64295b649ad34512f83421d011654192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f22612f437be281e2f6e5201abb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a17b247ff471f0578279e261a6408194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571624b2b22b6454dfba57d1aa87666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4de6148cb6fd0fe1af9d6a2b28c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c96e275909d9973594daf69179d12c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c0f3d917adf4186d9d4c63a14a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e00dbe03cd3eaadf3267f427fc615b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5bcca50496f03df2e2ae1bd5d6cfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65901a14aa551aebeb8bc1ebe43223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172c38f11df35d675af291f021d34a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e90aa9c328d2487718ed515151fccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93edaa0ea1347a3995cf280469cd12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d12fa11a22540d5cf3f04f790b03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81989604e113be0aaf594c2601b151206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61ed3740cef847afcf4692cfb63170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc5319e04131500e791d9369ece37a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382100884ed9f02e50cbd0fb1919bc52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e727c51e0d631171fac0f414ddef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d8c55bc9c4f464321dfaee76e146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca2798bfc9819674cd43e55dfbc4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846294de470e76b69ea28a5050260b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6b447e72813f04aaf3defe9d85bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986ab4011dacbd0def658d64d916920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce661bc781b47d6c28143dd796e3987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b79e47ba426e35316321dd128894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7037d773d14420eebf421e661da7f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891819022e7287db161b6e7004b78f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c839678b9823fac6208e30d5afe43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd67235fb8868ffccb62187e17f86d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51be263ec26b2d6da01cda4f84866f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77123665c9b46e5a4868dc644ae3baa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5cc48944c83ce5e8d1eb4c3aa052224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d49f0ca56302aa8576c82ab1abec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e064a90a319be65261122cec7ca43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bdc114b82100e1c43fda028653bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615ad0ebc1d06b7bf2d044a0302761228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c96767c9abf5e3dfca235f3584eb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ec77406569c999e7e1704bbb9868a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c999fdfae4f6b343b58ec148b901d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910fd2d2aff3f74b5e45fb1ce3cd7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c84b40e15d30dcfb91d55576233b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2e0a8c71daca25b7cb04503fedc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dab29a05b2637a99ae775f550cdbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca5b481531b35d1f585e415d26fd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1bbb27def636b842402559041b02d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1ba324b2539f6f268f17bede8a04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e699943f5d7f3f004a45186c7d83633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca8ba8fe6b7182d213f4225b18727240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cbadd1393b6f5d6acda031d5b33c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8902c9d1d03e569685fe0e766b6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d934514dc45a8effd8bebe90293ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5a6c51bc0fb38b456ce159dd9622244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8bcc8d6a465c2bfb1e2d4c521120245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a267719c6ff25a9990cff3144279c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7dd5b78ae9d44a0dc1e5f37225b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d987f69f48f7ca1add76d9881e27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d93d5b57803d5c71bded16e6f260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c80372ff251dad1e3104d83bffe182250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32fc7f07b4b987acec343a4586b63f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8faeab1164cd3b96358d910f412c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec1dc14781cc7500f1a53321064449253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323acb3f59760c940767c3a514f209fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd7ea1b254afff2017c60575dda43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41aa236fdc803b09afefe83f523c2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621846e13f284e24635b2e9fe80a47f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664dea626e7b01509c4349c7ffa9c3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066acc64f95fe369219a7697a0ecc2cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbd5fc3976ed57c036b2716b8545b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19113eed827776e2485c11eaad9824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61a98b5035674266807e3cdc2914c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6e82c0099bfcd800078d23439555263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d7196c47e8042c35334e0912a812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538c3b63b01331849ec54409a329c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23cd2443c02a7333d3db233dff8178266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ea10a9b8c775cb6f2cf873f18035267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f5245d21f7d3f864b437377249e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2123eaf3f309f3447503690b9f810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd4a9e3a6bd3dd339f0a522b54757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444b9743d24e20fc12542b89c7bf32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06973e08be5819877661bfe5cf0acd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b509d884a6314c9dbe97392fc6a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb2689c021e1f7549d37b71bc6d5b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d778f0218a61be1a7ce59cce5e736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50915de861bc6fc1ede50ea939da90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ff16ca5c1603437a6045c9184b2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da2a2740aedbb532a765556551cef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034bb5b1d4c7607cc239326b0975d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236f696c57c52288e04ce1d0469b48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496caf9ad585a319bd401a9a69ce655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa152a293c2ca3fc9760d85dbdd91873282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a785017bfc6bbefebf1e57b5ff631283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65c58603f1c6caba9745d6ac1709da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5876d2b5a020365e10204d399b61d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f95063e4987d128e0507793fd20b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe696346f7c65512b73fe6c1de0169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1bf36b17a69f228d768c2c8c7a3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9615124fd5cb9a35c220f432e8b727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c91804b6821cdc2a1bd2d95d24c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f8b39c13da29f8a6d1a740702750291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec7e162f5b97f4d2761e5ac28f459292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f52fd500dc13f45bc7c62339b6f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e5d19733a55a14cdf0a28563141c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f82fdfdaabd7106f8d5734198c281295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465aba505360bf6d230505e1c789e42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a268a3b5d290adbfb042c43d75b45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6457ab0f5ce73a452132ddd1b5ea44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11bc899c8d3dac8f4f8765039916c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafafa4ac0c3ebc7fce6e9dcb0177c15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332bd9a07e4f4c92733837091af69f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a444614c7c4106ae8834f3e64048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf215c5ae397ed43a2438c984bc54f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41158ab5c9303fed1ab95303da0751d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0d9d9f44fee9f056647bf66253cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875125e7b04c03c24afca36e9cf8c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b66197728c4dbb38c421b22ca739307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d014b221897aca6e7c297e70c414c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b448c630e8058543da3eaa83088b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a552f086e8c5c22fb716d261458d53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5bb1c3a00722b03d60e0d639a39f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c69338d9eb13b5215ca59595ead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea5cadbe39acf58e208f5d68b54d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfae7237f4834308bf11427fd6e443314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775bf6a36c4375fd0f644e022288228315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c20bd48fd43d82e23c807820bba94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f7306efc7bd907cc9b94921685ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc4bb773a7e2534f3d2d7c8bd8470318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e0e3add288efec565fc3ac1141a6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff3c8fdd1441b9bce8ebc6877d3ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d91821e1a26762b9e077369efa0ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc792345f45e1a882728e1cf40b54a19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3062fea70b6338818c2407ad3fc8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0cf8ab22f0c5ff79c9be99fca7d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef97ea4e97f13cf55dd649f1b39b533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfd829a98222273dabcf9beb4e9bbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39553c16bcb6a5b58a0033734f2aebe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29417a6fcbf1e1f4311780035bb61e8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112b708ea414dbca9b297902365145329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57809c643a42123300860d115e519d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83dea728255fe90a5878b5ee2cfbcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495615d7514830b2f7f24fc33bc5964332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a24876844d9e7a23c438d16a7a9b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74116026c5bb1052c24cafa31dc3f8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a68a2c8ea2d2c32ff6b65377a2c994335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036277e04b47f08156c0d9ec5670af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81519799f2496059ea751323d0e3e41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a4e04c427ed804b5e2563065e5d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783f08749c36ab84ce86f513f9c9aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408532d645c1facaa6ee809d1da0448340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51cd5c07d46e81b190a8c59d6296de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a503d1b660ca057299f3e9cd2115ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f55cbab2f1fed09cba0106997041f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93535114d22c52035c350ce7b3be4871344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591bd4ff8e0a06cfd4f22890ac5877b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1747e22194400f617adcaa097914945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385099eb04f1df686f778b3874100c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2676b88f06cb23a1d37aac213137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563d890ba3bf1c74f5531e3c8064c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff2a02fc3732ed97f76b458152697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763dfffd38cac8be85c70f5cba65d18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9cf2e3354ab1636b0115b04f732b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc779cfc3a78100aee4ee5a93195f40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ce8acf7a1b4c43cd6a6e38007107354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1b9d953b2b5492a56c9df047a7f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fffd675471d8435b1d73adc9893cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c712645f41528cb3485b0588e0290357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f97113e56b7e5facdccb4a72b74b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa7e6d97a3c16ec211ad3fd649981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e31013afa0fb4fc5e12d3c5ccfcbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a91b97e31001ff05dc1fb13d417ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441da3f8b06e144d85ab28fff97a41bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a96340145db6dcca83233d3b2ea42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febebeab848f81c05e9937e86b3a259364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23612aeb9d4e46b257d14ca99eef71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e445396e131d0f6b1d92db8a2aaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c21110b2ddbc8591101dcf5b0849be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb814aeed1521f8f95c824680e43f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbbe18415b15d5f675ab1d56b49f0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef39968c1e3b640517bd73a56e3ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb7a828c753dbe0215de53f2a178d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503af83d4c37e48269c76c9e915e553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b68f1e17e849ed377fe5429d336e03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64802d512d00c0a6dd755cb09edc3895374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e9d812e46199d9b2bbd56bfeac53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b808818a0991777fbaff027d72a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1750c39f68b632f887c4504c450b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc9a8fe0454adf16163576b11c9d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c45ee704fba5d73ed16089f8553b6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbff7704e499908437800c9bb4692380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaab0d6a854681d59e8d991ac2870c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbfa1d48eb151cba19aee280ff6f8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56cf27497dde57321284484908af9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b5224c4c9fae69fd4298f88db65b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c158d0984d3573efb1fd7e3f6bd4b4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448537365f9f933cfc5d749ce54efd6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39acc62afd2a9fc35046b21f77c61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a236cd7eb0a3d79981222ee46b327b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a01c058fec0161bfb6d6621e43b7f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376d5b4f41db213f0803bbb5372431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27030740ceacbd5bd65af3effbdafccf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e204fb5be4de779c68651c4bb774392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0368e864e95451df1787bd8fe22e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f69e90723e7635c3cf66a6743770394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3602a81b391e101b393b69179ef8c0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897993e059c4796b5f0bc409ae8085396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da470fa8d693f63c30612d997efcb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae18bfc904c5ad426dbe84673f266398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c11eed77c2df59eb3583f2c54c02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c73723a4f147f753419bed218d5af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c18bc551bfd38067fdb6dc58f933b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e742fb5020c3518f497601f533fd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a537dff10403fd61febb7cba01802e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d07a3b89b91814ba316de51b1a14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb7ae5b6661c5ce2115af0cd22a419405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37f13fd1a031a0f41910dc9cda321406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ecde86c2db6d7d66740ed8e418e78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e6835a1779159fd4cd27839379aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f739c580b2afa8c99addef785859409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22cbdfcd90261d88ca8e67ba71e0a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f9ddae40b9dcab857c16e8c73350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d4f6a60ea99c7083a5a3255592e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac38b57cf43eea6d026856eceb6035413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf019a62aa90d81c395e78b60415bbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c803966a176ba90c7844f587dc71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404b37a66815424afa9e88af2106ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed435850ea2d481bdce863bb3a5f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676dd6d600202cba38445f4d92692c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3302ce0309c810e9d32b84d6cf0b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9afaa94afeed48e531f75810cda21d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef883acd15926f3f10018fdb2a2c0be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a798468f7273423645159702483c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8d48d34a40e7e5583a5547d0300c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378814e944436d94015a0fe223092730424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122319a6f9d73a920330f81cb0b8263425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662c8aeff6c3433239872be42770b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0233e9a690499b9cbd6f05861e1d97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aede7918d488815cb75fd42cb3ff11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5229fe78f13213d043a2d0b2717e025429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c5d1219a852d13144722d89b4049430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdbf890e0b7047b95c3d4b907ed29e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c62538a30c093a52dd60da666b1ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e22a61d8a307cf36a80e2ab46a07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4396ef16cf8f9be9d6d1cd05c946b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84073e0964b476dbe883df2b8cc06c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96cf652bae17ef7cbd5f5d3274f4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272d66c1308db783d98117951eb4bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ccd6656da6f356c69c2a7334d7746438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211a932941cc8d805d68ead49be005439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233d7d493c11fed12cf59f5be8c839b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded337788925f7646f61f14ee70834b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689476293221f9dbd58d848172b52e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07046c70c5ac844bebd49edfc4330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea53204c139e0b62ea69a5da5a7d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50dd8e998b2d5735a6713f76e706d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83b911a11c6d292fe19f61fe054d2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1101b3138e07f3157e4bcd278aaf88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074bad1400f94ce8dc1d66deff6abd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f58d47ec6625a1039fdbba99101d0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67201cc2802c396e797fdff9c07dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231cf150d4e59cf8460670aafbf6ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba107c900bfdea2757eb2a3fd07552be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a54b4840776e9ac9aaf833fe5e838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935d1e3c218ec297d66ea7e9d27b25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa36c6412a414a53d176815c3561dc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b3cc86aa232e2f6edf9c3705ba0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac276f6b6b35254c8e8d0e6708cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ef7a299a35cfeb3219790644a3ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd5c3ad4f81d5c0e69b2b73f92d55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94820000d6a3fe140f3dc04a5b888460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0e230705fb8372d893be90f4a6d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b59803bffa08e3296612e20a2e1e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b62c806e99f50108dfa3da92728c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798743d6f4ecef3003ce7b87520d238d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769624ec2b9d3a93022587d8eb89aeeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088b34df65dbe480159875b80ff5ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ade0d082443a189216bda9a03d4b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f85261cca0b0a2ca1bff7cc31c47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9293466740bc0c1931dd2b52b132ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e832f8391fa7427eca1b867581b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497866f5c7b78c2bbeca7f7090111a3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d425523644d809bd46bc85bfc28481472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe92911b8f22f51212da458c3f59fc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd3470d809f3ac2098f752ef75e5d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daee0a21379d61f21977ff041adaf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8d5edd08b56a9cbd72d2e49da2b51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196cc00a43d1d447c4b9ff09a4b1cde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f5b61675e405976c91592051a171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067b91a2bb2d4875a9b578524c7376479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a1f41e57f26ef5b1ac3a9159573d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562020dabb3476fd00b07af52401e8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1adc869d72715a839abd70490ba1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e02918582cc74be7005ca81522de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c9cf338c10dd42dc40ddc4305a95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe8adf792ab95731a3d2b7e9b17f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351295cadcc44f6e0f29d17dc31ae0e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703adf8402526e7e08eab52cf18e691487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82908d68f970cc203482f047e5e4322488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0dbc9f26774332a8dede60de33692489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23481355abc0c2e2967af03c5e0eedde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba531d1ede11a4c566844a7966fe94d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884dc6f5790c5dff3ba85ad60499b6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a137ed554b9d287abd805ae7e5cf08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fbf8524eface9c9ecad6c95a8396e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9f5b48575ac3cd76eaaa818ed1fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd770632fb041d318c4a8dffd5f8641c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aedd31f47a8638a570dd561f4b3dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea3f8f670ecdca56b19a739f1e7e47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f78d6885642556ccf627a8db08683499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0694ac031928edba2e6bd9103fcc67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ab0141867ebeef35e6f2dbbec3c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e642c0148d700f65557206954cceb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194e8b7efc60a34a8e68d07095adcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e17ed95bb0c0046185999b379cd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fd51416beade41f4a793f8cf2a17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bdce4ca5b9993eab442094736dd41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f96847e72caa219b867760e2f281a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0748c207d40917da2a1d56982c3fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5fe26619d62a6d4b03129f3046e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555aa251a463cdacb2cbf6dfcc0b6f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4272be4f56e76a93a5ccc263bd37bed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31ba62902e939612b23f1edbd1782512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769318ab29a1b2afe47f784e8dfae39f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7af3e824e226b574e031a75e9fad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e278df47d342647a9c7f8923baaaaa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf836922bcbf9b9e53f0b4a94545098c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b6902ee991d0e34fd33dbebe3832517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13695b76f29808caca4459b918fcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26662b1cd041ada1cdacfe7c7aee6b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ac7d02ba36e7d490743fb4c6f453520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827001f50b84bc7459d9a75be0182240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ae17e6a9f25a94cb783b71fe90c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0806c8eb84a2ed75f954f4e5708d05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abafe19d3d7b5ebf4a091e01dc51a43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a295143c89a9ac7a51be76c4acb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af6b9ef104dbf062e542bdae354b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4218798a24b9b1700ffcc1b9c7ff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1bd63d5701a20fcd823b03cd1abd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e95b6f54530ee2a367e35b0d8264529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae7c384ba2611ff057cc2d4104b3fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e26e5a0727096d3a6a993767713fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073dd17f69cf470346ebfc464bcfbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340b62c44450cbbf80517108819bbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957ca891ce85feb6e574e993943ff5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aac21400ae7a39a965cdd6f0a2a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046bd91146a61ea2d44c2559904f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625b4560b31026d0bcd6c69fb36895537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be2e9b3c5429eda3959e0da6fe6f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6dec378afb3501d8660ee7c1ce003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcea06b1d5d1d8f48a36daa5b85eb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1eb6607a1a97e3154371ea27c5d10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5e2fe66ebeb9d6abda5243a474775542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7facc99723fc901c3106766a9e157543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c6d899f61542e3a2c0e8b2a10544544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e699039006f2f5ed9c62954cb24184d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed07f154bc9001e455934153f3fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c56a7f7fc720487bc174b42d523d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150090f982ed977556c9b7535093243548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09bdda133048535af498c4bdcd4b0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc47fc6ac6afa6e0b9f1d58ee8c3d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2352a4aaa99e90d02152584b1a26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a438b7dfb51d4c39aa9818a059c38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea1c0d382e2b76745a751051db17b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a150ee3290c3d78913ec699d47500554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98f1270e1f317e52092711e7c4cf80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5caf8b1616ff6e6ffec9bde072035556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b63b91c4aa6828004ab640bae4619e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a66293c5b56f9849aec592697e6780558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e758e0fb0f3e9ec00898ab169f81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61aa45b248e5a5abc5681c2e831d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735949d410a099e802cb2c0ada182db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830e8d257f2fbeb2e50535e68df360562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f45c1ee5db280a3cdd7289c03acb3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb53c6fddf1ca5d6e8310381105d61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b13c914b14c6b91c718447291329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe540167a54c0e90f7530cbd63fef93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a146d1f77f8a0de39c6d116ccc7c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0026b26fed29f2b6706114566b531c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0cf7c4f57691b1297503a96e36a1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7cea112fb343808f51ffeaea1f26f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9aec0de67953d0878abb85436f6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b916fc472f5cb11ec1b9f8317ddc883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0185bafaa29eae2019532de51e359573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0021388c4aa446614e3e26ae1ba2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e26e0689ab17e1c3776b154760b23a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb3746ba38a7183dd40870ff2e768576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afea4edbed8ff9b46078ac7735da9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e15230a15fc58e25411a71e144ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd656905317d746266f25f6aaf27d51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dada2b1baed0f0466f5d80db2a46e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b5f929f3d3e1a0c916f79b883af9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4992477288a73193f481cad75281f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc287d36fea7cfd6fb6fae4dd0f35f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385394068bb8ef368b61f1691a72f40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b06c2a664417038fcec59a47c2218585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdad17ed6447e33f75a060972945aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c3cd2ff627bbac4c99a89acd54272587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef788d5eadd1004df871ca70ee999849588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fdd342e805ecb2a89d252b1a3aff8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70744b4abc4700f5bb5a9c016449b1b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf24ef012cc92de612f47416a6a55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31430425a7fec059c98c6bd62dcbaf7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda275b1f5cfb2c75779cf58d796e946593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f056607dd8c548362ae0ff2c56f93e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335cf85237e39156b4077bf4ecec09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b66fbb533926a8f6515877f62e43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31a55f76e5c700f2ec3c63c8ece23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d5f1b9a69d6f3a5132ad8a7b3054598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984bf52d2f9d4572f869c51701cc994599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79d1bb1f8cf612a32ea3f9903c772600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd0cae6953dfa6791e077b364ad807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32169822bf5a40f2620cd4613cab522602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf12f033bbb28db96700580d5b7429603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d995e454d6072f69d31f5534c090f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd51ec86934827cc739e4d0f552495605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d28e69c896ad60281ac4b3697f50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11970c0846b5ba51e826cdddce09f5cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bd4a9c9f9326047659b3caac6b872608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337a6033acb2cf715246239ca4f13b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea04b719682465a1945c273a3efdb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323509e138b7b3e8ebcd3642ddb070611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc665c0cf910a49dfb3b86a4483b25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b45ab35597244c7f0a4049f86211613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72dacda224872921fd9b07116fecd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95cf1fbd3da765f7650debb721f0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba207a4f1cdb682468813c7632a75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf4df229d180e3aab4a5855917e37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651be6757aa88b1e27063289e69902e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbe6d81d75aefa7b9112435e20e09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383e098f35a37b8b8649529d25a9b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc49d9eb716175e39c7b9b643d2c9db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89207c129335f6ee144d7ecf99ad52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d149ae205af7497ac44ba4180de8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bceb95fd453f8beefb2baf9d5c312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5884dcb446da3965694ddafe2be6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b2b1964d9231b6b472b68e83b4de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7502dd54273757726bbea0dbddb8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be27e717db12a5b81bfcb10729417c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8978cb114427f3b503160089bf73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb612343da020e276069b97852a06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ed6bd4f29f600369f346553bac319631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eda5a5680fcc44a565e1d8872f9bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c1d97dbf1d4adb2fbbfc8364ef53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc506a9be7f7dff016049bfa3a9012634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a83e28d873ced57862fef7a68baa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034d59148aba48e873dec7927aa771e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3653725d05644dc8da695762d0b5bfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b002b9f1e290466c2578999d8189f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44769de73a67da89ea454eee4159c28a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993ff44be6d6ade83423002a5b433a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb7eb90bc1037e965e3bb5bd22e1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be76d2f6fbcc3c3a1575ec5c063263642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da184325e0193e6a2f6c83237f292b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46dcd8c604c96f2e7f004fc59e8026644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56e220f449c6c9a2825e4828a8e7e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e8d99e3b770d58a0f36b58566dfe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbed8e2d33f3cb4be7714107a4cef48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06177d439dba3803872a26efaa62659648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4232fd24891158656ef55abbed829649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b4447a49c32bc90be3abe57d8cc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d4e8bd4fc8ac4a2655b4bd4f34a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6ecdc569813dd8430c5961e5b5efc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6327d4b5a4974b47893c9f074df01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e992a5508e3814f09d6703353c77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6084c9dcbe830aab448ca7c957f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8748136fc017ceee665bf65d2c1ded656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208836ea5dbd78a969c3b8262897e82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850ed2eb4199f8fbc89bf38cf7af96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef6f4f87b369d540adb2fea796ae5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2956aab94428e399da1797ecbd721c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f511911b5442112f672727729560661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e182f84bf6428b7437a5bd65db8eaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d20e9043e61217f8842e7137d5ad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20792f80cc98e9574d8e7ec9a3644664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc187314205b210a13ce4f6442400f45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24427281b464d47537eb8d9e16700666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0680194646d884ccd9f0212514d88b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86862b942305536efc01683982111a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4698e823c2adb51c9f2dac700f9ef27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ac5a4a8a8c363bc80ceae174c0357670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d339d32e7ee2d67d5ce12c1c74ce54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a186a6449b07b445d0026f7375f05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046eaaea657fa6b54e5d08097546782673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae65d216e8421fc9a7200987ea344674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2c26e7d0c2ebdb11e71c6a4f6703675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23931d9cef75c919e35f6676977172676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ce078a87fe1adad7351638b976f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8e41c7fd8f583e099c235c3cc5f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74a63244a00e413ad8568f32bec19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a5083ed28bb2b34e5b7ada05fb80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae2a3c640b95b22f2ccdf11a69a52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b5c14706c9a83f7f5b4e9bdbf45d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73b0232bbe1bf67bbec7b564df675683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf671e2146258bccbcd02452dd2d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d404d610a3708f57b8ac31beb1239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6caed3ef271ab527f30476b7d2664686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf19f4c6480f1e41066878996eeea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eb94e184b003863e3fd2ec4517372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652e83ae06c345c5f1c6c26b460162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01cf69798e62afbdf3171a112e7fde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272881aef90ad6f4408c6d7caa4038a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e78dc45f0e9fff74be4521118a202692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc18eb8fc9319431fc322eecc37e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb3de147f543ac702c47c60f95e021694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9428dce3f8db04aef4225714ea15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e5188cf9e17bbd8a0f760365702e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4af8fcd73722cd6087f4010ad999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c86ec400799d67c93fbac70cf5d97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a55f6e436d7a2c38806881955cdfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0522497de11c4c13e86f4b58978b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c70153c3921b607106bf34022ffe71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa07a987f2a471eb8eca2cbc033ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6d258a622a6baf59e8c13f5bc300703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bdf7da944b12ddb255a5074a2674f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842a53dfca9ee2112266cb1450c9cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f841b0aedf45d2ea454a4c4fe019cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5059e09096d967d11df808cf706dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda3c8ccf60b7b8898f1d986f6023f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe66b917120f0e16adfc6e3f9549e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc6ff24cc3c28a479f9edf6405d55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa76529ddd19384e1baf1320a8d7dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd46364a016964965ee28844ae8f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc1eb8dea5aafce474c4ca7ba1404713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29346a2c22b4fe9232c66e8c69719746714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba600a750a0c531590be3927b42012715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee61e3367d1322cfcf31fcf2a2faa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c668992250bdefaebd1b181d5177c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b12395cd041c1a1c31d540947997cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b9e622b475095e87bbae2d9e97c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbac20514f7694fcf86a791dcb736c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88331554247972a9a8dc52a664e75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e08c78f1a2d80045e104654019a621722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601359c043dbf1cab2fd13211c1f619723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d760cb1557d10ac8f7992c13bd78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73bde5329f651b13ffe6eaeb761d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e549e82b8de9c52aa2c527233477c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad1c4baf952971e6b31b32a21b213b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd15bf9fc413ad4dadc07261bcbf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba280a9c03ab370bdd651c97d3265729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393285a98185b402ac0e1b4326b46ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06800cd62c349aa65bed0cef59375731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd866a8206ae06bc89b41b3f113a9f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f44d98efb602c9d652e5c718a28e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9507e5c1b0231816c6921e3e8431734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9808b9809c1658616365d2b94bd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2b5bb177031ea15824a4d3481e2d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c196831c6248baea6bb63024b3f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee419b9457a76d0480ad1013ca700738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca00ed6d70c85ae7d382891390960739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b046bef3e8bbe29b0ce076643bad25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa757175a3028ccb5ce2cd1cd8740df6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187577b932ccac4379ef7a26cef481c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ff219ac4ec6452ad62a415090813743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c62a806945502272d4034b58a86d3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9369e13c3071215b2bc765a6e4712745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504ab30dce7e0670fc0c125080c601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5122cce31eeee54cd0454b8270dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c546e339fadd386333538ce9c1a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82330cc73bbe75c5c27849adb7ebfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827ccede6046fbbd4fe36c3d197120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf843b1aaec6093e85769a762e13c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269d6b0ba9be4f323916072c9c9d2fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b468b11ebb022d34122b1f15c78b2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>