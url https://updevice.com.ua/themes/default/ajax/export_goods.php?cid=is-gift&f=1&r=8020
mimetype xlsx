--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dada310023336c87fce4c406d1eb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be98c1917a7a7150138f6b4ad0afff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ab2c116f2579ed12582a66a85776d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee95db808a938d7857b2b81426f9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7030e9f03d35088e44843c4eb77aff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27cf039ecefa59ac5c9b64c9a2b4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2faa96d40e126f2bca032b397b18277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ee01395aadd3a27ae90d7a420cd528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c0136ead2cf8dd578a625d8ba0e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7323dd13f4ccdd6dc7a16799a2c6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860778dc4bbb35f6266b4c3ac897669211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4857ac387babe57129968415699012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abf8f8c978c0e6a12c514409acd9e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2f91a5f7e7801a6109d6194f18d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718d3dc67f46712de4c552934ff5e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99791a98746c838a6ca654fd3ccc7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546e765679b3e3b3dc591779e2426a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f34f52f7b17722e1de58f650740d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed504aec3dc7a248bfb9a1e455d6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14945fbbcc3b738a90c96e8d2f8bead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310208bbdf9db331134d525047e64cd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5d83656db8f62e747d12a2220c9d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4bc663ceb423c5464ce29063aa7c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cf488d2a9b48184ce2dfc1b02b16e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fec191638715f2ea3259543a746525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545892e14c77122543988a33602cf5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac07626b6b19deb099aacb402d36d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7f637ac5f991d9ef7a509aec486e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b950778e8a0b999cd2819e6fbf919e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0efd144166a1bc07e904b10b09e6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a023cf5e7f00e145e1d5e74ca96131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc243892d6a108d94d16e0033522ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b7a7159e3500a22916f7de217071d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30ea7d692d232afce7308f6600de234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681012221c1ab121e84a826c56c1f7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7246154dfaacda5d35c9ac84ff9d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf0dd5bd5eaf8c632ceac307aab54d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d6db58f09b0be89a235e6910279538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c8e65b50064813295dde7e8d414339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e9b2345c0217dc2c7c01903d0aec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ed9e01990e003c4f7fc24a83584c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7ffb01f27f93239c220df2ffa4df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9abf74f2bbc8c8e966d797f49199543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc5af2a27b0b4a3c40d2bdea34c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa95bd67615e04d1a61a905900f1a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c2cef8644fdc747c8a963d53655946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b628b487ef30a4b18dd2892533e9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ef7af3729eed2844d80a584bc42b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26e7f64ed01f57a9a7bd5cc6cf95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f29bf60aa487b58c473b514e1b103f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b098a6c0b2e95e01d9feb77575ca12d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b403c119ff535dc7e11dedd5a178fac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f74192488a7e997436dab123495a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85963adb709346a5399233b37870eec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a35b744163da085da6fb8bf9be48155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3c7d3d05ce8fd0f0f6d0756538db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e31d2eb8698cc990b7d4297fabacd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4f99cad39c85104c91664fd0acac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237f87cb85e94309a7d73a053dfdc6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf8848179863f44cc0099fcea7ca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087f83a6fdef3a2aaeb2cf55f7589961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e9ec796e2e4a488c705b0327d67162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac8d13f92e5bd927d3b5e40e85829163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd69e36b8bcaad3893da804f6c6dc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540f477e8b27964c15859f6c9045b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a939271dbb9d62c43bccd46b1a2bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f598f4a8810ddec2fd1db457498267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e9ec2b18566c1896a937a6cc3518f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe677f6dd7ea6c61da29bd4f1156a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9575041b0a29811ef4d812ba6faf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014911f2fc6680b1234a2dc78aeaac3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331e7b94f5ff4dac2c0065379934d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917287fd649a5510bd9b892081543173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fa1fd0ad82eb05d20943ef0f679b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379edae859b7ec7726fc32bc551ac075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a2aa143d19afe36d3fd9f3f8005776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a9fbcceae14aa3af60231c8fb9cd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1965d78685b72d92dfc204c873889a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66856e085406cd74380aff296b3e73479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29b9520fd179cfe897f47229d075980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c2c8d023eaeb3632f012c1139844f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a63cb547b86c8722d4b473965a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51dc85b9f664c10688d5224bf40d5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a15789b1e65b33683670453ff51c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f50330e4bb417db05b23918d63344885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c85b03d2a8c5f622f697af207afbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bc1c5bcf6bf96760bb68a7432a7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b1a8a91063df978002faa510826cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836e032e2fe8b49fb97f6b98e1c1c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32bf7871dbd712fbce95f81ee0d83f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de75e910d08cb2cea66b0923ede1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a21179cc2bdc4feaff1b8c92208692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c06d301652379f7cea6a8eac559d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65336ba32877dbf07d7327dbd33dd6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1968676df967e8e19ad51b92a8df2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdea3b1d84bb16dbf8b8bc9eee570aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4344a37848f94ae0bd843b5c5bf123097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd5f3946bc68d76a9c751a2a72f09e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35472b8724fefb9b00ade1bad488c1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2c13bf1ac74e38702c005f66d6cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921a6fbb6464694431c65c1ff78f92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e10a9ca5f759945b156f0bccfe2b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444b7dbe3fd8d17b35412e01c1cd58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599cd3aa61e059075279e32746d4f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b83be3481e704d121a009e8621fbc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31581b3afd5e71684ae45b92ddbc954106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b26ddbd9746a6d28046923440929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93543bdcee32b0dec14beb54d743557f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c902262e47e76bfb9fae3c3be2db7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593027e530ccda6c42d7eefa0ce45655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59463cd1a786c28dba83ccd2368fdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdebc5c29c5390ae90639a127236e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e810b933d746354f22f4aef41edf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f37aa34f75a219d9a799e89eeebe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a56b6dd2972b970cd97544b8b7b56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5913ef293a800c5e6398d274e37e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63decda2349f228d27162a83d8ff05b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d634042a9563352c62bbadf26a08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9be917b7a8f8b3e9ef6e410796fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ebbf08fccbc1f7d48c9f4c4d2863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484892f44410c0daa05b2a19d4d1cf70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014a9e2d271fe408d444ecd9ed55c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c9b7a348a59e095f5a34b17c0bb57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c54d38cf9adafa1795645be36d4d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61169d161e4b83f172340e97915ec0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4324b2548aee4d512f2b11d0345e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709999662e6ca55f9b052d15fcedb14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e88602b0fe29799214a657c0190d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549233ef6703f94719f714badd102901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfc381de01d5433627d481d9ffc830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4c873bb0a696e71d5794c5c2613b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016fe8da1e950719d4c7b6c16883844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417e2cb4a53a9c1017cbb465e2578b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150bc3975c300de8af0575ac92a6268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63bb95acca699760d4cb287b5229a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c34ce2767c719cde18fbcbe36052e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc90972509425d7d521449e6ee8e69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a45a8d280288f0b55de1555ffd149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314f79465c7dc292a0f8cdf7e39460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3692aba2cb3a1710f0f04ebe6c7b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b691006e2b76f3cc1d507838a1ff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3c6ee6db72c1e8d197f1ec470564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ee82c044e0f193a4f1ead4958a4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e679ea01cc8810e4708633786f3bdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3277706c94daa70be4e917034060145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe89faf0c78bfae8e5fecc098f807e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa8917ceb3ff1c845697c9e31253a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ddcef448934acee9858e5a59d62bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c7d2219e24fc0a8c6a7b43fdc2dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394c6db9a50fc58fdfeac2e550451be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b3b459290040976b4cfd36b125a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db722345f74d72c5b81b503c4bb6e06a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42455c06f2689e42e8c863f30b91df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ee1a2a0387a2544238f4d9d69313154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ee98f46f53ddbf0b7c308f1f2e01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473ef7d0e880c4a76801d0a57555d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d87c60b8285e46d39814a5498583157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48ab28d99a397d92244951f4aef4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba1c42f45b52d8b57931b2adfd8d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4711483e8f4e296f58d715dad33a19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b4c942ea9253dbea5908d9570f95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c3eeeccbd8db870c27921caa792a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fab66f5557266d41eb5a7a6ae2e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14819397d7d9449370bbcc6bb023509164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b985a9ad3030d3292106285adbbcfb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916cc42e83a84b42bb47f52868a7d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beeff18e4a9fb336590895c0aace15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a027edd44f760509c774a68fbbd2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435084a13262796a8ee94aa23c1017c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1cff1d4b25d02da3f2588b4c96061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cb99a409b64292e2000c1d549a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714892c6057f00619582a9cc99ed3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d758981720b78df7dafc490239ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d294f7c663650b5cf512e0364ac1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b66a946470ca14697ccf2bf0b49e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6a46761200731902eb2724701d83c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e037f11dfe6fb99643d7e6043ea4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc9a3cd1e2acfa53cf4848cc6c7e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce23feb7d5fbeacc3f4c3585da71d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64f9d5808c0e032384871b49d8c6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9880c06fc66147adfbf1d3ce6201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bfe6e2b8451479873ac6a160fa71e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf7d1fb2f95f89d1a6ded418f0cd57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a60821c451cf7d084ef6e3d01933c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3495b2e081bff07ad3e31d0a716dcac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274c329e70c5b376f7ec88ffc6e8ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166fb59a7799103d7934466e71b38d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea9cb07f5365e51ba1f99a3d52c08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6512c25ceb45040100e65f2ce67016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32431564e1fb8d3c1a0a19847f44cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2f4d44d7c50c381aebda26da43b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f260f6bad6d69f493ecddfd2ce9d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942a8cde2ffa38d9d1559ac1500edb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99be3cb1daaf657adf4e2adf544ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efbeaa008b9237e0df94342666b2e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5aba2f1de123cdc9a21c2739ac11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949148acf7a03af1b32a97d70b51ae1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d238742a47a40ee7d84414c34fa1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad16779cb0997ae66fec4ffbf97d8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e42bc8fdf23018afbc5f4957e0d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042800916190352044a2e96f721b4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b1ec69a57d46122fac660b791c3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c73cdc8ab49b378f1ebc89ef68dd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d707fd79af4b71ba98a694ac1163aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89b16da444ac9d52e83dec4acb9dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094f80128ab710de7b92cfea9c6341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a650b0406acef09e7b2b17a007c670207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b98c7870891e42910f9eafd492338208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d092f827d1855c24e5b4e54addb3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29e8c61fa5e699048701ceda7febd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c18637a4b120d93c671cff28aa7c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741262d3aa6986497b2a372ee518901f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc5b9ca30ccaa12b9de15eea811435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69098dfce4e0ff14b8f77c228413c6ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3365d52fe5a0ba541b3a11e400e0ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b21b0c15cc9f0bddf6698771e13cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb712fb08883c3934da0d10d36be01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c516526696e32c8d71d267086eaf80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb615faf72c8a71340608623a0a9649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6ad3268334ec699275e7150fa04e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6ee7c342254556a5d23b681082b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e27a77b36cf303e3a616f1b01b04a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac71bd0f33e119517900aa43f4842223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2829d7486b987ab4f7193fc6910ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c0ac1e3cbef81430e520dd3f1bbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11bd6551c99816409e785f31da17d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9600a7825d842f79043570df73b16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b85caa68344a5ab1d8e2833d282b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e26da3e774d1308c35fdf9a08f287229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f88e489887b37f96150220cf98b73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cea0193153fd14a2c7877ca47b97f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662a166bef6b55ecec0ede6ec698dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f964bed3ae43352de963d09a87370c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465aae04d14a222cc2a70b2bc39cc39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d4d719f0a8ff830b5deb96badf7c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d077a217c2dba1f8985003750e88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc0328f26ac0766613a151c7d282ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d17f415acd678aa777dd1be2f5f69c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60565b923071c86277ac3402c4cbff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea813f7f806956ba56cb1a97977a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311f01fc95a03b9682f01d7f94bcd74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c05f9119f5a69eb891fad1590183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f304c76a762218cb2a2d7348315f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e681065cb69c363085cf2d7a1c4eacc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901706ba2cac26f02c4f8555b2073b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f3397a51cc9790b5054d9806e1365246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28dfe9435950329b040d36d487758247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795076890d0bb2013794487d56215e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57d69846a1b8c821364ba684ad43f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d13df6534f6ec15ebd3d317ce4b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7114cdbba4127c2695cafbd621dae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efeda33d2143f93fc88844608bf2ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa619ea371a2dd4b0cdde1fa46c40123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c09cf2ccb2a61d360de497906616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57664f1f19f9a971200dae14cee0ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab1a11b08d6db785ad7c98d9f7c59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dde65300cd3a3d9a37eab0e9b9430257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e71831753d2e1aa256ab9af64dc685258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95762489165f5472bb989f854c3b1c43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b7bdbc665d08920020b85e4ed8b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d523eed64521b0b64028179aec6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5775e1fcf5f0d91efda140f077989262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf24ce725905482a4893395edb9e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e92e4ff0fc15f180ba7373ec8ecf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5103c5e135d587c1c53e8c19520910265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642576f9cc8bc559eac27b259e42e96e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e7756d4852f26bd2c95ef3d7b1679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4289f2c56fb095c0259973c6ff0a73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d131a8e24326af8cc6d7cd61abc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651007f10ead928ce6b19ffed2fb565270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23c5d88e1e540a94bfc1e2d869b9ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92720a3907c36422c4118df9a24483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71eea9625377177c6a4acccbdff6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5626cb13cc32b9ad679f9b668848274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5542aa94262ae03566aed82a9c425f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117de54a633c3a84c988f8f17010045a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8032660f9f12ae5e9405ec220b884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2aca53876819824f316de7df742ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c958c4ad351fc407a226cbf2df4fa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593b77d4b33a676582947695183604280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd0c59fa497ba58b5738083c8eebfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242514919a774acc6f588ad163314f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4039b32f42051b55ad311d60a5362283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40765f8e7fd5645559d64cfd24ac4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd7ea09ea055d3f1c30c5e67f3f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d740548db1e75ef2937dc889f228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a3a204f858e6175d7ded3e9fb3503287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fa4826d0a062593ae6983f87ce68b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba7a45307744cf46dcdd7322383c9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84e7f7f6f95efaf7de2e39d77cd24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3619f6f0ff212b4bf561618d51f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7ebb26da8aa73ec217c2f759c482292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8617029c389d5b5fbdbcc964d34bb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614cde86499368cb2a55f4afb7abf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d6eb063bd1a50f00f79bb96b4641b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c7d8b867de00cbd25556c525f665296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f8d286f49910945e6bd0d4e6bbaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f13e1b2a8debe17a3a19b2c6f212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751a85046d2dfa69351acbae88ed0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f2f84d47d1edd7612639974989d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf84c63cc86a2f4185f46eec22267301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf54489fb275f5943b51509a55de6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4e4902e96c681bed9a1e44e0526c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd37aff6bd3457c67a748fde3b85f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683b377fc880044f4d806b8657a24f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da0326566c4a868ea8684ff863021306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f7d650bf78719e33d13017fbe852307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b994a8cf4c2f6a857b5769b4bbd33cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b94cbdc3757762e4bee2c9c625036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76e5fae6ae3a0136b1cb10ae932f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b931c59047540efb683752aad4ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9647aed12fe2024450cc18c6c5ba4df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873e1cb7e8d6f534b227ed1703fa26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157da8a99ac6820ac7e0834f5e05f3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac7b7f348b4c8985bf10198638b09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5cbc0eb91e152903439d7c7a6fd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910071d581bbce7f2217fc8d9ffafc1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada620e9c0b6cf536f8065919e5d304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9580dc55e62deebeb62943fa28d91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5a47d0899ca4811c3e1a796b7c736320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbe17187875d9d3f701cd2277dd57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540a2c6bab14c0fe9dbf15429b0ba36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee659da088b6ba658b030edea60632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191efe935f555e4a14a547cf7c6a8cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba57e5ec8ead95894003cab7c36f6d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7ac762ad1e624c310f1fa32282dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db22e8648c3b7a15c2b2052e75d266327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a48af4462ef43b65be8fa770cc54d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31f16462dbdac77230f2389f0d4cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedebf84f57ae876ffbdadc6561d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47cac045e44e8cf40ad09dca52fcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4754ce1e1c22daffba0866147b75224332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54c3fd3a6a5ee033f9fb3baacec600333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e6be25da8d0d787d243a1d17c78d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586397f65dec3c7f205744ca8708bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bc05c3ec4cac650f69de364017f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b00f4746ccf8557e3fe0556013f569337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1cc1fa9b1a8cbdf1d901da70f403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8221a0ad120c7992294868e4e16bd49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffb506938ce46f5e1d8472f7e581c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7954d73733ea1a96b0abac50354b87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7625a6e6b34931d2ce86e03f64bf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb36c54fd6ce4ef148f5fb1253bb40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383ec9d6f80bbd57cd3dbd5c66e872344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3f60b099444384e28f82c07d13f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f086e79147bc5e88e86b8ca33514c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124d5143ef09fe3df2daf43facc7a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0b1a6e5e63b42ce0fed85b13dff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ce802ee87b3aafcdda59ad219ff7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeaa086d8480ff3e79535dd6e62a94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b0db166e1e16fa7d760b3cac91b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b22519baa0817607510a9d383ca71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4746a3de57141b2c15f67ee8f28f48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ef1f69c127036b4b44777277b29c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e0aeca5cf3f363906a8eefd08ba3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b565f4635654c6de09eef541e2a8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e37dd184eedc1ee1c673e0e3395e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958495bf73b78bcd7d20e8f7b6e7bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba02d4d8806ba0170a777d86f66bf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d954d22620a21408a0ad64694e28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0014cf8277328499f3ded9e4fc3a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c4a989e7d3666aa0dcb24eb962fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf34cbb9f90e4654da4e814933dc96a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41f2f366ac438a7c5972fb063e161364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14e41ab98ce4916d5506d998e2f7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4bda22d33b218b025a4db99f1be14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda3b2582ead415499d200bb0f6721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c4aceac7e007815831e5c3cfaec6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536b9c4bfc7423e454475997b633ea4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953fef70abc5b4422bd16a3c1d6791f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d181e6f9e96a6c56db29968097b91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3cffe15837c0a4149883bc7e36368372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2b2b15e8b56d68692a945a0c49d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86367f78e0a3a72829a0de3f06ccaff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bd38ce14728ac91a4b0f77c6d3e42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c14cd97484b23df76da68a903c1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed7fce6717d0375fa20cb79cdd195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a16490ad6cf0edb867282e4d50d9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab05c4962d923c7ac9168f86e2d0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6929181fcfbad483dd34df47727b38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989dd9f4ab3d7bf9531fb16bb2a9d62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da3d52bd980343cc61b456ea29965382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a49fee7012dc9250131f970d13ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe65a632dc654cc66066b9a8a32a0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2bdcb54ee7b6ad79442d79507530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bf665de3792c1c70542b5b6981f59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303879c1680aa44e0be43de472845369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf335d049c6df4e18bc7491b287c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd5efed28b57e79b5e07967bd7712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87131172a5864fc2447b1a3c8afc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551c5f34bda620e7d1b25351d5bd06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd2f67c2c5a24f4e6d8b5552266e51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1136c9cc343c39afe46530651bb6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce307dca44f2465fa2fed568b870935394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f512951a69bc418943141a3a062d2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961aa31b627dfa19091c80d33aed4da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592df6ac0d0f6a8b307229de6de4574397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d28cd08dc3036106be17611008ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056f0cb290a11e7f6474f38634bb29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc5fcb3086bc2f4d7817241d62bca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684812da7e18f7c1c4fa32edcaceaf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4e2d4e3edd0e057948f44c855cc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017492792a40081235c82aff50338ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe7427a4b117f84aa4de1f9ac8002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e36ce6f96a3161708c25eff32c4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf472bfa36daf3a5a9f351764db15f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e53da75ec03a1fc2c4492e622095407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09510a864bc0b1a020074fd6f16983408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362fd9fa83eb95bc64b5ab96349c567409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb0ea033c5b563b3fca84c91d41701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f2526fe4508652cc8eef02684bac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c80bd97953bd5cac113d365f56795412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba0f339434e0571e14fd2143d9c7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f71e6b4d8c0b8ffd1f3ed4262b72d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9e28554882ed1600dae88c691691415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a822f1cc6126800c852c614111ec828416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ffc127e28863428a1d681ba01b1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f410988bd67b008d844d46759145a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2174f23f7309adcdbc5f110299e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483169d3f180304d108ee3b852dab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c29d8edb35373808a17ae2aa9d7a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a43fe9f346a949560102ec7b4275a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1cefc012c00e327690f9d1a48becd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919def0598fe144d1065266639417b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1caf924cae2f84f6934d832d57c0c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ea0f727aeea4ee22df1bc55f10c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c79a0b3fbe33c69781e6d7ef68b2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828d06fb8820b3bf1f34fff498de30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4bbfcec0d7882ba21d7c3d2418ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8cbd17035fb8f5f4d73ad507d836430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4135d64ad435a4145ad3749ff62d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887476f982890c43add7e1937d1cd6db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9564b09e84c42274812e03bb206699433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c1e0985f318370171d4a72f012de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c0f2d05e39e965b34dfdc6210c70d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca4fab7f8d9d42edd712e7d99082f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3d3acbffc701d16b875c0356d79d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82aad09e7aa2cc2eecea804c3c709438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44485f24606ed4a969162861e5a10a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102de60fa6c7d7b7aa0061a9f7838e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138407e6ea76b8e479ced34dd7e786e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de384a7b1c63ee06849d09dad69bd93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be38ecc485d31e2bb87ce4189a3fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d1d2d535146f324a0f41e91307b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed290d0ff490ce8e8565ba2a5d380b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd8d3753570d661c74ca983751bbf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f848cb44969ec222661a82789bc416447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfe8eb9a02ae1ccc733ff073357d87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039761e7e3dc2fde806b6e491211f08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f014880a3fa85f9a45749fbf60ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74880b5b0cf4bba082bdb5f2e6f46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb89526b6d5db20efbf6543dc23250452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de02a62e328644ff2a5658e16f1ae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcaa1d618eedbc0b49f8ea8d391dfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019422a08d9126084016ef12724c241455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad158920ae5f66c24b48900e4f9d0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11afa22c91d4a427be19a1c3fbd6492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a95c9d5dd60b239a3afc408afa557458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e3235557bc189966911e7326c493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5073b979f1068f553afaa794b4b883d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71c613d08858d829ad2fc4327eb6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64434b73d02d5146907a1a7872ec526462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f76676eaed0d042adae18a3701a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f3292ffa389692411268542b7332464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699d3c1563874deec9bdb4857870ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65dfd7932221c466659db2038fdc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3332b7dc5bd1d8bb1fe93dc330fa49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9548f8d3f512595f8163183e86826468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace97256b859e28b3ec56f9b8dc07c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c3be9f7d69c59f16e3c2d1bd650e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327b709af0dde7088f1bbd143c07d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470294d4adf1bb2ab03e951c551876b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415480efc081be1b13316da328db4dc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b5636e10100a015529f72e9124b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0180df0f4481b8675e83275235c53e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2239218e0065be5d330d27e5047023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3d6e1aadab6669434d9f3417c155477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b89c80ead08fb1c3f714d6247f289478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327563b5e50e237110c0d52ff7595a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908cad7121f441e1c137da59a9034f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d447c52625d40b9fb75029cda33bc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa014f18aba209d380b300b484d4f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6be2953bd50fa38a59f8c78544d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f118883b947e0645c0390c439be4a08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d09126c88bb489401148283f8b72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5a08d8a022eb5118fe7956adc61d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412405251ac5e6a0d4bf95c50199a1c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5255d7e9e7ba727d58efdc04345a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960f55128c15a50e8d1f152fa1a78d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2728c3a5071450b46afb07ba2c4f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d06c79c38907b4bd103854e293a5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e50fb1afd952c5a4cb35e911563f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea22d658fd75c0131dc3835e799f977493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b081abddf6ed0775d5a8148e98b5bf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca08cf6532ed7579f21903ebfbe430495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af7d19db330e790b1038c84bc0067496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f3d1d4de618e54c9c194520a9142f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0368e1b975a850d2b4887b5f5e543498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9231acaaaa96a273697755211fa97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000da098b17b8f2985c7817237496fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a4c8e9a41a446840cd9e9f0d4098501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc74911d8aed62b4d472cad934b602502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295169b7d1fe9242052fd19e89f52d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d4cfb2186482adb19527e2c7537a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98c5d75c2ff9445b4adcb3f6d2bc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c0816e45d5e05d653f280d67f3cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976dc539299a5a1e8bfc39452179773507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68691ecf74350a03ab29b16374980c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77805324baaf19fee61f317a74a230d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd7290a6af2b269ac0fc208750219d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c686ebb49e56b2138e8f11e48b3e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256737ac3142bedc7859252b35aab0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde7ca7de6d84aec2ce33efc13eac9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbcb7c9389c5390eb46b9f8b4ec679514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01febf84058ab2c33b3f9618cc9b0e10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea917cd0e6a78823bac8fd049b3a79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a5e76fb34e7dccdf8abd9fbc7af2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8096e94ee4041b8485e6e48561486b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b6014646289d1a5bd29240a799837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5273ebdee25b8bb88273677401cff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6787df6676e4001f886532c10ba73a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350314475d9bb095b23d001b16b23cc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea5b47bc37af6ef5dd23cdfc7845a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c983d57a794f1da7d1baed09a095f6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39922045df1034dc4a36d8701263f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd358c9570ca450819a2cdb6290e7ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b368d84cca0f3e7a324676dc19c424527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc6fc54dd4b206f3f6d254210c772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6142c7b9ade5fac691c03fdaedb5a1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53717528850c105c44b7b7d16b18863f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ed314dcfa76c74c4ee7fa94a8885531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d20d8cb98434186998c4ddce6b27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02dacdd82de1343fcbacbe3b9564a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f51068aeb473f3aa9dc0ef33a93a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da5b5ab03e376ec2973f7936168b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425020ecbcc725ed2e01c8f6501ebe0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6818051db3e6edfbb1e0e2a8eeaa69b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbad25f45c674d326d2eb4bc80f40d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41301424390676414b24b28cca8bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca63237131c0767701f4de3469488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34366593decafa9a08373e8a6cc9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0bb7c1a2d040c77c55e9f486da4b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df4a2d592c9b4c962fd7ff8f74f55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331520d6dce77b4b14ddbba2534d0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f7a606dc3bd2bc3a031560ecc6eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b6a8dc1f44025bebe51cb0c03ed7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee5da92636f7dbf01c40063fa1cd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2555ca19946b9a26933a82aa59be9cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd04e8828b4b6598550130c2a26e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf8c841af67d6690642181491e3bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923813202e1283a808f8387ee43d4afa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6488c19acfefeefc2281c43a35624b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1316901e6349c3b338ff461c42f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab501790a0b0f7be7e37587d70a34ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32ed628930525d9cb376569e9babd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d2afd7f8883133a63740652a57d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0e66664c7938219d3f639d25b0fda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d756605e4d216e9fcb95bfb7edced558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9acbb3a4c94e760c373e50ce2a8e4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4634178167fffac97c3b5f339e14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a38d305866b420e63617b2bc6a456c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa263be05b264da1fc3136c9a75c68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61363e49a59b7203009ed6c45a4444563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105e773bdb90861e9fc190cd3e4e19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913b6e7f345fe9acbefb745a16d8cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3acf6c567b61e50dba21a0f9630825566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5325e699970bb8550b600e2cc4021c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f83dbde7b4c8d0a4a62cbe0af690568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d056e7ec7a25195527782d4aca528569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe6e5c79ea18e67ac4f8f35cf4f09c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5487b4298111e78a29c190a144d369571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f22f15e8b1414b72643c2535e2887572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ce83b1f569465c408c6d9abb36cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1450516b3126fb79174d594e4958db5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d403aa3ade5ebfdeb141d23421de542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414d2e434e9f9d6ec4a36b85f4d87f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ddb6b5c7599f382c3bfa1afdb100577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940133cbcf0f58b542f5e2ffc5338ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23a20ab7928b4b494b2c1661c2429c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88024959498ffec343c98886e03068580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25a31fe6219d8cdd41017e6f582ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf0c365067e8954970ce188a480fcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c9e302b1b256f9e8f5428de70988583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f257cebabc6769831db4b6ebb2065584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8bd8dbcad62014c4907f4515cd014585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645f3b92651187a856d3dd017bc62d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28026e9dfabf86aaa629d6040a5b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038e3115852d76a1f3e8efa13876fe4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43444ad19d61b23751cf98065168f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ddabf3220c7d8ce2788acac37522590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c272160ae2e3d2e80b09552296d8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2279c91642e1210b0b5db09a9512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5002826de8dc84734878e165d34793593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d204e1c7b3b4adc264705a8a66a05ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f389252c189b0d73dbb7000d186a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb187d05a01fead04dcf123e0f728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec17e12e26eec49e707eb99ce22ee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8f8aa7dc88dcbad59ba040632a535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdec64b3f8dda3cae12dd81fb2713b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82b5648204192bde1c57d147bf5ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b22a29e04939573bf42823a5cfc172601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12f07307ae3a5c84f02faf067b5d9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464695d7c38c4525653d088104f9eab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f6a237a73bcd9f4c1fbe497bada4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee595ec15337b475011d929ee8affc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ba00b4cfafce62ab210e65b21c425606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668a428c819eedb8b1be491798eb6c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ac95f753f6cdca821d04f3179231608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e792d9da6fa8a0ca49ee171c3e012a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536cc38eb5fe8d1b2a29bb1363252c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41401ba8d9dfec9cdce991c2932ac3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af47f49db612dd7f957d6ed9a24fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db6f46755139a1f88ffc3c394f8f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160500af34ac6d9666e7b08c45a36d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf7788675efb975ba7269faed4386615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ffee936eb088539881e1c625ee6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15205c23b55e1551afbcdca09dd580617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea0c970ea73fd60a1151fac4a553c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980c72f9491e7475c3d312c38b57044619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2de889d87352ec6092819ae6c8c37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d59a3091985a98f6e76b35bd4474f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f6317f5efa198a9f1dd93ff757a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751bb07a230a83dc77ec8ccb0deab80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2e87e456a427c9f2d04b4dbd3a2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab26a6d586d4bb0b81d8d10b45a4a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ced533b5dbba610cad269b57f9777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ba31adc7432b05d2a181078b2e42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af5c7d4ca318d352c7f9f9c2630ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fbb497910fa8154fbc16be2b4dc42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ee857ec9b3947da101964f9c0149630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fd5414d476c9913a7f4929bde121631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a86b2ad2e132f1e08196f819ffebe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ca9c7ffc061bdc53fb7b51313907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c4a94239617e1d3e4afcbc499edc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4856c06c25101ce7d283d63a5722d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbd4585c1483d125c08bb5277efda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6c966f47d27e60b2559a2e5a8036637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359547a5d7e552dbe59b6d730ddb61a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7960c8f1656828a285f00455cc3de5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fe5125d64a3f8ac23e0b01b03a01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc2b506b9b854cff35a80c720dc86f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293ad4027962ed7973ae1583d27bc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac7613d405a3635f4effbc0a171b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d0647f3430b098456390fbc7f450644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f6ab883c2a49cf1d52a4f4ada261645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182068c8bfa44290047308250bb38dff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2653e4a29cee02ee9b2c1fc218c89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdd9863c720eeaa35bc8192f02d0ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba5e2c053793096134a3dfa293115649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a289ec6445a6866aa0a72a4e9f2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb04d25884a77caf16d919aa65a2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde0c11edffa5e54974f03e13bff7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36ec96a7d33c7bb35cd522dd1cb12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f1075ee619e93359ce4ed2b51c8b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428bac127cd079e271be24f0416ffbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd6a0adf77ce6153932bc33f1b5a49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284bd2a6d31d35240ecf23d2b98781657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7f4ef6bcbfa3d326bb98fa859776658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25676cc9e429bf4cdc51c1c0ed48f1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72097ddd23d791bac2aedf175d3077e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226f5ebafcc8d2e5eabae7b2560d52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08508f165db67a766a3ba5910ffdae2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c5f087a8e195400d1f25b8b2d403f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d20d4f75f78e7c2d7ba52484721772664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f512b98430f8e533f55ec365b6e1a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0a7b92f7581ae816336115d64ee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c0a3d3dd6b0c9df7ae6148abba3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d175065851ab62f4aaa0307e1da4b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73a940853e353aef0c14657277b9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106f6f42846f7ef973c716046249ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfbb8701c371fa421445b61905088e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf63fe8a5153d7a9fa3fdacf82026c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42fe1ffb944541bc9bf3ce97e8bea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874dad4410d0c2fd8113385670d8ccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34680ce4e7e0c89c2a0885a54215bd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3696b1033851ab8899cfa744174c9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d493a2e053c13551489da2f0886b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd546671a99012935e7c037ebd7f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742d75c4cfa868b16f7e57b6adf838679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59746e9e56497cc5675d172e385a9df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071d7d129e7b67521ec356a25e9a4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440aa2a10801bee42386612b7351703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4154145b73bdd7266144f1410d018683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106ac863eb269254106d0336e84f3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ccfde907dc2e128538a5686d374a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41242f710f3153aa71ee92b626db084c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc17f71c1a9ff5dbb3aabb4b598ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3ce19ec01fe4f2fde6f657bb4f8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747115e68b34128d7108fb987b1fe48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1988277802a46793a22148cd8deb02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22d74e30ef13dbea8e53bcd5d05ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25e813e10e5ef84e850f728748e65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289671acd998b2b6d232ad5fdf39e165693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3c1318e748ee92c714240455dd3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571f6bdf4b754c13c63c8efe11c4878695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7a59107e1345ffd132550e598c88a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9381e641f87b91f88e524a645c955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24512ae573c8177d7011d13374a37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edccfa7a3a96ff8ec864af3bc99d16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b836cea54a120f78773d59b4df72f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be7ef155a337baa89643cfd70df40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf58e6728dcdc8cf08b982d3e7a9942702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bf449a456816148c55cf0bc5960e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e504d0eb9a6769591c7317fe3f8093704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4307ec14694a2a855671bf289574f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c23313468ca46947bbb0441bc892f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73df9ad69b860d74041142b5973bf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd5f9d930684197036977106b68e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cd49c1159fd3251e2855dcbafbddf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f64ab82b2644ca04661ed507c6dcf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdd916d82673d414e4a4b66f135a4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee86458404ba27f221877fa9e9567a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a26e0728ec415df4ce8fb431c5611e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107935a4f9ef192c50c62371a16b7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2a2caf1bdbffe419d05a80a02fc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527afeb9d62f0cad41369c8c239166716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6fe6dfe476e927ffb20899b64665717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69583490a5dfda7c075830eae9096817718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970400af6ceeebeebb48361ee2146b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae795d27945ee8aee42e299d29e173a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f33801983854fd1ae1e433c096f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ce02ef05c0fe1a4af51e2c07a8c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd754f49dc7714abb54b74124c81d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45afe123fa54e1dbdc8447649e1d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986314b0ec93bf8fb2db32c03effbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00e5c476827e92e90312a028340bd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd3cb6edfc4c39a3f95f8a47a1f4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccae836efa26aa2cbe33f0f1e1bb31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed28e57b532b740d52d53e0f2755e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be957028a9f9947a389da675bdb67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166111e0c543883020cda86980a1f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b43e34bc5b72d5161fca410324b6fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305bebe597c8a49f0776e459dd5f19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0007662b4dd5398a9ca8428aaf968734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee4671ffe6295296258103964125d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d70a06e55adf46bee7785a585f6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48929063069c45d4af3bc9dfd578c4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4132cd68923355877d55773a2dcf82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2166171b8f5297c75e1668f953b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6e8d178e8d0dc55b980387281d55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d495f8d319d6b8073728cac6a05bef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487b3f7a34aaaa201e0dbf956df360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9207332ad73223b7da996900e28a3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d8cf65536635383cbf1c8a3228f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e2035662caffa380c83dcb76b5da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536716437706715732651db5d9e9edf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee46ef5eea4935ad0c4a0a357d1828747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc998f096bc1962d359907a43731367748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df82765c274f8451acb7b7aae504d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b01c939c89f56a9009fc396e37ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c699cff68176fe0e94f7e66448c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786bf702794a864e70624b66a8d2a0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022890e34f767ff1c35f9111c54f977753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62d1e93a50689e3803c8471e2eece754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdcdbe867a57fde67e9697170c6173755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd5e517058ae6d004e60169fa2b4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154f79bd84b29484682aaf8127b2bec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7b0c267b97a6b1682c72c1ab86c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3c8a9249d3230590a8d1569b19a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83afc476a1899579a947c76730238e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a7ddb772034c1fc07ffaac51233652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ba01d1936e0d13ebf00e6446c90c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc60a5ce659361c7789ec88097acab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b548bac63806ac387d93dd4d9410455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d11fa43ca4407bc3b1d74685eb1ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadddb5a032d002eebfeb4f3b25c6947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4f0ab2295ba8360ed7426822cb1df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72b3d0cd039f81c342d07d644d25a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485dbcd81c89e5fcb61c2ffabe2f65410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e764c373f7ee72ec4f391207e99f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39171364576263c83a567c670218ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85dd567a6196cf4190dadc9e2ebea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fca1c6c2832b248083f02927f3da7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e8793e10389d3b96de129ecb75d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059b0b13599dc7eae8dffa7549f4eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a892f6cf1e4a768e2b8e03c51e5d5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1a70c668505e01e96b15664ffe5ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68aa53600bc0359b771aabf2b4aff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b54e0afeda6726bff1ff9ff013fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20033d33f6bf50e77c056c62cc57d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1420a4298576721d56647665a214022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73ecf156e6ec5c90aec7e54a2bcd8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8dedc8ad139759e2f06ecae23ad6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e15c2164ce68ec7812abc28c8327d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e12925c41afa212c20c8db4e014226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf9c26d38757d47d93b5983afdb5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03966ff277fce6a4c36c8424c93ec4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f476bb61c33d70d4e5cefa53c0c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2aed4dcefcfa09247cb918cf830df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06da337da7fb6785aecdbffed46ded31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a12306820edee53a182716c8c98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a5ac26573f5d9a0f9b679824f89833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f7edc09a6acb1a9a99e9035093db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d1f7be8f22017facb3431c660af735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1c44c9b963f12b987008fd98e45536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017372b9c2ab4402a1b9d76ea766cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b248750f7f46c762090b53b45ed838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7b78137bee4666b28f7a0a245cbd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301b32539a4e185a072577c2a8bf3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710838563b3e35f1c29996d5679f38d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329cd7f233aba5767a3e0985296a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2980bf9a34205fbb1a49684b6979c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e7980d4616a12bc2714351b6667844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63981a2cd0b145018c7be361983a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b143e8f7d04b47bdf93269fd70c87b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff68586b0e3d783a06a3c1b4cbd678047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcc5dff7e7a0908a6c96f14923d35e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5dcefe0320613bd759e2e47df980249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ec9d6625dd20bba48c600c5af54550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a509ae0408cd1d6db98cb2877de56151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4335883eeb7e64e25820219f0d70f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d61a81e3bea70699bba9643dffbfee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526e72317775d9911f0346214c612f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a3d795fdffad9995020b2701a7bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbcf5441b9a8c992d64d714e20be8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d8502c8f3b4222a32dd9d5f1e37357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f775dd936801b8c69fe1957df6b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921f2c0f06ab26fe6d00978393dbc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ed8e6b1dc73d5a311f780e6e7b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebc51fbaa281cb1d9d4fa9016a35b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41d6497eda4ea9f407b35403c0fa9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0e5712152bf6b1f87c9dca60c7b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c16645d728bc538698e71ffd3d5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a996020a1e1ba3415f1af493bb095c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd92555fda5f91f57c2bbd8c5b51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20398300ec56644012f449374396ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf200524bfaf9a6aa96e6eadd55c1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48651fb121631a9534ae3df2db49269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9125c8908917bc93e5a94c60beb5e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18aba37e3765c1226b91c06fe01d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7d2e7758d4690dd64c3290e4e9e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f45ba8fea317b1bcaceeb7961d0cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb1f219da20fa2d679bfae544fb0a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cc4c2131f8ed6fc11b371b158c6d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb101328c277596163c5a978b6b0d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c89a63bf3f68bd6cedc2dcf75589a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b29ab9f6a7c99fe4372f45d047df678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339498c30864d225ccf52b1205b50d6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f245fd7004f35486abb4c2412d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657ffc59897f66ec6c8be7529ead6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1b162fdc11562543f86f8558069782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b21746dd627ebeb0d05d497f32ac983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffa1fde8f7d710079bf6e322dfb8ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2451e54d24ca448d311a98804c6e0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b3f2bf3226f10907d787456444b0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65ff23937c98d5e1db9b48165719c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c2afbe6c8444189602d7a3d085ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504f15594bf89972ad86666278644789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb871fe05a202f6baadf534a42dbcb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee1955127740ca769f2e36b423971791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47c3369610a9f46807aec8582b77592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b993dc9cec5c9ab0b79c9469f0549593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358482237a4407581183d9f3653e8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c5e270b580c11b7ed3522681a0c5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f620e9da6cfd370aecafd4f862bfc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab19efdb61c38ade6bbe3175a29f04397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96b9e6e4a250dc1301933ee95264d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239659fbeb02e24606b8be004e1a84699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5b8c6ca000213023853960265383100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7cca0d05dc1613250f4c64129bde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a07768a0c8f6298002a659cd34ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a188f2d44cc2f4b319c43cb51f10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df313a7e93664448c6ea28ef8e04165104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845b0f2601f673319150c75f388a76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f3d584017893ad83c6bd594de2f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28f44a775ac4a5fde48c01884c81f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54a01d2ead103d145fc28bea6fc72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d28aeb7e2e208b27356569623e84d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b9ef2b21adda002fd82a2fa09d5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316f92da7dece94a8cc7e841b5f1d2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00041a72d154f5ee808b827a97807a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9c5fc3af102bcc4c239cba10ffa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278049945dc4554523100472dd690b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b9082271162de6700751969beb92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e0c96889899eeeb6f94f0f28a3d11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41349daaa6a4d12ca1742fb09552d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e4a26b16d39933688a5466183189118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e1fb8070a7f23d33cadd39004eb32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2acacf75c1097ea30bc62f1b34f2a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5067f64722433f0466befeb7df89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f52f588ce51cf0aa17652a045bd561122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a81fc1af05a1a8c797e5777eb3a2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca92eab95735f54632da97df9e2a88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968a88970b3eb70496beda72cb4e20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a35fb9a6f0cb329aba95c24a9af21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c4b593bd0470d8c31e78056fc913127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64da489192b673194141e2f021a39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd6254150274be9169f7636eed00c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b366e36fdf95cf8eb021a4b33233d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e087124f4933ebb9552442cda043630131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854da9098726bb269ae2d88fad110a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a3d8e8f293c655d0a6541d109e9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d336557816c7218b1e93e2bf3b303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c97a727a5c9689418f76df702222135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dddbe9542ecbb9f763a6963e97500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1dca19f660235c694e2531657d997137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f33f3346cbd603c2e7527099b5fe7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488671e5744de392d095a2af07ce393139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea79f9a07386f366f6a211e756e07e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5da17e67e6932b17f33ad3155be3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca5028629a5965b36f84b25aff7a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a92783b2d2ee959281a74da090c5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d566e2387ecbedcc38b6fd322a92b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c53f306c8a8eaf9a1da7b306f01e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bbb3b88ef3b1e11bb2151f5dcd947146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075e459c8af513c3c25916b4d55b65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39779bf56e2a8510031cecb084650148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1b7728085d9701a32b20b5b9d0cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885413b6e18aa82edcb2e4b5332a15ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe570233be1bf2613bcb86d6ba7a5f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f929b7c76af9d0a0dfdae118b530a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0046a3ceee8ec0242bcd4a1f9d524153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9e7d16e8e6be753e92b5cc4d990b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2322507d130bacfd462193eb6d44e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ce39d3f5d1148b6feec4780d83cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960a4ad4a672731cedb7f4270dbb9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993986e35ab8315b0888387b176fb423158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab75260bcdf4edff25db0c67b04db4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cc2c89ecc5a93dfdd2a9334702d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cd3d55f7790d7a6625d815f592d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001638295167e6eeb674fd69cc2af91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89360fd3da9c0215eb3a7cafa41eb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747dca1dd9052dd425e0183137f4c52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826dbb06cc87bd025aa8b779b1eaef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f17da33ae139357a62672c13c98d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602a3f2bb94b236ec2eedbd7b43727167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beae3fb571eeb88bef11530e94e4bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efef154759057ec0189babdf6a0cf48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049897cc6ca2179a74034c67a15d486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3837d3ae982da3b0fe460b3b7d46d75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c29b82852615af53a0a9afe54faa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a56f08dac8c026968c5840edb410173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d481b85030dc3bd2db616b33e749174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5243477b1068eff4cb28fd43c913175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58f9255fa522b3fa74d8d95006d25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d5372c7d97520ca7bfb6e032dc17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e40196a2b24c36739a835eec7ba2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e54abe4c490225458b1d0073bca41d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41efea9e74bde2082591832b21348180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bffabb5bff3738365b46cccc682b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a02dba8770103bf5f6a68018aac2d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb9a58973c7e2d859980c8fdeb06f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8807419a69c73d5086ec947d8421b0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ba600383bf672141639356eea832185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c6dd4ead131ac1a83fe99046bc19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3112eab2dcce55029889bc3219b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081997958fb531902eaac8e7aa3f4634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392b1e8ee2f17c614431b7f04e7271189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8c9116be1e1b93676941f0c48d35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c76ef16dfbe424514aa8650155da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80f4520ce62890063794983d14713f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b3d7a02fd64d2170e3af32cde781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75e624e89e635589099b62d2fd0f90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a6b92f91470d6ef74c5be0db0582f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca6d7c65dcc1ea5a523bc50d1d0c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086934ed632487bb45a4c4cb5c0b96c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ad7473d88780c064b45c5e157454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a4b1e63efa98ffaf9db50bea77c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f53d32b3bba59844d0c9a93f4c0217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cbd9370ff85fb8b748d09ffc866a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc97d2dfbb44755f4cfba23ff034609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4010225eece16573936bd611f41f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59efad7fec2fa12d9b54569f1055e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3050dfe3da1f36294b632324d485e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94143098481db7b292850fd16badc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8308de8d4be0a5eb8cb95f52d4ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa3e9b082e139fe5b8cd54b5eba48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30068c4e902678b4b1242407748813c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d51e855a06235797c7e43fa441ac7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f6ba8978bd46a2796b58b413b784211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a52505a2da5ac9adb683ab4469a9df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a847a63886fb129d70e0a87df090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc536156382ea4ab9e392ec2385bb0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1ed9af397640086f123261c70862215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd3a525cdfaf285f73cef8da17809216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932aaf217f8d2d3d7dd68ec5c92544217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241aa2c6354cb19d63435a1ca87c60b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260820aad312647b932e7151b2531dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e70a5689c2cf222d8e1365bb8f3f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b73a05ceb47549f8e52c859ca4d37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc717e353ebc728758610658df723ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86082e547d71d36671878bb4d2d6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32aaeac2e40b27ee5d1156bd6f589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab173b827f56a5985e415ac8ef974305225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d79379abc08dab2ed316ead462028226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5dbe2e6b511533c7c55180a3481ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9428bee0df868def20bd2d7de14e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a392450fa5c83ecf6a42e3f71bcd61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907315e8cbb07a0797087c4036b8af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d54b05c9aa49ffb1da0f8159e53e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23a3b599f8519f9b47e767e3983bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7100ded29ca8e362a9b443bf03db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968a33200090c218cf4241d13bf84c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c763d33e7014cd81cf2922a8f0b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090458921b8742d7e217520744c73f33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21493221fa38b9bb80df8b8a4dbadc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d26e516f80cf8695f413a90318f3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289e272abd872cf68561c38010d161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b6f0f076d72fd124eb5ad0c72100240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667114d7cc9d5019d4764a6d2b50c092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c54c8819634c9b45e8cf306072073242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b6417e55fb0ef55f14554c972c72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3e4bc3e39527941617bd69117759244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0b5e724bc6214797a2334563558c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c5eb9ca7139f2ec58a73dc5e165c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd2c2412e98c3b1b767b3dabc676d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc23926e1ec52b5b082a378f41c40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4d43a751a904f2f3291ade526311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440e439b75002b32c238873638f8593250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc790a9963000ae4116c4660e49b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010bc44647b141ab8e52bb0398b719c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d035b7002906bb7f0eb1feb9db271c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3581a3e3eebb3817e01d4e4b02055b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a12f24854b705f04467675b8f9639255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b214205b7ccea4683cf977850046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c097cda117ae51b8a67295b678f47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85122a9c6520c8efe7a6696c5d71c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852bf4a9f75bafb6aa9d9bc12dfe582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e073af0649b21df15bc2967051375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e7aeb6c1bb592857d33b5eb8e4f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e33f3f2affe7b0c9fc8a9e517d689e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b302019d6d364fe3b927653a1efe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb38005108c240ae91859d58491d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e083b53ff7d01606e141c315623b03d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266034c4d51e117b666e381db838c4bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e097168b9c80f35c51999147f5c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a72b1d36cee034cc29fe57f2a8c79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9dc8c26162f858a71ab6d9a4bee3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65910dd8c081f85f4661d4273da59f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01da1eaf66e25acdcc28dc7b46a23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a425bab8ac0196d4ab658b9eff25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ce9dd9e2f755cfda9e481746773e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff7452774af46ceabd12a5e910f11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d080f177f83d92a33b44683844f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b08d0405dc6939e1a343ed5804ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d5e41cab3cff3ce57655c03d76270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6f3f54723d68a4de47a63f226436278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f17018ee009faf240458cd9bf7f890279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df7bb81f176104f4e17445dbb4a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c6a589b4f212d169b2d219a5339d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2cd109e9bca4d777033b22b2dce4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a621fe4d5eeff2d28d1dbcff404d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f092321fc60770941ed170fc8917284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733025377fbdde5131fc499a3f3042ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4617ec1de83dcc54326dbac18854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087baa5f5c6ea7a48965a0dd1f5d616d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae8fe5f6f9ee69aa62aeef85530f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426085cd534030af6625c744c4fc629289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0accc6b8050f5ed06ab719f4856ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37dc88e57d3e56de9156cd5d33f08c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261727f9e733ef9ae32232aa8bdbc44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53355bf23b14664db9390ef4d2d7ff1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400b08e06cdadf3766f7257b219c4a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ca29d63cdef279cc9cc450ecf345295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ebd721341421ff270620dca16c25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78584422889f725dc19d1e95aa2fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb51536ac3c109897f0af182567a34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994acf4d5fee90d04f9b60be61a22a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125413a8e8660dd2d1d2571743a552300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58434ef8ce49d361461c914b96f36151301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a78bb7e2d7f73055b13cf85502935302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd240ae8709c60ddaf25883d68664a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeedf766eeef13b68a15df115c3568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781ef615ee4ee6ba845fe2f3f2faa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f20be451e22fd1065659bd3261123306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949adb331b4eec3f5e167e3624449ce1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb8e59715e3a0896e3c5dd82037287308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3949b6f5a18accafda36ab9e4982bdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15ba80d12bc53cc8805819ae24a67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9f4a6c5afc201a6c26ba1f06ee935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741db9614b18b94648c1aa11df1c3ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d0dc5bc650fdef78c7ac0e779039313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32cf083d1d93fe61b6c446bdfec5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6aec98ed161def74191d723e971a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073e16056b8bddfbeae07d1e765a762316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe17ff29af57a25aa7395354e5e081317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d67dbf8b06a719e3ceaf68714050318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e72cb10f4c0a9e3a7b2ed3f5615d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12567356bb964fc4f3f2f8d237a1670320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5273e5e66b7acb4eef342487bd7c6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5962123439806c09f0168a8382d25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0cb578f88c8f706ed156ac6eef72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe52225f073396aab20cd8894ddd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d64ddb4480838408aaf50b66fbb637325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60700b895c64c13956c104d93ade9d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad525eb11841b4d0aa5825aa3e86ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719b6b9a226113879f325e0897e89b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306dd55fb4e75aebc6972ef6ceb935d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647f747a4e23eb0fbd1135a3ba4037330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b94fa94cb04c3c97a1994f1eae0a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447ba2a145a8f56100f70eb093e620332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a53e6141ee44d4e533d0dd50ff8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433fd7200699cf9e0186262b2e7e8bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2d71c1a0ea707049247c22a1e193335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57d5f0220a97885140b15433ca2f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c9097f55156686117d9c7f85ecfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aef3761fe31c1096c52e51147efb56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a5d509d894d98f7e8d68b82114888339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0afe36212be303a8731ad46d23c193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a1d17cc60b03a2f4017649594797341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c34e33163c574b706d7f29ff92db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619813e5f2eec3aba2e59ca95ea2c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ebca45f6990e0c2ad137c36225de7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a437d9d44708b6021c1529813b00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d77ee3021714d17c0805ab717ca73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a5a8a0ff65ea472f50c9a6a3a21c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ffbca17044849fa4ee6b499e5bd82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193709cd9124e363cf85f7630bc76077349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44202060dac38b0ce9f36f70baf4880a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad841edc653f8f14614ea16173e5517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0adfc8e4f9e490bd198608b30bdb8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef85017887b3504c3095573f2de71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f7cc9f563881dbbcd4f337ef6879354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b50b9ecfb19d5bd16881e7d7cfd68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e52ab759d6988512ac7bfacce858e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0602bc05fb97a4930f045389fb441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d9e175e50db7f8e4c365c1480108358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de87c652f38ec15e568f6dbcd11e1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cfe95c2b9f299bc1eb4f7a225beed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99864b0de56588de4a51cb94a5b526d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974a6e962abb2e4388a75056ee3be2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76faaf7da875fa150fcbd558a28aa5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed83fe38cf4e14913e79d853c016db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f5fef71e33ab7b735b85e5a375b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e2005ceed4b6a38f48533796a744366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230bae91cb2a9296b7d694e5ccc9d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da75d4eb10b69c29c0afc3af89368368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98046a93d34bc7076bc330a61783cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee5cba22e10f854d4d2821738674a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515e58b124bebcbe7899e248a7daef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243292fc48586c13ef12d41ba469e24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc58f9d8e562e6b18b5cbebb1d931373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0ec2b05c3506fa4d3ab955dc2f1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ecbb182495560676377da9bedaf90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195e3f4489b1ab2db47ea769f84ed0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db890b8ce90fe6b0d28f3624e05099e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86437c09f4054da555494d1d0d6ea36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221fc973516082ed09d787d0dd5599379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a38ba28d4629014de2979b4b8bbef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55268cf3d6bae42d2e3c9b50f3b842381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6651d70746caf986582f33dcb3ba3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b079607bc73db804b37077bd84fac5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af00416c407421fd7394a0f1a4ca9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ead0810652884a6dcedcde524871385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557b68f754b565a0e85eee8a6f4677386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f0c4481129fb8906e4ab661fcb95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129445f4202398b565f796d3c9f2fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91476d9b138c9e05491e8d160f2a59e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e48768d788ef13338266eff8c7a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f754c385acf57babc2c1aebb92bca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974415ecdd7961c318cfbd65d25b183a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51e1715aa3bed20c4b630b971192e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8ff2779aef4caf999f14063c388e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08749160110687ae58ee282ee1b45a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d988c3fe0c3a85a5fc0eaea2ff56b0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397f1fc7ef385dc1278b211ebafd93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877728f71d51acffac20a0ee66c9f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84dc16f341f8a8e00c95666c634808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09ccccf787ce0fb88d3a3565ca5a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4eac87c65957af236e4cbb467d32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f234de867cf72e638222bb98d05017a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fcd20325cd9d49f641f0e63da9760403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498068e2e4926c1388098992085a07b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aab99a76d77a3e12b0afe3be81d41a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f8ca3bdcd02e47c85ca5c9546122406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c0d332294efcdadad0f0bab210be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e510889a043df707548e231b1f3265408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f715c7fd6db8090431a5e75363910c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025cf3e027f4e9ee90fe30826b2c33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f82b82fc4c7afba93db64934d3d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e8503a4a305e573c72e7b4836b63d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da18b260cb5b6b84160b4778fe6e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05576b694fc8de644fe240eaff736a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd9055e71d5f1680e538ecbffabf33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423204df83f4364c0410b0edf4d00cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acecc347b013a3e7b8cf08aa2df4a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581c8753e950d891505c2ccc19bf80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5861e87d72d6bfe5d6c692e6800dc1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7560158c3fa0c6f0ab54d79c8b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba30ccefae0c14fb5fbe462399bc1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54c07899d599dfadf3499aede7c073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43132d651e00c62abcb051701e17c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4676f90dcddbcae8002c1a63f819e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831bc54d6657df5453723b2d7cc275c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70bd9ca0ab81d076334a4160b97b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a743fa954653f44ed95210a4e09e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd3743ab47a4283db29ca32490fb8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae1c84c724b5328c53515d4cadd9b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6163adeda3f44a469c73cf8484c8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10227739e051087221c9ae102b7c5cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8890db9911badd6aa081b1fd195a83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414af3a240d875cd91bcfb62d34a6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b23e98b149942ac2ef6dd576fa21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de58c67210fb401f9d96936831f9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d00658d55fd2dc3c7ce2f70e0fd58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e663cf8f28833d9ccf54a5068ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5a2c30ba24fbe4290853ecf421df0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aac2d7c433d15fe5fdaea51746163439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a0e71a29ab185c030724ada138d2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010528fe72253e934bbc9549a0b6ea5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fafbddbf9eec8f7ff9035f77ea64d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587d086ccc1b438f87501672aa6829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a950e710d9c6d394501fd80b8a86e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59689c27aa243b94895b81c667606445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6456916626311fed52f7b6a428a9797446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87508f92d564fe0ac145295f325eb35e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546706cbb8a4a201e7f6dc2eeb73f623448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1696baa714fb42d0680ab720d016c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed7bc39218b39eb82fdf79276f04b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9159702771eb87012ce8262c3f4bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8cab554a84920735b9a886ab98813452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd2c03bfdae5c473c0704b9e7f8082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a673763f4c4400333e8bceb4442627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3fc125967af80d0a8cfcdff18f5e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06c02c5d253827082a3c44ae356cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e85319e56b7c26a05d9df8192bd81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c8b98f9edb018b773806ff2e08f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542d1158d4facfaf3ef874d6161d31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6a0d619d9fee21f13c485bf6d437460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e3048842f020d982eba7df323056461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07be7e5fbfe7073275a755f270a7d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bec044e1b3b5144e6689775147299463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b309b84c3ba31ff57cb2b015b78fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c700594037e64c09f42fad1db24609465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a00e3350f970451180125ef59ebc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4bfe056cdd57796b41f17af7c3bad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735110180052eeff08e848ac2525325d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed330e4fc493af8ef8e28eaa0094f2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5393437eaddd2109ed0d0744fd6dfb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41720c165ca148d401012ac5f948f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39e8d3beeaf477086525d49517983472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746a3d2bf0b2f48e035fdfbec123082473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648790d4f4ec6a4d82b635902fa558474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbdeaa3b6433249f51852536193a74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d6d69d47d675f0dbebebbd85d44a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f98bc0893fd9d466a9d85aa2674c6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9179817dc9055c0ec56f59e61eed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561f2d0c2fb59137277fe6b1584589479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73800c4365ff8120ccc4c6860a60136480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339997b8bffb4d57ab7e0c1f1cf50b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b59d523e11e0dbb00d8c5bf4f1e4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc217943b312518982662c2ec56691483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd91697861643f018068bed06f533484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e34bc0d9eb19107e1797d0933253485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2dcdf376d67664e038181849c9a65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf94d71e56aa57ec10a705fdea780487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44391d81f71d8188043dd847b51ce7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4abcd71aa212715e3cff86decfb78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26734ee3fb8150c4518fc24c721b1177490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe6db0ca8ffdbef714716eb0faf8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f06285c8641bd2c1246fed72e4e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532a0b731603f2544e451675c93b6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d774bb146eb9e342ef5e0182d02ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84521d9c569f493d4a13f1032dd854495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747fd3da011ad6d44c0b2f74dac4938496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ff533e5de2255d27776c3360dc70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac5563f9483089c96c203713edbf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ec8633c85869b5bb537f4a440d4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f8c37e9e3b9ad2eb6a643bec216e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36c9d8bd16f1c2dd1987b2c140e6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c6916311b18302a95082749ce78b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1f47cd1ca50d31a2f0b6e30f9658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7175344702d6772df9df0aafde2374504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6a7a60209c1d05d029e5234181aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2ec0562057f5a5629e5a9c581b39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5fb7b55200b9640b421200ba0de7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208670a4d2d80a451258435608fe131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c1bd99b223128fcb1015cbb75b1a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d42cee343158ca91cda210a9b90e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea86445577b3c0c31a938744da3dc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d12d94b36a5b26c4295dee99f9539512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985517fd5c433ae1bd1f157417ea9d20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa07aa79aa4a6ca392117298d5dff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af9e4ae323145779ed8b19e9ab639515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f77abaccda7134a4e3e24cbd9204516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f88e301347ecc8fd42982d5d039a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d19bc68c361fdae74604ad76bb692518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8837d25cfe9d10f414ea8c37fd116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d20db7e771b4dc5d72560f943b8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213c257b11a888a571a6e2add0b6f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9bbef0b25e8f78abd0c62028663f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8abaf9ac5d442eeb47e11745e013523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec52c69255ddf8a1df6aaa703b748f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de5839344b2f1002d4162f0ab6ca7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a6b3ee0c14f91c933f495399bd60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018138a4b2619252f078f2af286c27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230510822bc5fc805a4054c8a08684528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb7e5a88237cbc209497a90a83e60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900a4a3d026504000815282e7d7277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a84708c03abf67ad809c08270b75b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae908c4295a3c56e846657f5402337532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392caa8de3b14de57aee6351f3e00530533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877104b0bcaa65330de87481e19d544534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a21b360e38fec7add5ad3a1e048c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557294f9fa4a79c17c59d437f4c9261536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc119f6b2298c2b6542c194bfdc2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107e829d76907cb35fb6074bbee217538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc05e8c206eb29b01e02554f6b0f56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d445f5c32d9e6218648593c0f20e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063262e8a74352997200d87debd5806541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13554162dfaa8bbd660ba8a6c031fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998e6a66fbb7afd753b3fc1a7288c39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae87b6059ab568b59c367787f21c7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee9d437dd321aa4c05836cf48df7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a1fa68f37901b09c3f84855f3061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81a83d2d146cea1174a810848d6b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19624e8259f863ea6d216f71166357548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901ca8c04976520d7099f29202dfd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a044118f717b947b2ea2ad5c21a322550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a527ff3bb6ed3001655f64f884d317551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92251a5d235bb64f14f9711a9c83653552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698f6c420c0c8b178e0e6f04867498553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a758435e053491b983296d9facdea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd5507699ab09f6a13de50666a812555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a8ad917056c21f369310b16c83f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1ec2eb702aedf3d5ec8db306089c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84bd0e5fca51a801442932371cb561558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd6fd9710cddfb2fa708907f6ab2ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e40dc4d8d4e77f4c2dbe0940de95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbee9aabfbfbdf8a2bfeee5d308d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa9ff9e74f656add2fe85c4b428f4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3273663243dca350c70afcdd0589cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a16f7e0f34a445d168e149f1a0690564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149a5994785931e461395377615b54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12dc0ad6f07ffae0c6312d9ed67a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce55a5d308d476249377457ba88fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d88c199c501ab079925921077669d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f34f7c982fc7a2eb8884d2de80b62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca952d1907eef7c22f12c75cf332f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb612f45beb344af898a49b9d7124bd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776712693062c898fdd9a40c736f33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc150160c16d43c228b573efc4aba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7460f59d9eb205fa80a1349a3ecef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9fb9e3735d0a968141c49fb6ad57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d55b279d5b03cb3a7b461a95e22605576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7195a1b5e4d687b99cd8b3be6be8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40c8c28a262c69fba1a2081aff069578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689930e2acdbecc139771023c296fdea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d79bf336338f08dc69919b65855a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190192be29855a222e69b5e53005cd4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c2afdabf4743db00affd91b9debf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9523f77c8239884e4355cb4ec42c07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4101ce70ca908ad328afffea6ff56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49cd87a29b90192712b4a034adf7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a314f35d7dbf0ced5d9d062840e4f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5417ffb8d70d456032c162c80a1f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fe8cf82aa68586f5213d0b0596fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6b897c5cbeae94292a3c0b6a7862589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c98222e68bc64e59ef0f91f3df2a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c707fd383496b8a541acf4c6cbd23bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10857aa4191ca4a9f725880b11ea692592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80d95958fdf8f98604b20826717eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff18d0db2fae72136dca0001ceeb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0acada9ee2aedf9cfeae9047c7214595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792538a7d68fa162e43c64183f01c3c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352885d8c96adfe7595d68ec9af46299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567b91e50a967b5e18f64e8436991f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235704264c03efa9bb0851004aad85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee244942fd36222ecb023be7d5b52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed457fa822a7cc6d36bb88a8fce96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab40e85f07d15afdee273d2495abdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53440332671b6c7c4f5bf9e04994da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600226c9ec065b57db93ba85150257604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95befc7dcc7a74cb993cacc099211a99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee74d8c728e712376b3f0e306d3b80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca956c75d505c24fc3e47dae3c6e504607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9f4dfa212aa5f5902ca6a872635c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd74e52d5628cb6dbf0edfc50627a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225abe2fae537618adffc1cd20c94d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22869fe501f4ee0b99c481370633bb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef8e3def9683fddcf7e1001e19f42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d07b540507a062ffff823345a552613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f26700061866fd5626ada1c14512c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf635bdceb179e08f574fabb0bc43c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa28f2d1a9123e4020d09b5505ae9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c448059ac12d5d13ffeb0f4b9e425617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f12f54ea6aa58b55a058df866b1a6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c181e16a596ae48dcb0895479a42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5a47d55d9bdad3f3118a464652b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712601c22bf08b4969f7cad93f86ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3797426f9b64ee6f9f642f1cd71f75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963e6a90fdc0cb682a223df1316b61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb4b6155f574ac0a3bef1309719303624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58d4e872b2c0e7ddcf3feb9261231f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd052ede6f50a63a4da7115519f52615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632284bd34759e7812f72e87c53b20f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357abd6cd685060a01152b23c2b001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b675fdf9d8572e588a582964052d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c1ca5c971ec1cdf4fd76c5d3fa1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac369ca399b2d730382652a871bc93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec110fc38bd41670cb07257bc74117d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b6bd3cea77f597a460cad628ebeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9293680f5175c67e03359c868551e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24ff9f740293fa9d2d39e2c31d26e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77a10c6cfef40149b0469444e6e7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e7109e735a1f47cff89f582b0bd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1b54bc6345b28d4f93299a55a267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e53431cd3d54710e6b427045c900639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadfb1a3b8548d914319831a0065e7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32bf6766975b18f84232c9040c111641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0ea12c89aed30c06e5a8bec9de9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c9825dfb8e48d62b16f4331ba726643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3bec4ec9e71a3d20a2347536b5dbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28d50c1edce4a37b6da7acc2b3eec7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c2d0dc913589fa93d7c8829d508f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec049548edd163c0abf2a1b0722e95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4636b9661a65fca643442dbf3965a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cedbe7ec21283c2436fe0eef73362b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c234708fc1956a8280394a65b012b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb411646498157be42d366be3329ebb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf00c58dab9650502812b1d51e79d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea680160facd3deb131c424f9287816653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a485ccabb70c2196f036825ed57b9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75543ba29e5d4d37fd3328414fee797655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb9cb293e468e50f464d48e6172bd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e3dba9f6ad53034628e98668abb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b812ea1e232ef85fd5912ecca9de0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157cf47d87d4fbb81dae0ce2837f23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59139461f3963d657b2dcca1d962feb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628125ed9ca55834ef07413fe7d1308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b97ca21d62985cb5fc26e2c506330662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff454ce7ba907f31fed44e4a8c3528663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172643e591de4c9026405db55441b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05787d0886323135e0527890ea215b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d757454ded2743b4dcb92787e77eba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b85e419f90f7bb7b87953c8628102667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079041b7a8e9484f5cc315d4fe2ecd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390b659c901af093e5c767b7c14f443669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3d62aa83b6a4781c5bd802829ad0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea2a0e9d5a22c40c10c780c7566cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715609c5a1c9c12824d5f72ae4d932672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e6179c21c19661626a70958949f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5f8bbe002c2271bfbb4fbca93989674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594addc03d9fbe9fee4e954e7ee9179675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78ce9ec236d542245bef4cc915adf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd26aeafb883cdd9e4a4b15ed49e32e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011ad580647639ac58c61f51540ae95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbcb6cd692b380d1193c3d18f1917a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1e8267fa2591ba520bc2a96d3a8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc6947a9fe32f21d958a8469ba5fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0ece7328bef14405d7ec9ffee618682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbe48ffe687e06bf5c4d20e4b7657683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd40d43026e0bdf29f2de3d6fa74fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96e393506c9b9dd00f3163badf24e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14912dd655ff77beb8e14f902d5ee494686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfba3f78405e19a7b3b62ebf6936e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a298f7016ebb371f8ade45fb5ca8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c107d1845fd3f27817fac6cbeea8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90949831b211f517e746c8166fbcce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b68c1d037f7bc850a222f2733d6fc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d31a9b711994672942c635e42c06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff765c798da0fde3772420b6b12c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85238facf3577eae2e84f52d13a504fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7910e997500b04b22a39d1d8ec4e976695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbbba1a1d2150851b1156d667afd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5812ada1be2fb2ea9b9d332fdcb1b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d1caa28a7ead3f0a83199db3fb3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c820ed804bd46c8a29732bd77f5d82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00768bcafa88dc949e05ba523ecdd5e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b5451100ca839a7b21b97ddd2a3f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2fb2bf80eb346559ac2a125a9bb9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf55c059309b4547123d01ab0e87be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542334fc4745757c4b6d80e80e25f8f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5f75db63639f564689a04a59b612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef9d370ae54a63fabf19e93aab82d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ee7aa4a976ea988f14391b8d9087707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f63c0af3bc6019feaec63e21aa425708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab8c3d9a72cba033c3b98c56ef727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5bfeb4bacfffbef3cc81d83442a1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49cdbd3f8704f7b70f6e17631aad06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8bfa323ae919d285f4834d0a12e50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc6a156e4d2f4103912f66af0b69c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82338f489aac62de9a5f307163184b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a71b5081d2f6d14db547d6ce5a268c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5fc5ee5209a0c8dd657c7406cb3a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620ccc4b80a39d4abf0f36f831c628717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c6b09736358ff319495b136d47bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d7067547fcc537c70d904f2da2ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff824e45547355af905a19560d1f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4443a2d1cddfac1b89e5c7bb75cad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f774f33ba8aa6a94ee2815f3349e23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6fb8ce7facce26ded718a4075b8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4bfc19efd15da52386302f8aae1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b565aa03539e3dd6a3a71976a69d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c880957424d72fc94f40a145b349726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b757d26633f6f1cf811cb2395db7361727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d324b0c7147f5ce13add3ad3ff506728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a81f1faba7feb7d3dfd41d96fa337c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79983aaaf113dc8a950da0c7edaf2fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c618a9b2d38f2505f9934eab99a705d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9dcee487ee7319a34d89b71bf30f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883b65f2bcf01270aa6e6fbdc274d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db64ab5dd7c8ca14be60fae78aedd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164f412af579fe973f53985e38f6fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1338cce296fd8a75762974fd8b54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211f74f3fa15fd7729bb376e74e1de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e31f7f6b248a50eee6a97b3d0620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d92d5421ef978151374e4251f791f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceded007b84429e3ab3686351a6822740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c4b18fb7c7f261037dd2710ab0acd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cb1e13a6e25bf001462a41b760c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b025d1f9bc34bcb8677e07a2ca48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0341e208902405bb0848eba5ab61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb758064696333730a5818eaca21131d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620faaefbf3a29e9f85754adb511a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655cb4387d95e2e024e4ed1b198ec14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8c0c51013e5d7db7b32295ebf2fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09480c7772a1815b8be8efee2a509749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ecae96d64adc2034faf61a992036d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dabe8748424d073e834b57fdae03d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e1885c0793a13ac754e1e6bb4d578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425605c16acfbeb4b857869be0a69f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19059f745614aeedd1f29be205bfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0b7b167dd9e53ea027979879321f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e8bb2bff97294ebf1f0206d5748b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9330ea241abfd5e704e14727b66e6aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137688b1b23fbf1fd3467f63dc3b384758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b5d4bbdf3da9c6f72a7a9a360b8b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>