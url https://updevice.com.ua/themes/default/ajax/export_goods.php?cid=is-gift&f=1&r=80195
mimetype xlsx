--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb59d97b7ce88891253b381ef41dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d842dd7ec897e5819359ca2b8fbdaa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef6bdb51f5b83fa456d7b87dbbd713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc5759569d4ee6cab8dcc10f7d3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d35f6367bc0ffa9a2ab951efa1e9525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960afca84dc73c421d3865ab9fe27da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e6d9bf247ce424b76043d7d9a86b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb3b65dd32e436e9bd7f07a1775858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cf19791c8656e7b7187094dfa18449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d1e0de26b85690848b4dd343d1e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8097fbb1ad7b952d5a08801cf9e4fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ebf290736ab242b2bc8e41360b6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f7bcc781be9d4c0b97e3f295a52e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373f77e9e368a4acbe0da8487f031c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368fbdb3fb81327b7bce30fbc35788f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ae9e5e83fc9198ec4d9f41dec49716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2e38ff6b9acd25754541222dd9a1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfb1785ff2b934b4892055b7cfc6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2dc36373be026c977cbc2251766619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b21034737a24dee11a9af1935024fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092986cb7e8d20c92eed753166a6be1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835ac799f1616eaee6f14d066e99fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ccc3f87db7b2b9f5145c2335a1ca223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767fc93d77f3bd1d6067fffd3ad371824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a4b9708a48fa7a258c4befc9058f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad8abd000e1ad41d41e50074222f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb63aeedeb3ac02fbb98d373626c1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f170b65feb2bf02d02a4dab00d2544f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20dc533082067e0e41a14149438f6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5c727a2079ff4df15b2a9d6ef02030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993196bc8c8fc2f5269169821f8e601331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f6cb54c3fd522b6ad808256f52a4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e1b8ced68180f76c26262ad7998733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76a746d0a6c07401361ce206ebfb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbf18a84fcb5fa299c2aa0d1a2b4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f523c8fe13a973d5d0af8bba24a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5326fb043f4072bf2f1ac574a97437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03486ba91e67431bf74e2ce47d0e1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e577669613a9f450b3fb7c6ff285e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb34e3e23ecb8051e1bdc3c6ff26440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d694509fe548fb7125390d26e89741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930654aff9e02e766b07a6812d54b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b217ba465f923f043a17a39f6bae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448469b914ca4d69f6c1c0902ffa60944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1dc29608da4da795242524f42c86145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556347becff4de8b4c3dea5b63ed9ebc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a9a9a3df95c48865d2ac06a7eaac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee251629e902a90579ddf291ae91b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c17056abb2222dc4e7a3051afae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb7f835b4081711b6db1f954d226f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428debc929a35333dea138f8083a2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9719a6c99409ead0a9f96483ce6fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99c6f6eca021ba99db7e65490c5a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1e2eadd0a5793a489ee42077578d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de741cfeed60fc4daa0e23c974ea44555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a2cbd13a47331594f8a96399989456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ded9980d6b2f4063f64a5ba1600d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83db1642842cbbb199359c363fd4bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ebf1e1770a6557046d1c0da38abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c8b9c17d1ccd0601c5053e4faef960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462e0d475ce809a7a4848128f5505261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac06ade1c4935c677e335efa0b259ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f17c969a9570b492ac3787eecc9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eb830a67970d7fce1bfda81a62df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c9f39d03d319fc2edc51a8374e1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0794421da68b65b8e850224739a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef91cd7bed9f05595b252e79f48fbdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df77ee92c22e1b25ca0ba65f3dadb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8075f05e43141abc593a46166577469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14711ce13bdfeb505b71a794e4a9b4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128784bc3f6e3b7c578fb0698fadf34c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f97837566954171f6de7ba0c48dd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d0cb6e57b97c1581de457184c05473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f0f0bbf26236fb8d382da29468a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a13cf073908b22e77fe820a49491875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31296927eb18a2e41a34977857ee6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776ee37fe3d3833f89fe52f064e23677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370dd4b2fd803da3da880b13393008c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c14086369ac62543070e131c4f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bce3b32cdf6c2762798c2cd08d55e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb093baae028462b8e02938b62882f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d2192141b5403ad0771141e73ecf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ba662c45914dcacb2b9c3b61ab1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e43351868ba3515344b91bc4308584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226b445ce62f1333395bc3552641c1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5afe3dd4120a57322b333892d9a38086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ccaf88ce410eec68ac9994cd492ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd309da849a7f92bedaaf159219cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91760cc83c3c0d1920c103822f8e0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62909473d529e53a4c05f2a696d13fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41855437502727028c1a3139c159590691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84729d3b3ccfc8a03d5251c89d89c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c112b7c7281b4857f083bb4691fa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2f4c6b7684c906042f2e64cfc2a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ded344ea675d465ace4e7ffcdc04eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af28e393e6e6634a09d8dcce362c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4913f20b3bcc1a09fe85b37dcba4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285f5bc4154c8a8b88ad306e20df4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52aa441a7099376fec9d9af40feba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea05d6f0839bead38135466804dca7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4f25663ead79e82db673d52e55e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce2b4b924957bf484e7498287d644102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3307b7d5258a38b26573112e805ff2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e98a1caccdb47a641806aa2f9b45c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f10a41cb65698d90e0a7a388d577105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f8e7bce4738265960ac3a2507ce3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0830b6bed9ee129edba4616361eee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852e18856a9628f0b0a8c953f2f9ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43720109a34f315053734f80483345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7524bc519c6b7a74255696a6cd2c1b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2426cdd9706305910126eb087cb66e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eada67a143c21e1dafcc6c8280157112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15eeae61250dd867f1c505029d1e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac2d5e98203b39e3f908a304b75a04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029aaf4c9996f70e34d29fd294c934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f241e94213a759a990cc26a57ad3a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325892c651cd9c147b430ceb95a8e1f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff71451f9d56ee9f6fd9545a20e01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98ef059b4db02bf93d73bc94e2a82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6fd33c857ef96b9e554a6fba23af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90321cd386ea5d05a9a53f4486b11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9edccfb8e64182ceeeb69b8f8a65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01637d716117b66634591cea970692123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd3dfb42032bf60a8c5be7f683e44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf908fd59f7d330c2a05f90a096110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19503dcb7cc958d94ef3819f1043d0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8e95c5fd116e1d9dbde05fd5f3ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a26867bf4fc78f7bde535b214ffcb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe389bddd26411bfc75bebad3a9737f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ba14053617b4115dcef6734cf21d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3144df2d28355990a1cb2837975d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ac30ce4aa01952a5c98a82a40216132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25643458998b1c42562361dcd008e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706532b21f9091f389ab1443b21b030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7c340f977f90a35e942a5d6b1619135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707643e45c35f58e4cc77826a5386705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f888c25d2cc83557fb94f0030660e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd35b376cf2ae47a9b1f1dbfaa3fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b954333733956d7f8e6efe938a32d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5338afe12c7a382cb02d6ebdb8c8d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd7c12671381132063ac9a88e92e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b5208b1a464aa7d7e68d75cd0ff4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b642f2961c48f605969bd8d89dc29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc55c52df68b0bca0a04062bab546144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319f1f4573679fbeb8a3a670a44f5c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf2e57661abe3a145be8a97a18cb29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4942fee03e94a17571d5201eba7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c219568e1661bc17004c20af450d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73fb3c53a2ca0f744a1ed741bf9c17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff18efb213fa596a7d7b23d15f920d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb3502b77c43fed3c3d6bcfd06ae92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3bf0ac4d16d65b65464777654654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eafa65399302ee7d42e73a4f9924f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69e44bb2bbd7d246c49614e3b93d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f050e610dfb5da7ca37a302ef5db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f32e7f331bb5b174e2dfb91bfcdde0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3bab84f7295e089c34b5c6ef06cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a08ff80c2d4318859baec53ef7e61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c540b70ada80f5845ebdcc62faf097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a68cd62a3adbeb23624f93f17fc412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741390527428c4d8a95f5467f76aa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839222311ea083a4a5b73194f9f15b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9145017914f301cdddd0e1f099dd62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ed83bd50667ccfc5ab86979a15ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31877aa065e3056838f9c13755325f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6244d5ab4da987619b34a4d86b407166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813f303d51d241e8c6269337cb35f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eb3d25b19173953d9890f2ed7a211168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3eb56d48fe9a92ea40236d5c95328169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298114f7c2ba7c08687edc30637c7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a854d19b2672e358afbfd714f8f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca03fccdc749e150c0310c80192b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489ee8627b84bfb6ef1fe06eccaadb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d66b3d7a13646721b53921865265ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aec47fba0da41460f223834ad9d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9a60daf16805340a1a2ad79bed29a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd5380757e26cae32e92fe1053b17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632565afdc4ee21e05336aeada5e6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c384b8e528e5f38e652060cb7e69d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627fc6e576add80acfab4b8ddb00c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106975404b2880743da204184a04489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031b76027b43cd0ed9893ca8c2a2837182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344f0dc00ffe66cae2c47272185ca3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e427363b9078e4b7ff37434dcde9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c9c417b726e6a00eaae7a03f340a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfadaf6bb223ec0b3197e2b2c6c1a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ecd5403e419d3e00e9b0a4d97715e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce26814d6582340415743391181dcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5c36c3b286333d68b6ef9a6fbfc19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d983b82f2fd519213c25189ba0245190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b896a2531e32d5619ec7f5d4b47e08f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b5507e183b306f5609713eaf72a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c90e8773a9d51bc4cc2306f29dcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e485b3b9b9e6d19e6bd2005c99cff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41a724410d1ae19cba51f73095462195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31b0ffc6ba04185f453f765786c0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c775660bbf30fff1d963a6446f0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d234a6ff924165cccdfe09a3dccfab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa93520f209dcbb5c516e0e32f725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec3c83ff69f894767200610c2782a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49060471b3e1b4bbdf21c0ee5a929201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916b6add7719b25a3a6a09f88e58c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb25011f31f14de9a6916254f9962203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b229bf190c56a180bbdca8d753b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156523a0424ebb7c0c73329f5ba781205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd641577a24504dc4a72106a900cac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925ff4d2eeb87eefc7b8f48d33586a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b6a19302f263d771bd406fe6f126208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fd40e2b0bd2bee2bbad2ac8f29d95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e61ff4d13b014cc6214085e0f915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b315f9873acfcc70e8d276ca97b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99576993b3c474f68ef6eeb4c49d63ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247e413438a4cc13bb6119184530b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ea09ee8b53561aa8bdd4aced425a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952760c396d9d1df050f69de0c72b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063338df9a65a400f37a3f2d63d2c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21c74237e2cb4bdbc8d97c3b923561217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf607493dd72ee8f6e447699cdac99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d054a9cace134b6c8636e9df45a85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26176475efb4023ff7d696792afdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6ee5b94c074ae3f38f56f9d036298221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78a592503c7799e805ffcda992887222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d22f88ebe2d038863072e2930cd165223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0c5e4f6cc9d590cfc0fd9aaf7965224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0b9420abf67986545542464e71ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e722d31e39499cc28c33f0f26e37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dee5d474ca9c06c48dfb9edddb75f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969a14e67d66d67b85c2b7a62ec51c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb6c0d2eddaa2456bc6359593b173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241369d69c317f277a81fb40cb78afe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e02b1bff2365bcdde3a9bf3557dd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a9acd71a7d2775c87d2e8fced53fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b47cab614ddad09389f9cc60e6de2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e0fdc89173243f3f0f40b2146361234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a842c01e3a9871466ca978ea98b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823465f1966bf1007c6c41067b4a56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4141e93086a11825cd190449818692237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bc63c047501431e0ea6c18fe0dd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fe70fc389400fd2cce1b4db3d180239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f909bd734a8cfa4236c8d67a2cb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33898cc43b54dffaa3ebd4e4820579241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf5f6013c8c548d83e1b4a97d9da03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca95f13c0facdf78a4342cdba8ce30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf83828f4a80907c213be6c8783b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff546c56deaa7f977591e2e0aa610245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d83fbb3afc3d674223765fda279988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405095500f436b9e0fd678617a7d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95eb1bbd8a6c153cfc962be579c8e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e487840d2eb57b7d2f3a4d45de70d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225913f1114c1f6501c1de300a6f8c80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072fb269d0351ed9cac3995220a491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139986d1b38280315bb135d0932db2b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18fef9ad5693ed398591215a81dd05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff05b9dab1be4a58254ec7dca4aa78b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db538f0c25a1d7edfcdb4d1587b359255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e22a31c66b4117e85d7678833b039256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa8a5c3c8e9a522fd36086406fa76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bfddc81c0a13bfa2dffac9d9144a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b263a005bef712a5383949863231259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00bab75928c8d9adb6635ec4082f49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe6e9eac51a6e32c194c7f5bb9593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609abb143cc0995e2751c6c6d89462262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdc1100c27df1bcc2a01338f09bb9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe9603707652cf3b0a1c6f2c52dc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d41a922237a4be62273691014fe1aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602dc00909624432a1c9d4da2e62f07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263e29bd7fb8d54927e26ec724e157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced38803a9848ab9b4d226bd23dc61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3f8f025c215729f9bbe0668a12d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1517d17a416e868aa6b981df37a4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb76813705538a0858b4c6c5c403007271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dff2be38b0702bb73cb24cf7ba644272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6fd09ac4d5f0256ab0ae8c8dd08f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314faaa3c9d5b12a2990d8a1cf1d33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a28e0b1a02d90b5cacac244c98b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dffbcdb5bca010fdaa0c7b0844e6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bcefcbff79241e45bf7a44f6ad6fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b7151a3a17e9f4544ddd8099f91f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e3d7ccb6ab823cde2f199a5014375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a543f894ea0cb17de10542c352a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd556794dc88f59cb81c9a74407343281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcee2fab04570446653c38a6cef46c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51ead1ed7164e63a8efc89ce532f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d60f0f98bf26c8058ed3458ce2c4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8bddc18ea479094f2839056d6412285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b11c1dcd2e7443c45ba7b98cba08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f57cef6f2e43da633f51d5027eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd9937139b189f7054e22882a79491288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b20cd7ae9d60ecd8222555fcb5b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407a9e44a6beaa9c17249d2afbcd55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8236bbe290a4e42605841969b4e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352cbe9be7bc641463a6c57aa5045a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe463d32f53985008f2d6d70639a6dc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f673d7a9eee9fc217a57bc18364a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931487dbdf66d62ae7b0486f4ccf4cab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bce1b67f9b588cd1416c4a991c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362e9d0647f9e35dae02c505a235a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729304eeb8f7fddd8767fd6aba06bea4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f11f8969eba0a55c836541ac9ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c64517b9e8ae69d0d2411b4299e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd43a10c661fa10ab68aa4673ca529301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb4f61ea3718c8f99a8207ab387f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e841709903c093d35398b3828890303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e52df4dccfcacb6fcb73b042c44c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c602e18d1f23345ab11d0209b7a19e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9736666c47324a5c65211c29136f19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad7977d1bd07c4ac1844407dd1fe2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd4948920c74f55c0d684f3d54edfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f076710c41ed3b6668096d5d063ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00a0e348278a74e415be9f7f40779310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9aee890777b98603d9520cfc326ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcb3767811cd20e54d36871383179312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0c9891ea3a60bbcd9a9a3918b549313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030e25f44a3bcbbad51230e5148326314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd628b46f7aae67bd806181368c760315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065d5ac69f3ab954b6b691fdcf1243316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ac7e1fb4e9442bf29f957f182d807317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e87f5ad1c6521693b317956a949c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949ba60d8840d3cfc40970c47b829e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4237dcf3e428f40bde7c513dc8e653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4e6547926483bb5ad7fc1220b64f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c0d5e68645a8746ded32064604375322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924e801835aaad40bc2065f5f517a5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e723de31fe6c6e200b1b8f13a2981324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8dc7169af8b0e41a9bd9ff18981bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675789185e06331dc6b5e061cd4fc4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa5da1e38c1064b38ee16b7bd0393327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce7017f16a4b11504294c0c33f28e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea61703b2837d2fe00812916123f115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efde4fb45e0bf4cfe39e6edbc02bb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15df19c0ddd48222b82511d73d1e3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98f4c0d279d94cf8aa4107387700b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd766b940e8e9ab73e9b6552eb066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ae7ac0fa53d9a3fad2e5c92018a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c10204dc0af8d58e8a8d7d7672359335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86859f21d08e3f97424a19c21fa821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e973d2fd87b31c8910bd9603d664c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78da71ce6f706c774a791fbe582d4e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981c2b204d151cdf9a731b2aa4fd45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe44bde97bb46df445d9b547b3470340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74b5faf0ad44c9846de89d9a84fa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6ac3b62e5c53159f3f83288716b56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfdf30218f6e3729991d72fd6a49d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1792a20d6d672dfd105ab5b4ebe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73cd6072ddbc74b4582e906f38fa25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d9e65d0c307a848213512ad3ceec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27dc025fd159ddf4e061e521a7ed06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c5f41969162f977623a850b6af77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e64612c87fd8d674a60acb3e23cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb115fde5c960d77ad3fc95d7140d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89d90d0423365b0c16a51e14214f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0557e547315580bf391c992b2ee628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f46162ca26dc7014e1c5175e58791353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc2d914005f8c07e18c2b7b75711b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8e1249d788ce92fe012009d9a9b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a491aa6ed16d86a63621147477087f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c7c987b6743cdd33821f18839583357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473954f1fa302cd03e31ff0dfa0b94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48e42eb927e79c80e4a31511904c90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328862153bbcaed85691862394a55dbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9972f2b45e530591415d1d41f3c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5fac80deea0308d1d7700702c22ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efee142268116e00c6e73013bb7117363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a60fb9c49a3b5de5b5f1350cfb389364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e374a35b5944db9ea81f9e0caa133365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150ce6fc93dd60f71432d3993fc6227366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7c3ec6b880d234a5a29be0ec4800367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff12210b9d44476011d1af34b21df5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a229781425bfcdc15a0eedbbb940a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee7f302c026587ec539a018316c5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235f05fe9e4455b4a2598b16efac336371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a9f17651c6ee427e77d4b09eb1ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f95e1f66178863a326058a16d10e39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74e41530cd09bd1cb9ddf2060b32e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d648554e75ece5016a4c971db653375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a698f254044f63bf4ac214e54129e51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f807ac36f01a3a3a2deec9dc4d10a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d704448eaafeb8247ab5fe0c3e2e91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7a31605d3eb2d6e7ba00a4a06a52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584228304d2fb3f25ec8e8401b92535f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5277ab421e492bd2fbe2bd808df69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0570f385912e78d944db788d9e5b0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99da3d62b70389982a8177a17afa5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfef894f30d628753b51cf2bdb0a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b458641ad69d8b91335db3b5a675c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93f1aa96a1eeda92e701f9e44c416b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f833a0ca1ab26517277532619de7fc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31203d37aa64742bd9724fc4cc81994388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb435cda4d56d3ca5f6ef51990d3f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd30e48a639d78e5c3ce899259d8fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce809ecca0d4f1d12dbb553bc351a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa173b876ed68b3be87fa6724e266f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb1d99e588855671dc1171df088d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d126cc71d364efc44ca73481b59b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f9a0d646da41f70e523062978053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a7a0ea6f3eb6a96cf4b218077d0f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ddf1ee0d569b46110570fc10d053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8aaaf8e1a45c916a7ba17a9c664a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30872008dab139730a3b6b37f8410dee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e7c010c2bb1615ba04b53a388d41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93dd6a2529059bc58336915501ac1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8829fd2554e163a90b5db886d05518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fcc7a8a308f36042a85d678f7463e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d23674084faf70322346c4f0d0f6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8deb92c9f9cd734217231b6b760e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c9ee0d4133ae78a426363ac6c0b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619eeb4b7bc15f483c3af909f8c832407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d529266ea9ade1fec16229858a93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e96f9c5de02012df2ca2e0da2e30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c396cf663bfb9d705c44a879b8f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71cf885a8f47d4f188a5a795ee8ef3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b49c0763ac69e79021a9e5fa007b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d24274e7aae5abe0e891f8223089413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5f1192ba0428adf9fe8a04f66a6ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad292e22bc1ac9e0106df52590d43c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d10b7f5a6e004bdbaec228372e40e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37822fb7e14b5414d2052c9f9cb591d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41e9c42971d3ac432e4cdc0e0e194418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7c107af9f841d4706a2d9f31d7be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c56a07e610f74ceb167617ad1706420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa74d207422eaf8210b4483e6fbcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8418065d242ef878cfb4cbf457a48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ddcdf007827f6ca92fa18ef8b1c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3674119ffacbc5494d6116c1045a7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f173eae223409305e66a01b3f100425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e707fc87ced7bb8432252d28b656d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c59d40ed1fb243c0c99ad476942d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c05475684f64c8e951c105093e052428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab248b48395741485e63b45536ba63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce4c956805c3107a9d186dff8e7c3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95461ff7e5704005dbbcca53dbcb61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4ac6223322fa8346dd7556d5d4013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038825a282d09beb6fe4475bfed3b698433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927116e3eab005b275f3d525ebd7c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc19373a6a9207699637dc768f6b53e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8863a03f90756830caa242dc81b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b82038c49e3d86ba6b7f6fb72510437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc1ab82e5e3dd9e0d8346a165abf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4374cce8338eb7c1ff662496a310c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126fe9f7d945b16324d750b27b98f74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42105137ceefff90d87a81d41114c9c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96e5831afc03698b1d94e652e7f173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c32d82ce0d0eb3e80c538a4c5e2fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab651c09f315c1accce070e1f9e1c2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc9185e36f379a9aa8887de0e5696445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00247a9cf9284e7e94dc353c46c0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b379043966dffdb84e94987c729f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723f52d54f391ad708d94f5d058ef2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab33d0a43595b40135eedf4259c026449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9349a8d0358749791c94609148a19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5eae11af759054a3ed5a335ee4b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2284c1f857336f3b0c5750ffbebdaa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48bb2d096efb0b034274eba45cf3ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9156ae2a7dceb4e47106d4869a671454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b84664afa5b6612c78b07e24bd2516455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26607812644cbfc345b57bf2391ef14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c637fee64a5790b4ede78dcd1381d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1906f6d067f19fb0005b8d74e2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401fbe5e24808ea73b352b249db396e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3c9cd55ecd659c2e6e49d6c75c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac3a80c6df19b89a860b82967b766461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e96c617706814402c8926d100e2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833543de99c03bc1d9c6e596057aff78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aab2e70215233b3dc3f64ded3eeaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fda48244142a4c6144480c7e8ddb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0f2281e0383e01450dfae4b7d36b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d040bec77ae6857023ff7e51aa48ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840275913747fbd48ce5e1467239039d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52f74a544c80eba7555711c4c58f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e881d04619698dca18c7b400a5a903470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcbdba54d9bccebd0fe1949adabd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88726b548f34c4170f10680a0298a99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb91afbc48ac978a4ef4461d5cb192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41f27809f222db3ef6298eb955e45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf62ce8662e033198d7aca4e5f627475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390049a689f006d80712e41b861a9fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623c79720e00a3e0d610dda4d130ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eca291667637051827bf3b84d69b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce563fba6476463ea24bf526fd78b3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcacfecd05591b0063827b5cf39f2ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c909acc7b6e80a600587646aa61d21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332d7644c07eb2b6fad79d993bfae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88bec8765d1a8e50b0ac073c8a594483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44d6269549a2815d0923372729c87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0497bd31faad7450209001efabcdc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80996f2962d42d183fb719f401ef5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2427ed9bd590cd798c92bfb5f7d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df705fe7ea2f5822d1e6f5426e9cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed007579dae494436873ec7db668261489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16cc134f19bd8728bfff27086c22b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dd646892383940b63a47d742600e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b7b7b22b616fab80edab0fa2fef3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0b8fe38c0fc5acd4da414c5af226493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41cc734323e26320157e215649a45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb8391d3d553351e670f8c2c91ccf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3bce09e3f95045ad2bfbbe96cbf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546ff7c35149ee9c6737a132dfe38c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879e30d98865e91bac935edbcda366498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf819a0905783b7c48b0373caa06d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3f31107d5cdea594bb4baedc7f574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda8751e31ea73319a2441f2fc2380501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e92fa9eb418715928e9019d90eda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea0b04cbea732bb0776ead5786f11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa37058590cd7accd3731d5baa7926c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce504bec00d25779265e5c8ffa410f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec1af7b20332041a8c1d88b91bf84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337ef4870f07146fc1b27d4e92ef29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375027bf6ac7ef6de023829c610b5148508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a464b0bcbc324589fcbbd3e2d93d2ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff3a4fd10c2bec2157216e221c7b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297da5ac9374d21fac122a3ed3a41c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa06dc29e79a996587f82a3e09528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b438f7f25f33c1e6f69a6a2c839a49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7b6a5ebca650e0faee74a10e784a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f398f1f89f467d58f2da36205cf7c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98b44d797b282f7693173a1920be63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c50fa989575aa563f971bcd578490517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef4aa763f8c41c8722fc06d5e3778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82acc0843436861ffb6c337742de36f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152ab6a617d75e5446900ef90fdd16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f6bd68c78122a9f55fe6487694b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9d5f994f3bb902ec2ddd1f0c1ebc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54770345bbc19f4fbe119c40db5726523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d3c76e1b7bf95ad742db8e4d0278f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082afe83e6ca0c06f1fbe20679e172d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82aca9a17c90ec080449d2eb5e454a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695c14ce449f68fec30ee3f7144f58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e234d1a3381742904ae937f449dde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e24a379c92f444a78b72171b049b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad383e7760bd73d341f554df13413a49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae1afb9d8819a4c04e82473e45d7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d12796e33507d25147e42dbe15f5a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8070e2b6f4d1a313cd31e9aab23c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63bfeec9acc92abfdd94a6cca72b4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bc466a99003bfa29c1167d242b6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36363a67145783e7fe4c7b01b15244b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5caa5fd9d347c39d10665ba323f92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec8d44ce0d1e4d7ecaf1b8517be47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ceb1af6a59c039ab4f4f9c8dd9a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a72637c0849a0691fb5063134f4d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad30f5cd9bddcaeae44d2e321205f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff200c997b4a9ab06e35e4ae175ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7ea5dddf70a1ebf749f70df4bd57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f181673aef680b8697fb05e2e8a00b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19183de9ec23064b80b88bac44cccb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045402f9843ca25da36bdbcf742e60f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda61c6db8db2e2efe1a9ed8964b9c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f137e1f063196351226a7570dc386548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983afc1b587c3c2f1023a0a5e26c862f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d109de780540de35c9aa18705655f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7bf3a99ac8853e0e536afac536c94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f95afeb7dcd54a59fdc9783ccd09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995241cdc8979a589bbec3e1b55ac50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc50349da24960e684d0cd0d0cdb39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a294059f988cf4f222bbdc2a038d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66411100c2545702d8954c8bfc19092556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8abd0048527eaf497e6fe4424c6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a0ad13ccfe2c021e2db96f4b85e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac67eba0ab45e84f44172c7fd4bfe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd358d313c4a145450a90eb6ba0bee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5d74659ae122b8b4907b86d9df2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d089226636b15c0cd60ca340eb115562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bfc919ac05543deb674967350300e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c67d57b594dd6fb6c91e992606cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33ee2f51b7c9d90851749e23fc5ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149542bf55fbaf3c64ad6a435ce84ca2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd861c823684c23d0570dd2845069013567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecdf7d2a9ac1ff460e3f6529cdef90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef8e57847c22a95b5cb4997fb49fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66179eeecdf622372f6534ee0d959e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82552674afbc8f6bf27fd743a93dc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a50421f02e2f7bcde83c438b66f9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f274b2a3b5e5a9832e9788871deb0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb133232f80fe09f77232ea1147d8f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0986744ae63c026cf5e34f83f326e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8d6d3e301960952c2fd48d38d5ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39872bb2eb63e2c36009e0e2316287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0c76135a43904aa2a4409cc22f13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153b463d924eece1f40c542ae48d0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78775dd1ede79e8d1c7c3892047bad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39994852ad0282d3ac11c51828ea81a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc49458124e5160a9f0a23ce0f197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc82784b5abd43d2b5a2828702108c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d4a441e6f52b52eff22bf815a25db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afdcea490ee28501802f461738161b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6beb5c1d88204c889588d763c6521586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab7e1dbdd8820656093fa8fa82eab3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec119d7a864a10274890e2eb3e2d4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc33275a0fd06f65c4ad2cda4feb23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d0a48866a70e87c7b7cb62c15535e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a935c17b180f5bba5607754b9603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c16ce75f98b78cfd8891f947ff1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666058a2976568ee91501edd1138565593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b8d354c8587076cff76ecbc60bbb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418f57d272ea99c021d491b252b455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913ab7197e71e19128e11bc34e252a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303779b6b35135b4666feb6b6fac4ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe488ab3401fd6960b8cbcb20ae27d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84125ca194bd4a93d754b6a4f25b70b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56003567f9ae3cee3c329dd018df5c66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9720ec9b91ef736b0f9472e7d65999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf1c873c8f523c9e9175c8d9ccc8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cb8fba8d3a6cbd577a34f5089d37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335899c20ba46c00958080b2b77347604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b697bdd5873826d3f0f2f72a9bda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699206db775785fcb9ab6f97b0010453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858ee7575e00cf48ee07d01a870094607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd0ad3239efe605a75cba2d0a2f89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ed4f9a7a15877ffaf0d48f94486b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5526665086444b530f68deeee0af5e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8250a18a9cfabb6b24bde57bdfe03e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b3828d2cf0eca5bcfb0099127705612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5dbff4ffe1c8914346b42f8e005d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b34869706b9d154a64529111f0c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8ff0395ab1de8c93d7b5d35fe928615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae641bfc0e0bd6efcd15c94c5d99d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c3c641efa55f18eb99bf9c049cfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce982b695965c548003b744e8e894618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae87e54e7cdb8382b0e0fa014fae4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7141432c0bb2c1310518f6e4399007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037345ce1b81fb4757e18a19a530c73d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d46108f9133d4047f0e7876432a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa5a6f98139c7c3a518ed06d13ae01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc269d2678156e1ff9e6b051856bc34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9405510140dc7cb7b968e8bdac9141c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06502183af5b92210940d3f007b73f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a795b41c5d29ca6dffe62b5acea1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254954a73aeab88f10564bceaea5e93d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157238a923094464b7200e610c855a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b2fabb959deda0a198541285dd133630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb02f9887deb03a0b773706be51e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa76bc94c28d51798ca34486c2ff47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453bec3f5bc342d7e54f7a9f2a9192c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad78a92a1c312a02b62bb8c56e5492634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d691c17bcc3ed09ad4a6cee88a4a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8417e9b35bc54b845da6f67f7125f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994d48c986342a755a5cb94f9d6fee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ce017f5da768acbb0de4e226fd05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e52a1312e16cea9877b284699b2df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac609881e742eac12bc83b6b673f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce90ad5fb1b1fdae10c7775a830ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0d449479e18e8d05093cbc1c6d29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1013f61c86ee9c2df17f1d3b85a8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9247822976f2c57e11d95755af40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227581b7843fbb2d5dddefc79df1fe28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30850e39ac1efe11d6884d50e774ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae8320644a578a8852cc326646678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0158ab51d0aa4be06d16ceef12dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba773f9b0142d42dffca8a593c7542c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defde68a40550be5aa1528531495f62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a8f354684549ae47210bd76ab140651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1afbb548ba0644c0700a91547db6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a44a032021c9b50573cc97a262a55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772812d3d5d02db59c854275af7a0d4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8372a248e60409903fd950613a3a22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee27164e6c64fdff1e4b723eed8a0cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230f41a1cf20b72572c881cb4d13a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f64b76d00435cacd358d9705ff8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56702fe8b0dae27a1319f225296f2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621709d8d4c59bfd079d34a0a1331b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e07a50eec3849b5b07f46202b7a30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5569adc383e89e75f4a2a79f1369c99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79c02e73c534e58e19ff0eb7e8094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af131373400634b0bf36f0c1269f7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4002cbb576e8ffd05f01cfc4637b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acfe819d30f77f8d9cb0da3b780b8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5bcc8b5ee650f953c2665c49e9157667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c55187579629d4b5139685f337f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040803d2c61148e085473541cc02db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c636aa478ab5b20102c41961a91c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed5a2b996460c1b3ca7e1a0dc8d8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b81ee09d36037f8a88242be85860672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50944b8de50233e7b8827320bc7f18d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d91a0e90e10f1d3dfab9d8ca51b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17967ce5657ddc16111f2b6ec5327f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc945ff8b9eb009e1a84278cf7a16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbecda821cd6f50584f7687644d08c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ab6266a8ba8021a04b2ed1201c32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4e2f7610650d4a95d666331a7ed4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f5dbb1c49e2784f8ef36f936e21d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427cf5dbbea70cf65bab8183b88ef7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478561d523a30be476f448af62ba858682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d723cb063a00cc53d848730f9a7b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f313ef1f50a31b930176f3155dc091684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e59189d2d754c96e885fdcbdc56e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30532f5fbfc1a2f4ff53f940af470345686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283017e54fc57c96012f2d95e41c38a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479d32096de4f0a9fce87a754e7c6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e66e5bed7b9178975a05fe3e7eb1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7e420980270c57df81c8b0c92fd6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221975a51772103056583219e004b451691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5866d1894d1f6bb053d1be5330e29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ce710b28352f8414dedc93951baf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349772d96422c2b889e7e0bf56c6a5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f05e91b11080552d4bf75dd1c9050695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98d0db0d4f5f8c7fc9fc53fab8b86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f05a183e20b49bb1257ce2ec6ab3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aefeb0572afdcc229d745bc84a54b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5c47e6db9b74c8924965a20433a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734143abfc58bf349245445f3c0bf2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424cf71c28976ec5ef112877451191e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ca800a0862fb8ff454d62290127a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f0a90ec195b2fd95af8b51c59db5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592caa6e6452fad299bd0f396614ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213de5221c1bf586874fdbd4c397ae9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e900a7dc4818103666a81d2e46bcb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768b8693fdb93c38fdc1697127401b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e11241baa01ceeb9403abe8e420d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51eb82abce50405e4b297a646fe0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97552a4286112b9ca82117d8e05ff2f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975dd352efdd3301dc558cf2bcae5c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea57500cc18f567aba7232b73ae00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bccfd5f93967d0c471da706ee9e00d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714937f2851fa248e55abe6e0d08b53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8e2dce92ad445d829969fbfb461c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1d4b18911b07eae8a61f612f0051716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfbfb1ed635bc3c8d04da09758fbe6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7cc9b048341d37aa813a9c04037f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484ac37d2b4a350d87fe9c86a2de2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d69ec2686534bdb469a96906c917720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891b6ad7ab82364b613833cfa5d955721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103d5db81a71f03a376416b0f10d0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7459c7471415b60259081008391b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e85ac23d501c502bb204d43ed3f7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4e676277ae0d32751fa14ff207b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c541aab21e7bc45b1a811f65bddc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b855a3f98756de900465951d1e65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d45f45a71e2cb9681cb9644cd3ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886078622b23c8b051db27eebc6c458729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cfa0455233b7eba48d0533c9f0396730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465caf0f1154c0ee15df61a05cd18b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb6e4e2256391f4fd8ba13bd0b24ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675259e5e2b004700fac844cd86229e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ef74aeef6ab5cc07f26fe9c7bb6f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebaf70e8ea35a467280ed42ae43224735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34d19795fdc590fd33d4b0447b7c99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b97ac36a70f978953279a9db8961737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384f44adafb651a386015024ff5143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff678aec18273cb965f8b247b8d59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135f8a6d4ef97f00b2339fdeb4eb1a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a507e607e35e4c5f357d0ce76c9415741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f0fc51299033c1984f2b9b6e2846742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7342829cb603299dc4c5192472ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae8326dca3e6d65c84215d77572a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1460342e07cf1e8256808f08875c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e98dc92d336b267c0733f59f5c1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6e42560e9c2ecc7703c038a4d64f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3bf5f0b7915093b79f6f6bb81dc0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ed308e968fb10566842b5ab81e29a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15169ee4aa8b4d394f892f044c6fd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575408e10113b2ce11163e016f22751751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ece7f3db1b788e667dccf026a76374752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbbc3eef3a7f32c71fb7db3e3c47f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e9a7983e2cec9684abf5d2e158761754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153cb655f8f1587a523e749340f8d51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ccd1f750b78549d4977f297abb625756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a74545823fc346835e25c3e5538c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f117043f426e67c8652da0f7b1a9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25821ecdbca0d9997663c761b94a208b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c94a5d4d9c399111194833ee1abc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ba79faaf4e55344f8fb08789e5792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0dcd8ffcb2dc37936bf99bb009483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f036605bbac6a654619688071bee294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f706f3ebaa9e5af1f1d6e193124015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d90e6d0b0b722d5b552f5144708ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce22fcec7abfe20d47047e5adeac457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b65c6ce3773e85709fdb1dd75202b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2c456b74291fffa0879d29ee4e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea64de24d570274d2a0f49522f8e3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e5cf58b07f20e900d3397fd8632911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a330c009692ec7aa09e5c52dda6f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08e8979ac4baef7109c964cda7c3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86996409efcb9bf6fc750fff358ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c04c5716c42472f0c24fc7995b68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61edca5b72b97d9e50cc0f46a4ef416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59dac1a06d9b31c80d95e7780d7e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b12a12ece4f90d04a6779f0f9c6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74915963a160984756919fcf6d7478919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7fb2b3aabf75d27f35f0f51a893f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea2784becfe3ae800dae37742f10d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d83ec44cd2160f790aacfa761f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e446edbd8ed7f3f4eae6be43d465cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271f6bf05c045833b2c756ddc2775f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c7e61b413c14671b89b66512abcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e1739579a2081a3b0454eeaac5b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7917f5c908bf94a39d4d2f919a20d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b525895f49635a5123398794bb042028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43258fe79dae0cc40a0fce4356ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd630affaec1863e09a9f252be04230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521a5f50722519965edcaf0901213731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d6278f2fd6c6f88fdf3966cc9e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c2dd7527ae400567c93e942ad96a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cc058af8f264270b925383b46c3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4654290f9caefcbd01b2a6cac449f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb40608c02f101258dceda9e95fc0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f821d9d1639b61273f911825aebe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e9104b85076efb60730ee9a06e8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180eb9ac981ddd5d9518a9357aa30b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7903a2a50d2c76aa77437525643540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb311b83b72695cea41798a4a4dbc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4542aa276d4b3ae96261b037dd1dcb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ffac593da15ac9b3465386abd36ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9677720d80c99ceb68f74e51ba810644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa203a674529d70a5532205484d7fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59035a66a98fbe584b252405da38149146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977b581daac1e98a707947d24cc6ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f68a540e9d7d034e24b3a76a0afb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca56ceb137bafb0056d4030adb422149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8738bf21f2b92aa25fe0dd50bc4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284bcf59d074bb1b97fedd26faa72b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b4eff764684a7cf50c8a436cd96c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2abb72f81ff809567907cbe4994f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac348b6693a716cf09cb39cff34485c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af214b0abdfb62447aa13dcac442855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4f7309b9c827de286863916cd5c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4a9a72d6442053e117e855a0acf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e724c23c830aa62c3bc82d4421398a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2610825a0ab6032998644a4cd2b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f8e5e5e02909729c30db1780514f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418bcdbb40e23986e43fe9bc30f894b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e7b6fbc2f95ef177d952b3015ab2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c67550653c24fd784274bb75cca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef111bdcd641889fdbc777a8c5359a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b77f330d5c9785fc1d4f073154de665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bbc2e788d34bbbb3a482822423b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc8ba61d5b5179f29bb8635a65ea267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fbcfd0529d49f25921e6b538c7ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf4b37023f56a39213e1ec744c0b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3953f5787597df0a663e0fc74a0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03a27b4c36cce68b3b17a421bd054171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6d4f9ce50486a38df710b402d96472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd2bd6dde251a382c2231d8224ef273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289929c5c198c121bf20a7d6b9ee2bc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b911c4981144d50dbb262d3cfc16e2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6cab514e766cea1b12ac18446816276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f9b237c10b90cb0e3816cc4b3d5f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f018d319df94693f7dcd431607e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d1dbff92bf6b058aa989940b2db979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a719e865a9a3a6a4773eb4a0607480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927927ac40b8e97b1134c42928e5917981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86083a2acf565d47accaf08375a5755d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2dca694deb4161485707eb61fef9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc143e5d9b8473eaddb66a5739a6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f2825eb166f321e164ea5608a5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3d40c1b13f9e24b00837cc70c2db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319a6912b0cf5a02f5bfde735dcad587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b2d99de21dbfad9b731ecd07f42188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055222a4113e401d778f9563e4730889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1317d150b8d390436c77c5f44091290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311462504cc7fc965bc86e310c0ff891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2e8e692d852ded1305d14fcf239292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07b22bc1c1bb5c294fc3acdd7e07693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9026ffce9c56c9e9337cb3549e98dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdedda444bc6ba92630faf6885d3b5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41781a3959145c9c78a8325cc4e9ea796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef405cb07ba33f89f5ea5d03f8ed697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3d8d1dc9552d72e3941dc524308598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09932b88a38fa78e19b5bad9e3a097de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391d2ad379f0d252072e074ed9a5ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530896272eea454fcedaef36f582049101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbb6ce622555d1c38be9503d3a6b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a8af024e674a9029d2c955c3e34e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399425bb525363f6dbdf21dbc57529104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c4b0f5a0bcde17e6cae9f176474b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20390e99a228f58cc59b78e6ccc492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ac5fc371a75df8bf6e7fd2103cdae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f753f870d2e598188688b0afe370965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327676e4206d66a4f6caced4f4c002f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4edeb5bc1d3dc739529ab24fb3ce6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e003ffca8bbe10a2bb765b84b95f89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9892155307d36e453802bf27e33fca9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06f882f4cf59287f3e8f1afaf2b48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f75e47c7a13fd9fe47d9eab4de772f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688a7e70fd0b468abb0677c5fd28657115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210fd8ae0c4e2bb94cc89671f2ea175116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57721614b74b125c80f004fe35f494117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257edbb4ca1510458b25822153d77c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f2c4f71dc0f76f855ebbd635ca99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416505ced77a7821c8221d1d8bfaca7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d667d0f82d6d63e2ba280f6c7078d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4fbc69b164bc2f3edbdf3a0f679e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74a227508eb373384c1a60ae3dc9c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc4aafe34a3a74921bcca9d7c8df2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a3875aeaa389524b9d41172da13b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40218a6b2a613c136074e3422ea3ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d961b56e63d382dbe86a61bf3bf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae5e50a8cac8999407c3601dd0e4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876b845e87d6c5aff2415a8d58d073129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378285194ed66b8f8b503f7505c71c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5edf0a0a1cf1a54c9d8a649153c8c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b49c50eeb7449ae8c4b98d495cbba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac363400c0fa6e8914a97639b2dfad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65dd0e99290bc0d9d15eea2768c7b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbecf111b334da26452da2f669072ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f03aa925f50c8fcc6b5df58096fd84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf2669d9b0d22d70b26372a308b89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b8d8313fd775685a9d03940094cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265496fd23e0ea1f064d9e815c4d2474139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460d96f5fe9ba44e013a4cfe7e8599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab58148d308d784eab54795f45b1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa7aff3f56a515c50daf969ac18fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30f0d867e1d9b894e2deda8df0f3fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73141c1cd7d40c79c3fdbcd1ef6e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af84f2dab4b732b83ca4c2b7cce0f42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d7fb8678b2cd77d7725f1719e422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244097f8a36a336342eba6e4d47d33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399527a098598d436eb3012b155a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85939b9dd5671219f4759600d8dc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05779ad6c0f69c659b2b35cad7bd418150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf01b0958e25d74cd7926624f6615d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b775c06f79a3bdbb74f16665196278152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ba5d1fe9b947e7ebb21953404894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3a6fde60784df91ba41e521a777f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff04149bc04ca492fab346d5cc2a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98c462a4c69d0e2d2ca203723fe18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800187aa24b460905c0eb01d52a68df4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79affa3680e916d861feac5984c918158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8af69fc16a14d43167e2af0d4006159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d48c2c969a217c056126989d2cb9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73809bcf00c30ff82a79e06b867af5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1fb32b54261d226639bace1fbd74f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf9399454ad2ef1bf05697d08fb0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1de9610c0885b8cdb6ebd63f01d3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b698b3726ea71b8bc6c9fe011af2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cba5c84bfbabcb6c5a2c7c5e342ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddcec5893f6bd3cc69c5d38a706663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943be7ae887158c58a75f3ff4ec3483168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8720c35d445df289bb9dfcdc5c9c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd72ea4457d436b3c6294ea18aa6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede8af01bca9936801f78b01ebbea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d2df8cb0972c7997804419e568413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa51f96cf5152fee925631c85ab3409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e1ca9d85e890b37c0849668c60a67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfda1f4d07b259d70359e092b8e2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eabb80bba9ad98f03acb5d02e379e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a610065d2556b542d0b70bfece6d9f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea947ad755c55a8ac1f4f226ce9e54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467acc7206640addddf2c23152e3271179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c876014363c814fc0414ef51572ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b23be531696f28ca4a77551f203ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7d2ba7b93c3c74d5c063473d928f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404fd3b2c9e97013c7c2a45c118a1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7cc2c7449108db9043ad76110f0cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664bf06b1656f497fc1e231893276c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ba9a7502589b39e3caa47debc430186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef3fd01235eac09ee98d76201850c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fda74fb5690a5ae609c6e6ea3cbab7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1965fe9ed83d5b9d054643f3a34d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbea33b94d72e120c69372681d189f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fcfd649a717311a89559aa92a92e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a10095e95de17d0f51ac6b570f46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515d500a6742949d852776859eb101193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc90b2a76897295844f60a75fc7df3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd93b01139180063504db66a39f4f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749641b6158e6eebda9956858dec4a6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2212aaeff780e7bc340ceac720447c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59a6447a10db1e65b6338b4fbf4e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef51ea6d6a6beab1a46f541b2c0d3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d2cb99317ca87604c2381527f9b95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4182dc606cc95d553b471b9431328201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae812c4b3eea6cb282431ead4d5299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9cd05a40e59f595f94b22dc197b0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c928aba7008529b8719c341af6152204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a536ffeb278a2a6eaa41e07e671a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d43c00896aaa93b2f5a8c1718d3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132931c5aa9e6a3e31f23dbd4421973207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62036301fad5c9104b608671f5f1d3d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b267624a5fb546e8dd3ffb0eb0da5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f31526fa27c1f0e1feaff4e37edb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2aa2c5d47be19e6aa9c51e6cbd24b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973803f2b1ff18a8815c70dc978817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d69cc45d51b26018d0e9658d64450213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc20c91c41839d16f566edadc8da51d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36ee75f4f7918c883e58f5a6f102b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad080c0ea49cf005241ba20143168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480edc307498a01f300ffe131acaef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f856de70c4daab6d9a40a4d59cfbd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704497ca87d0f329ddf70d2e04b071219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b412892b78048bafc66009ba56997220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1588cca5388eb0f8e7e70a2f0d9aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6e22b4b9f0ea90c2356ebc108905222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe5f790a4a3a650f68c49c3dd1ae1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf556167936ff24d7e26e278bb1fa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5979bf4babd1ceb8e6f49a19c1460a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29316c636f3b8357e4168018e1cbbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5e83532e9714576e75de66add11d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f8026bb154f69b52e61bd75fc994e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd597e1270b65fd16f9bb6429addfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68023bbed9e2bff955a947ccbe52ab3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbafbbc3e57db29f5e3410dea78ed89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f28773dcc308a7787626933a44e4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6e3d4fb64f899b498b6c0ca76e9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d954a45c78d41f840246c80bf539c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7538e8cefcebd3fbe5dd4da67143235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c76f07e4bb72a5f4825275a13aab2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385893d10bf0106b81b697d9cbabb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788c247505a92724eb71f3e3da230f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fbeae01d00a6964e93b1cf383446b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ddfef4d14ae79eab2a9ef2addcdfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db281a0529d194c5af5e728811b8b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0df0326284543eba13a6b2f1e2fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffb5a4ffb4c8b989bce7ebc5817cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c29ded2b22c98514740206056330244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e02c27b3f7965aae8d0f914076b08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0135fc1148a240206d28f623b0da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27332c168df249defc075ba5ef79bcd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274161647f7a6c1ce2fe13f9b5bc547248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5778bf535f3cbf7d80f2e09f73512249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb32497dec94fd670abe24adf5e5100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f057e6b8b0672f014b7202a997796251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaff79016d8643468d20490742cc8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3a5511e81003fa8366a760f9f363253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566821b30281d71a6347fa5bf43f05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fcc0a87fe384e1bd4d46c43e608b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc4b77b98e48eaa7bc0da532342ff3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497386160a86146e3d710a704e8321f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d58b6bcbcc49714b26a2304733f15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92cfb1e5a0325ee23fa5504de3f8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a7bba4e72397f8fdef51a3f67921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425981124a8a77979f93aa73d9737bba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f73959d57f2f7c0dbf2525d61e35a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23ef054b7ab9b33a42f6344423b1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e4e0e7ea4f49ad025b35234f07a52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b3552063e1775bd38a4fe109224b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cc808542e61b170964ffc54da6e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25476db20eea9ac3fd816201be2f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11821fdcdcbc3d387140ad8a4753d7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292023944b249cc6b9448302b75826269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005d16b2f975c3fe406264f229c0ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3866755dc07d6fca265167d69ec2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90e742c29f308d7bde1ba3bc6ce0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff0da371a0160cd6e9d3de2cb04c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c001333772f0431511c18270e289e42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1006b1592717135682b3d37f0f0df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeefa34e95bba0653e277a159d126e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4867c5c05b3ac2a171ade63ad874277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379edc6366ecc7fc4af8b3c025422c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d3e89a0b19aec0772f75edc9d1fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ebabc5bcc6be8489476d9af4440d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa0891d406a449bded8d5c6c3c695281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1269842373201382ed6010376f1e6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b6201cc219ca3dd6c29dc6dfda1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff41358499d60d3ec573697e04fc1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd6aa737e44a7cff8fafd8fb0e16f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88afd4606670c667c2064d754e4b4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e00eb942ac8f512626c505cfbfc113287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfdfcb6735416f0465b18f862ac305288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa257dc5ea112bf4a1f15a71dfd246289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34be54e501f4bacf50de2fff1e553c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf27c91093b1a01c9a456b2d87fba73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd5583023ca33d2ad999187e41b5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1efaba082341b55a3a1a3b05b6a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61209d01069eb0f8d880c7cf7f6d36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5725ed28810e4cbb2ab58c26b937bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04a57d551c6ff780c248434c9500b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa870eec83e466a46eb03829e7e1b85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7422e6683eaf23065479e769e5be7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8703fb90c10aaef221483603bf7f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002570e8399735eb51ef90f9880ebed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb034e4f6dc2f42df2e996e072927343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d17d88bcd11a1b593b9d9526e360a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bd613ae4b8a616d031e1239c01230303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a25a2e99ed7bf364f91e73900972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843629b4ffd79c14ca63a156d174004305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f19e5c189c5f585f90f229aca13b20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17392dd3841f102434d3d12ad9fe33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be96be6c117145c6369a04685b4bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a7ee9c803a66ee7d6efe225c0bfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92787f708deb554ef74266d865dc735a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce69bb4ecfbab6f56d6e6c442d4ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8944b4c22db53027f57964ed1d9ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc353074dd3c9bb8a8a53848c1d540313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fce6ac484545224f1abcce6eb8130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a750fa8bf540d8b5305f51a02bb51d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9921c688b5ba8d51ed4fd4a05ad2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0f5df32ac53501630496be845f394317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392565bbf6252045a4020f959b748627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9adc8e5581a35a756e440b82958ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c6e58bf7c945dbc02bda58c8d5ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19cde2f02a9ab48446dfb952ee3e5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd33bee068a8a74beff61f948a76c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8265203e8c3dbc34f6d5541e7c273323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822cfc0e1d9d567ddffb893b09da19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c8ea974ca5002348e378049f63912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698312eada1dbcc40f694c3031fa01e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813536200e449177fd78a3aa8e2024327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf35cfb0dc4d572941d5ebfc4957621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9a2e5e76b7003a8c30c188c5cadec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339a1fff300c98c47237e66ce35b2a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd805241971f9d0a6588278409fc7af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9955cdb71dd5215c00e99d589865332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b612f73c2d3db6253a01757c7efec16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b175b93662f518ea52f7bcb69b515334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f79044067dfd7995c41243b21309cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ee6ffa342e3b5033ebc91501a77f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078df77f66106cc25cf327f01f71db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f478b3505319f8b3f3e463ca8853b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc110eb92f91272f738d5853adafeed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02713c004e0d1c0266ba8732e4a66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200711f861fe27f95833ac5d81ae4f21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1d1b1ec0b26ec85aad9a97283196342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216046c71a5e573ccb45f00ea60440343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb50b1af980f3a901446b5816b420344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704a6755d2e367d342873fd419ac03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ad5e395c58229fcfa1a86985e7fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3aa45f806af648320a5d357f98f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa4cfcc025744f9bb57226b068f9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2dca48db17d08ef3cda897b6f450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503254a85fe94e47ddd99a38ba435a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73507fe3004a7107115c5f175a0046b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24fd3835adfc020231904cb465ffd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73872c44ddf4985b1da8ba46c9d4a13d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc19b7e11e1456283580855e0fa6063354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ae1b91a64e4ff82483cdcc5c8b95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde026e89d52fb0d740897ee8595b99c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab1985138018e26c3393c0ab3b2ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8069e109d6ae0e4b010c2089a0f570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6ed3c08cec952e9396a6f17366928359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e4c24b5fac0012ac765d76c2cee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a513fd615c09ba0e270fb41ab96a9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07717667eb523bd3f2dcf4472c799d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02a9179e502cfa935af73719e546f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd58b78970cd48e4b1cdfb9403af89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2cf5f0ea34e964b683e9d1fcf87b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571f0f9e05820becfc5b3725d2b1ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822ecc2610fa1868217117c922397e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0274e343169407cf4d1d29feb441b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725582a4c0ac8704669ea8907b27816369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604ffa4e144b88876ec2ddba1dec88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a206797610431894aaab64ca4086d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0edbb3d8bf244e0282a146a4c208d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fbb77e2daa0d87b82654efc89535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea12d74cece969e7fb85e1e1925389374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee018aa32fde27049d3b19fb1998e2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c81b89dba9cbd3b8670732863e5c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0630bf78aa7641ea700baae2724e84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e519ed7d06ae7980afc4d5ccd4009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b600e400124d384370b5c736546a4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb699414014f8f6072fa34ce56ba953380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8107233642c761397fabed03e804f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb2114de09c93fcc3d61490a6d59b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e2611f96031f3ef9701a7a58c12d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731f478a7ed77e7194d72ec45d7595384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe150c14aae76ada1e1ee0985d470385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2ea8704f20aa0879cc5b370658ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10021029f287bccd72e88c2e413d2ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b78c481f0a4d6df58c46e43e74a525388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba0553ed287229fbf33bdffa0cedb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b49ec9ae063d75d881a9d968789e86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28b888faa08ba7db77993d848ae315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af2857b8a5c88b6d46ec171d2389a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bab44e48ac6887cde845813065bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13514fb0b23e4dfa976958339e4d9e57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20103d8ceaddd882677769c640cdafca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29058d35539e2af4dde7e1bd1dbad8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba48e0f301a560bf2e98a7499a853e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972bb157165bdc733417b7bf4f6ccc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd60b76c4186120604d61e69ee8b79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff496068347be6a9418de5f5536fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c871b3f2b0e773b3caf17482f251e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf963fe6b545cee80116910b87c95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa8030f7d171ac91f813e1172a8c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12aa710996cdbf28aa9b1ce6dbe428404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7a62ea2de31bfe92e100d73f9837405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a3e95163c17314695aaa6e92cca0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e7004e923f674b3dcadad7b1ca4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b575085e49331ff7fb14ece54e38e27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df80bfbd4db5fdbe4443a4bd8b1e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c45ff18a6616c7fd9151fde05568d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b078bd015ab38866069013bc58f99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a12e6c394fce2f5c0136b94f913628412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4a6781160dd661ce8efd82e7a3ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a321de20f3db18a6535a99b2774b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd644f21b5ce6865857a359ca6d01b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7c1c15d30ecbc0beb3e11d97fef6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8fbb5f5c9e2fd0d269ef6350dff56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6ec6420cb25be0051310dcb5b7ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6089cffb3eb1a8a1cd3f0d399ecfc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4022a0d40d40b8141cfb2c0a755ef1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e211a70cb61cc2bd964615fbcb307cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638a4414d9777075e29e06656db0ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802067065d29c79e6776b5f00a7e77d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183279895f6208719a4f249c1e7d30f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b78a8f66b158452e379875f8fb1eb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda904f92382600da8446bffdbdca5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a257acd773730a16ca8a48c040f47e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547ec0a73e70740de8bc0f76fffe728428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca494b2a0d34b2957aebcfa71108dbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327fd717e8fac231f69d690143f75e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5afe8797ac41e27242ce27bd8e37b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45db77c2665e7cb846329af3ef2f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876f71de0363c404aee4b0631112d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c84cad0e30ffe3e15652f77eed26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b22af4c72abe481bf7893ad9683767435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae185da40accec405caa9618a85e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab5440b4209dc9a7f222eb8f71475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd88619d43f8b86d0a124e5027edb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476355cee49f2fd8010c2f91e8b70dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfca700487db4b0a8ca74401f66372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffb0b7c67a2463e3d22dbd535228b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f478eeb5de1d266f2bc96e681d14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf0e4d833de1d7c4b4bd312c12e962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83cde6b7317f811aecf767d2633d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d40212f8255980e2aecf239b51af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117641bfc8c874918a5d53a56caeeb1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c2d6691ed3478d88897f175acb50c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08dc270e4d1028a49fb32fcae8ca75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c64d4bd5da8aa2e14f632db24ebd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a55c0241f03e5647edb14904ea4ef4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061481bff2a36b05168bd1741ab2f568451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82449300ea7de44551656eaf20780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599612cb6d54ef9967567c56e4df330453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b0fc4f2640bb2458733f7fe20d54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c78e32a1c53e94e695567512f4be4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfbcf42b825d38933309add18262b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1593e605a89078b40f800b6f5f8d35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481127959e15897c7cc9eb5ec2c374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f999ce195be8ec372506f38c0e4fc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac72ceeab5615f4f2e14519bfec7d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231afc1cf63cb50fd41e3b19473cf28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861d1b46d6dcb6f6539b31d8151b2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439004fe65befed156eb651639e1836c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76eeb7adfc39f44ffe55428999264464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692bb0f9396055e060d349085fbd7d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8589151094fabbbeafb98cbacd287d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7167684d43382bbcc1e36777708d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179456a01218818eee444bf18db0b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd582a9dc64404bffa4af9cdb0b57afe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ac64c7353874df3926cb29e10e55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49602928703e715697dd0c01e7cf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967812e8d87192c19d9dd877e55c73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120922e81d895dc64826f08cdb60eae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ff635bf114d013837a0a10d7bce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cc20f4b245a2a0bbac4393ef5dee9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d97f8875e0a91f8f65017dcce394e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8bea23c4e631212157c6a09d98ae1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca69644dd116e304153ec4df9eb55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684521bee32df1a450ba636405e2fb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44890313cf6f2a2ef24c2cb987e099f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525ef0989495cb887f06a7bf001ca0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5927c283aae14f755f32ce5d8e6b0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a0ac242600dc7c87fbf67c57d1d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05224f6d7bd6d8e866b5aab556eb33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa391dc57fec1bf757f8d05a322235485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9ef9210eef149d6828366cc846a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd60fa8bae23aee2014f186123720e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28617f4aeea039d50a461a4cf379eef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97510bd3697d32cae8c72e15e201cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd76d96fa10a0fc8bbfcf17f7b6e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad8c520b810ec0789876033aa5279491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ea15a555d25e575dea9d34f7eff9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c186a17ab39932f34db8c9e5e872b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a43de0a77736bb16d48e3ffff3f13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700285ab27a0ca5a014e0107b93dc9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172dbd45582b60ceabba9aa2d01082496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4c24c7f21d223884843064e5dc5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f5b81ec7162d924571c16761f7d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093320ec5a539fd2d1568dc2323790b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7d6a36f12eb8646dd3a8f5bf8e02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c01807b134331bdf9517d523025e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1bab53c427edcaf02c333930b695502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae112cefe01241c82e0f5c67054251c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c0a1c944ec830c3bd1017d805b8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6a95eba8dc12bfab48803e4fe251505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcccbf5e7e45401c1e962d73e287d6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d103f06bc4385bbe6913432c01f60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d4d39cef9004f2d1b4939698e4735508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f96858d1938d990f98c4a11dbcd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acf2c41558c9019c63e9bd6bf8997a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64398896f917afcf64b17de854201d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f1f922308d9282d5445a22697154512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cbb271e6200754db45682e233e0b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe11010f0934511d09e0885402b27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd8b3f15ffa38ccc9692b96f363887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f9253fdeb586ee3435220cd4441d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa666649234d328623bbe5f7521c49c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251a28b746da2232d1b205b8002aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd50a9c4f53761b0fa2c17ebf4dce3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead7c3e6653faf0ed1e978b317bb6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badcde14e640b3da55b20f01020333521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b9c8516a938f468a0aa4e37e37cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d462245806d0cbbb5a61d1c1f57cc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b3e4d9f4c49145e4f3a84e4ade05f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929b62774a48c07b09ce995923cd5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29ce2126c62ae893309dcae02bd8d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d626d9876dd6fbe7a0fa41c59403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9b97a4cfab7b3aef2ee5832df633528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252535563050f56f0d367ee07ae6a46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc386f4517f312d13a626459ce9f79fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b590cc70afe8051a0d2d2448d1a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eaf0bfc412c7601a4fc0ca9bb85ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939994b7d28965456ee243b18c366e9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0d4816f4b0a4d00b0d7bd8c8b9577534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34be731b4e312bef4c27cf70942ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4b5d1cd77746e19fe0db066a1706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34a3d033b232ed79b2f2a721ca9465537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211fe48d535f2fe2f32727d1c431d6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f15d3e9111b361ef30f1c02686f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec1a33b9dc5eb07e688ac195675f55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e8ce7608a3d3b98dd9c8db2b9bd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ae2876972f3f72983649039ca0bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b6f6030fb6645b4ab0c1ce8e4559543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd33b93e0e60b4ebea34869a29b9d9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e368ce5887c23eef6cd6ba8bd0d5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadbc0a66ffb06e8938d0c65a5940c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585dc2444fbe9b434c9005f6e1a8fda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd20b44ea6a7db499e5b3e8cd1f81e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49d1311486f3d5e02143db5291b80c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7507ec764a8f5449498b7f70f00af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0471d2c3eee38cf566f6f1940ebfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779298cab31010136a182d17b934e027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37ce5b765f6bae5f7673ef42df901553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56403d072159e7a3c00108a387d63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee532286c4ef458fc74c630960725555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239393a715b2ea464f23a6053052f5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb868751e11c1de929429a75df6622d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f25e35af5dfa78088dd91d9a144795558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde3d03c2c068d5004a3a62f93aa9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e981bdfac51b541578aaa27fe5dc4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac490eeacf76d90b5332ccab3b465561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e5823b0f3dfa245f21bd9d7ded329562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96987fcf1f7b91993dbf7902929bc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8ef10c4c402e4fda1c6279a9d633d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ec845a724ad0a459359282500911565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de2344a70d253c2f750c848527fac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17518bf74392f832b299b3c781ba3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564007e9ce70f7999af008427da271c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da94d56ca77d9f76a02fe4cec10a46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd967011b9af07afc743bbeade973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a498fc50d9ce1b79afe9a3c8f5b042571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c5e585c80c0c2a01da56c8284f3a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6df2163f58258be41d43491355f60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5095c386485067a69ec3d1394401574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68320ff0ebf97aa813984195a8e0480575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebbe05cbd0fcca75acda60dba3a336576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950122542b8ec3240cb59546d7d7df77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505a3587245b736090a5b1595764fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f653e4c4860a4c69a328ee7a48bb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed30a2fbbb146a7fd06ce5c16789f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d9a297a92494d7a21671787a0e32f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a417488ee00c093589ffdacfad2768582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471e9ef87091bb208632f6e8b4cfea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c0ec74aac0fa1fee50c2fd149a41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742526989bc6e6953a58dffaab57d809585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f962b667d68461b7cc80c8aa1bab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a8cd9453d1a86c4dc029c4686807587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d360063c9cb713d6d0df1dfc2fd88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b18ae827330f03db34903f37cad69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528c2e7719ace439a3ba358e4ce038590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921ef2a565db37e637bf597cffade3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232036d2e794fe9317eb4894598417592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1d43e081da120f6dde732caa87d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b08b0d0e63b4fca98a44d10a1cd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a667cd3d5cb2e441b38c405a71c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183c752f9f19641265467152c6ff9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb85f209c24796655ba221451a0dc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91b82856cb0650d78701a68a2a818598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1821413d413b2b1c99d92990c26fd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0cd3589a9d07a88bb9e3e98f4a55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da197b0a1f279d666995f8df52d6de24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b057ce40738ed6a14f2a841c70a3cb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f175058bc34d83f0a4e79f8f44109603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353bdbadfffcf9d97f523f24bf0f8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ccb8c1edc5a373dc903ed591ceca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdffaf4fd9dce0981b0cb5c5211c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34026aa7e798c37bec310be881a9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c8670930c32da0f6f1ef030c5f92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f23beaee62096167a46c453481df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0e4558ff99999b1f34dea7747c79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad45f3f87a23c0d69b2a59adc37936611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2f4606782ba6eb1df3ebc7260b54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3058239b7e1d7503b7b32acc1903a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49281c28d4528b9ab5797921b13b9a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312111d8447b1763afa8b1d28de84b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163350805c8539552938a10e2183847616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe657b8fea3856a9e3ac4a948da133ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1481a006970097cfb619932e4301b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e038ab78d5b54b6b21a3e386b8563619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0ff3e3915bf44529578141c69a1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a629f5a8c4b10302e7cf9fbd1c20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037faa803eafe0949e4d6744b904ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87972e24ac179c5b1356238510b7242d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d20a5659bca54001837de821974b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da685a895551fe22fdaba0bc51e012625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a13c70ce4d80128fd0a1becfca071626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc912afe4f8566e7a6e0a89fba11bc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362308781c15b39f7a67e4347d9568628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a98adbd21340200e8f860e8e2d4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a587ca7e1d749361a538f33bccc81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197eb9099f68d77ac4d4cd51f3ec625631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718023ff3280136dc0d25f3d7f00542632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749398e8be115dba69be54f48fbffe5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0ac43969ea711e979360863ff698634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9402cf3028227ff9383c8b4885e9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a80f065afe708294919e2877007bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc335f7850784d530d5af25ace9b5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137a6b294722ed25b9c8958991e1919638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03cca5ece193fbcb3ef3fc51811d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e0347167a1d597b3c4e4634c7842a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e604fcc9603c698cc9db4d644e826641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f87a8c100e42a3c3ce46d9191c03a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb08727006f2a09c84f4ed2ae64cc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95de4b5a155ca4203678d9ca4c639a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f499d2a657d2eb8426b934670a9e13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f211a03d490ddc8f8415743727a698646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61ad8067321d1282dc412361f264b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5b48abff77b7e0fe2c5caac25577d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5d09ba14402805b8c5572ecb33b18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6211472db28b75a7d4f4e7441d2ecd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee50f47c9bc53630a4b73f1ae69de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01001ba798f4ddff8abafa20f2c225652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e2ffec517ea30da22000e4a5305bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffcbd2d45b92bbbbc7f42ac73dc9a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df52f95c722b01daf74195a91539241655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede1a7084565f4b845b0b6e548ba49c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e99501f845771c925a14295e42cb23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591867b7f387a7cf427cf6a2f150b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b1fc082839204a207a7688a8f15e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33342d60e0f8a5baeaa0756eed94ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab46e9568c0332800a23266ceab8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e59a0c1e5360ed7cbc2431ba616a18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff592f7607e3be19acdb2ed7a1512663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405833a66e8ee288b841adbd87b7dd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef6988d3082124d816688b7db5ae0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7190f44c977de55bd81140b7ac6926666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd76afffb73a1a14cee46af76a9cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a55cfc99077bcef5466f63a72c761668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c6caf279d1f11547b9cff0d1f361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057ca27c9504d8ba385fc27c74190f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c4ea69078e0b35b3c93619c4240a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b1addc949373b5073f3dfd9f6ef2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522785d06795f847cb348cd3f45c0a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7318dbaaf882a4e3d532c2cf22ba4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ddc3088e46302821d346f80c0d83a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143b3edfccce12e928f2cb4ed384e80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c4cf2d8ad4d0c0e0560667471321677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8ecad32405e472664a40e698b3e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914205acbabccc1fbcfc64611cb581a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7705e304e6ee4ea70dc5dec33609e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482da504ad3196baac764f81a9a1ee3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947d5bab635d3d0c809fbb23b7b6aab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6c9c02b0092f44950bdf717679fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f9299f527d46576d81a6c9b7fc1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2113764126a13bddd2a83f0dad030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26627cb759ccac86373cbb5d4edf91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f16b40cf5f026766626eff582bed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2db8c39381cb0fc0ee2dba74b2ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee96ed43a3313ddeaa5f466aba1fe2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad570a45fcbf17839db856eef8c2a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5553da18af41ac81e505ba71693d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58de6fcd203c14291445c814b1671dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52d09c096bbba1770e1539432b402693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703cee0e6b1386c2bd7c7b077b292be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c33cc17e2021f9f04ae290a937bce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d0433e081da3e1e48fb2d31879b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b832c57511243ea06946ea89b8b932697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b07578c571eaf71054bc9f94b2325698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622687394d19aaaad476f73e58a0e256699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07fc610a8675d5c8dc8c8a9135e72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212caef11b8daf48d3c54a99ab7635701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1551c3f35b73f3104461b57f43fd39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4538f83727a007ec114325ecb2d2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301369464d882e903c5699ceefa1835704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1345fa0a1057527132402679bbb47d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecc15abb02b06e9a166de288e3e9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21abf9e53a88cb19036187bf9b8eec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717b99a2460344e6b80410ef355d5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764252ce523757211d7040268a57b31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c847ab571cf5a370df31aae944ea47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539eac5d8323b2f0da25219ec075353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca111b9aeb241e5196143f9671fb0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956d7d391234bad4cae05230909721e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae07fdee4138f758dca72ce39f3e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e25644d7ff1d51d7e55c56152a590715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e509a6057fe46ad32d8d987dccab11a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385925026b53fc1248bb102c9ccc010717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e46cbc331d15289e7b6b1e6df0c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cbedfa18211a19ed999736d87936b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c1a9906a6d2498feef39221624b5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe50bc1a014004c94f85ab7bb937d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55189295924fc7b688e3543092d8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa1c7fc8ee11ac67803ba3721fdda2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa640e49456698f7289ec246640bb0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cac18721ee4ea6c8b2672dc13f69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6a15bce98f12ded25949b4f64520726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57029a81838d79be5446d82cc38d5d70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb9e7bdc5d0346aae54cf12e82dfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6ea1b1f226dc0632f90f19fd8498729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589d5163db39526bc8f2c97f1422cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289b066862bcd6da7537839bb7a9e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d974cce002e3a677f158fca07b9ab8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d80da15c37a9ffc0ee3f26f6fe3ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb4966f7099fb75b2e1355e392756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcaef86dc80f802e1353d4b4649c10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa1cf1e23c3dd81a91c9f550eb26b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d3542dbd876c01d02cb1698165bd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b6dadd55bf33bd823d61fff80c9e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586e81d964cb84c1275d60523d947a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a311c502b246e919336f0f85a44c54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37abfb53063b93d7dde4a4f6808e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012363fc39fb85b47ae97a14109093b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca575b1ca34516d3a34a75354bc67c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367952727d063f4b5202564b858f6d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd252163f429a8adc5c960d5e5d4ca95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf54e4a901731c7ae0b2dd26f5845f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0188d78352d0191a1fe6717c6e319747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22779006221dc127aee99d763ef53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816242c0e33d0593adfc252bc3de5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6cb27c50e151c56d86a9e82d849a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0685a24f7d4443a80c65d3bed74a72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b523a4b32d7e99d0eef48b747c70bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6484bcb2cec83e3c4300af3b48221753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3c4f5eb454f6779293e46d7a9b5a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a8600770f329ebe41be9d4b0a08b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457276d57ffd071fde7d10104166953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1338949c0da2513aa5bfb49a046e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661cd2351e525436d00d3bd27944fad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43d129a02903c8cbc74da0a401382a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>