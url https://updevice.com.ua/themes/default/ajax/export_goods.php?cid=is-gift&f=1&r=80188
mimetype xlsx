--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3873b7d5aa387382a0a68360aaed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73959d0fb237bcffa692d9357dcceffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32cebfc4a609bf29be819fd0abd183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c336ef184ac67da6e7a755296ecdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341a764a7bbda366f4498db5416419a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72c4a7ffadac0f90b581f902509c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333bc5673d1a1d9f83b22673f452be47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e12b8e2054eb5651c09ee0bf74dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab253297d10c539d6551fd8db1fa2f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c772010534cd4ff23a4a090fa8fd2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb2e8004b940c10c9429504a8874211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85cce1271b08d7d3a1bc4e3a4655912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7080c1c2bda6e523cde85186310713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c49701e9a27b46e25a7cc0431e1b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89749426bb6040e94d452bfa26bbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f009b8019bae5b101cd64040cb4374816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31541fa5be08e3a577df5a51c6928017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec1b594dbd2f14984eb2660a838e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1015ebd6d548b7d64754c114a295919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c49d1ff41551bdaa1297b3ddb0c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834bfb6e3b52ad8aecfba82623655c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce3ee08936460695b4f4f762512d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58c5401166e7d92517ac6e5efc09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612dbcb5396ffd618a187d10a96a3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388da31fd4fbff6ecb75e0eb960397225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ee8fd8a1532f6396848111f1c820a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244de948f3af77daa0c47762a795d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c86152343e1b3565789900fdc5f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909cbcc392efbaab04e0d09bbee6a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f292d8441cd1736d49adf123d1f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ddf8fed87a55be16283a3596ba30931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd11f8e283cb34992a7012846e350032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0565f5bcb0ecc787491bf1608ec8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad0d25996b38165e00e35bc45cdec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06634c0ee1aa6062daf1d5e8689d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f41dbd17f69cc630c1eaecb4c682536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c8b912acdc66a182b13a192cbb9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca1f9763c18da09d009a34aec1e11a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad5eee2fcfb2cd04f1c75bcb3543b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22820ebca4379bc74c9ebd0b2585c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da903828fcd4bbedc7e0f3bf4335594141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eecb3f8366b3ceb610e188042d25f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9644c5a4b4da7002bbce1f15c785c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d05bb0abeef68414a6a345c68abe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a120cc0bec9d7f9f12a462954138a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cdf5d51f6656692847e318aa1be3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199b11fa8978ae57b9d6079b66804447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4a39a22ce1011b326711bf40f8a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c29eaef31e2e4ed02db15cdc321e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ce138bf634056e150d55ad66b40350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057bfe63ac936248ac3fd11763ebd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a979e3585037bff9a4425c31b82a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af878db1424fc24ab338d7cc0df88b9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a033b3f3c837b467411a0ff16f1dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73f958100d4ee9f14e7a197bb734955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ae717a9681071d91bbcbaa061244156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e18db3a22e4c69b944a0e77b5a9bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab01b01fac468481532efe67dcee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90e0b2d20998e809b892f82c23c4d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3768376301e99e57af2ba6bc3c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d43804547d9bf26d8af36536214bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c35603f59d3853c9f88d2541dcbe7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64aa5fa56bdd80f1702a10037a450c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6963e943f008b68e5018a4ff10870864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdef68f4f4b769bea9af93d443958e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e23c6daa14011c3eaec50a8ed46a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed779480af52a029d911a3c948a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acc1a07d89b2d085ec210ec269bf8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a9025dd4b1728907ac1f0977af5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c98e34630f8481165a22e456c58d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366cb36fa5dbb27a9d0e05a118de8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245d0612b82584ebd064ec1eda159172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8827316a313bd101b10df9f162ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3348c7b366c2193e433325d8917acff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f498596860e3c2c2f7fb47b919cc9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a128c2ac60f4391c95ba0841790d9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929519273364d0287a3d949748e68377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2376d16f12ff2c74b590525ab65621878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1465ed52a2ef9e6bc71438cdfd35e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084cb829357f44e58f132cebef13dda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28df5ad583ee64c2027dd40f829ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47155f98fd787f2d519b645a58847b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1404e2ee0c6e747a82fb07bdb24183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374e8c28a0fe618f56fce052bb62fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6fc5e8db5cf042b83f7923b1de91385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ea3ff4b577f5ab73053c745d707e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23214df47b8f22cb0e20b625073fd1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0efb9db96304ab1930d0caadddeb1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7528f6b919609e910151ae95c485289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88aa1e3539e8a7d9c7ea8aeac0430790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef15ba9484b85a61dcd01a2b797487b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843c9c75af147489e507fca7dfc17492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603810c8bf946b174aedad37b20e59b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35ceec75f22b6ee9e4d3c7ac32f2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d50f1b5bf155ee78f7eaf4e0c2a4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fde774554b26a21b286abed2f67ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe76d5081012f4f68cb262f1cf891b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24252462242ca8f626fa9940889c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc92fcc5adcd00160cba54b99b520699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95506bc9fda6ecc95f66f3c3e890df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e981347eb742b926703cbed7759260101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e13a38c099b642dc1ab0cca6c444c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281e6e81f7a528b17dfcd93fda2273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204870eb8c9b368f6241a7d695c9fbc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649987945a3443decfc03c96bb062c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c846b18f11c1d3e354108a39d6e9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff303cfea498fe9830c6235474c1a692107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050825a2976aae74019ca44cc8d8715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5d4b6941eb8dc2f008257e85ec09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c4bd86146b9092817ace27dbc62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b4dd4e72e8cf4527cb6d802ef45d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39937e9dc525a6b358301ef87d217f50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fde5e16c6bcfb5a71ec0188dc6ed3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8a0f02f0608330aff169773888de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b13dc89ac696e341665ee038a771b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbfbbc4f7aaaed3260107bd6911d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00aeb2fbf8d7389621e97bb580a5f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519188249ea4ff4a09a681b5028fe0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf5ef597d21beb425cbaf2d8ed4e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb439d27481ca918b934e76bd23db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e90ff679de05003d422251d1e2943121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9edf8c43a5ebbef8a99c1de465fd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e075b7a74211351a79b2f59e4240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05778201f7c0b4b5f7a74bcc18e82e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace829034de72854357c45bf7f62b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f67ecce617b59ccf2c02d1f39a60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9affbb4dcd6c1eab5c35f59c6169a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f094a98786e1a2e0ab47b472c508eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329b535ac034c886902ed5ca5a8864129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a03abb0ecde6262364eceb5fea7a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ce1e730db3b63c5a8c09dd5c56ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55fd4037fe9d1551ec08d47b9d990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ae7f82c3497b99e80a24a237cbb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f31647b48d601237d850c7cb199a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8abe70a2ac2112fcc3d3d13abdad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2450188f47a305cfe86d1c28889bd69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8e06b5193a1495abcef8448447ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c892fe21aa6cefb74257783933bf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ba6e3bbdfd4a91d76d4953ec18f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d79f69c00aa5b5edd8ca439b58de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb660362a758bb64ca6021a82589a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee3979cb163e5bff593d94fa2b68c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a327d6a6558a344ecc34f69d583204143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237422b9005daf08258c5ce837b128a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2eab9964ac125d95b999fba94bf1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f99043fa1246437e99603bce461c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2c9839b9612b49a0a1ce8333a79a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7093be2c3a258a820a110696cf58704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b2c94f0d5b5de063a6d3b5843ef7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c971a3b474dfa5c57c627fa4ddc0f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06da0d17789751e2cec10dd191b34a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0057572bacefe46bb81cd641e442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d50c999c2c8603bc1e44f5cb56430153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684cacaf43f1878efa14ce5478416ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5bf67a065a1e9a7c34d453c55c497155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6c92cec0bc657d7459432e5c8eba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2e459abfa4d1dd9786c6ab34f68b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac12407b8d2347bb8b2dc3db4b6d31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81bdd62b8bb91eb85023f02bc52e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87314af4c83c2c38def3483a243b32c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fad0d15aa51d1454bc4f18ee1dacd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ec57afd5227d89622d6584da2222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdaea6977e7244b411147672f2876163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732290775b01a4f89c27a065b195dc42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b4af50d09ff694237abf87395926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f21b65c4c1426af8054963d012c730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c52b219f1991d7d514851da66ab83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b9642ff15bf54bb0313ac607e978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5086c83555a1532455b2d1424279b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850753a83cde9e0706593ed196fd9ecb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beddd4ed7bff16be7b1ea6ae686fcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6efc87b63568180ebecf00b7dd31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d890d2d2de42f9b8880e4d19314b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a995011db4e98557f7ac3c31eb37c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ed342148723401374b36e96cf8ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051adca33542ac7121ca6875960cd82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce219bfbf67b1dca9ee46e19bda9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c024e84850b2705c678da179d64e95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ecea676f6b1f2c2a1396572b3c22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1836c6318242dcd73db1bcc4abad303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de689526733e0c3e3934b4519149199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3c5b49a46c252739ac907a84c532182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd709cae6b7ca32da0223096fa7c4e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100260c2b21bbf8e5e8f49e784f049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220822744593ed3fb21128d97cf95a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248ba52cb0e60a833781aa5851f2684186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a83dda4dd30b3ba58f46b481230c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f17a46c07597adf87714b7fd698a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ff390b48cadac1571507f8262e1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80f2d3bb5bcca645fd8f68106b9d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e36740ec27e4e87f565e71c94b41e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06f7c3d3dcede8d76ff24583dd5f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65d8c2f315ca490b18ab2197d70aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5fc118b063232b0d6f87c2f151efe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912204b7c9a5a6b04a715f5b1b105cdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ca99e44afc23b6f4d2793dcebc6b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d8350e3d9490d2fafbf3de356d73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6fb28ce0c747e564014b5fe8c1e59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061276118254052eb7222bc0cfbbe18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a91aef6446e3687ccb2913677aa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c106466ffb034966f938c32826a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ad3cb32f3e0a7e8646068d13e317202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30130507d98fe69ef37fdfbe78efe91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ce372389515ef4d80eeea1addaf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e91291dcac683797ccd30c78db45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c066b730dd1d5a5ad77e1eb6e6c3cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063975e4da823e0872163faae591f2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce3606ed380e47fa80b19e8f546398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17179c3122c7ac5fd2479dace5509c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169730a5085889acb282035db7d53f39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de0f4c6b39912559b814ca140d93e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b11bc79a73e6c5b9db6d99c685111212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fcf722817641f6880b80658ee38d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af61581a2c8401c5f91e9086adb22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4480b422838def846efac3c0d1974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69cf2322ff8bb9619ebe436cfb659f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f826bfce208d8a22a16cd86419ace7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3c16f054ebf46cdc680d70e68915218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ab3c560a8b0be1a2d5bc80e21b10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3c3f12ed0e0f47895b767e1beff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b84669bea7f1c825c52b91ba3940f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70859458a9914910f5f15a643c69ae0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f175ec2555f1e71c800be137bf58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39e8c5a0df7a5dc3fd13d611aaefa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47540287066815611622a6a990698fb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0045b740dd50ee33647180c16a652226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13076dc8f0fad07656ec29e5caf641227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12506f1191341499605509f09addb9d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b673a2c748a9cb0c00b06ce98033fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7379810798224a172f58f5163cf9b13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891dd0df47c81564aa73ca5d7f8687231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f70832e580e2f69b07e9860b3d90f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20c57978d313d4dd2dfadba00aa89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fccb8ad779e49ec96094f15cb1aec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1c9cc23107f6878e9e4ae9380f94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eea1bd7b42ea26e8d494406dee5af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b03a1c7503a649e67d357f299539237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54738d613ee30af2805e59d2c9d92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b643e49983de32557865ab29e67e030239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43664c382cc93773294b4ca47b0570240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72120b500189be603040c280a4effcbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db075b438b1bd39303333fce28134242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d25744971190f808aae279d0d7b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce42ba9c79f8d285eb3517774759dce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a95fc52220747ad359f42c5a1eeff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba4e7066057e1d81401ce40825245246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764db2e0efbb893858f5fb30a6e14ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c125b63f87df41b02ef8383c07274e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df18f96c1dc1f811faeeefa0538662249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a199db086c333afcf41d891c8f595a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e6f4ac19ef7771d09445c1716c0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f7e2ad3fd1ce9621d28f7098b1496252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56216367965fb560e1a6b88095737253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f8158cb5698d27556ee68489b3fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9d6858978aca040650795e269ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5441e3980930ede81daa23de77ab44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d05f09b2d547c26dd4d82ca110554257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8d9d8c40791e430c084c34911e6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1adf6f72e2c8b1780c825bebca03a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc9c5da172d0ec2de3095c4a893ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e528682bd148c853a91cde67f21b8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b796ac6b5bb029ba65a7eb0e6838ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cca20c8df0ddc5b91288f2efe1f6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91a54a993bbda92b2b2b0d7a513eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f4bec2bd1967510a2ab4d6e08d32c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f538c304836357cd011d7c18bc0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fb4c26d48bed8c5dac6dd47d7ec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96a7736a26cd257b7a21fca74cb201268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e54d3fbdc83eeae31bb228d654b0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724e5a7be7f3caa8af4248fd6c55eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695529954d8d185f68b1ba7fb392724271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bde4050905f1e7da8be73f177bdd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3736cf803cbc7147ea13d27d68e8b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb0ffc0a56908294bea4afa45be8d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e140817c65b9f9b686776bfb1db17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb1a91731972e9d2e07c08d026ae88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5edf94407cfd6c899eb23963b8c5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd07ac8562045840ec634e46a95be1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8bd0c5a52addf31ba32eb6bc6cdd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd2bada7d6b1d8727058df79b1cd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a8035016f399b3689ef265944b952281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa54060dc7aa0e7235b1ac68942a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7f613080a8980bf7e77732b9b00e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08586be9eb30b77b7ba1af9ab7fd6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e1da88d34145b8edbe496db1fdc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc648c5c3f7648ee15562c20dbfab6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7bd22e3adfa4541a5eb19b6037377287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8827c97846371c01b30f9df0f6bfc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9d2e0582f09db36189f2e00124d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac4cf87ccde4dde5ad00f906d2308290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadf8e25b1d70ac36c675ed1cdf115f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef996057187d017988d5a14759c42dd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e9de7b8cff1801a399556479209d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3df8dac238e5ccb25057c467b2174294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d05e8186d7e578a1f001134609c8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229e3cddc03f6c65fa94831d841e631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cb7ac3fc9eadb61bcb96acc0d017297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d770a0e4d6dd85f8713f5cc144948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e951ebd49f0be85f596e29f6bb9b62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045c850b1c422a3be0c3be7cbe4cc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd681cf949e95345a8262562506c77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5c33b8eafa712a58af4ccab2294a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394abfb31344c26d5d1a9118a57ce5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe5d717f23d2a0d28aa9f41ab8ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb41107ebeb81a90b72b7777fa81b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c9bc5c38166eb170429191bc5855306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af6225afc2a8755fdce943f3d937a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b61ed2df01cba118fa23321fe7912308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5829c30066a240f696db4632bf0d55a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310b5c1f95810ad4412a59c2b0a2d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341b77ef1e13775be0e4ef757eb03a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a92bfc10eb9440760a4309cafd8c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6088671ce985715f264cd68e7ca11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2af05e8b4f2e78e898ac4dbf419b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0350b290877dca9e06066acba1418315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c8a26b17da3c6a2335219bacf81f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b52d9439154afffe291583f466de62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd27363386c4c746cfd9483d19c919318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b5c87273709b1b4f9607e6c2e112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b19c395cd34dfca56064e9c72cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384cf0e972e8be11e1bb7e6352fdb31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629eeff98c69acd7df6d981aaa138f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3e894a124f3e51825d41cf50c814323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaf349a9157b57d21a4ec4c6c0b788324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394195932f6305757c553e2b9ab5eb60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836ab90ade1dad866c8b386b638513326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6c67dabff4c32de33c8127ff80a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f9adebf9a7bed8965cd38a05a5be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dca6c836fba3938280dbc4a6642e68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca08e5d3355bdd53f1aa0b7487bb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd09336652301baa44099d3b89638331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06773b679474fbfd39317488acdd0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0869888448cafd254390499783131333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a250ded7242edc49c187a77611af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094430a94f4ebee6edfd854677ad69ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8f77d896997fea99e46ac9c3e6a64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27564a010a99564a956a9b7080cfce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ae571369e0984a95192437075cc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e0e10e27c9d85727e65b5c447d034339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261181e41c9c77928789028d49b6f0b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61131db7c7b020b87c1ce0458ff2a759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f68070e65157b6bdd3c0834ac605a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437876c94cf4ff400de0baa6b9882ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de23701ef066d9874ef677426159b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d568cf0754434bcc1d205468ee2991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6ecb72d621a7d8a67bf19707e98b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e86a32732ec7f18bd5adeab51ff85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9021b8e06c9958855e9657e1a1c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d64ffe27e32451a8aa41b7baf366349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794cb11d23b495a3c4e651025c83b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee4b44e000289016dc294b676a994e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b799769f3885b43b885b248d286805352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4dd7e1eaaa234a676c1be523412d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb475872647ef3ce1db3da102e21372354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ee0b7192574db6c0f889ca3c98f4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba4ab3acf2566bf5b65641e67f63f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124866b43a79cd180f585e468d7fa97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8edf488770dfe32cdb5137a457a260358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60fbe888c0c361ad905e318602715359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b30a07241bf5bbc2985314354a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddb02b94fac4e733921d2d2e4897c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84be524513454a3f192258da636186362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782bdb0007e64350c8ee2d7dcfebb10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2d20b262199efd6a0823356753d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258374251de7fd2d3f388e636693f3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0506704b69635f3d971ab4fb72f377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54cf48599063ba03c714dbab16c958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfbda2144abd97e5a28d42b71ba629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7157cd9fede97aee0315325273377e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67756750735244cd0e2e3a280960e479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2283a9c0a53bebb56cedd885e28322f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f2e9efd017f5e247d49f5fc1edb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba110df27346e0f863ce32852e51778373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e9ee6761fac6b19256289ae82719374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951194037b273eab81f3e73e476431d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96e5e7deb0f59be6fe7d5663574a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228aa0bbad9386d18ed15b9af892839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d58786f195b09e7857c6530d01855378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bd41729ada470ecf5f6f8c3c8845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403efbbfbcc774d2edb6285a58d752e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd75ea1f92b8b415aa274ea258a9cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73ad9bc6b693c6b2ab860c0c0f0f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08a4cb6ed7ab25566c497b6d4fd3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bdd4cc34c279a5252fa6f64bcd3f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b565b70fb2cab9772361d6c953321e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e4886132dc113b52de528a4d9a55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8cec2f453143a494007001c2bf57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2e292f34e8676d4080623de44486388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e1a4349d0866ac545b8ad3f7eb8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f1e2c8593be07fd174af98264488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a74d824ee6e9da7a98f795ae9aa2ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013230a6f0e3538926ab82484c25176392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bbffa43a61e9d6eee38f639a4589393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806ff68a23dd86f54f0a2c7fed3c42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac012cdfeb7365523699ea67b5b055a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89d2436671e9ac5adffa8e719db36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78ec41a44256ec20e0814cad859fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc83cda08fb7643158d61d4240884e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cce553aebf7c5386d363f5ac838b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60db6503411cd9059af7791469f0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b7cd0e76c56f25441962fc4c4ad7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad05843607760d4138707cfadf3ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2f20a5e63542060ab1277878a6e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1434b79fb968511c45223669606c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c089d4a3bc63437324231fb21478de7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ce0a96ffa6675a5fc174c21a7457406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5130fdc5944d91dc1b2f4ceb2cc9fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba350592799869d225b760096c0074e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e373c2d750d9246f8c49a325f90f81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416bb86a70eda427ba9441eb5569392410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe5804207cb9349092d142cccf2f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042123192dc58f38ccdeab7e73783235412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccaab390160f3aa8705ea88db4fa54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918030328dfb04268c01610cf842e10f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d4b83f334c88d4d4a50af1b21ca1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58f8c71f841cbc17f5587ba264285416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829025d72a9a48d7d5111f78201e40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf6c2e904305f71b9571fb3fb5e4a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d1f92d43e7950fca527917c70571f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d7fcf27c75061dd0af06e75dbeb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5ca067e5e0c54f3a80076f760551421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ee33b71cc209dee0e496dd72ce0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb662a8f53c9a7bb01f21fae05419423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec50719feb90e992a462903ededefb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113349ea59fd7f123da512d7db34b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df24f1cc1a044cee1ffb0cbf02f0098426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd73cf0b23cc58913f4ca803b0f81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e54b0cd7f1ce47d0be9db3f805ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d250fbaf2d24ef088b2106887022ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134c5c6f188339f00e84b8923172299430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8a761a568abe5e571c2e7ec7c57e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10883e015f9487b4381f489d1088bfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21e395a724a7741b4dec31999b2de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c97c8bf464cea21c18ed68b01b838434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c81e9310297151786596a12447137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8c426d62f302ff4d2ec76722eb427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7fc71127826c1cbb6827747c4a13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47ca6f0b6bfc1cf4a6c967153340c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e5a149633f4d578ea6351ce5aeb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34a10171569c9042230e7521416e76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ebe2f42aefc372bc657f47310aee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d239ed4da6281a6ffd3b87f468d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3468fb5eec120c9d94d6b15937c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deec6685c6daf4ac6a913bcf95a877b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac8175938a993eaca6155b47a73865445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e09c5bd9b389f4a26c2249f7cf52bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391d9ca1d57e756e83ce072bd728f59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273648d6b78951317b1173fac85f053e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81061aafbfa7c1d750c11473794167449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b6d4143bf2a88eecd25937cf040b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f1d5ae7a00e770a2e5ba216a8071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac040e0142b4f591c43672841eb1fa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ce63d2b8d856116c5fbaf6a791e6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0eb20153bdb147137e6622f6dc6ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b057edaf5b8bee0043f0941a85e14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68d1baada9b86003a9de764de9d17e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf504c8d3a1b3a85deaf7816ff1ea6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e0312a77f54bf4fa79189eff086d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b6a3068a80717cde2a1843db200f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b337d877bb1e14f5a5a0535121240460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bfe3557596e2d83a8748c0e04ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503e2851ff2095ff70b0ba7be39c22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98495c3fe1dca9aed615c335a7c65530463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe7db4740a111e082e651507c130c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a814a0c16beb79dd24af4732942c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9339abfe6063c2f4e3f19923549471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de56626c356b5a70f1465c51edc34c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e626252d4a67683ad8fa757ec3b9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8b2d1a955852c8e6c78610f51401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49537714f116547685a6be8fcdde65c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb8fa616469f2a9a6c0bd7f0f685e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed8be7a910c1c7d273721580d2820472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a87cf29170cfa2b3dcce8e8566b23f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b381eee553eef930a7496bd7e693474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8787342e3bdea45cce7c1a184932fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b536cafb2437e92ff3a22e507964f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0750948c77fa32fbfbe07bd03812477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74137db0282c1ce179b5a9b09ddd18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cdb0c68caee9bb92093387e51aada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5740433b429909f7bac22e75a8d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe6b0ca641f78abe8933401b679ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a09e61e1d7ca35058c4732f71b4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4576a5d0649f00d83a99a5b5cf4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e7413370e2df7893aefafc5d1620484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0a7a89d526bdb0ab6a68fb88e836485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c706abbdf4d4b25a8d311e6ee74b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0102f091604f1db1e453481b3f556487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e99acca3d66d6e9ed4011827b3fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834359d88304fce330a849bbb547099489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54120eac32124859f30edfcea9b7f69d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cb0d5b2273bfbb0400a3eace78bb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb96da203c8cfb61b1a23207042985492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49a259e08805cb9f5ee3c860462f69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d88e27c5cfaf3c18ed06fe5c5ffc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade24f30bcc6f17d113fa1e356bfb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc063ecabf8d57026cc23f006d6a0f63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d716ce4990a63c0c86ff37117be7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96980bb1353e5f690579ecf03748b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66703d724c869b64020ad2beed1b270499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21f6e649e41ada106aa13847d9685500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9c33286448c837de6ac120868a4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca295bb496ad93e16e61ba9bf19fa65f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32cf6615871ca6b8768d5ccd2d2a14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fbc09e5b518cca4177cc151a9669504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda389bb933ad419e5e4f01f5255857505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e068321617b52bcc0ee387b17e49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082944ea9f3a756090d42028c6267c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415145eec1d9d0907d61b7e562051989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60549e8b8a1224b30ca2e19d45eabe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4eda9b0ebb76f79bb2b1d12fec823510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053126714dbb82020fb5b3ba4b009a79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf7e4cbbaa2592f35aa67f38e3b6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2d99f6a9474663731f422af264733513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd32e1b7d120958ac49382c9eedb2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e0ffc4f6609cff5ae8c90af019e17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024a7f78d7d42540c4669ab02664f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25499d967e81d2de26b1bf9bec6379517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b94c99ee3bb065449d521145de59d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09ffa505152e248e694506e312688519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf11aea0eae4616148dcae748359416520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bff93858134b8310dec4bbeca251521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65eab606021aa763a316d4bc14d223522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6b46e3c4740cfc7028bc8861ba62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ffe0c7013592ab74213d819db1969524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9878ffabc0821417c6ef076f8d02bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863e955627f90f523ec2d2b64ecd550526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7951543a92857d797f96e27b0f30595527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be43b7876c785f7a8b4bd043c5c396528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b3be6a5f6df6c1bb412ebf110137529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b45a4b79e96a32da47948f8a4c980530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795d5f98529ee806d466da4c85536c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36a8fa234021304d8440cf200aa5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821125df41e6bbb5022b3a5ce4666c65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615911c6f68e67deb44c821510881e91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33175a5546e4a03c686ca0ec74a099e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0430c414caaf6297afc150bfab9d48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2f5f523c99aabc8570b5f4878c8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3764a8e7c817528f8d1d06dc2f18b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a0c4b99dc2e099ea9695eed57e862539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f802b2c624ddcacf2cef868f1e4be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d5cffde42d3b4253d800db4b8fa0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa61aad0e3f6f21e0ec82895bb17a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847df364331504374f3e4032b70ef2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a27212fc7ff6479a251d2544467c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed54858375f8015e7323574e3be31f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815cdb40669fc1538595a9cea6a712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03b7a032cea18e86fce09ee3e5d19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20216bd32feacda99db70881b62ffa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56828dd2c4eb1cfceeedde8eb8227549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd76b3192f00653aa41a5283c23c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf4f49f049148e3afe3d38b1f3add551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c26189b949134b328b096add1a3822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf059b53c25bd105d325fbf574678553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437f9cb7284ca19cdd8c1e862acf16b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3b5ccd20501caeda836dd62b3808555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abaa29c981f0226a96cd4d181666d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4125b5c814841c19821e569b0725557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafbdc0cb20f8b6d3d02cdfa9ac8187558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473ae4eb100938725b9ee2e209a005559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb069c6b55458da2464153b436b45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b83a6689cdd600c7e460a1aac468561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35822f270228ebd08c0e2863c98fe9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c922d7d8313466781a70e633eb09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616253cd3b100f1f9d781e9d2f4d1a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb771a735e64ce3abd35817d22aa1c47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a72e2528fa8b833d610ef16b65f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f8ca81863770cc9ca9358a62ea8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852bd0416a91810370cb147db1395b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1741524ab424eae058d5e30dc0f2f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acb4773e166594152c75d6981a1f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e61db70877dfc5096b38141ac2149c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e913c19f1028373d6073e6a07871e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42252bf663de7decfd4b3a0a1ea48351573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5deb3656464491ef211eb84005eb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802504930ed1ed8d6cd1246f8b0e39bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c12f98f86eabfb282eff3ce6dbbef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1170451a16a5a51d0ca27cdd8694577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a12b4625a8925aeddc7faac313d9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0bd403409f6c27bb71834b47567d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24999e48f281698bcdbb39a16488bd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb600d2a98affc6319144e1e38b359b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e7cdd29ec47ae0a5f4416c6bb49fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f52c84a0243d78c685cceaa36ca8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa770a24c4feaa5c25ae33931819ec9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065ee8d7cec25b966f6eb188c382a62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ffbb41a306a12fcda1cd862056b40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb947eb0cb183d0278d620c1618a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39251695f347551602f9c06de7f8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed20620c740b13ad7130b4528094d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345052edaee16a4d3825a0a5fc5e3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891e5837befa89b22bda246384d36c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7956fd13a50736a97fe2c44cf0759c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6465328261f1c6d30c3067dfd09583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71befd5ec4881aa0dc3f4148746a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86827487bc1126f3959ec514733d5f21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafadde4acdcb9d189164cfbe395970596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ca83f6738d3e3db368ca7c2dce61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1193509c51233eba20919d8c2c34a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3be9060692028cc8c7fa07a6ed0bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ff940b5ac63d21c613e4e754ed4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cf0dcb7b221cf4ac8a09f2f99d71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce32edf4f37f6c587164336abf4c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d06a71e712dbff46809c9f3ce13eda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb18b2f57948ebd1fe59104ca6962d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109da69ac29b9e3aa76b8e584c1f8ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210f7812a3e9d2a401c2c13907346d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932b0de8fc9f223695b913ffb63e83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b930be0e02ad9a95043d5ba034f4480608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5576b218e368fe4db50a1936c0ee4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494224c173dd783a13a434cf113c204610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c121419181fb7cc506a601a0276d14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd39cc9b8700dfdb56137961b3b34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5467ce7c2ca6149b2a45cc276fdc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97424c673c828c8568945238dc44cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508aa077ce1306eac219a92df6dd28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb113e9cd87ecea7f96c3433106699616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd08f2faacffbe733be9a5a78b39f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1100e85665be667c5b2554b232f3222618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6846a3ccc10b06d970624055936c7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8359646d13b990dbc2ca8516710d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704c1d56e1c2a4b40246a60e285688621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae7e6a2d5493804f090f6040bef35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3153d6967a1e989f89d49d29a9a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32089de097ad9a8c186d893cd4ec47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9477e53178856f6aa34a0570f202c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7028318c326e89b871f848b9da6f27a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace77f30fd86ef3adce7d098198ba07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919bef1825b0dc030e69a50de95918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf49bcef8c94bd1ccc15472682e522629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c0e46244a232634ae2d520476990630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79917d774b990341dbe90fbca19df1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8db5c1c6981350a25b4c4bce878c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f396bd2388ac02ad7db57a60dc6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88d6e4a3f0c0bc3b2c9fc3a4d3ef81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b0a1ebe1cb01f9b90a611efcc160635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d7f4f5cd74eae9b3b15d0237f61c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6133f4c435300a6be7423ee52ac408a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d3265f0e1b6e766c083fa417a47f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b046cd8cb2bbd168a6930646006b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276811edb303895aa477e2b6458914c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0ee1ca6cd3211e627df45d99e3f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed2855b77bb06d1f55996823dd402642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b7a6d41056fe792369d76fd1e1ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df788ad926bff5713321011ff145177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cbc978dc0848cb274a95bf05cbfe2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e054912c363160b0d1445a676117a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7d26d25dc0272308b3936d1443e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0cd6c6f14636e3925ead3a9612a80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03624e29fb0da7dce7c1d73bf897387649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce85cd12bc2366c1fee588e204a332650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886938dadaea5470b16bdbe70fffc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1f1537194d1c3729d46f8fcaf081652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aacb3e1436e2f08d2290bd78b0bd0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc9c6ce12369a5cd5c27e7fc9a43d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e8f726d0b1aa154b2fd163b94afc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490fbd323e33e432fbabb4d8155dba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a943d96a4986eb57bc1b3f7699a896657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c7fd56783a6d609280c29e23775e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425835c55c04c3e0845deb25aee88846659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b2cec01a8385e77a223f87ff37a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429719597d6ceaa8412393fed43b38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61160db6b3383df214cc426740e937662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897167ed91e7373944f38b82f84707663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb8703b52a0a9c20a31dfd5d66ffef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba33f0df3f4c9eae02759ff8f78b83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaec42f8eae292eb60b783050caa89c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af32515cd7331f2d5defb148b8059667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517c462b59edba21518aab2015b459668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9c422af53e2c295a34d155d24833669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc547ee6ef77e366328b83607baf740670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865c8e3303d36fe5389b0889e7803e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b5fcc38535888f6bd33173947f18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38181ac2173e6bbbbc57c90eff3d36c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb045876a76d04588a3d4dcdf40972f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874da4a161aa83d50ba55906d39e71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f13882575c7d5a5b9e544a6518783676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117b04bdc25e0d3159dbae0b75a6139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90bbdca221729c947eb5f379ac54e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c95c4f7791536f82af5e978d7db60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c890be0ac9ed6ee5a5765e560407b65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289a3714cc570465c94aac2c260e34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c0f38e02be6a49606201de13fc58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2de0ba115e8bc66693e378bdb5c85b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4ce352825d30b555fb6c13a507d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98706a6069961f0bb6ad97d2a3e402685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6729142423e1727a1cf2d91c597584686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5973fac31bcd3dba4f77cf62490cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1b45976a3fb26461bdc4019b3948688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a800229b9e1e62c2337fcf4d5f4e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15609ce2e62e9de9d0b2b8524eb72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc375c289f3f71d6c181b0aebe9d7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519cc5dd16933cc6a8c7e0146d8e5b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0ea6b7b5dfd69e6d7b25ecc97e878693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fa17987f1a7e9614c7489bb60c2b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef5a69798d9ff6d1e9271dccfbfad9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c0aac7828722b3c6d3b980928f3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba0e3ccd8e296fa786e5d763eaf94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cded0ae9505082bae0f1033804c8772698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb743c7e67e6b495b4081dd6316b7c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddbef7125ceffd6f29b086989fba3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c195bb63dda49c52212d1fa13967d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede2898472b1cdb673936d85115aa71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221c913690cfb6f69d19adcc4e8f04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed958f9d33c8e02618650ad581f7da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d80a0a5464cbe8c41005390a957b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d3c10fd2f837b23048720d55f8b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23f253519d71702f2504d2f3b50f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bda06a1a69b2a23a6143599378699708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc774f70008c7bd7bebb94a9755b3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857f53c88a83747f2a548f1bdd902a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ef853b0beca26e3dc2d9b2fafa7f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb1f3761a6052d77aebf51f7a29ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e51248bffabc93d6e4c0f45f59a72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06690d55b330e91760fd5f2b76f85dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dea2a0c767dff64246f955bef38b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f5d65a1d6ac34af64562e1a83ec1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3507281581de333b22b17b7dd555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8fa63044f7ab9c0fde0c57c55d4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4be2981f2cd0e0fe5452a8469b1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92bcfdd6f788f9c2bf307fd8ad5c91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5e0858105b6af498d50ead661d8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd626b40d9709ac9c7b77b1f312ba1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf8d7bff6f53c16d38c2db211a79ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed193a205e541ffe9f6251b17a60cc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045452da555f0d581ee2c40a3de5a12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3a8e1839b0bb4582397f532b8eae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a5ddc20cada4b26789e384c0766d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffbaba9e2877375ff629943c379bee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f3786b71c40fe5573466fcf704a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3afd2ffda5ede71fa18ea27710879730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581dffcb305fe8a42f60eb7002b142731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da4757446181625bedf991a50abd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b578537adce367a7d76ede5a55ee2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79067174d60ab00bad9a4a3d6654a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f254e172cb992f73be0f9467dc60be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868f876f900e42bbb2df4ab48282df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774c8775a1fac122a631cdc33068c1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6aa5577538b11c3a834eb165b1e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa19346e2bcba5e91b0db78955d1f52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1651feab7de8095633e4fb3de815740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eba33c8173b45bdd615ea9034db77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9d55b868717181acf3f97483ffe1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a6bec0176ea7ad158214828611f89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8452935505c3ade94552b93491eb59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef237874ba3d9ceb7eecd06ce8f41f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa21ff6e4b781ee6d713355f45f822746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd21b4a835f4424b6078fae0a3a49e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4712e3b3ada05e90b95bc6c2e62b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faac996cb654a3fa9515161b1369ef5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af943f8e8a8e55244652d3a821272f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ceef375350fc8617aecee9870299d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58fc05e06119f0f6086fe5918e194752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b24437ae1fdc2544ffbc28cb12f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e0361da80017e7ed34d7e73efc33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f8d4f15cef061fe1d5f42822a335755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe64678b3ad872e0580600f1fe5290756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d6e1d0668abbcdf49d3acf976e23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514f194d144219a9e1d933c6b46232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6ed5ded03849d6c412d1d1810c53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7632384c3f1f0aa0a20b7a83759d331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11442e8c25e3d12f0ad4340301fb4a192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bba365a910b2574658ca4024123c243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97478135931852e06601326105864284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11bfc5162af02d1fc0c2ee4422afb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220755d902b5fee2b5478fa9382d8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ff0f5262cbb96e3459c2a148346b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dacce5d8b98a05b352b98a6b7477c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afb6888ba533b36bcbde901d915a059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f9764ce42f0c3907800427a6fed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af52f4dc54e7b534044a531c0548b8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceccc5776f8394e03aed60a983c6e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1a5b84f61d3f9a43feb29c90f0f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca491908cc46a47dee8d15892e9530014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4937b6e14bf61ef32dd0cbff88816c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89b52640bad8aa6e034bbb69c8b3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4df513c0e673c1e26b00024971875b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd29730644ddc620254fb9f164d57918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456701cafb5fdbb9a0f9597192a26a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886356af4a58b3f21fd0a3ab20db2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed031b5de81b3f98113d8eeb76a1fe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882846ad30745ca348509c54587103022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74423ad28c721bf9cfa7716422c506f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3becb53f973368e45d8c8df7b264424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb6e81f198526bca04b703d1b1e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b36ad3fddea1a91545c8df0378a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02583044c6b799d93545b164fff6d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c118264675a75d4338774ce644c81b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483fc41e365a396f965a292095a4a4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ca829627fabfeadd292fd05ee3fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615b76547ba445d6c8b2d9cfdc7ca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f67b9b30780348cb4c233de87dad532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91ed92f1f543381ccfbe87e0c44de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb110cab959224310d135ba0c636634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2cf3ba816cc6314cd69843c31817935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987e17a6dff62a261f113089adb68636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d80adfc46c10d90a9ecfa09c7734837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e654a2bc545b83f88969f7f79e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53908310305f917de6818e5550b3b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2ef2866e16a76a186fca4119cb3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6579c948d4ae0fe64db123ae11519d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f0545f2c71a1f7dcc008cfc02874742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165b442ec95b2f2dc921b4a1c38c6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15f3d19699683b1bce202c871a39fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e704fa921531c4e8a6c90e8a29df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127068e97b6d74223e18d2066606679646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43811045a5862dd952e9bff90c22647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98880c84984a0b188d47a7ce60daa9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d76b522ec2d32e1032794b37df3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d65f2e0a3aacded630b491166470150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab205912dc7fc4a760a28a55534c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e159054b11d11310a8068742eed7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e4931ea97001186bdbe2ff38122053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca3825df4666f340aab515da7981154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129f7fc25c222c35ce06207e118d3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800286f7e8117b47f1d9c9841cadb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ecf1108691b8a8d4ecbf3aaf110a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3bc7d3a2807eeb006d412608d0e9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649238fb711d9a10289bd0bad1c252c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968f18d42067a09bc5fbe0bcd5393d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e7fba0301ddda705da58b1ec937661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8eefb56b9ec6744098f4cd27a038a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f79c211336ab83de7667a72f40dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e0b3e88074152898d3171eb5b70e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43388361e861b84326960a0d691e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772da6b903cd22228923650a75c2eb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5fa9e39048be78f9bbf596286db6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9333e770748a76c8b83883c02fcf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8801698659de114d2733287c2bf6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc56a549f353d18e9f287145641cc9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4782b0bf401fd2e4776f7eabb2f5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937cb992b4570b8b9262352be5e43a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168e9d7f39ebb75949b8f45f163bec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2709afddcb1bd387a01535fa63731f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591771a86148d96c3bd6a77800faa775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb396a5d13803e8bb47b4ed05e350876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b189492ec6a01c126e45c9045a21977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1b5f12c455f5da000d07cb054a1ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a1e625eae25ea0d852979fc9a50579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa0523d7d56a7e3c5308ede8d1cf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b2fed6c96bc6f3ccb96876a6957b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d86a502e30f421643417f8d5bee5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550835d90eb875f1798e46b62ef62783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c0ea1ed5e0e8f7eebb20cf1166d9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c54fe22621b3f8a6a09ba4aaee6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b810469d4a58f6d62fe737edd08286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d3fb82aeb2c9b6c4c471d3520f2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f645b2b6a17abd94f7f91bbd9d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a06bd0f700f6b423df83b94dec51289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6194e89820838493cc7d43a53cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37057de83b1e7fae93b6e5b4c8167091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5d9010b3a183963f98240113f09092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47daa79968604ce79f953e735257b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fecd78ac281ce2d43f32d9c8ea8f6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cacd1206bed6199b0b22010e7cccc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a31f159382c5786acd143227706bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd612ae05843f89eac3bafecb3c8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc66de7ef6a68e925e6b62577bbba998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38736b4afa4cd4deb2aff36e09a949c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6aa8204251bd34c33f60a6224c2e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa2a2488be5ef48564cd5af7888a8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac3d8debbc26a1e866f70449ad05af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185860cfa77e333cd37324aaa2dc3ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e6cce1efa5fde305573787499cff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa0f9baf7364416a62dac38af9a80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1f125ea870c29cc6b860548860bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023406e653f340d415f8b68140bdc332107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f734c83e322a8c5d7ee19825c20a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7654ad5776c512391a7ce4d8e306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd54ac06d4b1a1374dabada0985b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e139dafedf94e1d4b5406e7e65ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e460bfe6414ee74e3acde27d7605112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8264c4558c718c597954769c5a65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be509a0059e80f85c7933b83d0f2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc316213a0833dd578f26843a84d5c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82381951bffbfabe61858fc77d17a462116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fc3e40ee405fc217695b5314756e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c76caffb843b11466440a4780768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a99bf4329a9339026b37d093afe9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a0347f5ba0509b02395fe047e53a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e84f97a5c2ff0b68429ac5bffd92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46aa8b0bbca15a65d36026978a0a22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65792fa11f0cd5468026a130b6e23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8216b7c6dd1534eab35c5de637e349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5b002bdd6e7d2e45a977b49a6984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d828cd4cb171bf42528fbf9400c55e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77556a771d513cee31691b3a7d741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ced34fbdb4d9deca77b7d04c99b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1ab0377a21e9160d45ac9785fdf57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa968b7fd25068c36bd0ed8edd1fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a65ce6612d88ac5f6ed2f1857cd0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc269959b011884f68885a3abb6d39c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bad2ea3c207cd99f1f4f719b7a563133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefc0994a2304395530c60732decf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3996e7d91ffffb7549311aca6556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15698999aa1d34b146ec87a4f1ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5d574ec9e517b492d20e6b26f145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546c2c09c01d0e0179d66f7ec7f9744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4ae74301b733734c49d9fa0ee93c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beebf3506784aadc22c085709287c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5c69797f650d39b9bff79e94fce42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467f61bf982eb562443f6afad02247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3cfa7a8d60908a1b69511b972f58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7256c0dead60c726ba46d272d2b2711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf326b54eb3a6f188e0b1802dd4ea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d4ba5cea193aca4de332ad2b97e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10565e1817c529304cb48a49cfe71e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68c7d29e956dcdba546a41137028c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54ea86303935abe98e1a246a739937149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b532d6f84655e8f7d5b31e4197a839150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e83de126034559967e4f9f7e32f09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c8198812e77d86b99707299bc862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff0085b1e97c3b328861c95facf8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edae6ec1164e09b119f2565bace6ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb477bac43628ffb134bfd5d52804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1638107973d056d93d822b4a9545f23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a74d0afc32d012171716f057a4329157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd913fd1454df4fe0062231fe8976158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa80e570aa9ae1c911037cf88b799b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a4cb60c7a9b8fa5112be84951c1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140727af415e7b0a2239649eaa83cda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28419e1e092848ba9943650a129b385162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca65f23110f4bc3e06f62b9197abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7b1134a88ae972147ee8aed71723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841ef6eb7707a6b068a72dcbe3290f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6f616519df98e58a583ae9c641e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03d571bdebf5187750d1b573551a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9caa1e6e38f9254a76f6c5f343eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb210b5718f8e9652ea42cb0a6f9ab7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b55aca8a61813a8ff797329ee733a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a305ac8da146dbad2637773379ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0aa18d562f2a1d9d5665eb0fb759a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8145be1282fe656db277e94b47849173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0df51015f239ccc3a7e5907ea31f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28030c810de8354fa65292b6cd500fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe2cdb3e4109f80c2ab5e1b88f938176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58efffce8f08e98daf1323b909e4584177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7d099befe24d94dd815aae51136e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7da8b002610e098ab2044aae44826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c623b87069a566235d30655887607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d909933acbbc4dab612495e6a04271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75363aec60d4cb09900f2b7c465e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179907bd16d56a075cb83699b956f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d318efb7eabbe31421b7dfc36eb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58308d910a538e4a11fb412df7185eac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75501ceac4b3b113f710865ef22f6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1efa68ea09413f645b761086d9c51a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791515e04be7723a71fe8bcfd46b4c0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3c6f70e354fd0d4e7b156fa8fe06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aaa90a0ce48bb98a12f7a69f9258f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc008d5d90da36f43f19067981a00c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695dd46eb4e28ab08a96ffe9c88bab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e1f52f3a3ff13b1d9995d3fd05066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3f75c20dd8db2624011b966a41bb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454764dbf64c697788564d2c202c55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab871c629516d355533be3d000b381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8913db8579ad441605a52bfe7fb6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e327e884c4873a55c7d8532786af4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e606a032a247bfc4706a596fd0317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403ed6a3a701bf6b2549c62bca6601200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2063679f9a42e9d942ed84da958e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456cc6548c6071293ec7b4725d1652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6498202b829cb1dffec790ba5368203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc90779ff4a82e3a0227ead2fee486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df44f4fa144e1aa91c8120d161a7c8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdedb8aaa68f626c7d4513945663dc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d658c25bbffb31c73a9fe3c5c7f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9f353d7d262fc296e4802b75de07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdda3df76b0d777d26426fbf72531f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d3915d50a99259693a9d5131aec18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55be48fd82601c9ece08627d2c1c5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6379f29f961fcb67fbafde737e7305212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599415026cbc83309e65410a1fcfab2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f523d260d10a9041f00a0b7e9e2145214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1f62e03db0ee8f5a8e8d0d4e925f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b4421d383848736326127713ea0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2fc8942347383998af78e21cbf6ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56e650af22ff09fbb7a59c3d1c8aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6bfcc5a0208fc650b7d251bbdcabe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a98c9dd172e7569ea3919ca9121a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50408d501a2a0eb2dc45552f1ee8c459221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b78f500f7341d23b37c46ba0f6093d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f193a36d4870422e892f36578060223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749283c3abc164908f57968cb0647571224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d761d20c3126759f78ac6b571578b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d809c8c56e54ded1603a6f3381681b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ec4e755aee93e1492abc31c9ae01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231668d02e37769e7140f8f6364a408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7397364a90258a2cccf55506b3142229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da23095d63e5f780e64fd041a8763b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ddb5963808da05ba0b59213adef9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8e818336d1b2f00f3f88fbbdddf4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ce51ed05a5947553683335a3d323233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e8632055c6748eed2e01b20b26955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40828f08b6be36bb52d053031a488c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03240d9b2dd103ba6b0355c5b29396236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c4d90238760cc2affb2c6a631256237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2e3cc23e6c9c33e5eef1c9f5097e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25cebcc8ebb2044bc2b3acb1a9fd4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa314349fc68b00070c97fd9f7b74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308f4636af1ea6284163fcbcdb496c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76caea8c0cb4e3b088d77223624868242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522ed09cb538f012ef4f063bac47d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21fde553feee195c3de724f3b3551244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382fc0726087698918098bfbf285d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f61886d37afb48cba4092e97742d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c66d96e46d8102c2814c6b328dd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9834e77ceb26dc78ca081df21b38eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5648d66d9653f0541118f7bb3724f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a60890fdb00e29e6680503815e6c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c224146d26e2ce0d324d9d38c55fb54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276bd8327668c2fea018010cca46c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3523bc34ff0c883190681b9bc4fdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c7d7b47aa01636a1549babb1ce05a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e31ab58c117a55a9dd0fa60c32075255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027048712648ac219f2b6ed0d3c95c10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a1d7a98796e788f3e4fa22a6fc28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9f3b9ede7dcc01d01d67dc909489258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094908c0e66aa0bc203a0d372722cb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7157d394706f6af6cb745b27997a93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e92d256361a4170e5c167427ed17cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd8f472aa28dcb69e55ff64491048262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f0900e2533ded63e2d1690428f0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdbc0dc8d4fe4b6ca08a81b4ba22f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f102ebe64871566a08da6280b818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c3e728a172c2e82ad64d9a5007ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d124258998d2f34b9e7f791cbb89f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae4374ab3d81ca97d0b7bed191899268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093400ff4b176d3fb339458bc14f8e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55693552758038b0f72dae023944fb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae29d373ac86015752f3360a02e376271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40c3c2827501e518debb9d94220fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825579eb10121fdac4722634c01566d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e2e5efecab99d39f5c45377e0d7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b50ab17040e50fb717cee285cc51b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1643773ddb5800bef14108fd8afcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c105e0b90abf008b894478d9342d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228410e55b40598fdd2ad7733c6553a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843193711b807879261a9ef1abd52f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddbc109e2833864669ab2347198cfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64b211241cdffd5b2da5b581bbe94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d8dcdb041da5ac2b46808ebd2131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9918c17c0e62cd4146adc18fe53ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a625e285530d4933668deef7f97340284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc6c95975d4b93a8cec8ffe445ca44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874f4161232a5b223029007f54a6f83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b617f0c8542d0072c9bac7f12e2d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff2e123607a132e2975ce246241fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe70c07a59abd73bc5e69367e74a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b81b9be0dff5fae1f04485c244822e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13a49f1265df11f1113001827c137b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b40d87b6f397a92d42287f987abf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba2b1795bbc524ec1434c5d46bf39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feacae188dbdde6ec1f7418e5dbda1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4e966624e266f236085473de53d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619dd798fe10c654b31de6ccccedb2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a472d3e012640ea44d680b65ce1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab40cdac9baeb6dca424c8bac51ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41806f6b886d4af88014545b6999037299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994428e22c542fe777639ed48839396f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e59a302de7967fbba4012acc983e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec3aaa30a61690f14389881c4d7002302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5636dafdfe4c3a4a9356be511bbe74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726b2ffc0126623164be9961c0b6c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d837f201861f28968650676506e1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f144d17d545d11f7c24971b23a51e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf025b221f9c2bc7211d5a4cd8d13e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1e6c9e01df44c43da0aeec87bb46d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce52fe09f4f8c6fb964cde8eefa2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b25208cc41f951439296fbfbd1cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c6b5de45683997e6058f0d130683311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ac1ee0eadb3774a6af64777ad75cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698bbe5e132f7dc3a12e25efb1587e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b6c204875b1bf808cc50c69df43d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac87b14d5a2ee2f409a12accb1d490315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1af55003b0c0fe3ff0206aa1ad6b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04def9d6f61bd91fd3f20c63fb24979317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a7448e34046d5ff7bcfced664a0c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998357fc3a5da2d8ccf68c226649ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaed68006a8901f1d912d4c1def040320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5524dc7a380357c2e0b7709ed31ba4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6731a0772b3fe5cb42a86f8dfe39bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc16b8764289c4f4bce18656aa77df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f057836f8b012a5c9a1dd28cf8c65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b9dbd88f3126376ea4a6571ab3cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8e2148ec52d691273edc59aa6517326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ba552b1f89f5df09429dbb380c21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7467f50e21f1bef553f8abf795759b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a7a23f1217bbf6c172845e656706329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41a8b46aee33de21cdd1819cfb83a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379a3df475d071a0af5029b1f1b7e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb3664561b69facf8acfdd7a33ab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d80375230e053ae4c6ce838cfcb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf744b7df208443b6da26278af4ac85c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c0ff9f8b5175844e4220f78c4a913335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea33ab344cfd129c5fb6fc155c023336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da09c50838b73422561e98817ea2c80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95152350fa6d6f489c7820dc536bd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c3b7319f7630c7db031a6b1f3bbf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a7f80a2027c8e6af7fa58856188c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2bc8e65fc482c11887b1bcd45f67c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7d291286edf9589e060c7b579313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b31f46937ba71f6f48f8adc98b03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7418d43d0912b0e1f7159d994b0a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298cad6e0854c245e12f3fe09e64d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3142b424aa475c0f7bcbedea22e5fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d7e7419a486c8f0df1ece2bc75f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a266ce0e0032f9641f4a515258fba6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dadaaf20bcc5376920d4c95bfd9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f6c00d6b8e1325925f7467c5c4d64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45c7bae791ea0a7c9520dcb39660b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a66ea7debb7e094cc1c0ca6a6ace352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61d1656886781e6ca2ded801764bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801c7c6a66db332e3d3dea7df04eca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425874e1b6a94669a83eb4263c5c30b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124ac07cedd183d10dad1e0ea10f885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ecd67de973029c9a7f269801c9a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f048721c22e4f46a1ae629e8dbb09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8084f2cc49465b969402784cedb7e8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63715b9069b5e1c0f9984c1578df8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b8e799510d9d117495e17ee61340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f96875b147dcc73af2b264b322f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad88903abf44f56bcc7e09b0524d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc234bebc32605d7e1f52acd96a81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7975e630ae76d535e39e4e956d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9fd211783352b437adc45812d2542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4598b73d02df98d89cf33a67ac0d882367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85178d93e99d291a889e433b90ae298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b64539fc7ba61a9f7e00db73cdf671369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6fd1d89c391405650ff8e56a716e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701219cce83cc6d5c007db1f50572614371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07ba1553ff6b48783ecf18b3ffc6f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdee1ecb35229e8642a3eb25fc03e18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aaae3efa64037f5cfb4d5c6f5e086374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414f0c0db1bc135f80051a82f0614b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9619bfe61ce57a6ba9715abaaf8182376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba17bcf7ff6af08a31425386ca6f6d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f878bea00821eee515cce305ed16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8593c938ddc85b14cf9e962a58c73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5cb820fb84168d06386fd629e631c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c969125e2c5e9a6781a5828c80da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949e909900c70f8e4693b3474fcef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3ff21d00b41c5f60db6f2da65329383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b1fd90af3d1ed7496c13837379b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb17b3bafda24a241a4cae757656b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b0723330d1e2a37191e3c4bdba33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd75d1088e78cd40c3b4dfd49a34d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de84cd797f9cda51ba09c10ed137da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fb7fd5bdbbc4e5fc84d22d1df4f17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11df44a4d195f11a933ebb1e8ea98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc48bf056410ca40a3fb4f346de366391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dfd18e1dcc6a6f7540e6356141f99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f5b10193b0befb61e062eb482b11f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d789e66dadbca0d616674fb03f7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af83efdd5c958b816f87dfcf95c45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395267288d32a5044573ef63194c0c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e138fb6a333def28eb80e7802a1dc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875af05bd9246bbcd3b6d657b81f348398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b5b84154f521902c5840a88a5375b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6041d2ba61eb428d1e562c83dcf59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d5ab636f3836002be01ebaacfd61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d762878812c0d67f4af09da3740f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beec976fd6894efa7911ff600d4b3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2c6bd556f17506e76065034210e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680374086c4c4eb478fdf04f6a02935405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c68004aa1dfa2beb5e37171f0fcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba63d7539fbf9b9dc02449705676ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7b24aa376b8900b667de425d3360408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cdaa0ea04be739a50993cb0a872a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ed3841562610db36f6dfc9d92e94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6175b059f39d20e3321167d2d26f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a703507af59d0efa8f52e1474cd6ada412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e57ee95d11deb10e1d1f5cb188fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40a05a5486050c377361f413cea8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da6cadc5fc326681599c326974373415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ced50f282806a020f86176a611ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13529a383f86425b6f87b6645b6f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa08cb2f869d06aa9ec51ccb01a30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10301ddebf6185b2c3d7498aa84e83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314bf4d295cc9907e7bd02974749ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae28f416d892bfa674564ff30975dfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470aaf356b68e812452b9bb10a7830422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69019c899088d8c865b67a04120153423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecd81dde8d7bb03051ce220d2e764424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d8bf941d79a7380f03aed3375cdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59c6c9fcc6271c23de35c47b86605426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504aaac783662984160210c87da4639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae9c4837797476bd9e2e72ee48541428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffed1bef2c8abd8be20043ae93db90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d29dedb7abdb505f54006d1ea5d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176995ef0464f8188a1b61dfca6874e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf5d435bc487b804aa97aa72e813ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8bc0e7dd6867e3644d31daa1b44d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7021abbc6f54951666c7833d1fb2d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2808eeb96fc8bbd32aa293544a7477435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f96aec4409a2bcea5e94485e4ee13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6650126cf7fad0c09fdc8cafab60b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1944d60b09c491486598da0631fe1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006aa320800b896d0522737c5dad0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944307825633127e34afbd700d771b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3992986522b2a300499d26769ca707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49e98296e8627a32d3ba89a7df459442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347267db57c01074e8bb9f0be39387eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd6a0278c48e3019fd9ccb9cfb20f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed580a02a805e1b939ac56e5bd2ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4f2816e472c99c86efb7fd90f14d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa340a06bf95159bfd753130b7d96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88a0381bd2c92145fea934306ab1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ebcda9042887d50b5272d84a7dd9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891637bac4d1b7a0c4f89126e3722e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993f5a28928a7b4da2a5b688f05b155451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666113329d053e3d02f1d725a05ea73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9921c40157f4660958a92b11c9ad2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c7964ec41bada360cf86645682ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd22186fddcb9acaa9900d27d7004f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd830517aebe0373dc4b1f259d2a44db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21043588d4a734d120f61d1936482457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1e6c1540f7b2fae506d15dfacaaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a20bfc513c10b69299c3a2a87e668459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a64228ab58e285723dedcd2895e27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce8abc083bd1eeecb1f24700bc413f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef195e5f6f56bd70bf0942681aeff7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f4adabb435f2785192ecc2de8f6a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f02d155556f654664245c3bd39ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8463a8089c17f970df9fc935494d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f291a8e03232e76ab5da2935c4708d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb959f5f9d70faad25fdb2c0d90c8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338dbabae923d56307c4438b2d97d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a251d015197cc10bd2e8afa9e835ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7698070998ba537611be916533c0ca9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b9207140c91267c5da24c469bf75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb9418e2b3ac4b3fc01330b29ab94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0af12d17a6276a5807a201cf5f9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a702201169150f88d04b37a656be38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3700fbe871dc0a1f83a90a6c2f78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef737b40ead0c794f1878e18af60db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f2d7bdab678a98c6eda4a9bba8ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef90cddaf48465b20d434f58858476478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dabe686ed4ad86b443bbd64aa94d73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58526dcb82c2e21115a0ee5179add9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67faad6eb91e8e41cda093c028424481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb0bfe26ac1867692c7c4404c86642482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83ab467c3329a2aad5a9c1218cae6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0cbce35e8f71544951dfcfcdfc459484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7508501c594a14d2a0ac763d253f79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51ca3e94d854fd24427d444494d7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c3c193ef3d707b01c03e790b7f32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e1d6caa80d2efeb22fb5c1e6b1d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1ebd421cd10c1c4061a817849c9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db7b453c2ed509813f04aa8ebf59bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d0c2fe868b01fd119c42e9de7ee8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26277c6519bc154eba17143399f58d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850cb77dc44901ee1c8212fe220220d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80361eac787cbff0a82ec1259b3cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5913b5d90b92bb6ce92870a0b7ae20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a37d2e63c9f25f5bf6a0334a54de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb9927560344df752b249ebefdeb0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b092a1604eb0525c36edd605b89971498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3020057aeb1ef6544db0d88c290624f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255601f9eb1468cd0f0f42ccedcf714500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dbdba06206d5de305f8ce2df4cef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9912d811e0ff8abdc8cb7eacc1fee9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897082d59517eeacb4d5d2c2db86dc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b76101e274f297596e0c792e179dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb54820a17a082b42d02b6e0cf1fefe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e73fd16cbfbfccc5aacc29a33bb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4acfa9a6f097151ad64f4d86767adf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2362e575329753474e82465d554c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a8c4649f95584c75be59c28fe41a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc08087b02ca3fe33bc6de29625b96c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e00637692e613222c389dcc89a69f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183793f819649ef229561fda511d47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9e823a1c9dcbec5098e51f9ac524513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3bb62717e2c629a1ac1a92f1901bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322bda62e6ea1f656943aaf6b3dd57a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5254a199e959799c954106cf7bcfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda711ea0ba8ef592d855b3008fb7976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f2595eb37fad2d56470d2ff0e8cf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843a36de3650c1baedf07d607b5ddd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1953a3295a0246732204fea6d183a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b9deb248079eff6ff9dd4fe32d92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f75f0fb02bade5ac86aec5a1511c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9306222a9a7eeef048197d17f833aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbe88c5aa8e52c679086f8f06e6aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8ea56dac5fc183fd1ec6b98dde8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b704645f303251c1d19e92817a1a46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57daa65a8b91cd5d97f9b1ccd5921dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2536281ad89268078f30469fa08f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2ec1c37e2bbc64e635e9b6cdea58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480700b208ab77920ddab4fb4b40d4e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c00deaa0a1777923d5875c740d35c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7451432f0138282e2c8fed8e436708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239327a6bf85859694a76b0db27e11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce430de530d13f9625197fb4d64a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7fd6a12ef7c2594edbac5ce73e414535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9763463850e419cb64e1a76b411d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d3121355eadba24eb9b1e257fc4af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5f3b1fed70924568dc6ad310cf02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df832a90fec2dc287bc0fcf5e036364a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4e93d99ed6cc58826ed886baa858b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390b4b56205510b24520530878002b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b10ef00b067dd88e35fe691c07f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a0983c3e82bedff4ae778954a421c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2dd24b5000d5e2c2c948e52d8769e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224bde7f914d1146b6db931cf48706545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f95a5754d21169d94c1459b4fece546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecede9d4870324243e58ff832228661547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0b6b1fb271463ab56731f6ffb43bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911c6f57773bb193dd9f4f8e1473d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf58d5b43762c493c932d5431938d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745ede10d788c091a983ed7fdd1106551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552ab6dac45e2aaad9819ca2839ffff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450319d2d675979fea1986cdad89175553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416296de7d40fd9f882427b1a1541df2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541a17cb72a06eb03ed65d0ba0dde6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da52631e62ee4bec8e9f10cb83ea01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a49d0a1e40d86b5f304a78d592ca49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48799451d432af0015cff2dc3376fbfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c367898510ff4025ba89fc510eda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075564551ed4d14ce3cac2d43dcc26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0feeca64d273c91062b0b0b0b2db5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15315e6920b02439e66932c05497538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16025d047665de8b5fea1af80338fe5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeee9a4c18b5f33028d00fc80baff30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fce66715a19251f969b67bad47f69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb7ab08ff7156bc9ef64731672d5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203950ce5cd647048a248094327fa321567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b87fdb0c8313e38e6e025e4e1e6bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414e308cdec60f5bf9718d0b098a8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394ce403f930fedc04d2f374c29adf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511398acb8e62dc0984a0fded1531138571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d10765eb896cf56cda87196be491d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584902dc5c4e00c0abc56bae4769a965573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0c98b7cb1dbbb379ab18b79681c0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a04387994d4acf6ba125587fe51cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb0892aaaf9748424f813ea237f657576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d968977fa63b3b859c3c5323ffe91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91abff85a988f7996daf485f9c53860578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe38546a5372c6e04fb35207ab5d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b03f36e8d4bb3917b46c45f3f9ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b55c863256d4e45566ff8d44f104d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757633ace12f193e3cbff0c07fd2c5ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373f7779d942e03afd413f10606aa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eafe12e99648efb80b7266eed2c9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0259ce05b5337bbdc8cf42d1946e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf500a5aace0dc35b1b0c679ae9f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bab6397dc6e6e186764b05aa65937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb144c85a7f1eba7d10a27543efd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92de655efc8ee733202a03cdb9d1db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5592930d8d02bee2402f00982b0da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337df80fa468c6b5dac4c99a1b1b7a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a4c3b1be06da526d0e30bf93a01b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf7005b7b1b7a6374edcb1993d832593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cfef438507b3b997cddcc0c274f0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc368d84ec1f3750afdb5dbbc46d9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4532975c1f171bf07f96ce5f1deae3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e32626cc18a74fd6e6d0c3ac770b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0853efe7cfe3f6857da3c66d4927367598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13db627ae3bd628835b446d5b3cd30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b454b4456da4df1024b864cd44add8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03147a0f5b6e539423ddf0b9ace124c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cad0abff3cce8d67aef99cb5b38b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c07942fc2ccdbf13b465c6ee55691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac6918f2450046b251348c29ec126604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893da40655d624da4c3372d612d249c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba663bc870a286c7f70bbce0d95e0c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d0d6f96b9830bab714c00a6021a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0499df2712c238d73a0a69afd2d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3faf5e9ef20f84dea3ac3be34edad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ee4e3a7fc5cd971ef44a9d2438dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633c383774a145595c9d819c7bd311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c016edd26a439b01becf6b4c2e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dda579535db24c701954463381573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d44cf226809440d7ae406b857bb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f8a90af343d77f9bfaec219a5f57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8653a7126378b526439872265547616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c46d0bac3172b652b04835f6600a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98455af2f5e9d70c498b4ac0ef0590618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1df9a866a7986675a7585872a0962619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e5b853b128430e1d1be7ff338a89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bd1e23692c64f161db7b785eae969621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe7c6e5bb26a0c5b24bd2751b7c0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24203e01f9fb6a1fab319b2cb79415c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d29a9ea33e44bf3f8b7efcc59e51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ac0e62cbb91aec6d4286731b9065625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bc551116c62b44602cab8ef4bcf6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b046c62e14a860ec08d1b8a129f839627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51efe3112e74fee1e7dd4a25843b079628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3e844632b3fd229ea2947df58e18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203663f8b6c513f9e663c3c55caf6ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a892de048ca69acf45caf0d9ae77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea89a1fd7ea7de0bc47287a40d6a5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f6c888af919a6a5887130d816b3e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc5fc7de945ae4ecf2cb173e75ecd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a51e8821590c72ccc892423420b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26470cc2f50550f46104c0ef795e71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8167ac9ab71493cb0d216e78bad7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fbd24eff3c775317e120361afdc34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f97fd038ab413f50a8d502ecdc468639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0ec6245d2a5b577e0130723c2bb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d7a26308fc95ef61284ecacf32f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc51863d58dd2a660f1d960571b12d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d8f366106f1c63024a7472cac425643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66872f74ff55902b5ee73d121d4b2c62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954a4c66dfb0abfd432fe129d6ef799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84648511058cec475720a016b88f062646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138348b1ed073f8e8dfe340c7b4dfa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4f9f16cd0d4d72450f5f713c512bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3187535a2c52ee030fc35dadbff02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa4bca2642393f929b1354417234c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860a56ef15329030b95c4f5db18c1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39f67aa0b3a248ba66090e061bb0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eac7c5f6895d2fc07f71eee50f34fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50997e07fc144b6b409767cab6e93593654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d80915f9f52c0b180d81cbba247a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089cf915f23d80f03d08bc782d93fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e388afb9b7048500ade8aa01d5016657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef7d5a0bf8583871cf8bbfd8cb846658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267a11638e81bfc78835da3e07c35a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc358a2ef6d0c38a2a5722338a5e6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5efbbe0496efb3ef2b6a3ddacfec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d464b4fac3d40a007fa0e5684102662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5eca6233fc94a31ef774ab34e179663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ee8fc5351abd256a93f9046b7e9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7a60b2a8e6b275ace5194c5da55d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa616a60b6dc2c1e247145671f514666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efdb6fe6254da660dd543bb725023c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e50e0a5d13dbdc72e1c2eb80dee49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a89812326bf1000c9b1fcf17cbe11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c707bba69d68bf9d57939cacf1348c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f53dc6d627d60842499bd54f9fef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a13452073e2875a5483bbafdf2459672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9b9292471023005bcd6a4db2aeba8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400164bb027297824e233aeb97297bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0131bf0d312bfade72d437de4142675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35def141fe1ecf1458e538fc261355676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1dea8f3bff73afb0e4d342a9ca841677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96f9cebc59f4cc466c555e4485040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d0f8c63534fa425c8ed091999668679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea1fb5ebeadcb029272364e778c2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd28376ce16265be633e8e4b5a8eb11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36a753c83d429d54018dedf9293cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ad7f17d6f2dbf71b14316eccd737683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f28690a74c4e604fe18f56db2a461684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05449f3ae6230420e45eac4809127ff0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c54cfee058840ad73b7ba2b2ecb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3acfd6d096e67b13a7c11726099b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190a0144f3dc5808cc6a2fc8a652dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc35f981505b97f9bed05305295759689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb9bbc2676d3fdc28765ac8fbff1af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fe3f58ecd854799ec45c758b2298691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5d0e357b059af2c655afda7c6231692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ddab43e286f1c1e8b2a2207214ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2311b51539d1ea5dfeadb06f02a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041719fdc4321794993ddffcbcba970a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9a4de933cd42177c68702eeab139d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564a248d1426d2b178efa4906070c60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2b3630fbd39f84b0e66a2b6e583d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040442922707db926114534a750d368699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde4451a80450729d0e28e03557a109700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26552d13f539b6594a3fad84a4ed0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7de76305a1943aa794fa7bbe8396e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5c79224fa4ef5bd52d2ec1ec2649703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35444baebca5bd8287e5757da783b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cfd5b931da44a7299993862f9b0f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4f3f927803cc9d58d0615e714db4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7ecede8c84cf403371c1ffc4cdd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc379f19bc245b9a8a9443e8542f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c6f4335b66caa94092d8635edb8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7ead67135007fa26e88c79812a97b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f24449af81384044ef6eca501cc2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9acfbd29f164d0a4da5a89e27ebd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083cd7dc16a813dda2b508232bdba52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ff7cd6df34e937eba07b93a4e886714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249175027cae2bf4ae62ad701bcfaba3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778648d7ff68d28f1c172606219670716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba553cca63a8ca641c0893ae64f862e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff25020346fd5ec7425255a64739a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87b6b4ae824afbcafe6f51a4ef0f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bf2c5cebf9df25fa67301c8b773c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4fab681cc58be418baf14224273af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c82c2a6f37b985444f4a40c11b64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa5abebb7d69c3b31c3880e945126723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b6c59e0d3a6f61648c8ece244524724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd984c8fc528dc1d4d635bfc7ff76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ea9dc11a650eb8b698bc34a648fb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bfe56817cc4c0941615709cb8b45c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b171516965da1cf428045d2bb1d27c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e0ccfe1c8526bc96c311b850d83c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266942792a76d78e69d5b03d06e87098730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ccd56585814c932127d323b6fafb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10655a0d94684671b42963c7b7aac58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77001280c73a000615b9838c90f78318733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947123348da76c1dc2629b1f40a7a7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89319dcfad5d02c0fb02e0f45788f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec15cea8b977ec3f63a43fbc538289736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c2e7956e0b428c599efeff9856330737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584b3eaae8e1223c564e17e21d9a6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7e28548dc3b46b48b2c1e91b5178739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3625ab22cd3b09b2bb602fd8f6208740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb060f5940cfe80be2857a82fca00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbbce7c468b0a6d7a3cefdd0382529742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a704f718ca6d0cb45dd2fba02f9f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23bd9ae957bf0e92f6735162920319744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef92f20dc2e8c99f3438ad0f03312745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcd4ff2ea1ca032bc99002d78f9b2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb599c5dd361ec43cfa66e3d64dff73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e99351e20e211bd421ae08774c4e73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989db6afa90e45b51977125e1e4196f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42eb1505a01ecf5698f79edbd1d0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782a97b74cadc4dfca11e46938830f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd18799ab213d8932d69d5053fab9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f9ba9d1f78d0a970302491a3a9b3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>