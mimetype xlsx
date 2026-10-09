--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5aa7e27b524384cef36b5420c0b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898d3316a94d4d2630560616d0633b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e661beab8bc5dae6a74ed1e0341c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4418d606f53c97e9dcc25cd297c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc235ebe557a3ab3909729493a1e125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752d1a096b4ed1dd97c6dc88c990cb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462451e3b83acded5f8c2e107c45d5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb37786dbc173837a5fc45ed78663a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef102485ddc65f30edf6ec10612f539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd4cc7f1a43c401e62696b5ced7c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b5c457d86685777a17ef0fa65be6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b864ad184172a738a4b67b53bd93712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd932877095d3799c7c11baeb5c63413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388182bd459f081078e2257a2484e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdfd773a6f2830a750b7209a072f9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503a45aefbbcbd234c82d65475cdb8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca793d894b9fb886f92f3e1499cdf3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc09830b3dbe3a776ba6a604c01b80118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600856e858d4e2a907df3c0352275cdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36235ed51444ec9c75bebe2b6839d1ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fbdd29ffd8655364fbfcf62429ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1105199d644100f648d312de78750e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e2ef8b90732c34913699728d051923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17ad9506a0f8066fc23ca3310ab4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6483e177db35c96ee60abda6a0c8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd512ef06210d09dddc06416772042d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e386c6a807ec0ff6e0612a7ccbc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779369574d6bc8e6b9038135e6dbeab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c01fd8a16137266358dc6a048cc95629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc8fa94df5e3cfe1ddac43741f07930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee718b3c7949d3be4a1b2fa8fe3729f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce091599395089e59c29a92bbcfcaa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c94a5313b5d15ec5259717df36d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd2539d953b3d9233c784a443c73d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587200474990d2e20b3715cbbe88d9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b2e234a2c4e1a771b21c10aba41836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f23e652d95637bf2493619abf8a5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24029af0134ffff88450a0196da00fe138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d29f2e71c1fa6607bdab0cb183a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562032c1df6605f261939ae56deb49340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52140084d76f8456b137f33036d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517d500e9da39274caeb69d1fc0dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7800608bdc1199ee541d9826b990f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b6a33bfb1971c2ad75fa45a9e8e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de445f376d6a340c9736062bcde9cfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f77019c8ae4176f3c4e02c15b27146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ef12b110aa143fece36ad501a39847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d22282e3af0ca746767916a360a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7d257aae8bd29cdd077640c45bb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7be1cc2ed46a83871607ad8cebcf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146e5ad4aeca17715f8f1c0e47ca1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71629859249b3d8e9d34de0ba6225952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae44c95264c9f0e5e70b832484a35e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6fd4df8579f97d5736d187c253b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409121f7bf804d053dc7d402a30209d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4c5caa6f945e2f399913f8e3ffc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590fbe0db791c6dac4532ea87e8a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecd46441f16d6d84e7569361108a1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205adb4800825970476ed859f593a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b4661b5569e6036728018ea375e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b9103768834f38fe6c0e1ce8af8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211304a245c06216680ecc14711c71d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90272462f6c3cef88a8a539696366c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f04576375ff492c86c90f7c3c32a1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c78088540d00967ea714573fb610465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51ed92804fadb89c954cb2df44caa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c219f40f1787ee23aacb25485dccd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24625bae6cf21ca11312c00a859f0ee568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee82333db0d34f6c25f1f1c674c3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cc3477fe6a752dbf19352b7ab3e4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb4d975a7bb11b15d301073dae67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb4c05de72a4fd712832b280ff59472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badaa5b72f68bb2bec401542165bc3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf627a19724ecf19c0ef6d490a40a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520709974b104c1981ffa45e00458975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd0fcf2be5107f53158d192ad8039a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc594327045ed73474823a85fb0eca077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a9730f09916f2bb2edeb8ce7cbfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dec9c8b8be0305c1d9e78c9ff374779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771cfa82c9edf1830947532056ddc0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbd9781062d0ffc1a2f79c9bc3c2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299b1534511bdd106cdff329934164482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b161a4792ae4f075a1a4271ed1d8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a526cd2c1639339667bcdca880cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c993b4eda0a6ca7d3e5530a0dfdb3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1071af924fbce72eab5fc35a9ca28586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b895e3ff04257a6aae233a1a4c8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1173cbd8dd739fa33129d902c6c7eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e72457a5f190e6eb9feb66082a254e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15be51f993250d6b8912854fb7c10690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a4c22750687e823aabc040b1dab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97b6066e5cc8b5208b0aac993d46e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3c4ed75db3d2f8deed5db58bd88a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7bc4ea276bd92e702ae41835c73d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b7f5a02fe96c2987d0fe5a2574f6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752e1023ac2b3570ffb9074149c2d3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808a9a54118f30f7512ae7e680d9a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f4392fd1f463eb1a233a5e0e67c6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b15546404ff8f6a9c000fe899d4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc8dbbb1ccf90e8b0243ca5daca4c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e8f8660dd6fe55e8b8b1ea172497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84dfbbfaec0504b3cee41ed2b8473e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdab2d1e2f5c47a5bad4d0b4bbc0a27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28281cbf26633f2367f030c14c232b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a9703f638b4b9d94ed3f42d5e9ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52610a236e4431ff1b7da672140ca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7588e7f7bb58b4b0b602e4ab831a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23303f2c20daa944a9305453dd33c79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acef76560aaed0e4e774577de066fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555c51ae7443f451c90009852bbf9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef960a7f5c27b0ddae97bcff86f7d72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046526a8a5949aa6d3e962b2a15d02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c138615dafe22385a1b2b074754b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af536aca04296a055625133105f1384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f3112d1c8f1e265b3131c70cc517c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca1a482d355821ccda5be7a27e5383116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7ef47b416b80881edc5b864803e9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02946dd8dffe29583324454bea55e80f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f403ddb4ee273518c3c59fee7d8d51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf94c8e7586f74f3ca40fe77b62bd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45884641e4d4fbb724735226c2d74a6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839dd383ac418fe7944175c1573431f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7fafdd1da68a054e04011e3b0f8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0348feead9b99f6487fe7b4958fd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dfa4f45b7196bda11952e9caee4c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3831d276e1c7050629ebdb5d9a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855047fa3a2afbb9c24cb0f03745209e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31dd9d2dd76a21863b2dd8943c379128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75b4f19b74dd885403572b009c1a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a777b788a49a57fc28217072e010e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c103056d3e7861048dddb8818d5b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ffb924aa5f6c46490cde0bb023790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518afceba4fcc6bee85fb471a782eb5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5a745cdcff8abd8fcdc8adf0cc9ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee90fcc644fb94bc42822592c3872135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea10c39745522811687f1a06617e9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ff1b2eb02e209d29336fbfdd643d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c1e0b9a9ef644d7514e7a1cb2cccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd34a02605512b027eb2d3991c0072139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a223332fef4560f135395cad3ba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1b09759c4ec37de2ecf5d1ac147c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205a7eb8e7975e69074bea4cac2eb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2818f86cf37849c6156f471d8c3ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655612f2a57348876b2ae56e86ac7f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598417c33f944b0c5f0cfe517fd3aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223e958f1011345baa84ac8499c3f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2a858fe54c74710ded82019e75dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b686289ed36eeeb78dfadd7b510ccc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314ba872cafb220ced42d38dcd3009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6d53afbf6824ebbf56d006f10088f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8393b568a07a113ccaedf7cc09ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec3a6bccb48740e61fc57b389855d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b91c54cced4060b52c054aa573a2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa45bc714e5174110bd613bd311c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0c58a429cdbc055adcf594e0371a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074142a477085425a2c89debfd4ef4b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df6722af8ae1f5cf92f736f8c72ec5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe4211deb195cb78820b2e2bcacd9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16f24e81a153e17658112f992fda2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be0e56e4f86635b98f5bbcef10ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a7d0418cd208a1a9d4fc3c2bed65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb6ac3f3702282d28632495e06e5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e009ee2f74699ce25fffa438ede8d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cf87288bc02931148a3f6b880894b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e2fa2615c92c510a3a055e279d26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cdc1486bd6d09bec205c855dd724f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b430f5c92b9278a4be67341db19ebba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d04e369f7b7245cde55130fa257c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c245f50c63753700db7089e7bf5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc579f2edcfaaff4693bdcd2dc5e486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a5f75f804ec6cb457f79c8d2021d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59054cf1525c301a64c242da16497d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9fbf8a64c372b119aa65b23f6cf55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f5212821836807f23a7c55165b45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8df8602d1371611af2c57fc2d3a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b1ec0b68f75fad7ddecd86762a599176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9963f457a9e561e072e10380c8016177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a7331a28e59b1418f59df0f0064a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274b0908f4ef3248c3563b08dcd97a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9a371786630fb96999533d87b915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b24a65e20e63943811c7c3568f74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c91f11d7f96f2edf9b9e53f1d409182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4fc80ce2ce68519f75e12e2f66245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46768bfe6db59fcc78f15b1a32ecb1e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9fe8137f240c69213a9cee3626e3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ce418dd5ee59619d88e71d639ffa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f2826f4ff5aaaf656b2578b74cfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62952f5fbe7921d40debde138fede8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854f10c1fc5fcfa45583cd69662559189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2c7aab52bfa62c52b6acb352223a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca3a04cfb5afe8198a7f4097c3845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfde70e6ce6120130a7c1db604bb11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a850fae4a6e449261b69667d01a44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5ac9e3aaa59b291e679e2f5db49fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9430a6403f125da303233a19554ee94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec90c90d0dde3767f1f8a6292905c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafdb37c387c191e29b0e4e45d2e8b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c12a32b2487473f42a49c00bcab7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a16b19befed4b07ba7d3ebdbb1bbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e644171bfe76bfcd4061c402f681200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60777b270827ccc18daf1fb40e2665b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0302f1ef5730f203fe077fa1dd61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0367407e4f161a2ab08a2bf09b4eaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b084a06c95f9840a85922cb1f2c881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305678b72bd243252871c5101cf27362205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daba038def0d5ddac2671e6134fa36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c4e377770656169faedc02ca4bda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796cb4cde0d177d0a1b6684a5a7d5ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285c87eeb9eedd34576a67026deb50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df37f9935a6f09979b758f69f87781210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a296df5b4bd86d2b24798b7c6af95a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c412b17ffe0a17444551c3ebbdcd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21bbf6edfd1fa03d61fe89d7816e3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e223dedff12d88168895a5e8f76bde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a60c8f846f91929ea5c78606b6583215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42441b63087e6f34b4698538fac93764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a79780f3abc0ddeb0d1c364a297c48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10e541e0594a5612d741bf965e7e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720485ddcc2160e3b1508d03b09174219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6d03a0705101e0ff2d11eb52a288220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f6e73c6969d2ff48d8a126eddf28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68793efe2256bec2af240d05a75d2e5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2e32b7be4c3edb17d77846fcc948223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16010ba22da835620aefda008458448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72d0f0a28f873d49f50bdacb03a66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c939209513cb73f6bfb9e3c9dd748226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad9af8e40d32be5dbf9a7bb11b164227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61a995702ae0fdecab6888d8ec797228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f6363cd34c9dbbce2e8d340cdb6eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69abd5790ef83dc0826e343cd73cddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1f8baf35a6480c1e087f55e29dc60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a09b3799c7c08d8a157c8dac2bde7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5d90501e687725b534324025a2df0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd5987d84c450787d27e873e8e4d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a291580dd9f8cc763cae26790db17b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26af1649561f831781975b69325d5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf34e6a99e60f5333db73e9bf598f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee216b01a18bad2df9626d3fa2d1804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722786f9995d9ab22afc0ad31f3f85b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5fa1d589c55e6bbc16933d6f7638240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf78e3bf3eebe062bd6bcd1a4a0605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554db28abaa418e75aecbe1f9d68360242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30714dbd14fd249bd730cc30ec68d43d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24624ff247f193425d8074ee45272984244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c2233057317c74fb98d1ab1e0b62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add58d6ac523469a62b888ae3b4008c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3702ee708b9e9e522995b74b1e0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3601ce7e645105f59dc476984ef5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baa7f3302ef506dd6cc7f2b1dc242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c4321e0cd204b8a7dff3fb47690fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381bc8c0928aa2e22ba233aded70971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf85f2d76a1019b0fbba65d05b759be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6db0e546c0fe308a0a58fdc86519b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c985618db3a117c0b71f5ffa9a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb04f00c6f3cfa83c59fd787c8ae0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e018527c9147c07504cc77aa53e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d99cb19bed42b0af059472b2d29e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a06a280ced46c38ba52ee8fa875b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0a694b67daa7c97000bb9e03b787259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2df0041835fc05b86c34da3dd9b30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f9b74e01379b0db5fbc3f27de69c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a33f738c8166cfb381956436cef4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874a85c6d47c43e0d46f34d5027c35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a84716e85ed9758bb045ac3c4e500264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea4ec285dd22d03d8bef0fb3ca316265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ed1708e46c107ac584c8ca0e0d76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba31890794d5b7bc4c66559dbd9cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278ba4e1c8088a31d856922bae4ef9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843061869b04d57976ae12988a2f6d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25ca0d49f1c7aef0ae6a45f68499d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fc9b1cbeb2bbbc7994099adb9de4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d656a0a7b531ff795ebd0dec172f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611867ed95a9b504bf29b904105fac50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae058da7b65422bf32027e3daf842f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab834c111cd4dc5bc81773e0a523060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8cd7aa0c59b99831d24afa065b14b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573e713877123c2d4c97afd83c37f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1bfb8c3342a02f5852fb66444cea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4078ac93802a606699ac52e64e477b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681707263fa0f71149538194ed206531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48296c17cdcdf8292d0fc4e5c2d3ccc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d77275d2c1996988f4a32e578bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda02b749faee6c75dbe954b53eb65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb90178e1654633b81813e748681a9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ca8f6a7e2dea8905e5c86dde797d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7329ac50c29148090b3eae2e82e0836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39661207e26048b60504b6abd91cbfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e03fb6aa8010152309fdd0b75a4ca9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae87f65a08bd4027c65a527539f291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7aa208d3483ad08585f82f543c0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1d6bcb19850adf5b7b97eaa99650291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758ad82240425a355f96c6861da2f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a6a40671761f0ef719d74f8948197293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538e92faddc95decb73c259afa9381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e648e54a99b8fa7e786bf6f564472295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ad51b281237a7a586a2778028e1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d474dc742938db55b2069e3b1142a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f61b98c057f33be552c64ceb8ae6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017f2ba216992043e4f4419d046e47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563edf73f2330bc97db061d9bc80c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccabf8d8d57a32f0c9a9e291045f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efba65dcf2cb750b9028ab5ad46c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af6dc323d62a8a67b4eb69c859d7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b3c4a7529e56526429f7cb1458a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c139f763409e6a0d848f8889f7af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522d47f7b524d81ea0f3facb449cbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887eb48ef806e6549c3fffdfa94c5fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cbcfe51d21f6b2e624245af79189308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057351a15db844217b42040e2002dacc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efbf9edda7c31e1f6251567d507cba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c563a864903aafecdae785005957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dfb368764b238e2c3098917199bc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ad1e9536349cf731360503a869b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feaffc25959934d5b74c2f00eb849d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c73ed05afa646480bf541222ad69e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d996d9301e390ee2646dc2f42ca151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53615910af8b6a25cd0ac288de4e5e1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a1185119b1708b1dba76dd330d56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21f252987811a4687644f551fa21b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5500d55e574bc8f9a8fe351af889320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a013869b81fce5cd3d77a89f679ae8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62af157183fb240c866506703b79dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4d2ef36e356951fe8d20074a7897323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ed8104b86e6ff386000747e874ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c158f8aedf6c9921e38d23c16d027d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a2e6ca45f249fd889a93651a23a29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669251bd3e096fe5481c87ca1be02bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a333d2bc8f6decdc36ce5bddf105328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b05b0a09a5de0244f1dd0fd1037c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c4320e209dc26b3660dbcb9c31d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeddcdc16035a7b478a00f6f910700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b1d8901b85f0600d3bc321bd4b39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827dfafb125f77229e1ccbf2db1e791333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deed179d717df6656a600dec6c845e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840ccfbf8db6c6b5384d8cecb26d528335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5944091cf54a51a2a22b5bb3f0b99c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccab4abb17d795d9a5058a27f90d52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ff522fef8afd21295dc3c392d4fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1815fbfdae8ac310f8b4b7bba42ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c1d5e26737d03fa1a6a4ce667c5d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e642d580193394cf4dc5657b45360a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950157ad7ec299ff4135386c1a25f12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40cc6db748c8667162006a7f2436bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c0c051eb8428955e620266fefd77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49969331f10d86dbb06fe76b19f5a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7716fef170740c45a38d12502598f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f395358a1ce22c40d1eda364484a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b4d0f4f3b373c33460ac1462b90a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b92561519db00bba49ccbc78150e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe96869fa1c9442c7a71e1ca82f964f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566273216b05d27cc65d655c5ca9aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade86255a1e722b72962e445201d0a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea98aede328cbdc498adf02debed6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05c7cb00dc694eb0659ccf0e51b00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343852afb9b4ebb4342ce00874aa1d31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd837053660843663e31eff2ea4085356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff8a44ffc3c04cd2ad2d9ba032581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185336a2a3b47ea30a4b660878685d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af2a57291355a1e28654f5454a639359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b211db56edbf034d4ecdd9c2a77b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a26d364a0a8a25c01496aece18140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c67fb763a52ce89b01d4a4060f6ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149e78e0398040a441f4cf9c0fb23c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e914575fc7103ddf76b1284442f865364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c27a0b34db7c4c934cd4b494faa62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a31c04eb682e28eabe306c80231a8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542dddaf3929f040c8349df32f60538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2483bb269d4b70f8b3d5e52fd0a650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62955dc2992ffdc8818233278170188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f006585bb370cea0eaa7ac0518e63a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ddcbbfdf8bdb35531d174fac5ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef02627eb01c67ed80b45686db9cc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1964fe098ea9bb957a514ba613009fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fe12d68672664f26cab3e103da033374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1dfd28869477219480e93e57a33b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c020ad884c9925eae735ae2de1be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a844e3eb87c1be1593a119afb2264377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884469c4cd091cd910777f11c46927d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5239caef2b2752692c61194f24bbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134194cb13cddedd4430cdfe181714bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab44028086883ae8f8804de65444f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688807df5c77402dadec50e5d48ba4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961e9a7241767d6742a35ce8442b60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f75ea416ef3794086bba89ec0b47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02347841da34a31df564ea2cdd9305d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a6ae6aa06e81ea1a097c015fc971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe26695bef9b412e126e26d961ed08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a44c1e34e9f02f8be6ef9092575a84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f30505c20b4312afe0b4c90bda43e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d585c8beaf13c477187fd3a69033390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df305013ada9d82ee89b1284d374e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbad2d67783296b41dc7227cc489ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b6b1aa2cd395ce637f69ead36640393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7323718edeaea6f5b18cfcd921678394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f8e99e05436ac383f8e383792a06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f4b16c2c3c42905163c24101ee3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41a46b0371949f9dfcfc26d2790350397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b53003e51472c916cd24e4c64c31b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c50442d1bae57fe4d2d911dfdfe0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f1d2507b9dfe4fb5e946d7ed580d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd551caa594e748322e8f36ac4497541401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06979faa58a29fbab9d795aa21fd5677402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1b7226bc38173ca8501b7af251c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c0e83b97c9274b06eb3616117005404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855046942899b3c9bec88b4991180e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcfa4cd70f5b8ae382386b0b2f9517406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de048660e95d35a3be562c5077a32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436bce7936473b5e9a9b2b5ee06300408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871654540c4e26903749efaf2d948d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6416109eacf535594c5721140cee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962800738866f7f527a386094d48647c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d74499438484f6b7f3c4500ebe9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f527f01894ada71b890aaad17cda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e27a0e30831dc1342990687117d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b645b87272c4ed0359635d11c83a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09697df4cb556c3dadd2ef9befe03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1811cde245a54c2b4ab69d159dc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987ca3a499890b92ce63ec98d71bed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a702cb53b1eead600a94b4436c3c699419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da904f031fc502096e905a0f89ddf31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c61de9b4e1a5f67bf83913cfd12fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b82941592fcf6b2eff12955097092422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e039f71e6c9ff0650db52431363db4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedd66bdcdd3d2af389f9b27e3fdbb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2a3a255c34ed857e404a63243cca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7c03cb3a19bdf3e29a9093452aa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6658b429c75188dda6596d1ace357e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ee5415b93d6f097e74c5407bf22e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea870828cca3aa3fb97ba90ceb5ae8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ac027314f98536daf16dcb6415b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daeed1db8f2646ea1b80b12a9ea76a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f7b88090c611038af0ecd6cba88c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c0c586a5a5ebffc5f4ca6397c0328433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d6830c961896a60385444df3998e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7cc661ad8c0facf7114d86a3091ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e65709f61eb9bf20cb7a2327ac669d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb5f4f84cbd6c40e6298e3c77c867437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19fff5efec060ae0ce80bbbfb75559438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cbb74a19d8814a6f245f29a038998439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132d5cff2bcde92b1d78f78af92ed4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9987730eb3063911c50c74b341f215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac3a085a29a9e6eea28eed8a73cc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8313990990b21fd0a7cb2cdc032ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987290672e514d38bcc362c725d0fc45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbdf7bc0d4e9c431d016aad04fafb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb095b1b2ac182f0a2a55fb6ecae2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d4d2e33452eb57397327e7d0f1d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5721e53e5facf8614508a322bbb75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909f37e6846b293d2aaa506e919d610449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4c79b9eba651f53ebfcf12995e32c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b5ae63c9148d49c451ee08afe62a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a164f7f913ab2a66636c6c2c1a81ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1450f14f56c686752f60bffd82d1bab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca60758cf9aa04b50e8404c833af17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9d23240c73467d3e2811e5369cff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac8b793b3f4e90ffeb05afe1c88f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f3b2be83bf667b8846a7a4530681457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cdba1c72375469c0ca635bb18f3da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac74f382061eb02a2e8f2006df8efd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce499e60435ab9b43bf7487c94293e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1d7d735ee44b0e0dc9a212e546c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5fa29adaed79c576bb0d29705e05f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190446a7e8d1d4858f8390e971c135463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197194fea557e9b2f46c5a4741ad02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3635646707dafdb79154a2e95f885465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2dc5e947b73280bd4c70e2a7b345466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e029176daf9cf007312c8c1d1d3b46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fcf76eb787e71b06e9bb0eed4db8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887abefb075234c5b78590d8e183fabe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8951a0df26b82b2d9158e911e9e22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b647d1132756c997c265cc92131f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec616f1771e42ab5ad5689c06e6e46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983915b4f78715ff374805f6c86892d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af97fd8f57f76d31255580263becd08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd9768fb1d0b634f3971688d62bb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448e34d985f3dfd3b40b2b4d1802ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f21256d258bd018a266174363613d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926341e91448c18651e01259b134cf5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de85dcc78e79c6dd3646576353efa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7233c9b04e6099206d36df6610039c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906f6f36c5ebbdc015b73f36a4f699481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290bf3c9e9671fe7ce04f256e5ea0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25808530b97b50b59c4722ab47aec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3786ee0f1e4069c847be139d868e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6bc4c4c4f514acb1edae08f80da19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844540b9eea180f25c1eb3404c11c9c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0eb850fc9f88ca45f8a81d34aadd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339ae5c06aa004a2b5e6b8705d165b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa087fadb1f9d7826c7e06e568d8650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca026bdc26559ae5f18fb9245f2447490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d70916cf0377b255db0963103ffbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07abdf7e4aad516d9d186cb7ae884492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05d7180d643da166ed1605506dfc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257106db1b4bc28d87e9be244a8881f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c54fbaeff4d13c67a3c3682849f5a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adf255133cc47058db39f13ef805bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0cba4f32a5887bb0029ca45581b17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c4d01d7d8b8f0e864a4f67f963458498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602da3e1020f2eb6ee1c68a1d995dce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a23e10ae673368aa72a185908fdf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac020b5c8a7ae68183666c1f1ebba34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981439b3868f788ddc8a492aac5fc83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a4f1bd2e6d0c8a093cd87577d355b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6784c60c198d3e0fb884ae652f8f2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcef34057b9acc46f48f4fe0243fa1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28610e0825b44f0a93ca25b1ec8d1de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111de091c212e870eaf6ebed2540d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d91e25b81378ca931717331a56653b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535155a317aaec9116544530f59feb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330491368be180de3527f86a4c4bcef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f90c2f287796016c847d121188036511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b465fb310ca080fd7169833f515c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecbdfe3c16a211b27b397f577b96e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8857e1bed00bbbca56f845b68a4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a145cf860e392602a5a1959da20477515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e786133b5d46654afc1d3e34fdcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289969459533d66a1b59e811ef7554f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe7c08b9af32f99532e649b10912dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b096eb54551c8f30e5f855929051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013504809bba28aff4590d3cb3bca8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33a88310a241eb1bac7ffa8a3c447521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d663b8682ed213a0ee157ff0dc669e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68617403aea16982afaa8475503e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2e9d4574a9c9c39fd24f334a84bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788a7a06c9a21b4f816ea85fcc6d1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a760ae9297d77922f4e16070ab48f1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd6ed3f7e7b21515b0b686efddcb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835f14573b7de0d00f5855d909c9f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6fbda6e7009d1b0897d9e9a1631b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bacdb886918d81eca29a266272d05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c390dd7b132a4eed3c61c58a5378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4dced47c9c2a61448ba1b6d4b29d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769897e79c5a32fd0a4f9268788467f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722126da567b777598cd7665436e02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b2a3e33572568d106de697732945535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac086ee29ae88746545096683d4bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef13aea0dc5e7cd677aa1e110c870537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc2576b2e7a3d42f29420a19653e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d3f7fd292f322f68e3f23ac79a69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79bc265b37c6d067f86bce1811345540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3c0bfd00e1d37acd7a60a0aed59f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba0fcf329e1689b005876eddd98d73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75705c9ba7591f537238caa39c2b9b55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf9691c975eba8863618e3594cfea9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a88358c47e761528cf115c1c695d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ee9684fab9b3bdda2ccc3eecbb26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51881cc673a5878847726bd89900d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d79f857c29df679e527d33d5db305548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adec3f63485cb52ba4e20b5bd676ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d58dfc37823e1b5e808c92d4cfb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f042ac99cf8d2a04502cab57160d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344788336edff02ba6deb8febd308a9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa872005412c90d06bc18aeae3ed1142553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382dbbcc020c337a7b334c16b575016554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec749321f1cc35313b7b781d1974852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e0350b4210bf3e4c322abd196fe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3a07fda988140f2d568f236ff90c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193a18a1599b3b2302f25692d1af6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e16f370b84801da0f50d7ea75e8d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b34f8492e72745ff73db21153906e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d3d5816f67509423e73b7b650327561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13ea762f623714c1b4591ac285751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840997a481df7878445612d4f357555563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b97496251dd832cac53ebc112adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f6bef4360ac0bc5839354504257d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16aeb8442637d1045fce716312971c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be540885cdddbe6550b7dfbd776a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac3369394387a06f478ee371b5e6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848c72918fee5b13b59703bf3ae45a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bcf66c8a800ff3e91addfd0f40d81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d424c13cfc8b37aa3636b8c2dec70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20104d7455806028177cf463991f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb8dfb3c07b96a9571b6badbaea36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24cb7859e084133a243110b119a2ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d8b16c8e03dd45de7929a0b15ee2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e387cbafad60d4a99288398daeb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b533ad02d8f8a480fb501401bb285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc3ade0bca8641b8b765d96fbbc211578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0315624ed1f40a3ddfb0a5b0897532579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c319c8db973956eb9063fd4ee76628580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e27efc549e2dafa708bdc6ce3345bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bf61f626f8b8bb787fe1c2398f477582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e31918eabff53237dea6432d4fb06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6f484f7bf4ffc9813e5b26879df4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f5ab315bd1633d425b791e8eaf398585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77969025a1b08b6b746efc35194c75e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4c8875e9dffa7aaa579a55d7945a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ce474daae9a997c3c9c50ce601d2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af34a5e91c99f2fa9494f8c306835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922496d05cb64025c85db8187dc9bcc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357356b5818c3f7db243864b65168a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083296f2de28bd4033da21edacd16f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a149c4b88b5fd4746f255f8d9c55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b511ab99890cab631061db90de1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db9c84ad4a2ef4b65a0513a945e04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243d202f93b0818a0bdff6f3316907596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c8df9425352bf84dc2377051941b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645926d14100681a5f5171fdd7af481d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f339ae7032a794002f89e0811ffa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1326d3ac0b4f68fcb0852a0636090600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bb0f9927076e51ac3fb7c5f2c4d54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5530d4697e8097ebedff9490a27f23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaafe50757d843529fcca6fdee5634b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31975e6352379701a0e57e2b17879b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db86538e56cce30f856bd24eb3c2a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50929a4a8e2097b5f7e140a24a2ff445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a22b483667c3d40fd39b44ee719c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889af1b555cfa51a785b7e07f9bf33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd998ea9b42744f7408936af1d71de0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8becc8d3071c18ae826aacb62bf4ee1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76574329c659be7b5148cd6beecb0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57d44f7bfbf5c0c899d60b9a5a333d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c2549a70dc2ba51e0e25e3b64f47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ce4024cf24226bee56f6d6a93f36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8295a18df0a34bed25e76c2356830c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab03adc331c7a9408619d730fa65b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531bfcf1386a094360bddb8cb5ab09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ddf403c4a05e78f2e7c30e8de40d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080f8fcf537e0e73defc15219ba5be7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98ec054aab7c6c718f2bddd3f15b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d743c312b6cc7dda18dae9794ff955621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbded6f1942f9c5057b96706488559c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42211885bb8a91ea0dca66678f90dd82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08652c7df04484a9158409399c98588624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995fe001ce4ad901dba6acaf1ab9120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbb36c37421c803d98508fd314e26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f6a46dd5a486323dd5479cb1f767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bffad1130097c623f2e68ec7a1ecb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b2b690aa97c4a2cae9f08a8b6addf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8552de85c8b9129258fc04fcab6309630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5b34ff1b65d126aef683c095bac61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29acbe7b9afe1498045fccf1c9f1b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3cd8f9f39e2e96f264476db2161d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977df8f50c0604e1f56e19a91b4ad6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e621ae00ee97cb205280cbe8aaf64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6163e18653f1d2f73fd3747b48c86b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24784dc54356978366224c94f8897b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef7ab6f579d3a553d026c7bed95643638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67094e4bf3095a9c8109ec4a76ecf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2749370f14fc0fa01c69664d07074640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298c4bef3d56f2bf17571eda5c9408641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512b5db2bc8610c5bbb4bba18dec7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b559a3bfe15684ff71b93f51cc81d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72899d2237706f9320fd3deae7ac063644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc7f8bb7b0ee275cde03d66f3eebe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e043d0f471d9d667eaddd8987786e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63744093a49f183d862e8f5726dc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe05b8ff0cb7ffbaeda7503c903f632648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d34c21050e8f62becb9dd83a74547649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058fd8d25f9d3f56779445ee9418a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965c1403d77b307c1f418a81c3558d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80caa8d815b595b64e887def21ab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e9ec3c5b6d2972342b994af56763653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a432668d7c8aad60411a40ae74b6b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619766f6566ddbf682358ef9783a3f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae5ebb7f40d73442f4b76c92133a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ca446a512444ca8ca100d37428b0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe337413684c80c8efae529acb9f22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc37bce0297f31cdebb41d924ca0917659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7e3051a7ccfd772bc6e9c80961a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228ffb0af061326d4f6fc0679ad36f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4e470985771688dbcfdc2c7f6c32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd833ce6d2d9b46d9083fec9dc7257663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549683a2c9b4917c24c4f4635e6f8a86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c2230b0a85404ecc7708c0d69e71b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7192d2eab19465a6b69360dec0b54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d7793e05fc124963d423b1e9cd94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9683930df24eda62b1653edad69f68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7be5e629df7957f193164cc6e5cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3d9d2f83e616725e36239e7a90c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e199c3792347914f138e3ed3e0085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3138abe98a7bd804f04f93e417aa9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f9f8eee22979a9719b475b5be432673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4fd62f78d6404056452a3aaa574b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800ad8961505f5e260e3a861461e99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af5f41853313c28886d740360e4a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0c8dc91be1fe4e649aef2e82a6b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f030998cca40b9bd0f0951f9418c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c847cce8c648c0275862105205787d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb5b63a3aa2ef057f8c8ec6c0b594680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424b8c29c4ff8dfc76f75f5dd52f4a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f712807c5af6ab2e0348f7add928682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25321868615ceb3f1b530fdc3d7c25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881de4e2aa9bc475338324d251a9b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716595d155bd2de67743dfbba25af61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b0a705fa3dc3eb93db403a2487670686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e937685c5082cc34f65b977c23a201687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade7ff4453d273841588f2eb2033fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce3919639f18c2b473b700ea452507689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accaab37b324eecb8095078f880d78f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3b2f5bc218c1e64b722270822b982691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd579b9dd864e395516ac85824204f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5b22c3fefa4da8b3b10c9e7f6b79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc3c1a37b3f48a6babd6f70149994694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055221c6f35989319abe7925e56349d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a7f5149a1839ee4a4beef4b4c1c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f6c202dce1a27209e15dc67b9b95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6d4072f377d3d59ddffc36ffb4ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b15421e008b4fc0f24363d9e35fae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4017d23728adef6293cf791078582700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603566f8abda21dd5ae54a508003a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a049bbd4c34749df8dba34d4e29e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9350b3b95c2b342dfba5a94f9dc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2924a01c5ca675e2de59b333369b6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0738c422a74b93c601a877471e2142705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924947d926d5f9ef70705c721bf7491a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f8019f04d393e5e988f809dd83a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd599cf601c9c457e26b27be38a1f12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4835d45be7ca860f65013f15434ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38067ad5de5857b4555de9c9ebd98d34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7867b0ad8ca7ffad260f75a2be047711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982345b2040ab2cca4b3ed23abae9d30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954795966c1ce123e114ab2b2f2aeec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11968c6f2981117f810e36d01a5ca54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c337ad6bd204eab14428962d4c32fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7b2566e9a4c2afdeef754f292811716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a118e6cec0f0f1f90774bb4cc0bb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f4fc17c0b29ca40c76ce3cb66b0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d313a739d5abd87b1e2a35642c3ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0eb3e8a3ce2b5f9bb8db73453619720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e2658d14dc88e727b429594cc579721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d3fbb9b268c3cd81f22efecbd68c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee426de36cb4d71c9ac5a0593ce9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f8bd08edb3c8b87f67f299239844724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967ff63d4ad773def693b808abcf3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b8ea55424c67b4cf5534e83125e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb2ff2f9804e0c69053ca302d5e38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885b3281e5fbd0e9f21db8c8fc26d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338790c3fb0a78b1435137dd80363b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae7d53013860259dfe76ee8104d899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673907d083b731309dfb46b171032648731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a9304d8e6c294256e24310806b291732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d50cba5df98bbfd252bb069a1135733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4c26dc86ecd2481e0c366a3be77cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839961fed4186db817ccb1eb292e889735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a39257776c57a635a981af4d34515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b267bddbbe77e81617a5c337b3a0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c4665d3c41406f878a56fb9da09b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d54ca03a371a07ca42f33059145d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97e37ffad6153bfec02a5a2448477740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88915eeaea341c4dd138a46815fb53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dcea1a8b0f3397fe62b7b40753c67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e414b263a6dddc0a0a27f4a378b8d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e86bc2ca18b8bfc552a474cefcde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4269054de901b2779ec8a98ba42fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b798c674737434f0bae57f6854104746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdbce56395797fcb7cac761e41558a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62215b5525f208d9ca0ce5219b68698748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84083711951933963de140f1f542476a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999ad67301d326ef9bebccb2619542750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac28246b11903df492a8917d29561e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8387dc59e3242364f0e57d2b3b34a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421c83351b5a9011befdfe543d501b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7914add9ac4ef6b53812f7556265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16977af04e204bee3de6886fb39084e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecb4cd07334ae170870e51bfafc89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f8446c6587c1f39635f248fee229757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a453710a0bca1115bf447f7ae1bd7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ed271bd3a068e20b00cba93a7184759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8faa6cfb9f0c0fcfda61a260c804601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f196ba94038d8871ea83c18978c962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64f9dc3d28c37ef10cd1f9a426a103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798693366fc1934aa45d6c254348ce14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616026774f8f88df11749c647e8afe495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851f78de0c95d9fbd40e31b8a311bba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d807af92d4455045eebdaee32a6747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fe4b4d3c648adc2ebbed903a1bee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275cde0173403333ce4d861dcc4e08a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588fb68fab2794a07c986b02d07d85110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da77b8649fb79e0e4be986dabe0fd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0742cd4693dd94d82a2fdef66fbe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee7a6df224199303b3256f2f146d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b4c91e3fcdada82dd150d671ce1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84e9eccad0a451554a865beb9c3b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d578f23e6912ef9804caa098bdf7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766dc73e1e2ede20402260edf105ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89955049aedecd92d2cd7b68a20d83d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88762ada0b24d2eb3e4f2de33255b3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dd563bac8315ae63d658e56ab3bd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d3f0a8ba1c216798830b105a231821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe96b9fcaec3a23a702e04895e57f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e223927a31b1d6de756878a89d8cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20660584852ecbf39f946ec62ca12b8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927226cdd827f46227c0c0905a043e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770276f543ad29d0addce2c3516ab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989248b1be4a2e6cd00fda2a17c4080e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7250b9952b87e25f12753ce8dcfd4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3670a7321591005705c9299eaf8e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd62abaa92f262ef689749247aa12d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb002c7056c5dc0a6124d6a53e409331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13b84df02d88bb804a3f3a21e0da932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be418636c10aae8fd70ae67581ee1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f235024fac12c71f9c7e331ebe18ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0b139e52241ebd8f0defe398e54535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1445ff9c9d6fc9b2d8e5ad1478fa8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5595971770d6b46ace5c8eda8cd4c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a13f313106388bf46637ea39ebf7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10e90a6fbdbc2fffe729e79083d2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc39ed8d0baf1b0ffbc50f6b1970340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c180f5774c493d12025890deb20ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720be725f807a7f1d5ce72f3fce47542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4455ef191b285c5ad447bb69fc305e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e97abc0a5fd247c944db949abad2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06489a3f19816efecd7ab975455f11e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900df7e6fc9afcc69d6213e2f3de6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d97a49f6f2aa9b26afdf839c366a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204920792f0ed4ffc2917177a21fe80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cc24576bedc5415fb547ea89010b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61e47f78ce048494ffe3afa0ca38650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cdfc2aa48daa5eaea69a6f8cbcdf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c60c2edfe732b3234debca798e5b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b2fcacffd3183684580cd22cadf1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1675b8622e502dfbf2122876ecd2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af81f08f9d1c8e3ef06d2809b3cde4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec95126d075716826390f36e5cdc0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d14cfa11d8e9ba0832a20ce3688d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc496429ef7361ebb05ae0141793258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3153c7ff8ea56c996e2ffab8f1d82559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09852f2a0145a498d192a9b244979b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc53d90a55aaf757d90f48ecf53bff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e72a0b935fc7ca84aa854b15b117c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257acdad0b65472a102eb1805a01a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f1c6567e39a6957e54667841672d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb02c6e53f80b4069f4dd4f6d4357c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a263188dec6b7fe327693b3051eef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b668f96b7e032a2cee9510bf392d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796a87e271336928f4a3dd4fd4903468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a64c78b646561b70ca9f97335f2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517fe40cc8b0fe993c3850a24f54fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0de362f5059cd544a0b8fb6b826c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4525052024feb6796d1794fbe15b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74865e866b736cfef6c0b8ea7b4229d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904c5fe9f89feaf41e6c71783777b9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe11b463336e16703032830e58283375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805169ef609dbbe93d14dfb23e94eaef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f5c038195e49e8852bfaa81623bda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999695b0c66c85a759793760133d31e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa383e900c8e01e728698e0b58153d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f894bec586bbb70c2699a6f1df9e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca44383b3315bb667bb500aeb7fce781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f35627cf53966de952c6cdf20d79d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f89dbfd0b72ebd44177c005bde8c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f464ce814001a09aadb9ab677df1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb30da805dec11e72c81fe6f03cd1f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf12c72cd39d3acb9484de0b9dec386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bdb3105f60a8dd9473e7fcc05827a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e075d3e19b62644e61b5f962dd538c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06dc16fe20b4abb2f362fd54d463e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ed2808e7c89999ed16ef16019e2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769711340fc9c8bb91dd33ccc1898e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b16dec46b6ff3b50fb57be2b4993892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044fa7c0ee05ad550f643f649ca0d0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3212cbbb7c6014a40c7a58cb612194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe2d79e6379e1ecaa2718cbcf4cee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5287373891483dac2d741066ed0e3cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27e56e2b1f3c2a47c9e4c1173ba0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b0b330229441db2565edf9ab662298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffce9481fa67f01198bcaadc2cb1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9d1614632b81d35ef6d9e6716da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52012cb71dc66fe143d8e1df8ff793b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a77831ebcc04a8454adf9bf99e30f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6fe32790ad8fb64a1d60e4e59b0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442d775f5340bc29f41b01ffda15b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42c1d94baff645987689ff2c0d5173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d023c3d2a7f25cf4872c81411d559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f84c0bed5d80890227c4bc659a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a18b148cb769147f18de32398183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb63bc1325e80f35c288eecb3f4341109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b130ecbe0e4345d23030605c4ce922110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd6a680916ed2a8e2a9d0e2722a68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676de5b723af27ecd7340a28e63fdb51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37839515eab75d38c2bda62ba3709e5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f8c7104438f01ad0bb956dde9c70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d14528b9cbc9b099a51373b6906f19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d6741c75953119195acb9fba9892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f867c2a17d4e330dba3cc7cf156d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62a7d19362f0459dd90668930ecc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609dfd3e495d559b366d7fcf5f02eea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59061c2f4ef6a99d25aa3d2e022ea2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ddd13ee5bf9c6895d3624896cf5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa932c7c1a1a9bfd728c1fcccfc194122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3c0a1300c39a5bd756311c554aa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed678c6d298ed3f1c4700a84429b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ec12324f11d5100cff28abd75f12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67bc5010d2b23c06d8f3fb9f32604c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e17d38c6b5a1281cb7273395c41a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df381013b4512ab56d93311c9d035530128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2c8bf9a89b714cd320b7788ae15b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95cb9019388636420482fcf3f694f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18156b13f99b43379d4faa670daf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8971b7c0255c9906df9622513abe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed643ebe302dd3a3470b731800c5ba6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb14ebb10dd15ffe9187c31111660134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c347d9e70ca8935007cd753fda93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089896bbd62561a9e625ea894ea0b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e402150de179258964767a7bd38a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae7cf5137c19374b2686038cc1368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e64a4664e550f9d499c1cf360ca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd3e620cc959804a436e408cd2448140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1900876df320e64e30f7f8554b340141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b649053e935d8660c389d4dbadc499142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56586357948e9d237bfb405376fddb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7e74106a118ddc6c8afb85a9f566144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc83fe25741fb6ece4c1576c44ad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628ef88e404cd48d161dd4a94aa0c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff184c8bf88967b033947480b3a9ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d57a55dc9a3d3df11baa4f9bca7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f20304e2be5c4f876acae849318551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9175453ce9e1b51840a5a8dcae2071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea681f158fb2fd19f9f5fd46703b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eafe97be199ddf6f5feb9ac95bbdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a37ebd11d6c67268fb290e4eb3f06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961c8662e78c68eb61f778fe682670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d458479757ca624788957662e4e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f556826932e4305c086229abed6aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16de0549f712cce574416cddd6599157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1725f6a89ebc65b5e587de06c8ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b109f65fd1a393a74a3a1e57660776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c50b60d3ee8b6632006004729f74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f332d587eff22795594156ecd7b43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7acc9ecfb8fc3ed400f348a0ee572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1495645f116be083f494ecbf099f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e6d13890fa0b0cbd683e53e538ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859088f1b62b8aac7f4bb3b4852aceee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087ddc274e4d894dee537cd6f2da9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356e450c34ede6d25289d2132fbd7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da578516c809cdc5c85ca2a32d3a11f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee966aa8fe1cc51d784206683de469fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab28825222f4deac93aa318f896685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357432155fec003f2a6390163674aef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1867d4aa169446ce92ea3d9e99a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3eb4c0701deccda18c9ebdcce508c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819dd68101b1dcd89911d92e338d8a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811b76ee44d7b8f21af876a7238c6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25669499b5e1407b4fe8a40747e0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b183d8313928dfe0b485c5a718373177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f2547cedb1958cfab3e3bc0010bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd40ab363f5b844618f29eeadb5a8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540428a9f94c7b8d0cdc16381a65bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4aca042e50cbd7492ac9cb755b70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36534c9f84730daab8a4df9cc58ba6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a093e917db8c9af22d7f44aef8438b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc302f4fe9de269ec19d0a18ebd8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed110cfaeb3f3648b9388bc04f8ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341130a4af1d34ed91f8748f4ab3f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef253915ffa104c9b739ed6ce4f07b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b306b7c480a7a9bb7493afdb416d9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e2eba4108edd4c56d53184738d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b706a895c259995612c73ea17a3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1c5ea71366be68f0b25f67933f9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbddefc0b2cf1cb53687b48094ab7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca8028c69a356817ba9d3135e4f11d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf84f77e72532192fa15d0d7f202c0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e449278771de068716884af58c5dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45b6424e7c10f7c6828cddfb3ea55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2013badb50b6aa975802e797abed3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e1a6301f6d92238ccb43dd61bb40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbe050c669d5a5869e96632a8bd46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297400777e34299f56e90aff00cb048200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea476e96308f85bff8412288288e521e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f452f3a79b2586d90e5ede23bbe15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59ca18a7b0d2e528a5f6921924946203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfb3cf5cf590fab31aabaa5599bd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0633361221f14fb0bf6b12d91b53b5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a82d3d8ea89664b21e0523d50d929206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ce7f1ed39254d51bc37097d40d67c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028d2b931f5fc4dbf4f088564ba009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378cae4701b6cca77ca18db5707820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ef290b6173b4278f9a7eba89ed3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2dfe5636ed24d99b7628a0e84024211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58aaee4a9b71c0af7ca550f0d0dfea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b17d78cacff358ad68944c8f1a193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f9b559e16306ca9a2be458f54a191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc73f285fb4287bbf0faccad33f8d0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715f3374ea1d549461899d3ff73908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1851c21f041b96878aeaf694e0ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca60a58b8c00d79029e13b368142a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf49db362c56e1789bb51fd6a15d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726162279e1f8f4380b3c19a714b33b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07926b0b20d1751ba97aabc57133b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0435438877de9d0a94f703ab87bc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb7efeefd3e55428ccd9718a6b04a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757d32c58c74ccd9ad8c633456ff6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ed6ae323c1a753e9447369aabaca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a0e1c3f8dbc48eda6ebd8f4cde0cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66aa4de5abca0b1d3add0a94f949ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ba049b52b1e49137326c2621274a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade815004bc59aaabf5248a10e8ac26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b9875bb504da14cb8e2a5414307e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae5aefc639aff18d65a7ebcb574c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eefa3ae9ae65732ac912a4350fde12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18d6011cb9d40203f6896f8a4637b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282677a413a182c6d69571397dce37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229435c7c7d011ee7b6b66fb596a93f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff72cf113a7689eb297c1f7efe65454236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d861f2dc6e2e0f8f84ecafa55a453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b352d5b1ade03fc21d10c3991d2947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530918eba9c301e5d5452bf0cec42aca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917829064496c618631f15ade1712f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac2c9cee623c3f645dbf23a910c62d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e8988d44f2639a6c233f95a42867242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd87b8a77ad71fb2f578ad9627d8edd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc0b86b6d63b613701cf24a4f4db3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aec4b19281bc4c7334a0d71d10747245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a0499a154958f7d64f880339ab5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce41ba1cf4873e9990f77362a07fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c1b59a3165ca13b977cb09cd802e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c1f2b8949598d35ea9d62c53e23d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c896eebe156db793721a323314bcd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbab3e6e3820ab2fdc5c7d0a10999d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa9dc664ca81d8d2b954b9929aa3e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59c2b446d40e389d183a3ec00aa93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2edf5b71883ec8ce454f89dd5fcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5620eaeee182a2f482631fd20bea5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d6a33a27ff5cecda2db753715a661256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf0baa74d41afde79bfa075fe65f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b76a0d0dec6679ddc5e82ebb1cbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c8593460a8d1812e657391da4b16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4649eb2b782b2d144913aaf9eb841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12213d86fa5e07af31775e88053d47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05645d6324e38e41f1dc2a03722c598262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f395b6dcf52f448168fb0d6e7cbfa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d149c55a3bcf0782744e27a9dd1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e401a1b66c219b0a9d7db8fbecc991265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a39cf663db93283eec39fa7bbf03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1f5a87743ed2bd5b0daafd374dd8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cdf2af21371d06af00693c71d6c25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d288a78f5260d14b4ffeccab31c9ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f42a31ef04116e80d6abb972e2740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf9abf53de7133da6cb3ed1f998bff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680f5916027dad341383bdb6e745bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a38f18f7628045f5a81823357dc560273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9f0bc38b2d35b1a4f0c704be5722274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440705726114f34fd9cd8b5773274acf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be47773de5bc99035864c7578b6477276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e80e88b51fe6237cace8b46252a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c664d666cc0d2512d49ed0cb2ef91d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12376f02dca1e0662dd581a0ea7a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223bfbe491c2d0a52b13d2c056f321f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22fb9f2278ecd0c05537a76d30c99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e99c0ee74f4768e27d953c78a2e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84919ce8fca691d0e921a5dfa4dc29f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3a5ecab979aaa215726b47acc0cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9074ea2624fd6dafde476ff90134285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e5a855de94e68e9f4956e1fd99c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917ceac1ec860117dab44ac122aedc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b179941dd7ba33750dddb24b2c4e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87d9f86d80d0d32b2b31a1ac2dfb48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413c0c5431ad8f7c290e23833681345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ee30c688dac3ba456c64d4feda5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11d4cde433d5223f53c9b07d4b935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732f2968f941110248dfae03205f60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f50b517b356b3056ac54d3508708c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4664cb8d896c38bd0d2c5fc7a333f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06279f7be804b0b2cbb131bfdd098a44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f973c0f3b3e35666cf98cae017f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319e7c306501d3e9aa704f4917412c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397869a3789ad02fea2383a90bd97ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1f955137c0cbe16af4c36c489075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769977f0f93d77194c3e88216d16d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4cb77ce77123ad9d26d5444a18fdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416400165943113ff2b147780e94b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d31ff82ed7b36c2f2f111dfaa21032304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67127fb81a2b13cb0f64e2c258b2e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69162a13ab516f68618dc69b2c930653306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731c31bc6edf50bd7c5e96ad97984b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7bb2eeb2ef448662940e8e01e0664308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e87fb3f446b701a8bf2e1c3184b18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98febbec5fc962dc54f1b9784f84ceb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8eb604d5d26dc1174878070a2d57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd96b804d225bf0b07ca190118420a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e24142ebe14c2ab860b9b0e12abc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b0ccb8ba89a5e4dcafcafcf08417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111a17700380a0928af807fce84f92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562b8a05c607d8f5587e03f1fd2ead316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1c78590daeaeb2cf9d9839563035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c3942a01f0a838dc4f83f6cb306fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab968858726da8e59bdf48494a9bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d504efa18463459449b116d6b529a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19f4a3a140e34d6d45ea6e8fcb462321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf656825ba63f3629c5cbde1f972e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65fe8b65768197dc1e786b19f62de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d281ff73534b8173efef25acbaab2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c499550704c7170e62b223ce8a4b4e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e6d3fba3bdd515233b7cfc709dfec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed941be7dd0e4b756a234df1731d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df71abb4704fa00ffc9514c503228328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc723eeed89eccb8e3f7537f19e4cdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a896d098caa488dd848b550cb3bc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5abe3d93f39cabfdaec75c418c17a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a601bb915c7284fa3dbd62046caf8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd943389ea0ba4d2c880a003ef9148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874a939ef5e0ff0da39e729841602c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718dff1da64052b31a060f0bd661e42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b82c4949af9988236e76f937f1456336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c8fff770fa598025dc1fbc83087d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fba5395882eef4da563bef106f03e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8a1cd144943ddf9ebc6cfa448e40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad1b0879bb608c0aacd4a614fa5fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5477dfe7df1aa56e2d154f3450f531341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef066b4ba0120c35cb398f9ec5513d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed1f208e19d10f8729bfd9e78567f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69925e23fa23486fd66b0f99b07dbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a6d17ea1cbbd54073e56b41bba92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa9288aaee5bfe4caf834516468554346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed3ad29324dd9da2fd28ff37282ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68bdab509d0d1099bc92eddffd55a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d93ac63d6c66c5c5a59ec057b01e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e4eb9652488f8c7b836b6adfa2ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e394ecbc09551ebd77b0d96c5a08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e57faa535469917ef81418c3b6fc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769cce56b26a621ddff87d5b29580d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff0757b61ffea29720c01ae8b30307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e697dd0d00e1f9d4316d6300a69f8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14510a929fa11d2b26b3ff5149f01d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c658d953a36ea9801cd45fb68884357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65046a3171fd95e7d5e8609338307a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615fc9d3da305bdef6b78d1178b3f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918a1b33139e5eb015cca9a803827b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12454129e7c3b05890ef05e22d2010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4068121d5e8c73bc12feb475a88799362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1766c817a1e64fa02e94330fd7f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c018c4f626153c11596d455c31cf16c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337b604cfab182f2538d240db80272365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff871e51e49a0647d0884d08e1817f01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41928666186a5674019a4d3e614a80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab944df3300e59393c482a86a479f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421249757212d0262051e021d91cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c30ea4ab7d73b45da2357bd57a931370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c379f99f279f16e7208047ccfa7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c4e2c6af36a968cd65b5cf712dc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31f8f41e99869291abaa150438453373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24adff5a3eb9c9e5449469e016d807374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5308476e94075e241fd9087b1c94b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def21578b7f079062049e7515b61a3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61b6daf558d74a82b9a92009ba231c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeafd9a3506b867c6f44d0edcc67e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9334591af5c5948fd0973c2aa6eaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc3c0dc6082211c0e82ffa1916ec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f52a504d8709f02e4ce8f8d6502ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd489e35a8ea0a54e970eeb4e799adc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21f7a12d5d642cf54625aaa4eef8af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88781edc0bccc22cf0d4341a5a4ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15da27a2978379120cc9d7bc6a086a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb923587e43ef1857836dc7f426316d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4266bc9590e7667103c2cabb86aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0869a3817ec1161b88e5dd4a7c9b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6b2f7091ac46e5255cce72bd2a7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43108cea0983bcacd4a6e5bee5cd8ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b0fce797686aedef73b4be82422d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a367a8e16d5776cd228e579774236392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e750426401961a22b8ee0663585ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9016a85176941db119ed1e711baa4f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7a2d975e1bb44973a08da0de06bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c0fbae87f51116ae8191cf46be82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116667981d6fc46d782a50522fe30d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88a5ad49098aa6af1cc4ea49763c81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc347e94313f7dd1a11df571f44a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf2739482a2f052415a9022b12b34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb5fc0e2aef03ffbc2b3d521ffe05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e6e116fd7ef26d6137b008c5d0da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313ae397695bf00cd7c6e342bce8ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9bdff3e59c74e98841b3b3a3e6984404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e69f0758be7bca7d9ab5ec759de41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511900e38faeda7697e5606730b1f90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbfc033c118b80e242e6b04b7b9918407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64c83344564d0bb35802858483c7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047b998cc7b5555ddf1db44f106ec4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471cdc407d0bf42f736e5cbffae495e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d52a677d860d19441be0e2058d7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8890b3a18857bbcc8aa8bbe318f73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dbd515067b458c36509bf1043088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91626747e7a55f7cb6896456a6f30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7659e36a80e6295fe456cb27fbfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b35cb2161b2203da46247e19f85ba1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dcd56975ba12412a0dc11c68fd114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d0e21baaf83c4223607b75a3cabc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a04e6a488a9b55c20fe8154c06dc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2c392305af77597945222ca41596420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b304d4e975ec45b3c491f3f2c0e9d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8ebdb31ce303f2dd463496e0b90e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654fe3c35be387f955a14c5efdd9f1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1672f384bc130d13917a5ad676ced424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfa386ad491a40f3952e1bce63cdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a1f5f8d6b39df4a9bfd851e865710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfccc32868d7073ca29c8d1fde7a14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324bfc89a88da4e7f5324bfaf01d41b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148900863d13a47ec82b118f0240394429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d634ea08f6d7abe841100a3a89c1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547cb94e2969d1428d90f4ad63cc9b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05def5a55516785974df61b413aa38f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d85f981e3abd99080eaf4439e511433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0b9ce6f85391420da54d343a41e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981c10196b09fc594d9eb729f22547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75b99b48edd440754504da49de6a02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fadb11a2c1d5714bfc63087abd27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd8682c1dbdd6fa574b040d112e5b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb5503fab4c98feb64f5859900ab9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679699b664aafff733923066d843532a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1274331363abae80b55e403c31942441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5641d3b8878a87f569fee57baed3ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792071ee384c2a6f619d14374f9bac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da60b277be0d082f1bebc776b5b4a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b0018baf2b6895f6ef40fc4584c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b649f81985480668af49885c8c95e7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bde83121970fc96be044c2a7d1118447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16896cb2e4af8ad106dac8645451b691448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7d1998488bc11afbadd978034a5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c779e8210951d80644ccc29d64112d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd07a9f29cf2bd05ccca0142aa3000451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683019d1d263c1a7fe77c4a81bd986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe19f12052655ef01459fbb469ea10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c34eb7274de130f1d7885152433f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a481218a4e455636944e26a7af122d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25482723e0446da0659b484cd3e4b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542d560b037e4199773b24e385527a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5429936ff41ba49464d25ebf24df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0bcf9e8da8d8724500f49c69e0bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2188cb482d6a962fcf305a60b13a1ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a525478fc83c10721236824f398b9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e24c8840cee7358cec558878a46f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ddd62e07cc4836a95be49bfe9da2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fafcb2b5be97874ed2f9f3ae2b9fab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d383d0dfe5b44e7c59f2ccef90316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fedc860fd6792e3708f8ea56b8ad87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8631ddb5741fb4f5b7a8eb09ed1eb2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1080b15458bd454562b9bcbb7481f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02776702584200e4bb2b0469456d4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486cccf2642f665b9f6b758f41456c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8a2514717dd17f8f86f57ec5ab2f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f8b3e6b8adc60a797ed6df6f4034472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879e6bac723439605c60b9675a8f6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438a8abd1d1c8e85b4f23cf6986c66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b695eef006d62f60063665a3efa2b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f36591e0f19185ff7df1eda07581c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3032977d13d7b35ff299f702671b3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3da6924b80fb400a3a03a5938a8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac260d503b477ee6304f24008ec4ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e554cdf6cc3a0219adc0b104c5e12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1df9230bc23eb811d1bf3e2017953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26162732c338437c083f7d9e021091482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac7c5341a9895e960e3f36de511c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844087db86cd11ffb2a18457c4cdedc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2fc1f1374fd11cdfd34933f2d81b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6477b5d42ef8d2bee31b272b514c56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627453c453216ce86778be08320b9f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fce5aec899582d99f597c27b5bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71e48d852a5bf36734c782f79247d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20972a88415fad5e8da5394bc79c47d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69157408b0262772bd648e3d6b7f70b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e8e20a64695586aa9a40557d30a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da175b7caab1c2eeac41092c6bbf698f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8bf5e8f06711f4154048d702d17d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982ed51c2aa48fdbe83ccb977817ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1639dcba1a3be498300b2820760c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca39281cdfa70676f711f430e3873b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e24b87097b30dd9e2ace95bf6c43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a860eb0a4cd6597e2925526c42f12a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e43ce79e2693eb6fe8f7d262b5922c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7b7da308687280ddb9930c93c434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a3064c157b0c8e161ed0f11e099f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a1ea670a4165ee79f97a8a95a3590503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dffe535b460e58d2f6b76fb30b2dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb3c1c65936442a315f38b00009eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235431a2450bac4fd25f8130e4497aef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66f6d8e21a2912e36721e9b6f3402507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fec011895b9d6da1f382af2867bc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834ad3c696e019dc0ce673ac0edd38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27d8157c398d6e7f886aa4b05d5aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3d1207ab549d71e9c71a6ad00134511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128e3f03f5c6223690c2320e157203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fd73d7faa9a4cc71ae8911523220513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a58a7c89324b42eabd791f4aab6a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7803f195c13dcf118de6d861601fd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0fb41b55ae971b2ba0d55d9c1246f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773a6d93c77b0a80fc141086d869a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d86afffde13bced0cd5e3e0b04a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d984b43d4655685e3776ea75dce9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315011dad43b86bf00b7c8484a0ee2bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3abb2e7130caabeba4fa8a42d9bdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79deb0a71e3792fcdf274bcda5a1475522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5daca93d520ff7f651cf48f6f53b07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f71bdd87bd0083ae20cab076fa351524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb64635dbde61170d9388669cdd72b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bddfcaa4ef6c997af624ba830eb0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19264f5494578c95bfea64274333fdd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1a6a987d2c6760a74029dd2d00a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018419cabfe8f20e11fb1884f2cf840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd45b2a5c6441a958e1f9bb22c97d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84629cb56b0c976609c8c04d1f694d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abee99da53461fd3fc046cae382bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defbccae896dc7e6dced66d009b0c77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee77fd606f4273a3cbd725ffc6a53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c81e2e1bda225319120becfbbf2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349fe1e42ca244fd7b7ce154905ed0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3c82dcfa4ab027a91187fc1effabb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc66d52227e797b24b5389e5a382db5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8669d443bda0c9bbe65910b488d6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f07e3c62b1b307af34213bb56f690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021b0be7b38930a0ed512312dca1bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52446273be19e2f75721be50c804d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016801b2ba1f218fc2aab12f27d8c1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8768aa0637f11c135da39c551d841b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dc3ff2d79cced06e48578fb1529a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa7df9d0d795754f4e7fd584b9203546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889423eed7d5617132e4dd1ae7b845547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459b6a95f2348c2b3a3f4d49da2f4c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97deac3837d44c131e07a6afa8c1b0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa982c5072826d66a4b59a108616ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e5b0feb36f2c1f06322ef554680b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5428b029cc2afc5e1ece229ec315c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8041d1ae1cfe204971157f253e5c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f358cacea983a58a85bbfd5de7bd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48885580f966d94b2bc888bf13d8b0ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef97dd0ef9dabf42956543263436b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943d049e7ecb678da6e8ff64fb3744557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a452ad07709920fe2e98d1cbe5ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939d3a30b0e957cc3f4843a4a48efa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714308220a0ac774528a6c8370206fd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715b70887b3299d9c8e81478cfeafdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749ed0622952e9988f5223a382d2f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5174c99233f896683d7a86a83f21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b281b079e2cae46852cd8069268f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfab329078362dc0b3d4e46c685f39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ad87c68e35758b0b44031f1864db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb751de8e5dd82342d47d7ac91ec52d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a88aaaee7147126d4fe637a7ff7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e64e2da26cc9459c0b17de7eb4849569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514381213da37b64d29db55a74b23c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2834db49f5cb6733fb1f0c5c2e680b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411d7a185be9f3359e6b4f5440ca47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf37b3a99995fa7f9c059ef50561f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3dcad635ef7c0a6049e24a8f8f3fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e06e39893fc5a251643d218bb0206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5a01a90dff0e6f4ad52960317df37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24a4175b34ee61b97708b75ce3f93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8698504bc443b973d185315a088976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc4cfb079f873f1fa88a472d2bbc1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e41ec5e7eb81cc8263d13804946c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c62ce6121b2ebefb17e7ffc1f5a29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf3e14aff81164ac6e54996430a356582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165357bd47002b3055a496b7c550e71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fa0111daef903f759e94af88f5c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3cb51e1a0ad6ac1617fd85d59126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae091ae693c28c749e393f179cf19fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a9a477e670877ece19ad64c63f9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92346eb24c9d5f22aad65fde1557ece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174b5fb728fad4352a67f8859b530a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de55d80cbac5d1066e836e93016703590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702623ed682135328fb04b710ddcf669591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4aefd339971d9e2e9fa53af29ee59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a6afaed718045c258df521a3834c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372149d3906fe2e19f818c8be4ee65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e7537f16f77b82521fd6dccf2afdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca1924fa428659fd3527f223e31eea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c4b2c0b2aa1f46171af317c01a5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17038cc288a69f73b27601b241bd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82660e583498c92c440f02984f519cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f23d6f4fb77e0681fef8d303b409600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ef46d671d36e6fcbf588eb202b31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48383e1dbebf3a2eb2686b2cfc69cae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625618f86dbf57b3886c14cd572cb9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bc3200c993d8538cd49fce500dd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f9f7a3099d8e57928bbe1b403ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b5ae8a42047805f1ffd65835359fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22478007a8ecdec70474ea692e0e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717daf4f7c391fcd7776ae67ccb330a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93467da7bfdf66b48d69fb8ddfdbd658609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784316b0be54fc5ff1ecc7c4be9d44e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2cf4fad98b65416501333c6ce133e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76e407998f10c271a43d66b4a1c04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862306f346ec1ad1f715c0f2d0e98ac8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac85ef067ea1973ce36911fda7933e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b2bc7fd71ca895490dcfe5a76b48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f018b8f173259e741b9e2594064ee7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b07b549ac9d6d518c727b5cdb6ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afa80a8bfa0ce6018008042517d6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0acee264278b300c60a5dc1720994619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee660a3251bfe079e65ee9e4ff2ba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b389032a0ed5c18ce534e5455aece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c25f55117583381ffc0823bc0c7b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c11208278181a476bb0b9887fcd5b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076bf2c4cb25df7a4ae7dc799874150624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9ddb74b3eda75785132062100a706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d03382502fa8562227ac74e737e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb485652b1019ccc839f63fe2fcf732627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6bd1da3581bab36d26225b3657bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765580168267a2dcb6c08821435b87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92969cf2c80c4fd883bac7886998c5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4007b93b0f9d031d80d9eae7aa4eca1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae19a4dadfa61fae23367b6bebbed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c58204488bd401ec9b9f507bb10da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa2a46f2e54c652e32acca53ab3fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7195e859734f3ee48e56f6057a094635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fdd0fb2cd1c10a6881a7f20f4c1e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e96c889a25884476d60f775f28ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122252a47a040387467ed1fa20c510bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575f3efa9373341680482e07afb78c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535735f8b0afc329c969ec1f0ee74a3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b68d1e460058112d64267da6b572641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee920306b2bd0e13137aa77da17f8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292488e718afb18bb96d8931e46000643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95cb9a0b42f31fc13c1cfc677f5b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dbe7bcf6ddd313633da6349d3751c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c221353a3e6e5e018f6a91e512b0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b879934939f3e3eb2fc43fc6489735647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56c7ee3544a11f7ba279c6d920ac8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd13b9fe60a1e985a0b55731be76733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182490010d76d348a7814d7420b6622650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77721de76abdaadfccfa893146a5db69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3eaa5a78123fb88f50ee65751fb86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7403979d60b57e7893a4d061de1c8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ada34d23b55fec56cd02ac846dbe9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f601b25b28e3beec0e5c9b0c30ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8cb0c769b6eff893062b31db6638656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdf125537bc35449daebab5693f37d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1679dd884e99aa17db3cbe59cae498658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a197228d2acfcd48d8ef3d6e80d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665ebcf4dfb0f8df7f83e6cd1035299660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c3c188b7f16414ce2a32e79f2847661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89118162388fb2c348785e0473fe3f8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df103da44d05df07219ea532d30b2da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4714f15477fa01e22b325429a02a5ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8b462c66810f58a19cc1292d2c4fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed00fdf5a562c7931b9865862331b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7cbfbfebf6b9cbbf43b1724c1be6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7357c070c9b41602b44b58c567e758668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b0c9011090bb61e13912552f1bc67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bcdc879035b9a640bf8a7333529e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb435454e97f576affddf72ecd72a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61057b3d960c39f9eb7cb50a958c71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880be40d5823ecbf5fcd67f713efea9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040fe703aae2d0a63be005870773c4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb70672961506f40fb8cf8eded9b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f48c00591fa786f231a1e6ab0a17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9c1bc582baa7433d4c2e8adf41d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572362025f1a2913ae655385ffaba767678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d973e70776db26c0a6dee14975af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e472952aa242b3e70d9becf1276418680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d68985cee5a8cca26c7020c91c0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c574b5498c0c5944988c5a28ce98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af956ed2ea1594d0389d543980fa12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e700006bf6091d196767496f7f03c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa95f9a957159fca6a393180fa7344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e9dd3d299c676bb69f48c1ecaa760686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278eef62922f37a0fb7b60fa6ccdf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a07871f994d062fd686e334d0c883688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b5c9b0e3af5ae522b7717d8e0d53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774f61dfb69c7af68aa6b8b51ee7d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a53983cb49418aa288b92ac0b5d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d878326ae40d77fe77ebdaec71d64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e0fdccf0bd00c41db693ee639322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767caf8c1a75438e25ea718bd682d86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3517cfec78d3beed9e674dafae8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726898565710d007db96317fc9dabd80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2371d52a789b29a633c837487c3067697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b260bb398601783e7f1490117b189c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe57cbfb22f4467bb418aaf255de18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd65063cbddce6e2775e1dcf0fd20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56eb257d3e94ee89e52c934029bac0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb778b63c7fbeea0c489280f3b7c42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1207c5dbab19e9feb3b6835c0c771703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0120a29574f47a84f72e2fae3e142704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca439221c1223d2694a889adc1d10b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1950945978a6fe369dc0927de3975706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef55dda5bd022ce7752807c3857fdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaf071832eb2cc78463928660b16dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300b873eb965e2ba7b85476dc19a92a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68607b945a4378d2a6ec95331c124acb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f40c6f672bc56c3e231bf4da227a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79f77ed7414254247c100e2691118712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1145c4bcded4631f002c66f26315d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9d4e42aca556cf542364bc11d26be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5518c6d8bd9795f1f7d22322279323715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee03b7983017ea1ca869962184b9ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fe365692eb4591bdc1e05a6735f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e43827031d965996a142a1dd552d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b744461f03b48aa77f825c29016f8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549c23bdab88d710c3605c343efb7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8d8aedf651917aae236d6782fa44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af53d21e3ad4f0872723dcfa7445cb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b022c88fc30f63ee453cbd30f9c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901ee61476e6d7fe3a5ede7999f793724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130520cbdb3a1c3cf4b7acfa164d02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316fe79c569057de439db96d9b7f90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2e22b0498f59c7fba0f111fe8c8a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580f0b8587a6a96dd4351a8dc4c7c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4288cd5f475cde7de122344a72882729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47afa186f5b1541f5ccc210ad07a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68cae49a2a99d104978c19ccb419b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa59d959cabaf52fcc8c3f7406a82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02149984684d560f3b8a3c14d7131a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dedf75d89e339ffc3bd35bd4aecde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c3c73baba43c63758dad5e5ae3fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f91cbc93d4176461cb84a75c6f54c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb12af70a7e9c0d1af9b37a839d21c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee75b4113b1509a37c20045a9527e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e11941aae1ea812b8848d3e87623739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78331be578b9f45639ed3c5ccb77f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59655ef3ce05e16e6cf688d2bd27412741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893cf9bc2da6def6c46629d3249040d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df40a7cdda189b1a4ac5d286d8b8a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ad0646721de8f3351349e63d8203744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c587e0dd53ef6c015c9c5d567b958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164437c23959e27bc46e3119d343cbeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b13510d021ed3e7dd04ca18cefd27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69274cd49db251da42d274059e58495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043987b90d625a9de7c37415549f8c56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a83c27ade67303c4128b41d469f1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436669fa557137542efa8e8abb7d57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bea2164784681400c657f51fc12e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9796bb9226966ac2b4e208f46efa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ba28825a9fc208a8afb3785b36fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8ab7eba2e2727f70cdcdb2ca3f241755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c635144757abc94d35c377ae36c556756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb6febdefb4307f1a6dfec537d884c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a103ef6bd9109370b6db18c454226758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce183b27372b96ebaf5a542bd266d8c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>