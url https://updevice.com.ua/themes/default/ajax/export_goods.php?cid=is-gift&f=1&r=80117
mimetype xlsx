--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93acf2541d35c1564a9d54f6a29f081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af89e7c2a56d811bc9efd899c33662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8257d5525b08079bde10c8d05fc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d486260f86c332e77f3018f1418a054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176c7cad0985da482ea43874fc51225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef31abf41c45bc899e69f73e6637356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ddc5a64172e37da3e0a83e94b6237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edc764f4c9ad2815bd3beaae19b708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eaff12958154e5115b2a6bff6ed3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c4c5fcdfa3d3bbcf4278ca3a319210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72050bdb1104b98177ea2f12efca73111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750f34a885a0790738fc3b3e476fe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a7538a4ce460343a93ffafef29c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95088ac1d5863cc2cc87517b73e37a3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31c5234d097e190fddb4f0fbd51f4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ba7b854401aed09aa80339eb951e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab560ae5e107cc7970db8c3bf089e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56c7acf55ea042c06e0acec79e8bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff3c6c6a3cce28bea034ac5543bd0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49674c932abcfc13770eb69e9011a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6dcefc9bafc6aa73e5ef14339b7ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ceb8bdf01b5c26c56207aeaefbb9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d83b22482e33281f67d4b5bc0bda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5ed938c1f63f7b840574976c1b0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2a331822044a9c6bcaa3a43323f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ae322043a472b974421a6847e322f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb21288bc0f2ca5cb9929ab2f77ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f59f201cadabac8ce72feb362d7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79dfe1b5c40529d33f432ebfeeb2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aecbc3b3cbc91d008d641b5b50ea6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16053a3cbe903add1d1386a7cf81a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d47aff6d18f5e5b6e45cfcdb9073d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021151ede69c722e8c990d81387db81333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0381a206097c3f4ceb5c84131fed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81114a396693510adaabeddaf0608c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c804af108b16a67240541b74e841636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb123fdbf1602f894829b0ee2966da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd79e1fa2b410de683c28ec66a000738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df8b73628bbe444acc22a70b9541839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab1c9e2881e2a17238e12dfd0812b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d690e90d946440a69965d6cbfccf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e55c3c8bcc8e61a2c870f9d9030e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330477ed36536b6d78258e496c704043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681cdc8ff1805606f7b06e6827524c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0657263c9f90d33347601858d8f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570435220710dce4b445d163407d6a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ca4b8a72d3d6ec20cb584153ea0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f7b65426b3990ed6e0843a39fd4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a4bec7d780b7b82db7dad88197f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889e14c8170b273450d8dd4aa1cef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6330ef62e1e51583bb0321a7ab71ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac294ddd6ee76c5c8a19e81ecf858652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220dbc9dfdfa6bc7b1206d082a6986253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bbe67302218306b144c9745d0606554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581595941621f9b27bd8531ba4bbaaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5897dad65b03f85c204d5f81479356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2488e46359deeabb7d7fb9049a4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af058ce1f11c29ab467a55c4c6f2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34072270d662cac3235c800224ac7d5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ac6fad73e7cb8e2192d8145f04ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d4b6a8e01bd08cf238c07c039711361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f9d29e42e5b5e3972735275d5bb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af8e2ec104ad0f47520c22ef3ce39663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eedddea532fcc54aad2b51366f61f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974770a38ff0d78617bee5ce253d1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d2a46fa536dc0e1331bf119a70d7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ab9a930b57c1597b34fddaf035a7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c1ea417d0a130c29f097036723a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6639f2594f3ea80a3eb347c14c2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1468cd448149b890475581eaee630d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed9b310c1b938736ddc164ffd6e2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24511aff58a3d446294ca9f86a4b03072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53245b017ccd79fc8996a870c66d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a17a6ee96511a995721e83765cd5bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece94a9873de9b2ed36f13bb11ff3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc27739771317799428ed3e3b0b30cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f5ebbaf84317478aea73172fe25a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0a991ba4004fac6859645d1996b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67f6f162e8df95181b8b2edd18aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0d16acad092f3c2b893f7844844a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc272bc564e85f87c86858d264c8b5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160769b6949ae9a9a784b7d47ae063b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea514393e43df7c592971ef5fdea9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d025421c70372b979a1bd07b7433684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd3c583fa4caa8083a0cc10d2ad6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb49752619549338036692f392896486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c81a5e0bcf8aa2adea2b7ea4c14287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05cd400a72084bb410a1174b14386788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4999a1067bd945d83bd53cef621b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea27b9b824552f0c11e0593c91c3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f86a847ec57523095d9f9bef71ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caaff5488fd5211f5c0df6ef22d41692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ca6e102ee6f673210a78f4894a3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3af57c1e633e10ad58e9247e47b6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3656f08768027ade88686e51eea5b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a41afa96938015f381cd4f0edd9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb5a48548f510ae4711d85e78b40797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5368680e85f36e9480e87dec6cd337898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabf5025cc0f74c31979da559c52f9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00ba112686df950acde24b575fe60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7596ba5e131690c22b8aa66b0d5fff2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3969c00810198007915b98e11ead102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f136d7d2ca90f00d03e8b003bca6f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731644d69a7561f2eb8c5fc95b12b13c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fdb16d9a0bc304d2785812f9311af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0773606cc825394e666eb466a53627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843ac3439a62f4b72a907b79013589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b6d4185946763cb3d33260c978777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90fdff6b11e9705bb9d0db8ce79a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82433cb9b87effc54569774bf10eea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b7c33bf6f4919d34103489acf5b9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a64b8c35e5adad9c01e077b5b47e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452cfed1ca29178877eb08732ec1d7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892471e6d8af4bbafa84d10f7440a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873b2d105c1a3910582b8e2ac4ebeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ba8b2c5140bd97724d19a7139237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f503b2780493eb0fc1ddd1f6ae520117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528e91eda3dae7e6f88ec03bbb69e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f996b947e3b1e4766559f98c5b517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da9c68f2ba5cefd623fe5981d8238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3276395c776e1351078eb0b24c176a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7359c029677c25c3c979c65ea86aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61cafae5a9cbdd16ad3da1703f5b42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3e281ec1c065f665cdd3ff400b60c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdec78374d3b8b138d585818164773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dec6be5bd0a8fc8fa64182a18a9e32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d77674a2a18e331bd10bb2373e2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969d09086bfab6daf4dabd3e6691ad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8efbd07764d516bc0f438782e6eb78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e4cba8186490f4b668f8ecdd9844130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df9fc5c3bb256c36cf4a9e1cfbad01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6ed52903095c576dd6c9718271766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cfb5b67b980457178d8777d5fadf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11fe3e498b8bb68a683d32e4843a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab9369ed080ec63561232e308f1ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6edd79e07656b4fac54f77cf5d547136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba90c4ae76ccd00723ae26265ac115c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe016912b0713525a80543664b3ef0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654419987ae95b128f111529b3da3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c3c2f22c2476205c3a69d0895887140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb2c3f56123ac5a6c38c2b8eec1af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41ea848e0b0bd16c13b515eaf03731142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d994cd909a6e465bc32a7ebc01029143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec54c43827876e7df6ee512947ea43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449f5358a6df998577b9b239245842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d627d18610214eae2e44abf7f7a55f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329364c839df05b59d87d8c0b5a594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f97129cee41124f55298c97bfc25ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e614ab1d61b65039cdd6dde7c7bfd82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dffc83b23c9190df531fa246964ebb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a5f4f035a9ee7adf28f3df5e0005151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53a11b2fb589d30eded1d792406c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e664c9e016ad53befc7e0dffa539df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b77636b663bdbf257894c34aa86e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fdaca4710806ee71af469f6311bac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7dfec27963ffa91468a4c19c9524156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd505b417b0a26aa5c6136708844ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed459042b4facab474ae876e3d9a0ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1701bb15780db9a048fb0a2236c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a3cf46a4b63adb779726e8452604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66d1b481717059ee2aadf914297b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5736e1f6f6148316d1410a4bb567162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01ac1e526f0f9bbf8ced3b76ed92e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260fc0811b6edb9b0ba4e5f8ed3d62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476838d3704664e9a5b318aa221959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0eb14ec57f13429084f5c5b2f0d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9306661d52c00f218ff8e6c512b19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec915a4771a6a3eaed81dc0966cac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b418b2ea3b3c27a04c9fc4eb8dc9a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eeaf6c04f9e4c46900ca4f68c6053170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969e46468b1d41a5066502307d9f06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f73ddbcad77c67e9079b9b80d562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b59460a9abf4fa01bf0ba01ba90c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187095b5a13d6b1fbe582a6134515de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa206cb6e234a41645972428d7d6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e72339c3b07caab1afcf5d04033e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb536576c43495f268c7e8e5ea9d1b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dac98f87b977c4d1470c48a0bb6c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20dae8cf4fe94e75bc677191f8aae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e294ac4caba7da1c56fdb4c0b955b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f4b62b4ceb05899bb9b76f1237ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4577ad62a2e6a28f35feeadbb8543182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d9b1f1e534ef166f0b2320c24f547183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820038dbe4b14435d500d0cfbb2dfbb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc56b8d30c34c2964d99886daa24c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b2218166dabb1eaf1fcf1c11ba137186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8358fb3713a195b98e8cf257d80ab4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7bc2a44dbf7ce2a6d015997db801a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e11c1f48edea751ec44a36d912733189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d7a92c0b84fedd4c411b4b4c0f12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80529f9cc4e55fb46b4e656c3e0cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d925904d699da1309073a1fc9fabcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28986e3a61f66433956a5dbf091c08f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6425dfc13312b59e4e37cc0c7498d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49341c1830d9da86e48d19db15473257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3303c9487d3b4f16e15e36c3c8cfb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f955197788ef71d77bbd0391fb021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a931674afc56473a024203abc24f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da07eab100ac53299beb04928bce39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a640c5d03dfed0bf2efd468b5bc40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2252fef7c6d492a6cbb6afede370201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad553fdf16f99d4f0bcfb99dfa7eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82c31afaffc817c15cb89450c682c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce16457bcf965637befe4280310873a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a27d48ea8a3b7f7b9551eb89ec650a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c637f3851be48a06c95489618f837c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e85e08d69bdb72300faff0b323bc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4d113e1d35e0dd9ed2f695ddcee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946836dba9b617dbc4c9c44d4cfcc84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea38fba5e592f3aebd32645b38142210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac060ed5cb7198d41835d9ab0c5ec2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc9aa72bb6525f2624317e41cf0afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da66b7ab3b29d56bb02d722acded1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752afdedc848fa69f67fc95ef7afc72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f01d23efbfde618ed4fae797869af4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632301cb420531378e34bccb380296ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f6c4c1cf446193625324aaca449b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a78517eea060cb6e27c7fa412e6db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4bd53ee4829fbb7a0e13dc112c78c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80032968732a55e5ee195eb7c42e5d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81792d1e1d47b83445060553dd8ac4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed190d8431c58271bad0a6b1b101d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1132ec3271704d825669458336832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0a1a5e31b5119360810144f12ab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9a1ff942ca4c10f2ebbe206942ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4a3f7947bc123b0ce407f2c3262d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12f0733e6329522080f26d1b5ac8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342bf00e50d56ed38801c6f94f51404228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151ac7a67fa3cffac2a2acd13a23ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2881bb8f7b7f2acad0f0b4d04f5e838230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7307396e034b0d2b58a8687df8c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad9349bcc6b066e0b97b634634256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd972055d5e7e498673b917379e080233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931dddd15e9311633bbe9a46a5ce18d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7705176bfad5143745a797574c1ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3282d1ba5728ba19801b11dc350564236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813a1678f1e36d0405418fdd68efa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbbd20af7f3c6f7312f5118c132872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a30cb2630ad98b6752a1a9b7f7f19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10979f05e896733f32d44f21e6547aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeafddde7dc20c30517d435cb05cc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a42d3fbb5b8de46efe6a38bd9d730242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d29f9786ab1b273f680b7317ca8f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91953b94531ba8be0ce4e0d6217d70c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16e8dab7621ecc666861f0f0ae8d97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f9d0bb3a80bc9cfbacb8c9e429bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bc5360db34315ac6557c1a6a35678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598bfa4e31144584827a08b7032adc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca5781682918443af771a51ba13a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688cc2a9e03ef57a21e6ed4e6ddfca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e7d23de326ce4c20c29a12fcde5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e61ad95cc6f4b93aa9068a0e0324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738b2dc432daa1f9538c56b949cdf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bd2b70864eaabeee2c4e22cd9e69c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986aeb02e457806921ea7ded48ea98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb3acea6620650de820510c16c6ef6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b269e0ad993b0e8cfe999756204b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ca2d233c1f0a91153abd250b6c20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393c0b7b940516b3f4314dfa6a6986259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04123712a0975f6ce0d8212594d7ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eb0a52191dd5553447f4535271f8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a56da4b997a40be829f1fb4469455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9c4a7fa3153f562f07e2504cbd65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb4c84ee2b00fd23244a0f80f54bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d36906c5c3959c41a1af0909e07f35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87604474d9d2995072cd8f6b49a19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b835984290df1b8bf9f0526f53338f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ff580b2d488eb4acbb9d709e91a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc4f6f245a60a4aabc35a27038b18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7289df210c026ac7d0de942cf970fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e27bbf763bd03cedaa0b68252a36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0edf6e436b057008377c0dcefe3f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7305fdb0c39ee5689f709e0795916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cff808acdb12bac5c155a820761cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49815a7aec13f1cc73066a29a7add275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01017d4ec4d6979e1f0e2d2f40783276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef080e258a9c11b2e347092e11e85b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e75bc879a5fca85ad05e570eef093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56df507df9b48db3bc50f8e5678a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6491994e1ad334139755bd8a5d257280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07369a86b9ed66eac29405f747ed07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495698c65844a3856660d802e11eae9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef83fb04c4dbdc9594b084ae2e103283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451a1ce173761941b4a3c5a364726c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51af7614a3bfff7be4e332cbaf889285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38811db76ea02ee9eef6f64f0a771c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f00af9458f578da04960f2ca42cee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd3cb983c8078508657dc26325964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962453802eaa112fd868c527f7f2c3d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336932edd9095f9224d3937ab7f4dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c864816580cce7d39e3872d670ff2e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a2631ddccb9c404cababf5ec3c8e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70c1a14f095b7043bde6392d976c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237459886850e4da97793f62672858e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd943ced655e8a068f452417173338295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe184015f02db3d524dca8af1245e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818c1597245f9b7a29c89ee1a3275d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc262799ecf79319ac992906e597c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b506333133403fa1fc1e0a144e8a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b28d691eaa5d360663801261044d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15078b7cd948610e1a5f013ae571f94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ed5c50f7044b0e53c381ec03ace2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd2100909aff52caa1572e80f07adf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d15838262a7b9185e5ef0d3b90b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884067f2c3d71c0b1f8485e29a7224d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fedfcc0c5a48c70d2bc6fb4422009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b31baca03884635a261863dbb797307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4737237fc970f085c8bc4c99915281308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f76ebeee2608e859e12309695f59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a77fd7c5e4f652f1e1a59e9c619b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a30b6f1cdbb3ea5d24a998d23c6db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f095fce4744b0eb34a3d1aa8723e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827dc010efc05d636078bd8714d20e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f483a4ae82cd148a2a4b9dc25ff9f23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a093563e4a6e9524f01145a40016ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58566dabbb95de7d2284ec3453c8e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa195f6e8552f34d91ee813640741e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7181db3cfb3c32fb1ea3b5fdd739318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deee5efa2fce6b929c27f8c16ae142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269206a4df4e864c269eb0aa19b86331320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d708112c78af6013c8feda406f9789321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82119e744da80ca37fdf30f2f25d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef05fc4d14aa8a234742cde4fcbfbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87b2620541d66d01da9195530c717324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd0be754e2463ae4ea0ae95a47878325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89baa2f16ea2e90b48ed702755d1c2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87893eb025c053b1e46139a4135dcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc5142887ff3618ab56271014e383328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9b896661bedb033dc141e8f7c16a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f528e3efde69ff651601875fc37e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0510e1652dfe3cb67fc3f6cdcece0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f15361c2e994925129a00c51b1991332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4f789cd470c6ca1df6ff34701756333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1ea563c21160309c4c5fe28da1c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3547ee628abbc7ca99af6251a24c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0b191dd9ee20be04f799064320550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727174eb9cedff20a3f1f2d56c6429c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373084a61314c8bf8ba8d833e7109b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53cf3ea08d0311fd05c0a1192026d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e175bff48b0a5622b221e9855b9d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3936d57e7c82b9f840a1ece974aa2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276411af8b4256fa1a76ad017415dcd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34790dc8a7779fe57f58549ad8469343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005d808aa158ba987663783f8cdd4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ceb95c19abc0580fc886ba5fb096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead8ed9d05e24120d845bfb8ec7804346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1aa2004e07fc42b99bac682156356347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a44eadd9e696b6613ef97ec8f4b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225883cb95fcd6d704b3ca8bafd2f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa828cf73bdcfd565a14e01f1e741355350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98ab417bafa818e521ca7a3c1403d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50116ae7080467e25cedf10ed338bb05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd6af2c860aa2960d0c0dc61d5db09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966c13faff5f23a9a610b649de6dd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da133d4ec2bf1e18927fac7d0df6d95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318f7388f3f04142185f09de674a45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b785414a1015158fc9f7a20cdbb68a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2438368565a9bd7c4e193b7c970e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba442593cef751764cb26f45380ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf5ef77a371432f22e1ad7166f3b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d714cb4604f95c489816a9b5732906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f086bd887dad0df88e7042f50649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ec0db167c1a3344b0e93c090c922363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de088eb2186487cbf1619d5b623a0135364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772925d284c6a1fa83b19c8df88a5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590d00d0a774be90251b2d1b0fdbc22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a6a0bf74644ed1223eb5e1dfaeff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968688e7b6bc54cec2d672bc6ec4da5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3f2f630066def97076db5690d595369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5add4c2a00db02e58bcfc56281840370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96fe4bd424e96dfa8e3a7cf423c93a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5427f88f6225a88ee026aee6fd3a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437589c49eb4b0d36f5ba655fec9cd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ccf86674eb8d3434ff41262980c91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6610bd54fe791fbba95e05d7d591d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d285ce858bf1ab8671213a44ee02cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b1abc071f8d3972db72fd6a53a383377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6675577532df51152debc4f2a80aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8e0b523e8d841aa4a314fbdadf95e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f81b39085da3426300686038f93cf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3fa54407d2cf05ac2a9075d385191381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dafa41970484dd096294111bf59a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7210320db7cbfcab188a7b5e346a48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd769c210ff23420ef80bcb06a51e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401b19b8c29fdfa37a067d9ead5efd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8d7be09e76b5036926c398a2ceef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ead0062d9732c0a5cc19a955df2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9381085f869d8e04dc883bbfb58af4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb1fd1e260e00d9baa915f7948f08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca84aac2cf0f13be78e127245bf18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36aa2f38989a096633acb4685eeaf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a5542d3992f2fb15ae5862afbc17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a9a2d9d91e909ebc0f2f34698560393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204fae990967f02cad0586952d8655d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ab6ebb16fe58753307072af94e38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f7870257b342eca729fb451ade6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ede0e48614e1fcbe0b090350e17706397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a527538ed286107e61524d51c54b326398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd8cc446fa0b8b48c8a1e9dfe77fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef0e0f2a2877cb414740e285dc5c48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc648ac821933b08c57d9f088b1c0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaa5449a81fff830f918cd7e0d4ddb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48281226ef172a104e4820d8fac8fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18617b3d71d3c623bd6148ac753693bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1816e779c5624fd24ade0ebe521d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c6f972f49ae996c443d9e3082fe39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a5ee7231dcddb7f02a64e9450b7e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e7259d6aab2beb228566cfb39b43a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0191dc97bc49de386b0a1e4de9dc82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcd20dfd3a275a91c9980a11d74e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11059174c9b970706c0bc29d1d09a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d1ad135cc724cce44e3ee7e81720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b9f4eee3ded365962f927b17e079e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8f8a81dcf20213f5027fef77d3cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e9c34e5845f59d9875c0610285bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeef266bf7a57543048aaf8cf4f010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede4fc0eb1c720e3a96ddebd484de9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304551ff6e3f8c2a2c615eede171e019418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d922796aed80437713da114803c377419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e469cc1dad08745eda2fc7424e6a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a6622fbd69d8ac169dec54ea0eb5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b22ba3aca1890e06f71a55b9fa4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856bd571f44f0b1d8a79c45eb1c16de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a2f3617f14eead0e31b0f29110b73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66e45a89a48c64a3211ce0ab9d66f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d7a667f0fcb5576a81dab8135c8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e212f369c7b5cb7ef40e7c3734803427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c7ec0a9a692465bb3373a59b23e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd93cd61052c01d4435d6185390bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2a0a953d086042bcbd5005f2a8ed4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64967b6a01a97bb608fe96410270888e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0ff4674ac8e8efe93f60a28e365d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf14fb89f0ffd0a3bd53aeddcd12be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b342dd8a556d973faaf54fba661bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2b07429275c94c508083780b0e59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83e1a78e929a345e3590850ba33c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d42b82111ef4ec1b1abd39d1aaf6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c271a9d2a09f6e29c65fc4b507a4dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93973c8d8a08cd8ba642f66c7cbebba9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55065a0e4b4f39fa8ed94157180408440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19d2a16bdd506418569760b9e737de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b1a16ba5b02870ecae1878037cc6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d3c7e17be140dbbe8f756e9b78cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc7e651c23c29287387d0b1ad172f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b796e3259cf40ac8b8e4e70d5e282445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a49a96b1928ac5a5711401359e192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cc211bf6ece882aec840882689c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6280403a057331a45b464880c44ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993a3404b2214de3073da499af68e46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98f6542f4901632850cc800cf2155450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4a0901aadf0688124b5391ef23f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9387895b26b00bb32382c3771039667452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f25500c7c3a478a53db14ea3b572453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba514684b72a4931692b335df004460b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb476b9008219f43934e2869ddf33e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e692adcb8c421c89f667c87db24ee8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6e5b81a9b4770f843de4392003d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f39c871031b8ea10dc21dcadaf41c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95271e27188f0e37602fadf8e66e53d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f35a5a59ea9527e6591d0fa9bc9f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f718a82e626351eab1f32b2d960d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c3b1ec4a9cdba86623a85ff218e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e6c537ed7911ab3e8060303eed507463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140288039a9c2d669fe29f967153fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad743e58a89c9c4349e75901d13177465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e05e6f4ee8a3a2b7e46c9d04deb5c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a9a6c82f1dbd5a60deac3148c930a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a64f7be49f26a42f2966406cf7ef8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd671a667981e4eba473c4d2b79f91aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4850e88726fa59d9cbf0f12f7e74f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfb0f93292fd4922c01711e5121ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c45a3f2d428bbd7ecdd752836a97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6dec0240f326f1fec1c7116ad5326473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186541d166e4c4cd22e46941727f3729474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64babb68da0d691eadf46d4e5f8887e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb11a7382da9c312e7f859bf70e6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5bff2dd244b76d0fb367497af418b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be0847b3bb4d235073cd50ab665234478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683374c9ccf7c10293f5860768398f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec1f92d0b14728d6c1ec7224767373480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617e7dad71953a940c0379786dc49c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639d74965b561ab391bcf87000ed27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5fef5f9a3e785e817798467897a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f068d86ccd211e61c803acf4da21e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde807b979af0ccfe138ddcb8ca78f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3fd38fa45fd12d1385b9221da726486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ddb91244afc246dbe43e13c162f9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8758a7fa582d647e828c1f7e3de792488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a777053796761728a19efe2468e4fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee10487c302c3c43cd1286c0d605f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d06f5286f238ff3decea23e19c71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c2f88fb4d30fd95fa7af3f99dc567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e3f34a1cd2278487aef0450d3aaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a504ad4a6bf89b70c50fd0eca278f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc225c2359e7da846a745e61b3e815e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a0dd4fbffcf18ca85254e1882172496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37df40dbb187fe182b2ab6db4dc90e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018296b7c8aed4b8c61fa305b09992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb51b298c4f0fe23823a438227be0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b5509c31e2ced68f0dfe41cfe0a8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157cdcfbbdda84d3da18a4226e88827501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e74aea63d556575f5d53e2a515bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189e0ef6434a022e9a0765c67f9f35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fba4d90043206aaf50c2657d5936b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e54bae7fc3989cc50681f9a7f3e37b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af1cde2f317a9eea2e78f5f959c375506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026bad5efa2c30e51e98432625c71a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3b2bca5be5bb29572b5546709fc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c823dbcccd2ba8ce4d3460293a6dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c098211ef2f5cf79a357de4ba74a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bef507d50e97461ff1c3372b793238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e58a089d6ae6cf0e21f9741ab43e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53cefc071070b03c9235bca955cdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02464cb480c927e74bde03e5ac17fce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8174406eac46babb6b5caaab5dd351515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524842224f84da6c288fb1bd3269599516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c094679035fd184c267dc836300428517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd41b34522cd80e38879ba18308dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe2424466fd12287a29d1418da55b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f0d5a4d76d613743b7222fc612c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74b5f0f6c4209db4bb03345aee725b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd20c3aa4dd1ad1c2eaef30ce3af6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad78708112cbed9e4b9b25c019305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dddcbbfe1fb772050aecdee11736c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b9d2f00d58aa37c39bb69467f5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5eee31101cb76a7f1e0f21511565f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d071f69587d55b91dfce4e4b4aaf798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c93e352db1c3708ce55a4944e341f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348652d20341fc8765a2f16f6d4d8632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385be019b7d5a18f21032e6596d1e05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a710cc626d4a7becdc2cb7c57a149531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746163ac2cd0d30f290fdb663c40fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82183bfd4e87efce3911d0f1b325f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1175aecc8a20e7abca2721ba97846ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b021344bb1680fb0901df98b0212535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ecde329af08c7b58d1fb78105539b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f2d2b57dc2877de09ac247599790537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9ee88901e9e6ebbb913c05eb3268538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32f96b83831782769c20ce7426959b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c0aa820ecfe5d176aff0cc2297a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a80f3e08dee4acdf27cfd124e845ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f482b7defbe00059f7e42c84044d6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b6a9909e0e87c2287d1d0af3a4e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70ddb0c0ab3c41023a154b2d571d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d8119c87600bb7aef183599e58eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d8a2379ff6f605eced4426c8b82e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3db0348b3d6294c6ea6ef49b2863547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53468d9ddf6af82513430c98b0a0b79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb53df569d3ab9b6ef0fb730d5942c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b63d93f7a991255b19f444b517b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e63242367437cb9c129ffe9916b58c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e476a854de3a18582de1239f82082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f39ae1e323d6b7d8d8aee0fe9cf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae71769a77d7868dd0e71dd29684b36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5edaaeca83806766d222fc31a49d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e6920b8769f275b13188399e11ec0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bef171d32966833f22f8f7b8742f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342effe57c920e598b97d18ddbfe6333558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41e3f8a67a8e4d27eb60579847e44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457b7c9a57039e95b16bb093f0003f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912481b8ae37b471c13ec6a8def40aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcaa6931f82c8cdfef392553fb8bd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898840eeb383bdb149df2b53ae0abd03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e243e27dd4eda01f73d9842c7b2a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0d677fa01db2e3ff6eb1c5552459565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699dfae5035f57c8f037973381df5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f9f5d0118f444b15f775fd96c9dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a44bd94637d72b683d5473656c0e42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea9678a896ef1d01e661c8768564a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae58f117258a319b796d10f30127d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521990f6af41fe8d55292e6225e05f00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a578c7f2f019769b40701ffd460bbd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c21601541292f879009a5a21cd4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ccf23657192d8952e0492d28bf20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbb2897409ffd5d30ad88a8a3073d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b3b270efdad30756bac8f1e4b861576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0d47c59120328490ec86987e910c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48407ce1ba4829446db2913ec499f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ddb43199c7e3a37042ccffee25a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ec59ac3ffa41a35b65fa25ef0178580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d146091847659fbd91b0cdcddc7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34caadd01da99ca2164a3334d2817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9f1ac8b99542b3df39c9b63f34e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b7c6e3d9e447428e2afce365969c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31826291f2d7e38cb0519aa335a0a92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172617a17afc61bcacaa1a94422e00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5961272bb16761f042820a04cf1be8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cba6d692065d93625024430b89edd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7613ace24f30c010d33e4ba5cdde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48352ae020e84ee0f66668d281605fde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2906f78a451c7be330e7a38be5e3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fcd2187cc1c109436d5e31fca6d48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62cf5a88ee7bbd6f67abc87f43955593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310139f3debd526e6398af7dac68b21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c580260cde11ff1e069122e2e34734595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a997d559b066fe6ad327b52cae87ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35abb688de971a6ac83051d3e9534597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79e8d78f2acc9e888a4f1351dfbcf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a644b03d5a754d39ea5a4ec2a9f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f489fcb9b1dc948b3d7cd1cd6ffbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b67a78d410c7df53313c8697a7d8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc81e3d20625e253ac146453a062ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec160c4e4fd2262603348d17dd9d752603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4444c8a85a82e72a57982350bdfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3236981e2c62bb0ff6daffe697fd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ddba1b77a10d8c72ecac0f0318ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb476560c3b8d491464c9b63685ec0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a58202d633e86a9280ed3047b129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37d9d19d849c7918a53e9dbe7e97c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b052e0e74665c40994056213ac90c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048452cee32247f431653c7fc8955f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4459c861cb7e89334464245c66ace24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de628b72ef4e53d09814ef15e15942613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96a1914c0952c2f0a20e26e695615614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cba8b22c5ac4c2381e490e238169f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cf63cea83a6963c2d7ef3ccbd841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6323e23a27ff9758f73c4ff5601c953617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef607fd7b2f61fe946a692130fa99a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf83ce5fc55582e248375819401852f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3845d5e4b65ae9aa8de5bbe3d56ab74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c76cc6d462febeee6e935a1b6c740a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdfd82c28494f9bbcffac2fc1e90e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f7863a1676790ed534e5b5b687a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2386a8b7800b096630212316c3a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9627624185766611db3f859216333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700ca814a9f16a7a7dfa35f67d4964626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b50ad64e86b7f7dc47445d1230fad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b66ac7419f2fd1ba98cef644a5b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c66f5f2fdbc66a50988e9b846bc730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ced08c7ef81254da139506f8628a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e16cc2a391e41c0b397134fe5033d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a1984c96c4f00ab95fc35887c359632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037a911ab96b43070e49b8365deb63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ab8f12ca40fc20706f34a38a94fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888c71ac528a8938b653bd4a91ec5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2f9c99ab165c79cf6fe2aa5c8162636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b8d3166da5fcf91e1f0497d509caa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5302838c31fcdc613e682c1f0ae5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1ec800e337ac01cc4d6bb022364d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c89b145d448b8e94fe5540412a2b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34181cdff6b626d1e580e7bf2c9534c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f132378d4e0e2c712a900ee70020642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f976755c8bb067c5ef92a3f63b6de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61bfc8de01527f8780d7babb649b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e3baa783263514b6c45c4e02a6f36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74e83f5d45ff70e40f7407a721fbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d3eee7405276e75d67c6205f4a84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b156375760e506b46da6cb31f331e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926664c9a04bc5f1bf9bb18ae29624649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af92a9991bbadfbd549c190a9ec6c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f1d656a3bd712545e8ebd782bc8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94067248589e6cf221413aa491372e1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07db1d8620540c10edcc6d770fcfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8bb3b37cbbf192200ff6460fac6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f363b17d46356714d2a01ccbc150a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e5794ab1c94d24bf835eebad7903656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd42828011d0c3c0c7eded9eb08b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320f3e5c050f07267295bb223130a11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df3df135d4e05678946632d8aabff3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625b54320398f0ad63cc15125b43e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53067701daa4fdf4b8b0cd998e52172661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dfe92d183c6f29bb6fb2ccbc38653662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87ae345d949677bb892d4507aaa96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b15ab56b9d0848df57e1c4e847b4c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22829444c4f293accfc416f5b6b67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14430030813fd20fe246c397eb0af51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492977799a24598b124785ed5212c140667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41a89ef7b12da221aa046f5c54544668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d41f76094d56d27a04eb95fe6326669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc81ea6a175196633e713d7f36743670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5067ecd319b3618f933a7d7b0feb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c537a5f2dc559c2f968a2c0d6e71d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79ad8c0c4229b218ed52907cb72a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105bacaa444756ac91ae6c69419d5f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5033c1ba136ece4d24169a9693c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438fc6db32d3f672f82586bdc1634e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c22a6c2740651a7f1d84560adbad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94f49ce876e5bc9821c203f830538678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ac1cc7fa8cb3159ecc3a2b7f2fc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f979957125ef65c1ae8898ff68c6e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a203196c77b0b9c611b273fd86b1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886b8bd48992cf143611bf58935d33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590ef4361d9473b3190365d814980e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031a2eab1cf72142074ed7e0590a9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdd4eaa61c5c9cac7e402f276f342685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed1a9f2fdb3e87d4c412e55a7990d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5b2f08b761009ec53fd9f2de3581687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022453b88f80293c2abbf2aff0c43ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d32790114926496861f90ed8c0ae0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881904e36662522f0db0dc725f50a416690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b79658f5fce2c4de3891e234762b53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304a9145575e549f250cc7d03578dd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3864f9f345fc93e70a1f5c2d1bcee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a212ea1db1b456db5db096d2348752694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d065c95fbeb9ba4f8f16a22e00ca4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39d843514419dbbcbe65bf20d5293696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ef1b96b96374357d7c94b40d58e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38aa61484e0bffcc3ebd9be8a9bc62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7bf4ba0302d5b6479565fd2175cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55fd84ad7f699b2579bc7390a63d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d412dc1f652edcc7eb9c7d4481a6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f71b9780a2de4a60d75110bae4d9dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df859a5228eb13c0ee6a3db84f80e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c6ca3d3216305179bd175dd36d8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa2c39195b325fa56103f893e2d99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82f21dee1c90ae487ec5072aad8091706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a4ac6b53677c37899751b96e9184707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c29934f96f93e0dd68f01208dd21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4592dff1e1ee4454c2f5b85672129709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9ea22120831d1e2b80f6b960c4f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9043e2e01d4df18137a73e420a3ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca65e31e99d1f62d827fc4405afca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b6f785e886490bbd485375487f37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6ff4974bb510e5a6a8fd664cc6388714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264616b05de7a5689d5452e9e446d257715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4de790cd8bd76542c430b9ba5979b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded965df2a00204a8cd8c2459e804f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f8fa61bb137df6140cd46309719e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ea8b09e1ef2eaa098957213b285f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87889eb67b2b83da93f856e67a9b4ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de45f26e274fdff65effdc689d74cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865717d524f1df8d2ec2daa10bbadee0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79508a184349618ace231ad889e18b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a4c7e5a38ef71c31c4b9983f6410a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487beb6e5e601021c2831ef36efef8ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8b5f532713e1dc869c34215a41eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c0e65b63370ac7ee0a1519fe6237727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d827a050b1523e059bd1a9d3bf75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df3d6d1c91acc7b3651b2eebbec9ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66421c181b479abd41e2209dbb74bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91050339bb038892ee664536952388ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8816e7563a1cf4b558a9c8c6702704732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70109e59397be9cfba537dcfab2ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f2a1cab58913c4727cd9cc57d165734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40c68c194d89170c4b524592c595e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785201a2ea3e07de52754ebc1a75640736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6db8624b512bba8805e3e5821fbf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58060d1f36c40507fd27b1e79c30d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f498e02634c04789389dabb9b85f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d03b0dd90a86e2223953335cb46b50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521951deec5197dcc7c0cd428b115698741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce3010d9923bbc7d7415c00bb5785c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da64e7ff4f5e9c3a90ce7f8c35139743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a6f5a9275133bc4b707d5ef4a3c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610b7988c93748556e63f470f98cb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c147941b57fa13b773c25df1b9cb95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608462133666cb694eebdf229c4252747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661bc7fe4c23049f40c8bd6c0d6b07b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f20d75ec82e70406f8408a9f5a11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6153b138dbbd69eb18e9128accef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390efdb9c25838c0fcd724162d3ad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87553da07ead0d5a99caad20a4f93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83923383ebbb08fb3c219db24668d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891dd5c86e47bedfaed2aeb217f6a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005120e86ddd9ee1b1f87a7bf9bb3469755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dc8f7ab6fda55beb7f640a058e72c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2782ec9eb2be07d82faf7bb4daca5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3032b229a09da4d28e0347e64e035758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1e81de256d18f88d19fecb807103759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d34cd0dfeffac9a1340d441ab4c2891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e94f727f4c608ea055814026b3672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9383fe01918c56279432e54e3d27013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0292189bfab54361bd921b0f1889b724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8746b1e0cb610d7b98a9061b64db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea9a20b29370cc4339a5580ae2ae26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761fc35259cb24089a27d7b445b0bc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9919fccf23f5099ed0e18fb6beebab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a04453811515d190563b6b1892149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268bd281585793c31913ea2b430e1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9e07cdf2eb585eed1669675e2973111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf9b95bc65cd20e525c5e0f03e0a4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935854d64cc90ce9757fa8befa86c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873147e944555f1e94231e0f9df80a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c466fa0b67f13b7b22f879d71894b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84c75a43f2776243b77fd039c9fb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c776892bbc99e0a25d513d03d91c4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f0c861d07c2d180545afd48e272d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab13d3e980d30ceb730738ccd66cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e1f04c2475b5493818296705cc5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144b9d2d3bff1edeef7260b8840ae521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887d03b69990b949675d3dc5bbbd1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db8b703af4e0af08795ccc91a39e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5660728ce27c66444731328da82408124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374453b2fa80751c9d57178a48de1d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d52ca0132b7af8f1c653134579d3aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edd35d1e7bb21eddd85be11f779fde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550027f1b5ffb17eaaca52376c0c7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d940c4e7ecd3b256bdfefd4b29a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0c7c0453a63b523446219fd7c86730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb32f0d3258081ab6c8a4f3c1f98b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16686ae671e8daa544740fbc54c4c40932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295bee73066bc61efb96f2f7635366433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2537969107092590455a2a954c4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e465f08a5fc1587e908d1d03395bd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34fedd436f130d074ff755aea382a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad4a4a8137463102becff7988680a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee4727c74f72f941b8fd770d66bef138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b91a61ef25463421fbcacb9433ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576ac9ca8cb5ce27134cd12a99ae1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab92a128dfe0ac90b369b03bae76d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0243de93855b13a345c7b44dd1dd7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6914330bdef55518852112c37a8bf3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652f456a613e873065bb25a5ef945544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270950b412b1b821b32c896ddbd4f20445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13845d73b4b92a4a0a2519a4ba217f8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c04ac8d14314e3051e20e2f0f697147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3e85dfd3f73beeb9c844fe6a4d6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e87bb6b36476d1ad81290f18baf7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9dd3b86d51669f7145144b275a0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34708cd42c9e7a07527e14375f56751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631df1fb1cc80220fa0fa4ec541c21052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff1db6b3e5d1d0d638fd0688a9108053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b44d4b4e2aea28208a50bcb1371f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b4f51cb592b4512ab16bcd107a1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91c70a96789e085f8c1fa89f3484456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7e49666326e89c5d3c94503696d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a2b6ffdf12883f70882a579127a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8675be53b5a3d7dcc5588b2501f7c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be164ba328637d30be939516cb968f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9e6f41d96e583276b6cabf0f454c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfcb586d76cc381e3aca9c0865f70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487ed1cac9abafe0cbe057aabce99b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efb504fba481df007a23093a62afb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a5b28cd80754698907d590cae42e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df905c8d520c89fbba48cad4ff5cce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cf279776bd52667024740edd736867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4baba6e8621b45af65f6eb5e37c8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc079d257d81717929c384446f99ff8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b372bd0ce1b44162263f125c4d10570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0aea03af24dbcc0ff814b79253c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f81c8c4f77c3fbdfa79da2b69214072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e03b798f94db032c20518519e53c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af145844c85cbcd7c269204d16412c1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c00a5df34f46178c76ebf97eec3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14be2889e7997adba586ca0f2477b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1b9cedc84bd410617402ef8466df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce992ede46b90396adf954a2b161f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a34f6a0bd64819fa4db870cb2a24979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e7b518cd401ea628062d8efbe6c0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2561229368981493587fa71437b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8421b895828829aaae2fec6e9f614482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d242a789cb6106fe112b46c40a4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529a02adc55a83ab322c9d2eabfc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c173680ced02194c8c0968a04f4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c45ecf98d42efaf00b84554e04c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1492fa39e53a8b02085fcdd69dc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c74514d47ba58d015356962272d4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521bd174ad1afa390c25767de298cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644001c9e2afbe4af5621d6deb56d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4b28c01006b9160833bf3d9460ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4160ca517ac46f42fcc6c4ad1c4bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7557fa9efdea957686c91f07579c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab340416f871eb08cc5c8b44916f8df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b496fe1879cc86e689010b23936df8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a4aa23c29addac20315036d9bb80896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714001bed22d017d535236148fb305397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922331bd1f2aec3f29d823a5dc7139ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb6da803d305b5c5073170465729799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4eb04a6a6bc6b0f538bac3e49722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0aa2bd9469795a6623301a902906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c372cc876bd5714d820a69909ebf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177956e4e37083a8636c23b4839b920f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc22f29cb107d779f51f35e5cb61da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f68656fabc3a903bb7d7311bb028105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c9bd624445f3672f113bc97e6c33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c737bb99a191ad007a9d7abf8ea0ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28f825185b737344fe9ca3c62e06c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128166110b1e70d0b3bfc79bd355fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf6a2b6bbdcb2359e755fd0555553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63526ddc225ca37ec404527b90ca175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716c7cf7a53ee363544b22cd2a2a31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02954608fe5092eebc0cad74b73c7dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73695a8d2d3e5f1d84b09dfc0ef90d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354807960999382fe7ffb17d45989d0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34f4152c4a0beb485a1434ce724f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e89cf358d7f587170b832a508b064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa4cc85fe6b19ad428acca783c60c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e980e46464ec7fcac5312791bce67d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d270856930127c41d14732539894f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01623e378d893a7dd6565f1e6022b3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b136e3f2d3187d27d20af93c923c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af67ab86308f1118d5b7630ea9e57f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98763fa37de0026610374334a64c679a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba147a6ca18a8410a1e44a09e0fe82f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddf7b3dbe17c84c1e3a3ba21dba3af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c69cf2fdcfe1960c45e60a4689e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980953091b214c2df88514969f597b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc240ee22c4bda0761844197d40ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfda34fc482bc9bdfee8e46d226dad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af69efb93dbce741c2efa0f3494c96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405da577099decc9a468e0c6d3d021e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7d26048442e97bd3a894b9c86cd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462c78b3d85cf503309ece06ccbc32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243958bd6932a2ca09d2ef301af3afeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ce60962a69ef81526edf482c5561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca565f33c94202b949b662bbf33e5bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27a7eff4722a1bc248d55dc69b493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676fa4982a2b05d6acc3e74bd05a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9b1d2df2af30e1cb55bd0304e1673140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55c763aff5275119d0f9e9a39e27ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9360b5c72922d37193ec8fe1ba18bb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598071a17fce53f30440d0631c17898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11e23c6e81ced2ec4401a40667753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403826fb0d54fa79d018fc80c52f158145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c1ff8e858a2410901c781a4d6253146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494f74256a3d27feaec95a8916c0d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642699b45cc13cab022a7ded7e4f223148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a754ffb1194eddf0fabb6867ebaf113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27cb5d4fb1fe3a45bd47202a6a982d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93875af8c6b36a67a8dc6b49eeb9dcb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21187c44a78901f433e4ee348e769d11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a516b4facd6bc79daac6e1afcc8e1f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6fe5755c8e4c5e8f4079718365a17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ada1c2f3228f569918e1a14466d06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b12ec9715f9b427ca3696fe86e2e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fab87531a0d42f9b4bd103330bc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a33138001f13079a06b80848e70c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b4a39b9e497d22bcb9d3a90cb119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222878ceaffa90b98068a919bd1c5f0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48191541a7b30230a0d5b861d2ff93c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f834d3b3eaa5766f71a9264d4b7a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3164cc2af41cd9bc7018355c166cbed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc086b069d404b55c8949d36975d0a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daef07ad5a815a7830c63eb73f9e19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87505ca27a3f80470b772702301f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498a33b4140dd5f847031a62656de8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611cf040f19ff6fbe483c1253d0f21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d349bad5aadee558e9c781bb8914b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c522f2b4f94222a0ccac567802031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b9c7522fb727b1e1bbec909833d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec75e39857c78929bf2571f444b88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682b2007af7220d1122e67dc8a3489173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab6bb846afaad4d7ca49de378c060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013c6a9f32f2afe071e35d83439144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00c41f7b281e9ebb8223d5aa478af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48eceea09393b283f906fe8d93b081177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d1a77e9744b03024e9e0de8a3599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07250c80a71abe7b2224f1e8e082a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d48c1fafca81762aaa3f9d0a0bf93b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9f101ea94a6f0a18eef38960a0663181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205660981fbf9a8bbd337d01549be774182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d3b9ab587051148a01ac0e8d4e74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5131f978a8de820dc1a03ad40aa69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057bf3740a5bd36d57ac5c8503d9ee7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7d8bd2fce96254219cf006ca5ca49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99312924d96e3bcccaafba170ee92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa650dc711cf6f8fff9119574cb708188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cd11781a719a0c017a0a9d130a01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2eba78ed824f9069deeb0c43ae38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad89fb87d1a662fa8eabdacd11710ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61be32cce668889ee5bbf833eaeb05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2d799d2c1d266f3633e5e340b6e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881384918192c2a34eae7ccd6d60cac7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a595f530c3d81597be6a74508f7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b02de5e573a48646cb50bd931d70a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889305a7370d79d4dbd21b1ee9f47d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2a2ca4777a4aa0a7a6ca4a9f8fd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb18f5fb598a00b08c60d048fabfa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d90dbc8dd69b8a4472fb536d65e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1618c6e21a12ba2282f3bb3c5cef3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97810bd621aea74e0df80d3a6c9cf21a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8443694b35523c7801bcebfe739ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044bf40f8d18d528d96aff89be96921204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598cf33a6779f92496a247afb81f746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30c7300e65f7840dbcc8940a77209206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f8fb388c8ecf42763465332ed9d44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221e73e9674d0dfb6a17209fb5f976208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c71db59228f0800495e31c3cc6e70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c503b540894035a38fb98ef49465ab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339e6e45406bac58eeb4ebf963bb46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519b493fb9b000b2741ccce3bf168b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b86ea5e04b0f8684bd4114df1473c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d871cd982cbd1d622f247920dd9c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77bb05a069e7054f098daf7fb9e9fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b92338c850785d3c8c0506e5a8c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4361f2bc43e77387bcef473797281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2148f2e9e97c1505caf81de2a383218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e6f50ba70cfa3f2c153d00c6b483219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33347030e83d03f8a44c698ac153e9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca004afa4fbd0569add08b6a1abc24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d832fb69f3cb590fad05a41f32ff0bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec9080f6a928929f8bce6d0ee01927223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5bef1f11ca8c900aa963727498ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee2104ec17ec3b2e61865496d5084225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110e7a8a2a3323b35dee5c1adebf1b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3eb56ac286d662ac38329af7b0207227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042594bfa155b4e60b8d863be0fe6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac4225552a5a61f7c72b73d41d9ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b27c3468bd372cd6adfed129de597230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050681e66a3902c8179326980435949231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f03150060f8a9e4fb5df0c95aeadf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f2e191ccf7c444d044ca1cdecebc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6535c0d38cb5d8a5283285f5d2f4ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c086234134da15376595f282b552f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a240c336bab1bb9a247d3ca32c539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a08998a09a0e36abf548949bea338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ab3c61dadae214b58820174eeb3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a0c9dd20d40b76c8b047e82692eb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc4ef0610939903a15c1424185611a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dbfd8584a998fa0ae27601d6488f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba25c5669a1848d513620428eba089a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa883b70599421880fb1f16bc2fb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81bbcb9780649e2aaa27d3a6739a62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883f51c5cb3569b033b9b8fbe41269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7e0294f08b34352751d00f751fbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754e4bc9b4af889fc03794971e8566247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb4483fd4964fa0677b02bdfbc40f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe96d4eb3dc25231858fda9ac2ebc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721f306bc1e99eba9c113725d50205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2755b4a6e1ef2090a509798f48bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb0c5c477d0506c5f7cc8840041706252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaf2abf51994e4ad342b904ab4b892253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ab6b1815e47836f8d937231752eaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757009cbc33b5f84f81933b7657a59e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fda213ce6a6f900e712dbcdd7bc65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a079b534232e13ed6af0c418007b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcb6e455c56ff2ab5ec4c779531c18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34d2b6af15e6f396c8309776d1cec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259ce5f4311ee10a04cb5a5c0851b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85824e2e25be2f9686386a21c7ef8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13766144776a741f4745bf04eafa569262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ca443177ce658b69d4828e48152d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d71b185e7d27f01368f5cf56ab2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf20f2e8a63f1e10b93330cafd096c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd864566cfe6aa5b5f55a99328cd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917aaa85274279511c9f9e231a8d620267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164186d7b451853bd3046ba2e341ad69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a8b0e675f53e58703511f9587e38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154fe78cdd16f37a4e8a47ccb1d273270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bcf0ddcea99be5938047bc2e25efe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ae0d06d669dd1e8746a70ac3b138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610269284765c7a89a6d1a2aaf8f6fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55949311021902ae419663637ef4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d31943a3c86011da1e6beb6de9b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6711b65e116caa6508354b09d0c09a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7640713baab2139212d71de066b7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18eb658489404cfcc08405c5bf46f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec0c8c481a005813bbf8a3076fd7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51bd3f3e429911598b926e2e9f0364280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707927ffcb86fc507819cc05b2b239281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6ec5f97d5368c9c4a193fe9e1593282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b553b46b5ee20bbb9aca23941e8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529896b4e096750e2bb492ef8f593470284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502fd0dd14c490f2474e8865b44a51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354381506175519441084dc6c741f79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad94e58bc81920b6b99cfcb06984e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e91779f966fafc167ae6f03c4562288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b740576834a3c5d0c92010cd991fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1718e711056b0a16b69b55e4091732290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545afa77c34c227ba66ecf3a20acd45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9facd75536cb0beb39458dd2028a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccd700c0882b3db11a44fb5b7d7da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef911d15fe7cae07ca53fed5cee2b78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913f5596066cc33f92804c0ffba801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8cbaff87a169e2503a2f91b124e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e652609800bee1275df490de8f7b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd381dbf13ebf5d0954def80dfa1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d7ffec683b62181ff52d56b98be6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531f6e97befe3d22175dff6378db3b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae89490a87d79bd9103482de8b1ed0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56b04e1da3e8b3b81f1811275209a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0141833b5057f56726a1f1e4b2ab7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05247c937ee729b078f656d3cc7d313f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a691edb9fb6407df8f89c56fc41d19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f706b7213a146b24e50dfa39d940306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02ecdc03fef55c0085589e3f77ffc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaffa31f462c203dae23b0c3f57088d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b93091d516a82907a78638d0ddca0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c272cc22df20dd88e8cc8ea9ba0b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8eb029d54139f4baf3f28da6bbb1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab045f4e9cca957819f7cc9fed04bc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634fd238778c15aea7f8deeb6c46b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044d746882a56e362fa86cf5853f37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cddf2c463dcddccbb23406a50ffba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fff384994820cdea6017fe9e364e07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147b49e1f4e119c69c1eedaca6b19b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff9a3d151693be47d97a7938741ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9853e3db931535494d219fa5077b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bac037ed0e8b1bf51d8eaa581b2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e3a7660ecbfa35bc012b9f098b19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7acf0de3e5958fa92c433e319e26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4047c0efd7a3ae86188a12882762e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5ed180f78c5a693923a85b15c10b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232f0d5704785342d60eb0e497c606f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0050beb6f3bb92b6349367d838e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa69eeaf93d0d5496bc395f99eb73c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae24c969bc4e73ee2dd3e4f61a140328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce040ad68dba4c337beff48ea8d4ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ccfa2cac23e35ef4be5ad8678f1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defae34b68b34f3525bef7ef5bd3a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ae975a771acc6c3b8166ae686617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d901ebeb1784587a640a535e5d2a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf41854607a6c5096d4e5ae77b29e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528369664f86aaac3f87c7f39efda873335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2587caf0db5d8eb33a343b041bd7af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e85b12e7e923af0443a1931fc4d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668eec30632013e1c7c2118c66391c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7074ffa868df5cdd850a6870967aca9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2a5634df960ffe7183725d692629340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21fad4d11104a7f1e860cb0593cb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048a278ed3474068518b6983d70278342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d36d6e96968ae3e2428e91116cd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84656e7e066f602ad2bc1273f71ea19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82346a2af5c8eaa276142647a5a386345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0e23011218e398e3f2ee3d365434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5f32efd9fdc751655e470bd28388347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e08848930e83177c040c282ff49a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27496d1886c84519ffffb07c705ceae7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bce738b32e4ea4dc14e897a65833350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf892d3d4773d48d20310bcde0a0be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d3be808847c5e93a8b8ef7f68c7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7dae08b3bc80cdef24fdff4fd2ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d658be58a6bd83514e1631718457714354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a18041cf688abd20719874646a60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc38c46a5a5b43d6a646c5ecc844b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b4268aa8c4fc40f684cd64262e5a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40902d3ace079115904dc8c6846cbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326280403efc3d5e208e881d29b226359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27eb0884765fb3efd005440bc2dd7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e9a6d04d722ff2d9bb3421e6b6652361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8283fcef1b2523209f3f9a072d27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad362d06cf318c73c239e8df63ab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d48948e5e6b58d78f2b6987c42a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03559d227acfb0f5a838270b5b53c03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbcfa9217aab2b15189515009e68b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962252b61fcc47ff8063eb0f955b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd114a4f63824488637631ad185b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea1da4f0f8194b8e9b03b9d915f02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79455bffd08313321559e202d87c4aef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220fe62729492643112bca2fba0d7e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f78abf95082594b2c79a84fe948c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e326481439c9d80e2ec4da91b59b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701f823ac7110ecdc08f75493b6b03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742c6bf090f99d1b3f8d0828cfa8678375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a81750ea0b581c2946ff2cc8d15b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b0d2021c260370657cd8c81f609bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614192fc24c397f849c7ae9639390d43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611386352d4689751755bf084ced778379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e670cc5658d035836a3e173b1ffd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a7163578106495d734e23db15aa7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47180edc4500faecd05bfff3e93ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092cc537fe10c07d4f13af5e627a0e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c76ee390ba3173b75445065e9aa46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70336db84fb2756a9468ad04d358612385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1efb50f0561f8f7b2b43e4f4359f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565a679cfd0c7ec69c04a492093a1e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315bf4eeddc0fb7d5ad42d342700b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4d4c8a28fea9e79c28f9ab85c5539389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd256b53a2346504850e6ce7e999409d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a1774529de8275d65084a1c48ce3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86b3f5cbaf9b141db5e32645aef7d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fa0ac71ccb471f95386a3e690ed01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dde0b53de0fbbaa819abb547bfc5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce4abe4b33cc2b7a77eac05bde8ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb726e41d7e04811da7ed0aace374c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e63aede80bf104aba0d991f730eb52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bdcbd95da1c85a8a247eb79a354c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7eb5f101b75c841cf9d684568304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ecb8f0d38b5b2e44110fcc7c28af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074cc205c10aedf579139311a3457c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297812ce724ddb583cff43b6e973bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6bf8dae70db705fd71201db8a6769403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c379b7a7a5f0a3bd6c3549bda52573404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e348008b2c149ed9bc0a175d9d7e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c366a22a2c24adea7306e27dfd40c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235adc1836362821607157d44cfe053407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6aab9a10af18171252a8dacdcfed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70595ceb6963f6fab73380a68abc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f86af6bbfae518bcb45754071737b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a1623f42c6addca42e756eaa2675f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6e9c5e3073b67eaead81c3b81e44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589022dac96104434bc0c33228b2e7e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c3353518e2a24e52e1b28a220079414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc8ecd2f6a1987bb996e1c516e230415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948a4f6b9ee01ada0f462075e127c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5249be85d739a80b067e95204603417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08d608c0aed75f270b1f5d8c2cf394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272488daaed92339d46a17ad7ff09e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab10cb7ab248776839763daf0d697420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5160a34f49ae87c83e7e36f3d5c076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2dc37d3a298edd1fe20b23db9d09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0c55375d56246aec8d8991ed1442423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101b45103ef5af952834ce5bf10432424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22855bdfabfa4439a5b7c580f2dc14f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43e8707321ff43e4adca245f2a742426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd31e5dc369c6994b3f7dbcdc4fd58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1e8ae1948f68f00d310a9ce859463428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d442f869d44bd914aefcf8e604576429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4275517bdc8fdb19da72763c220db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ada35de1f0a7b7dd6e6825943e4341431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dcfc80e21c8f3b0f070dc7fa079b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c8569836780ff99fff8b7de586a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52659c7b95adb1368c0660e539e26e3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a05ef02c5ec670670974a1e9706b6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f179088afd01f9368fca8b200f049436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53d0022f515fc684dcf915dfc9df6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b274215f7d254ed54b5ae0fe1e902e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8293b143e4eaf30cd40d2cc7430d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef298d048f6cc168edf6040f7ca4361440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e9269741ee54affde1d3c609027d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33af6e6aa048c03fc7dbd124f2c531442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e659f8720a49c9bd302b3c0d9392fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1bc0da369d83abb9118a246ea09ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c59b30b11e251199bd6f4d7685bcac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf62c1df41d13f1f347fa0c92d355c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab59a11780b8de5b8655fc8103bb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f0a4ac0f979a5b1058dca121951b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578cefbab187e89c33f8b6b5e03a0f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d41b41feadfca2a45747e37638442450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc59802f10919a79f6199d1e7119a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee338dd6cb9c745cb56085db28d734452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4534e04cb26ebf62c580a49157e35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645792264b1e414d9503d06e4f380f3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283433e8305241d4f1cb57641eaf0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708ca7703747d6ff136e1a1c794fac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775a056f3ec22ec26b044d3fe5e35b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ec852b70cddd98a6dc35a841864c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33760695726cd81fc1c74fe7935439d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12cafd58428ea58bdabfcd89175781460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6430c7b9353cc7ceaa3dfe2854574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e89cc3615349061835bfd419d57a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fe83f5936f8033c6f690ef03bcf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb089fa299061a75f54519140f7cfd59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bab565a71e8b597a1391468d20515465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2f1377b733e459943514d05e8800466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f64638543f361dd099895e6e38de1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e4d106b0e0328c7995022ce91baf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d25da7dc653593f8323ca98f9fe34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30aae6f682aa82ba65c86722ad48e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788b049cf7a54fa9682115361d30cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d96ef6aba9c153ffb289e3dde2113472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aed0b8e756a0b2057e51f136fd147473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8b83ef7df4b2a97ffd708d7e3a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e4dab86551ac7833ad6ca2c866115475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053db27003b1b7a30af6735ed94d30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e9c54da57e171d5d0786bcdc54e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b4a0e1cdac8ce08e3c092af693ac3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750518636eedd057d96cf7a6eabb933479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230021d019baa359903e5b9b70437e44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1565262e6f9e8d3d6df84b0c5206a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f2fa7230104ef2b64fbe4fd24b23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d14e88c5868468761b7d20cd3681c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7933dd27c11ffdfd810fad83b21ca1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40b181841582dc73d590b14aba7cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2895144bd182f733e79dbddf1462b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec983040f87345ccea7c4cf920692e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0547d315fe0dede87172a8160d5cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6b5e24013d8a21c0b048f425c889489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d0dd13465ffd43d1b899ad3c0fd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24621ed24a24385b2462e33ed7ac733491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d950f0edba92276059e223aed2ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea076b87e9acd1baead0d0abf25dc8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea509bccf52d0b2a82e3d57ea69087494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f7252f2029923887e986515374c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bad8566d1697177e7fbf57e2d855496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93fb4440aa480df79289dc4f21be7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d008b3ca82a6ff20b69d345573ec5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d1c2df97b2339e3b8f7bdf966a85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e7494e9a9735a4720344add9afff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ac3920e9c2f222ff428b93d009a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8535f32923ac97267244e4eb0c52fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183140238891bed3f789bbbe3a0fbaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc972f5339b551ade01b2817847f9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2895a132e84e60f8b3628b540d71d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ccfa4cc0bd75abfe148335b5fe50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06e30172d16e6427afab3010dba31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447c2b0b13da1a97a48aa1d62635e0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0148a6d4c267194dea22ca5c8b2b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899c3d154fb3a11318ef6b0899282a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046c51acf11a5e5a646db24d654ab3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861a62b4513b6fdc627919ad0e9bc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c64bfdd180820a660d77babe58af3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab38f5cd5e6231fed36db4dcc2a3be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f91c4b6e89dc0090f6b7561d243fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124bedd0759204928a35a763de42de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df7373c3e8202b419244ec808a2fda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae301d0927e7229eb61311cecb1cb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc71f52e29d62786fdf40be7c25fd62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea5018a2622490e1e4ffc990cb2f5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27046083df2cd973135ad284af4f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5806cd117a90ab040c67a7e5671cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59d489e2b79f00c003ea67fd3297a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82819e9aeaa87fd003f3a65bc959c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69bb5726f1aef309ccad735426966525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e65cb20568ff9eb74ee81ad1e5bcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11d2dae83375b74d07afb46d79513a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb4ab25e821f0a31611e6304ba6e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdcc8eae5c6bb95ebae6af1ea366df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5a3613f35fa935328f4d25ad5e86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0bb49d0f506a891141270a0390764531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb552d2075ac0d1276aeaeaf327e40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a6b36fc7fad281ec02522703a3f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9cfafe3cb35706c85727045c40e90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b322c71c404a989bcd425800c28f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd399e4481e00af6e83d9765576f9f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670f62dd070ecb3b46c008a4b5ad8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2e9a8767b616026277c601227e79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba5516871dc567724406cbd312f478539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df09449a961472639f67265f21a91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913e4d3251bc9481f6d151ee5f1993d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e00c8a266e03084c7b79b6910004f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50008f3b7815f1a7f0f1a2073a22666543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad4fc7dbd37ace6167bcebb94c6835544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda54d90e66249a619e767cb2ac6ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a197784fbf33f27ce2f989b9635f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5831e6fe5f49384c7d626f1c4c16c4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf96371a892676c70c404bb8e6fce9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd7f46c14dc8a79657585754286798549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9fe3e9eadb0390d118f569637e6a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582262050baa710665a61bf7030ffde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb470a21f8cb6f90cce12def82667e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d4b8e8e23c6da4ddf54c47645955553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5504172cd9464c8106ee08a13dfb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ee2f326a9d4c8c4778bf68b9c938555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a56f555803abe66548be625cbdf17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f80fca72d549c6dd6ca4684ad670e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac22565c65d77f6b778a359474f42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30482ecd341009111f4904b666c9e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3393b92a393629f3485cb143a2de47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74e8eee11111d96bb583beaec401b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d32f22089d536a73512b3c6b96a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95449a3ddd0eb4932ccd1b152f7ee58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b04789cc5191f62898b1e943c49767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d7eb5fa2ac7fc37a9d77d66ededc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4513403c20a5c7902d096a6996f24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36538ad126bccd88da51899febcbcc9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c42d57aca53debf270b51a6a4a87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2599280b10e7fb9405deafe0b0277569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ddeb7d4bd814d78fd134b3881e6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86118e23340075f4b19858f53f6c67b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb5b5cb4ba9575623dfb66cf0dd73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb0f77b97f7cc7c185104d3f92efa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70092303540e2ee1e5ca6755a326838574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc89de8753b0b4dc52c283912b6bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95805cafec649d63388e1409cafa3c23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e26fc92a5e22dc6f7ef054c66a6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dff7f318477b143839fa7c78059508578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc20fb817a68e80b6e937597e5605579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9389f63550b7bd894dd72c47e3251c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727235ba5ef08ee2b25cf1c83487e4da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c477855d8b0b0cc4649c1366ea3b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c168f75306c51088379dba488af20a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c46ee1925b31a7d3481a92b5991569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a294e481c902cf58d2c88086d7c184585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5809abcb1e205c0d9e2f556c61cb80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a28f5ff2dd2c6339fe20fae662e85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709464abfeeeef7f451194573e4718a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988fed07f449b10ae37bbd5d47bd09e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d2bed87bacf60715706e713b39299590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3ee2887b83db016eefc150e0315e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f1702e4e0a6af69e90de648457f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd375cb541314cbe174f0ddff6b155b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae7570e4a1c1ff8284b17cdd71615594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88c111ac59e742c98f263e9f205e2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d30a10ee66da216e03f17858c62f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a381fba8f12af6c52e89da690fe0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1fe948fdf6273d8ae0745b2064fc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349103b936b66576b8d40c7e7f8e3e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fd8982b6e4a3e3674f77f578e6d21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ddc570edb61edf5f6e157968167dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d4363cd2dac2ded1d304b4225ff8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1dfafb36184e26ce704f22a51c02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a488c6f323ff37e4a3ba261d87b63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b619b3630c55e6640b4daab8e02c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a89d76b3569571b6c42ba8e07bca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678255f78f611ab3d2bf7607fac5f11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7940d2a4ba336c48ec27ce3d7e9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22ab0b79c1d2f0b97de3f40d5e3b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118b31e5e4582c8cdbc3cde0824bb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d649047edb871a2da5bfe125587cc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9a6bb61cb4c978a04822e852b7c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15738f84b1d8384aa4c39eeb14ac213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24568e7f67800e99b5b62d228adb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2eec8d952001ee58e9af8bec3f90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449af7f2119b081720ea977dfdbc59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ffede1259c0db7d5ce8fd6eb3c090617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219439cefd765c6ff9151e45586971b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe0a8e2d71e7ca7cbdd6b14032373619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c4586c862a64cb28b058a263a730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed1b48eeecbdd7b2ffe656b6f3b1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48981678c280c16710a16b1a7cecb00e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6c6d489f75c9284932508282e473b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae171fb9bff692e0a39973b5e7aa29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158977b546784831362c677ac2b07267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477838b261d615ee6dd31b5a43b7aeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c1ae6fe111c91e53b35a781798c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290214fd39158d355272a128c5995300628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904be5af39327be7438eec65d19b71f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce9b0adbe09e87d60f65f786a46b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f515a1596e92da00319b743dee75985631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2debe34ff68344cc7c0703ed38e24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292c1c9bb70f53cb33e39178a10841633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3605a987a9a191336d30fe1176a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbda0f222eae0949d41edc378b218b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb0d5da004fb80e71b51e2d25c9c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738353070261bbff771feb49c86d3af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f34382a27418c86969498ca2b88b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428605e5d7fc72428d72247abe89faf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fecae6a858e7ccb8a69ff87034bd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc07c3001e5c652d07eb08f6c436c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5bd9711f2db77f228000fc9d28ba0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1872deccba6b95d5a28b80ae0cf855643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d286dcf0baa492db9276993e36053644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c8ef4cecd159d8cf7c3120c3dd5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e77757bbb30a3cce20f399e50b95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59975b31bf6fb62663d9d9145e7d444647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120df78cfc16ef2ed2e7450af9411cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fd48a817ad9f52fe773351a88434d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a78fdb072dba421f69d9876423827b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af900cf311d93af68821653b84512f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b3ae7501de52f71b00f2cad8c853f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b629edd3d7a49c0e561bb09c01a93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741a33612d5278675044a3bedff1c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb5bfe062423084fe4ffefa7dfc2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc46216c0ca6e7197f0c5a22098da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635274057ae5bc8f284f568c91714f93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b116e017edcfe598e1905500a1064658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2fd7cbf4f65231a4eaf2744bfa7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f0cd4992e873bac828d3f8f7f591660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafaed29c449b510c32bddfac2c532b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a38c1a744bda9b1f378ae7956636b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d9c07fc7879bbbd909355e57184d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8079ec5ae24e244610dbde94685c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554499d28fbe38bfa68b745fdcd8787665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94257d8c75892570a7076e1dc285f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673156f14c9e708ec8f94a009709f09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d7f08f694e10f2639e2772061d361668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a699c412b6a47bb0be3f6c03e296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144296d87edf97dcde6dcd352bfd45d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437374af2c17cfc9de57fb7e4b0c277671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582497373146b3aa9137d23b5460fc33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c05409fbe9f7562403bc595e47d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe78c086e979ae4fd0434f773a59b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc65d760e36bba800dfa3995b9721f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffaf9514d362d2572a8329d8ea108e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9448a2ea214fbeed96bb6abff5342677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b913f1c06f6a9bc1b0e882667fa45a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da64a20f0c6918196a62aab3f2654a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f5c7c67f2f7cd41f55511857e188680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce247d80253417dc400c97da65a7e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e347153a132beb35d64f7310cac93e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d6fd3ecfef9f7c6387768a8b96cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c95bbffaea5d081f05331c7811001684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb579d8bd5a123dcfb0ccb0efab4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56705db9dd41f17d1e6fcc36530cdfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce5dc046e808a2ed27c928c11491f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9db919243bb31fcb45f4358729b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb621838affaba3e69366bbf935753689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564dfafb2d957eedd88f9e51cb812f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62a15f02ffe98631ed8a136f2adacf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db9f44dff55325cf086dd7b0962998692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed3ed1fdc3e995f7a7a072b434bec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9055d92a931d8c0ff154ad8b603cca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a02f3a5c9d423bd42c87c3c1be3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70e9c4ef93b1a4986686a11d9107e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e2368ff28ae1620bbda4b9299512697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659cb33faa45873524bfcf4e123461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7be1fe5c7a32f1db038248f48e06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320351b6fbdc91d782a10e91df68ffa0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070889d1989be6581ff01bae60552ef1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e2f387b337031d54297391a68c3bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054060f13e316882f4b3ac898fb80890703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7718d661c0d7c570d659933213cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8516d920950d0368c568d7b803f8e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c69266f0250b94e61f42db5b97fb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c87226516a5ac97a9275d3f1ae7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a7e80c8ad20672bf6776b7251c8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4bf67a227c41439b34691b9a29b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efe6a8705dc1b44f2567cea1ae6690710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b8f059982db83250cebbbe46725df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d15bec738d4007ed9705ffff32e1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7546c60432c4b9aed0513da2f0abe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff6ee7ca6307dffc29c65eb6ecbec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcba67b7cad5229fd51805902e6bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a4f3aabb41d33224b2584ee747f8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f934e20b7c9f8cb10b50cf8611607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71ac3a2021ebd76a5094d8c797f70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9219718c2ef41684bb9942b40cbff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b0c49aaf44311dc2cdeb4db65b21a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb759c34b7af301c4f87114895de3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7d0c27ab4e25f93e2b8d86c517d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca95af1837cb85cd405a7a7b98ec77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476b7a405e3b84ca51105d7e1318cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a3f269fe03d800d3a081a44b4fb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a8b10b6e36a84ff28caa2c55a81c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ee0835d55ac677feb08e0471ba0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdcacab84900093f54848b77f8f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e54d395f17c6e81dd70571baf4916e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ddf3773aa23e02a534a6ad2b55d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80cf10e5bdcbed1d5e550136112d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933a1668b8dd1be8c275a9a8105f8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c03a1ed92e4ea54e1aea21e5ad017733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d70c612e5c725837d7ae35a82a89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dfeba2699d47d8dcb2a4bbc8680e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc8e3d3557e6ad366cd3dd66fb1377736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c469ff4ea38fdc3506b33aedb7d778737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893da8f9f637bf65db069c696c9e85c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e5814f85ad4feba1058af1dcc19fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5839a808312f96930c18e01611f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c75546bcf2087f57bd1843a132999741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed3248c7aff8d56403642e0628a9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a069a846217a2cc83a91cc64365331743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551304e44fb69eb3d1cb4ec66ae1d94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a194959dd36072a06d4cc2c3f96d0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec700c2b168d05e3c540a660a40b28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9684659c1ca5279435a01493b011747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a312fe87f9594a38b9590cfa784c3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867d83d23f560ce8d26fff021e3f58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf2b674ca0651b0b9110a3a095d8e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde1924e6977f5ea6d120d5d7593069751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3819f4401f6604a59de8882fc7cb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9a32e8488575d7866b71e834c339753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522baa749564dcce61d74f0904cadac3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b06be42ee697dd86b15ce47b9ccf11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6af4e5ac2610c010053150e4ddace756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6fca4ab1e1f35132c2e20427814a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d83eb1c3d69befbdeb9b30409c9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68519d8c9e7d7a4586b38836c8c89349759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>