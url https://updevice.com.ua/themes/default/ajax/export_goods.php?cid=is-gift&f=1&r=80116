--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a41b3e9f837309d93bbf56e1d09d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cd988d1f9e0283a0baba14dffbc2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b8ad92ae058134ee16c31dadf6083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147429301379a29dd746f5eee0fe3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8dc436a321ff932840142409cc475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53b0e611379a18234d8e668bc56fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e19c0664195b78cffdba73a56651e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12b22698a6d4cd678c2a4ecf3fdc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a4e32f903568bd16a8aa94a326e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134205dc4b472fdc3fefcadb5ae27e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a533030e5c4afd87d74bbec771ece11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7b6e0097df8c9e663c3e825ccf88512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab0193021ffa4a419bd73c9de246113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426078e387996398cbf7d76ec8e93614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449a0f031f53002c41ae4dbfd8feb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3181a252de20b99fdee687c9bd1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935daf93f10a113634e8b895f819ae0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71a88ed412cbb009ca7a2e6a138c2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c109253839c52a2f26e3096116feb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4d7b5fd2563a6c893c45cfdaa06520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d876ac229e88c8faf30ff5917edf3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7c6e8fbe25aac03ef4df2201e82e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0707afbb7ac538bead185587bb76e2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5167f5e84fbcec7bb51f081327e8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1257a8a58ade6fd8f3ffa3d6f3867c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623d39a554591345ce6b1964d0fd0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62682927317e14ca5621e51903cf4ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0d2799c70dd3caf65de76eb44673128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c02c3d8b9745a85cac7654cb8d0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db4cf487cc30fbdae1e57901a0536430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a2ddf70439ee12f5ff374047a3b4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884a6359549d3746e8a3edcb42607932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab96e593e038f7964ab74a4f2e483d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533517597500087fa9c7bd55e04b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c42ae1e978ba01835e5d0cb958ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ad2dfe37dcb482801a5457d0513036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c357cb14b2d4157af5c0620d756e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296357609bb37599d8d05a624a47d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b0c102f675a6e852fd357f0fb52e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062a39ad48f287b36c10733bd7128340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57d139c08b4d3740dc1d503133ee241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ffb2840d2c13cd0dbf2eb6f1ce3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8d91f947a1f3dc791f19e928874243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229208593282d6a64854171f953cc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0181ea732fb78540a80efdfee6e864345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7fc568c2f8fc078648724972a61d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ef38f60c8961d54bc845ede2661547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde96998ad0c2317e532e496023a6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec524a64c239c3a5be8328612486a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f982c868b5094dccf03678108c7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33922bd52ea83552970730004fe2e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7028694aacc91f738e3163b8fc8e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a39e3ff16242d26cbe5059ec6314153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c0e4db0303b888e965580bed9bc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14126f1a8b06055a184d1fff22dc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ac147a6db8707c5eb90f7f547ac256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d7bd5eb7881176d5f141ffb1ded857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118998b1ea9209630b277ad11c7479d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ccfc8fb96badddc68c376839a6cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395a70701e1a6d5caca0924a7e460060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbceaacf41a928cc51c7bd9c46a711b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f287e468a4c097dccb6aceb34fac562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb7cab8786bb1b2225495155a4d2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0a5a61825dd80ab53301162f21dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a5846afc7565f0961f64d9ea49a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1693cf267767239b327b9e200e78f8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283c51a3d6ae1dd07e5927c3f9b59867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef1a44a9e54e1c8a2e6dbc4c9f54db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe3bebbe7b7e48bea0ec7e7d7f231169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a876eea2810a308c77e0a28b68ef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11074ad0a43d4034cb15cf11b4223c3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54861400d2e1d87564f90497aa415572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2c3246226f5a9550c6f9ca8ea9ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf04f1d9ad60c2feec07cc90517ab774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492d12c3df8a92cb690afec408d46ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb7261d199b9aa400ef020a118cea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1486ca91d90d18218d8e3223df7792c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3e6a57fed206ca227142c143def978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ee8247dcd6db792c5408724f751979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f01e71be01a6a5ce6b4cb57a8928c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92dd25de51e201e3562256f7752e7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638bcd337de58a40ba648f21f443e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1079253b2e7a9eaf869c4a14f73ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ed2873d348abbc24e78ee30e3be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c46d52182aad2c8d7c67751df896385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b21129af4d35fdbaa27f121515e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df72a5d5f7edd778be8444fa919c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e326633da12eb43127e7a03265b37a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba03090a417bcdcb8213dd7c5322d2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb5acf777aa16ecc391022f7e650d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471879a11ce0b208db10d79b3e66d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b855ad67e7d3bda4730f2b8c9ff932692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b684dff5661f8c4e64963ffe399493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5577dcfb7ccfbabe3575c0fbaf30e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587575bb57d6f9b88cac55ffe089a6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9c30e440d0df9a54fa270b755a0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce36ae4ebdee0705476525e0cb51897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8350565d57e7c8ae67093c0dd1e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5694dbfa250c67468e27fb7a1ce48999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a89791472229048994d7c20ef78a6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1ec84ad880a151a2ea6a9d6c5039101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac35731e8b6f67ad5bd46d762e932102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85fefe356c353465de31397ddd375103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73866dbac2e7208a909c9d4879903b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404c5936d3f158f4f8ea588f15fcc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd27832912926c48e0cce2c50fc0c78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e02c8664ce6665476e3e33d57518f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358fb3e89cb4648f7a71cfb775eb42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c039abc6287fe81ad3fa6b4519a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26a8fa49ded6b7d39effd51589d44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fba8abf2c9cda220608b88ed8a738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31f51ff4a6bc07ca67379eb767feb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721696491526bc7758e97b38f12300d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9d8deee0989145cc3809f6d55e977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392953f45516f8db804be07025a6b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ab64f4f6ec004c4a9a19ded30dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6182ed43403e50826f7552246a27c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0b85d565c42d4c0a7917bd236e3c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2a9d13906b8060dfbc2a1774caf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf7d86ddd36d78a9014d436059f39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c20074dce63a517eaf48f30d0a81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f27cd1a9f1abeec495c4c6557da20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea732b1c0edb5d01036baa06b7ff3b8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9198da88cc9572f01b6f157e38f691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c384122bc4c16887e819f6b8ce43a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0eaa28e6918a0376ff15ec7e704d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9ce686ecee1bf23593183aeaa2a13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dba7da85e338a7e80f34bd7c2c05d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6477c77452059a3f62974b1d0f9be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d660179f6e7d5c2e9576292a1cc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8adcb08f5193bbe8cc6bb2089316c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a59a65f567ae4b72e4b87b5c93f158132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe271e2a6c6af6fc6312fc62c3611133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16477e606475c978beae37d671a5df3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c603158e5975cce0b8949f3a893e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553273c1787c2e254a9fce734bdb98d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f60cca7082854ce93e326340586272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c1db24d5a42796975faad0d16cd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66a8737e0515f72b3c5aec5f532ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af4fa2fc6705c6ab0872fc9bdca357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bdd382c8102fd205164f18c88bf73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a3d4c49b5fe5d5a2a5d61dda60fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e6f7f1a1ee11cd55b97d76304c4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56ef59390c04d33ff41b69319be11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2600ac81c7e542ef77379dfa17ac3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4856893e495d2a633c2e4da148c345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306bd01c6400f059e0c65eda104b5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c705a46a807caaf01964427a43f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cd34a1ce0c611bc3217329409ad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77203175a1935fcbed80ab80ab2dabf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c10a5edb0d576dbb580a3f9382abc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c7da7a1eea486df21f979f9f770f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba35298d83ea37e7a683b217346dc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b73fdb07bbe4277f1b603dd12fd77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0aa5ef4de0519d74574726113879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ffbfeebe0981269d3bdf2eb39d86b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecf54b3849bcd351a4b76f9e5d836b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9938c2282b20344a67c5af4fb51c88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7e3eeae76ef7672c5ad5ceffa535c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0ad46b2d647946219e267740f1d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31cabd85b89509afb3f4e343e0f1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9543f300595a9d61e2ea84fd46e0f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1eba0bfb7960711ee17c1c9c3dcc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec5b8578363b5c1044234610dbb5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83a8e3e3d88864bfe946bcf0ecfa10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d66e1b05f0765033556a46469c3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e043854fc976c0c74e09ec15d0a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec41e67c2c20d7b04e40ed49d9e8a70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605289af79ead41518f451cd260fc186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607e9875ca172155f298be0e333dfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f7a0855e7a0d83df90345276c1e64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e0c299c814b4bed14e13f3447ca1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adaf1fca43413168cd04c909ae61dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd589b114eb528c44d4a45e19507bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b19abfc58c3d36a24b10c57149220175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a428140aa1b884e9ffa062542607176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261aef35deadbe62dcccc1b91d1bc86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df52f5eafdf622cdc1fca28870578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98523ed8b1d2e1b774047b1cd1309067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fea6e9027bfb0b30a2883a14838a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f55b5fb7a9560fcc492c2162aa317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9101c8334e2eab30384bf9e5ba97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520411e870b817d458338b760b7d10d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64273146fcfd8a3a8e64cc062fc606df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5814612c971c42f57813e1fe430060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f026caf6f5413abf28bf8ff8f22c357186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025680de1a570e9e69b5e2224f1d83e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e4a62893b9365f4deb7ac55aa875a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808253f752a7a856cc53d0d16ed205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5807874f630c6aa67eed9d327f83ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2272629e257e94a969bdee6d1277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4d97670105c5d8b0d618b6d76207192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652d6470ea19d5c62e4ac236eb032c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99156917aaa17d2a55e3a9b4b783fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34766be1a48280504d23308fa73c45a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aebc34df4440c6f3aaae893f843b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d1a9f431ea7f897a21fde16dc1e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d82996649f04db7388e9ff843aa71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2492dab0c6e24997cee6084075504fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46f7e42f7d8e6029da02d653aa993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ca9e9e5b67d2a1f30b1aacd72256201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c2fe0c41daab95cff47e1fa6dfaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648d8037cda71be198a0842b230fc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7e93f927d8057da88e3bd51ae837204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a06d57df7681a3aefda2868396030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff955c0c0c4c7660b68746e4d25a709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1630c80d994efe5d71f10e7f5e39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa898bd3fca14598e261d9a15c548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875fe590867f42ec8501f718dd659fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666343afd4368cb3e2e04cfcefbad46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ed43f9301150eb1613c8106446550211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aeb7cf8864c28c62b0143d355a962212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0b083e3bab9764d215f94e58bea9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900b075e0566e6f8aebe4e177166be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028d4e31400dddf86466cad9a61815215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15107b30212ebb56866aedb379d6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2363781a9a01ea86c59095bb4145764217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63e0f74369a25004cc53a46346c53a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78c1b9c53a2ea18acc6908aa2c123219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724e10c5b0e35a86ac695d1f82bf81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd703f438631182bb1548741f387957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8692d4a1d06f8587971cbf6dc327222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34b2507b4d4ba1091c803597ee748223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baafa0a60c4535cf703390cdc34176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e0b6e07d00170a0c75d2e4689282225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6442d2b327b3945c526f463e7babb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c53f1649e056a0f291fac0c31ef2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9003230d78f031bd62fa2fc48baa6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff90eefbd1113c3a883b6b76f26a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6129f443a6579918c5ad14c6bbb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f38ff3968423733dd3aeb45bbb068231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52671cfe219a9e2bb9d4c57eec28c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486fd61a5d594451abdcea0d4375b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494290c40083136daf8669ea9ba4583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61db13c2fec874840314c297a5748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89971bcac3cb43c308cd9b84be156236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce74ad20bf52541a45843bb1f80bd3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8861fd68c8f2c9b6fd327ff40d37d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d82b06c8e358eb3292b681e56291a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fafdd11f842f680a7f59d4c85b2bb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca676e3b87f975c730e77ebad9944241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e31da72b065c0f8e27194ea09cb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7eef950049a6498fc89a0582ebf24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33c1927b909a0d23bb9f6fd6baa14f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83ea90eebe856640bd3cfe256cf8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e56b930c2f10ff2ea1a049f1eb410246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662bac5cc0d03daeb77865e391257d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ceddd62f59c0c502dc5514eaa59d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489efeb1143b7ea9581daae7452738b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7a721ef40b8a63ac5d85be1d221b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b36c574cf6b985023f595167cd3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a11ad8f5af55e286596fcf42fcb4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c14e945e67060fc049dbf85d77f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0d6dd79aaab766a2efa0be1a62be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf33f7933c11ce49ccde18873343cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d65e4117e947668e17eb4a01ba804256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804d6391d4435b2d833d8d0247e68d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6a33968d5f68f87e96252279a419a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4edf381ec6e488351b3b4780876be7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e8a666e56b7db9b0577411b8e4312260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8489804a4e25558230023f03cbe28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3eb88cc101908345e689fe07bf31d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37941dc0fdcde764fd0e20b404077d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f99a57914a5b608db0ac3afd6d24b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c33590662d4eec759ae070e0f8f31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acecd9faff04bbd0c37693f10f30520266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ecaa05033dac2047850d00a951f5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86241b16a44924b1570c0d6a94f3bdd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30cef7ce7b85e2254f21d5c341921269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb1dd22cda3825ab980a9666c04dfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4dddd6b4f2e0f7455db8714a56bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29813310013bdc360f5e5bfadd4215272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec9edd7bd0206bdefeb98650183aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f081c9d1ad3af0b7b703bd890f4f2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c89fe77f1f33f0e73e2ebed78467a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453bc95c235afcc031cf922708886f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca33322393a48dc4fb749e02c88447277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac76266191e146d9600539c2ab4c01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a86bbe2ae7fe04089297d8ee220c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be2465c57f9787446dff86eb711ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee305345eb6a8541e9829390bc3ed976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba4d00bc7c8380158d4d59f65f8ee5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0bea30ff4c4e22d2bb80a38ec9369283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce777cf0fb8e9abee79802200606b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cefab52a529c4957f6eabf08495191285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b57dad018102878563963db435615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fed01dffaeb354805c83b3004d525287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338358f6817de1133d1b665e49e68b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acadcc75cbb97a3ef776b0f43dcdd1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1004dc658424c14b84014b482d967b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f19dc84766ca70f9cfe43e6cb8c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aba719a42d5271ddd63a0f2bacaef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449f6df9e1549940698ce435129fa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde6886a6e26fdf536e69ee87f6c07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d3c693e8d3d6fe5764aaad27642d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff2d54fd8a7e0179a15dd94a2a8365296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39488aad70d17f9603c5d11a7027f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edebeadff2089d6775f68921b0a995298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419cdf1bea08812a6ac9f0f1d3215c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6e62f7d3dd432a98f4d3f755c11b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d38b9135d52b65c237dc107c786f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c2cc9c332dc66d06ef5387537d5a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ee428f45ae2aaa682b0656484f7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4129356ee9a2da3ca769d17187bb317304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f877c5ffde0d25d67dd45426f565305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e46ea8a33ac72bfa3a1a31afac96d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0caeb81adbec093f36dbdf80e12f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ac1c5f97465c45b2b8c2d073234f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629aa266c58331e2bfa0e83468bc673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcbd18c706a47ab595d5e3ae51ee15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6be9f680685ebed044f8992ae298a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce21b93cfcb8d2a808a261e4e2dc47c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1919245c62fe4d12052cf21f3af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be805563567b04a047fb1c6e323b0f61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630a33f56f177549d4202ee4931c6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc86f231cbadc6c133ff409b469c4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7580d8ba346a4963bb6258cd8b6bed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3c90fa9d2b2a1d4ab2782573ec96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda24eed5a3cab3991c3a02e839bda7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad7bff71c03f6e2159adab19df436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2ff3c7f5b9a4372f6fc02884fd33a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810c3df8a252b12a8dcc019e584e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5ee3e97d5b8af85f07fa2db0775a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9481b4a0cdd0e9937b2809acad4fb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd053dbc74f5c7145260f29147c135325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d6729ab0dc44f6f0b75ea93363550326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a820c5e794971dc607b8f25cabdf1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0c7044e4ba00bf0302dc99535993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181aff7959126cd97e396766c08f365329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35257cb729bfb7195b00aa4c679891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc826501c7543ee21e0c87f70b56e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f6a1cd13d41ffe30600c67b63f39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51cddf11983758cabe964fa0ad3a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb40c40d4639a5f9efadc953be2acc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6201613008f2a64c91fbadcab0917a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba3267a6bf992b342e6d8d43efdf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef1505c8823a6f53ea68f06f94bbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede03a0b4935bcbe5209dfd3afd7a00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3c5b1f5c50370f44fa8d9509b6ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35b788469f9ea641deb833d3e8e57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc7fd5778229a67d3c6d6948db96d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb5a4e2028e44277c15c19355e718342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b11015746ff7b9e0ecce8f777bb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f44660a7dbeb069f536f1fe600f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28465bc848e38bc1aafcc165d039c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a261491ecf0d8d35cd39d50a2f1af4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90b51a544a5a8146f69976877aba90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1daad5dc6583cc5235b47cff7240d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f13139b39d1d13606153512b24871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b93705fb112dde24a152d1bfa6862350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5f7036b3a2970f58ee18cbda97d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88642ffc4bd4552d5af4da34c0904d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933b432447b7337894804a346225eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889118995be52b5326cd87c0d742af4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3723d4034280a5fdc8a54b1dfab9fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c61f257589dc6f000d87a58e6b657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd4334d9a2abc09e4dde7d3bdb4e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950be7c400b948e82bbb31c2df98f60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495e9690fe8498cc38875b480a7d77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b772c7ff4f73422d428e12dc75dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713ddaafb237eeb6ca1aa17f0ac5c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d217c147c1c03f1085a1f8b0cfa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36aa94f6ddfdbfef890b4ab4fc53c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a0e6a455cc774a54061498be5db1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a708489ecd4823c2ede5475929f9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0fde87d495b21ac29945dbfd3aa1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f309ca4a6f27acf07af0e1eb704ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37834757d421de860ff129f748a53f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a0e897c81cbb31d579da2c7661d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aee79d9ec17c681f0e763e558c5ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb207332e31c28769bef84f5ee53570f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490478a973ccf44514af7533f92ac11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a96a3148204564a188afc0411f5b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844dfd0b34421dc7f43b3bf34201634374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70602c3ceb9f4e7dfa9cb84cc50c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e83f64cd0aef3873a343165e7d30c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08daa846d81ae417954c13d72c2761c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc9ff745907d958d158f803f22d7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3adfeed698f74d1e2cb72e868903db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960a53b47c0922d46009f8e5e4aff5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc6c9e9470edde1b15faf805edc57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e6c42c5475ba7532c5aa51f815a4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115fa8e21a5573a2b434c0291bbd97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c596afb8d08b8fa8a6a8b8137115d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef667d49dd6e12575ddca44e320f891385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a164e467e218a38b8ebaf0bf166e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fcad214759d70beb58d1f4fd3052a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa1caec6f16c4b24fdc33f875162f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433385dfcd39b0a41b178f10bc135bdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f428320b6c164831e06e2c8dd97df01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b54200904c65abeae05e4b735023e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd0c1e2c27f8072e7395e13c451a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d63b0f963d4eb115e92ab3d0f391c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc245b6336d98473c1bb8dd914226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825334a1b55bcec1e92dc6bb0e082d79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269059b49a68a7eb86db58e48b170869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8828a51f78475963d7e7ef26e367f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bc2c20e0e52becc9474bb826b704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984781bf3d34f55574e7ded3a2de1dce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14493251336e2d1c1b0cd00d7eb56498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044c134162c69da6276455e93347ebd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73585b24a1ecebdee223e5cd3a16cef9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393325689ece8f52f7b224ca4f4eed4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc406ddf89f6a4f3c943a1597011f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bbc9b78ed3bae94406aaed7eb9302405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716acdab79ac3f002d1a153ed9a62fb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864f398da35610c051cfa813ec24ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe6be3ef690eaade8ddb74141f9e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5a079d66df12fe07f08895e53d47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50baf1bd6117b7a7c1ae84b10a148410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e6795974401d4c44c1bf3725acf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df134f07af0ba8e82efb5776840fcf57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe95ed2209c98ae56473e3e3de657413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d50b1c9e327d0c09f38356742abb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fed50771013a39d0cf31e7de1846415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba7e1d4db592b4dde7500042d2242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b8f1078ccb612aa7dfa3c8befa986417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ad72033a68ab0730dcf13768abf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486249c56ce2e676725c56e99eddbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d48a5ce0f10c5b9b266f674afc09e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c548b5ec43f29be74b613644d652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90749b3e60310531cb097a154dd80f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fbfb4861a00a67c5fe858252bb69d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e0b771907b6fd26c5f62c9a2f75a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4352b57afaaba585efd92698df0816425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9e47a587ea45d4f6b894bfd72182426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de1924b87634d29561faeefa2cd46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f7ccfb402f044b2ad776ef54afbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea512af876136228edd6be39ba7e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa024e6e1279a134faae25428aaa442430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21a691188eae8bae36580c0cbb171431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d9058dea04a79f14240c165c25e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573322c5521368db99983a3a9cca49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c0afc6d851d309ba7a1857cb55b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9da9d04fd30ca8e6ad9dd0f2e11d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639f575b76c345587432c98e2a215c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16277979b590b05d12f5c874aacf669437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb6927b95b276a3f34ed3aab371cd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75ee2ef58e805aeaab732b5b6412ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047edabc67d3b20535a156ce4b6c4c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200543b24e49ec217bf47e3827e7fba7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4455ac7f5504e229ad467753114ae7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2846e94a04f263b86f39729f7384443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6cff06775f8687e799190bfa4dcc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d73904a6affafa48def100527c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba01614ec2390e0f3b7ca2de73426446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c74f75d47bb1bceac8c6ee4b104f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc5d1225b3557e97558cd355e7c04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faefdd8ca0cffe5b6c4d379bace7eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b308e4463791f0c955ad36a5176d88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13a004e071150353ddad6fb68b1a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093bc9b3bc2ea38aaa9a403d88c4796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad409ce6df1560f1bbb81ced7a35ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341323fad5ba6661e09453cd818f888b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf698507266e45b78e4ae9143eba2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c5608e834cfd3cc1796f532a428c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025568dbedff93ee0a4ec2adb50d393d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8908dda73dd18e8ba9daf0d1d37d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afddbe120fbbe8119a393bc1c42211459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a82de0bbde0db9dfa9e3f7f41313e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2310b25e389de2e84f65309b0349c0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057951adca4818659cf1bdbb7c32ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3803a7022c80a75c75ad2fac2740f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc51a91929b03e093a3ff1610ae14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a66d4ad72d713467ab71bc0c9d7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f8533f3a2415f839f0dbd0891b0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a7b778e237ab1c4c26ac767f203a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa46a3477b584da78a4ba0cea752c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302b0e7eb6c3bad26bd1007b242268469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fbd7eb8591aa57d28c87ea9332aa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51dd8ac403374fa42c40aa14b2f2da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec43d87dde47bee0bd15bdf59cf0cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e289363d976751e32b0f44541f8d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501727decce875b98eac093dfa0803d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e42389b397a525b893fa78f9d372c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0598e53db0e4b7f0bd55643ddfb71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904353862613d50d58e6fc85dc32887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ef74fd97e408a892ff8f3ab69bdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b1a20d5d6869179db3b5afb5fa9bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f67afc42fdcd6fbe68216b822e58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1153310f8c2a3a284bae9dd783b96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6313b07069c45411c66579660e42b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79cb61dab3a3f99593058e4b8e7b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c056ebe033fa706274aaa1071b28c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed98a90c739b59491ae5ecb79e468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563c000250a4ff8aecbf1d5fa260a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbefa331dd3435413808720a03b1da4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a36e2cbc4ab87100d99595d88777488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5673ff44e85acf7684f9e88fe9b8a39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237ac82260c2f218e27934ba44144b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadcd6b03e77d5310f6cc307e1f39e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f379167e2d7537be2811c988a772b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e692e06d197da2a36309f0259634add493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93fed90acbc55e816b9a4f6cdb5bbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c15ae6ae8567ded54184a6681510e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa64e7f6d7671798628b190c15641496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46dbd9770b105781634ac3590258f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a970b132f2ea176b330c071d13af4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480ae73df0a3a69294941866aa325c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbe434ef513aa52988b2fc599b0c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c45df8bb7c0adb4db53ea870ccfb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2e00b69ba262c1e1a3c5a4ebcb0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe60d94e40e61bec00b6287999071503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b7dab433877a2b02c981e6b91c35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c54647643b264fc4473cb459c9054505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22458e2ef96d12ba34b1ca15421fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2d0132c266a7b697fc7f2a8c4a49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570b1b707612a00acfca898e6f3f9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7ba6d86aca98ffa7fa50d857d315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d7dd4fede90f3bcb71d3d08cdc081510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc824ccf6bd9ecc30c1aa268d5e39da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2db7fca439c9c072e0bf8da950789512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b0af574f873757006eb6768b1d2ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7497958650df5e92bcfbcfcf37f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c23b1a70ce12f21df78f0ec4ee18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ae9311c818db91d2ecefe29e19ca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028382ed651c3580b7094e8cbfcc6837517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263362ed46d5d56054b2ca1384454214518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18db6814f5a022b4221b24dac254c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828b26c4c4fb73b5c2f0249171a282520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9815304183e293858b4fbb4101a08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe11f575978340bdccfc265145d086522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bdb5f3814d6a9eb1cb17eda824bec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7b0346d63fc78677553289fe9a3ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d2f6d58d63aa7b9f73a82008d969525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e0caaf20089c67e15625e9497dbdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07792727991f9e0f1e2fca5e70b6cee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343ff13cf0a015ad5ffa4d6e6fc4fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee143ab79bd7ad289343823a0015883529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233251d8b7288fa63cafbda85195c3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de86fd619b7f4aee7abf80cd13f6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434cac84de29b71edd27f6a985f2d69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7debed653b7387eab13775ddeb2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dceb8fa1336ec3a7690c0147a885ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426afda36609aec5b55bbc01520a483535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec812a7697ee10686900928813b13c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dffbd74769caa72ab42e32921a5d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657cc02f590a3fa4712c95af88edb65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ba3bdbce4dc7ac8a47d0e74fff53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9159c8d3052c4bc8563b4edb611b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349cdf6bf38597d006617a941acdd4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8ef086071bad70ebdabc746512d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fdc6cfe10f0fbd29c2d3ceda0d954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cea008aa7beade0c290212ab1d21f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d485709d72dfa4dc5c23d743b6840545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03df06992cf729783750085ad47c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac40d87c8d9e25d8b1d6a2405754d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ac3f48eed83e5bbdc609e674948c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e606017ff6596cc1c4898ffea0c7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70bac835d884d509112350b2756ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66daedfc65b67d454d29046dcfb7e20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97844a1950012b90cad8b25858584fc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdea01e171f424e8610d6a34b00c5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd889ac82a8a89929b4341e2e6c1e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e9b5b7724705dc49d474e012966f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638879eccd4f12d0476c3531f1d6c7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b21c9acc4e86c4690b415ae428838557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b4b13afd50149bbdeea6cf2ec7bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a59cae6efe55b8dfab510e1bb8045559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c0c089476187a828509f7397ab60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a308bf05d8bc1b42205256427f07d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501c6b5c40d72475351c9c3ba8bd98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6975da14c772cc8031126b2c3f939563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f710084b7776ddcf8b60ba2758a45b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df609eee8ae6edc49d6700e3c2afac8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b3f65df04d0f4d4bff6335cb69d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac4f41897282a6e90aee5183a977d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e584ccb1f9cbb57c3ed554d9bed53d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e5785691234910a6a0a148200511569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b4d36578e72b355a29587e996848570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794368bc847c1e9ffdb5ea7e443c587571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f6dc577fba5cb127041e62aa38eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fef97c885da13f4c45ff09b0c9273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfe15a246a889d43aa42e8aba2201574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49ecd1054f112fc99fd521fd37e8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97248b88f8af3a44a8b28ae8745c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d9ed909b96db0f5ba1eda99da3eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7bc69be6f2f2f97d50d0626a97329578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df29e2e28616c6b18aca4a868f1610579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd6ee42be524985c27ad9bdbe45f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac85a763cadef2adc03a043474379e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ed014aa61f338c481f8704a9c797582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45df3befa9f7329f6832c101230b8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b3420dc50a1757405b1603c976d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103cafa10182ecd27a96df8bb753a6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e3d71cba28ca24204a2274a0c126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c80ba21b1f747ff29fd98ad7e808587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be1e898875812e4e02a9f386c2253588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f94648647494b6eb7ef02ce8a4320f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f4305eaacd978ef106de8ed2d77f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a3121cad9fd20febb7a276c5fc1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33500fcd28f1b0f16a83aeb7ec6438d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a25e31ac740bf1d47f3e0b6128336593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ae2fc4251286532d00f5065126e69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c42d24b336bb0c26eabce61f0f049595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7008dfeb24056a3598150d87f2c1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f9e7977b7afb3a6fc9da4e1e43129597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff634a48111ba7cdd7050cdf66d121e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b4cc0aae7dc9578e47e2ef00abb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c7ab4aca22b7c0455b4f11619e40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ba778b50d999993470720bc9363b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a626d6ef20f093f73fe37a58be799e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114f1287642d71d04152a302ef0bcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29eed689234984acf48a41013f508604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb32ac78c9985ec20000cf51d6f08de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e2c07cde4a0fbf18c5392d4ed81a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db76174454a0cafc3ca795b74e3c119607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c54783e20b3c378fe003a332ba3e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59a2b63ca1e9a52d39dc3f01dd7d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504bd4658f71ec7a05572a348068ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe1d8e1b9334f2d4ff14bf22e47254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9f18159f2993a0527ec6dbcd0697612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7858f02b4723fe6c12165cae93a0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d987b77506558c08bc9c52de2048d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0be29ed7a811780e3b25061f349a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f41d3a4e13fea4dc84fe2e0d50a97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e77dfbf2273e50c8b1ed4f35bf81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b664b93499d2b82f499bac567eb2b8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22772c5128425e8a2bd293fae1a6d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d4ad3291f48a4a0ac5de48f5d9eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a9c62fc9101d4eb7e7fb139c29a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9de30be73099197ca798896da4e5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee6cb182b1de431a7b6120fad0dd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381312e06ed45dcc84643f83acfc55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508316aa2365b7669d8c1df16d40013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d810e36e4595f3dae0d0c6bb0b63ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73003493b9f81bc4b138a23ef9ae4d2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274318ab7bb6bcdeed506ffba2cfe57d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a15d57ba17089641fae421e55ca03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff015f48378feecd7d6ff61a136f72a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be917b6bfb4cf2d750739f9bc0934f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecdf957d8ad20e90bd637adbf1a050632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee7df618f665efde95ffe5fddb34b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70fa188b2018d333f919a1f2e8056634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f27c3ee46c2404c9e6dddf81e28ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8ef8e9a34662aa9add3a88332071636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4df9950045dc3cce7baf4122edf8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bea1eb7f6bbe3677b1b27411a008f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996930b9ed88ae604f1e8bbb9ecc161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297634c16e0ac8904534b403b47a6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd06ad29bd69f39f36ba43b8b21a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25272c8e95b2f33a1e1b352d325d48c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fffc0b6f619882440a0ba1b21c3a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976abc9e81c193b6a33a0c66b514d8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec2928d3e887c947903851a52d1185645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eafd10d9a0d29278d719f179b48a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ac965ab32d459c0540f0700a731b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb335cc3bfafbc4da196bfef930a8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc2fe6677a70fd78d6abde8b81bd73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8b9a9e5dfbdfec4060d7b7e0f082650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644607a6d18b672b8dae3a74b9630c3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd3074b8597ce425655ef962c8b69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f64d409f8a90bf2daab719660870653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f058b15ab7f487c3fbb9bedef75ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edb25791fa32aab54d70c7f505cb40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47907adf3fa4786a9ddeeff703094a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f775359ee01c793a410caca3ea6394657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89dbaff5370e86761f4c0db589910f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829b9f1fa28d1010c0f49416b12d5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1cabad2423c8bbee0f6a7cd3c31c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea84cd758dca75f874c8ec9430ca9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00524d7a47c4dde68c9a1e98aaf01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f96ff8f1bde5846c99a2b25bdb150e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45db62f079496a62856042216874d86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a74b381117ff11b299fa4ab1c71f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a692ef4aef36d69692153bd74e69a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d216c2e65058f58185d55b293364960667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc294084633d6a0d24b21821062c37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d932a936e82ed3a92a502254c96331e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b442b7ece09e2ec7bdad6636e46b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd6cd9ba4504810f29ce34e9b1a35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359699b1ccb1c40236bc22bb02c6f2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6ef054e6c84b62aedb1fcf289c2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8ef41bca3c462a7b622a9a930dcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89939c6bcca69fc60a82440e43899f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee0a759860b002d5de41b66c13459676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492bb98c0304150daef111eb374f3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877b35a5590049b0c4fdd3960ede5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d257776234e432adb56b369915e04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954451830bfefb74046ed314b2ef807680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe921930a893c83cc1222cae18675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10911049e36362ad491fc3402e2404d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa7d70671bf0771384b80c22dcfa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1eac1b4fb9443d07c1fb4c23c4d76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db7ea045541417d996a3f14a66fd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146edd182b584e26c30032f160ea21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae217ac8575f455f6ffb01076cd18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db569a8c81c95d605749b59f5b722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b311b8768e67c8d4b39119ab2b1f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862364a677b516203cbb4d63a7ff28d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe9a8f1af333855764ecb01e645410691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f21311e4faba82148b8b782cc0f005692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cf3a5329de21a074991be32a21eda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7472de5ff72c14900b099c9f5c876694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07775de0c8466f802dde9f1429edef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c3dc3060875e680c5085ef8feee71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e843bd000070a7f63010cf7c701bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997eef4cb8e0987f000d842b54374ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8776182947977bf9e8f04cb411c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc003d292ac301b905fd999eb1c23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6512b72d87910d4a97c70cc4385ba8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de910acfd7212eef026405f433796702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d027b25b7dae6cc2b95a9af62bb03a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c496ca959192847a20ae9a1e2b4e56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f471ed0511c7002c3dc861d7d97c86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78735067f43e3032c969e969bf5bd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d3d02b0a9283b80492f685b06bfd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c19d840941403a716a6d326b2b406708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224ea951899e1cba7c56c796d70da91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a71d2e8529932a89fe255e70a300710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de640e221c1b5209a083dbbaf66c9bd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b13b18a326d84be3f705ae0c0373a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f8c991d18b6fcd62d6f00958dfef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a22f26a300fcb3c227f7ec5e81a27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e93bf8e6baf95077aaea3ec277896715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b484853e755d526699e389465a46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0998bb405a339da2c4260ac37a0e66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424be555b0ae3d3e615ca015b31e64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678750b915fec8d2c53c726ce4311e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3521b49113f9de855d7518979005a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1700fa189cb0f0987ffe27da5adb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040a708439177a7e4395b0e469e669722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a7f37e7c8bd99e859b3d8b183eca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5bd2117f5c9a6ce8d79ba0802804724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3f7892c94d922ad3b060d00e9ebb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26eaad3cc3d85d1eda695d9b04b29e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c124e2297015113b847e4417585d85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0ffc62ee7796a08def228a446d1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867089461ca423fa9292b270266fc5d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c675ef2a6f9bf8fca1c5ebd54552730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47e2db5c483f073919d9dd6953ad5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88e00ec937c8317b737994f852dac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef81806f1d4c0b7e05beb139089626733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435953afcc90d30b51e1a39d93cf6503734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312041996e4f8ba8d52cb24be5746e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149319d7a15a5e03d067e60cb8d50c12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628e68eb3714b5a1fc8cc8e677655fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a6b73fd41096669903593d4cddeb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92406b9af693c32d07a2cd722b6aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e2b9a6634d86278e0a566b40e8ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ba8bb874ab8bd59dfc6951a58547741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9bdf6f868e5fee5755f09bb37d82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364aae1ee02118149a8c1e99650a008743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adec18c4659cad04946614c1a245b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785f23aef552f6e52329313aba8b9b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec411dc2ad696ac96b40e4ed65b600b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c7d78ba1dc09db3890eb1f851851747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56aeab7430345c6fc76b2753def448748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48d143c2d00240c4db82299ec1bd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf637a8344a7a03d61ec457c8f7b01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe92a5cfaea945b0c700fbb74f17b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185db145c87fa52568a3c5359a2e25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40df8df46dbd2e5727a15e622a9d47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17000fcc3dee2a52391af4b59ed88c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1392bce81a01bbc7b20005cf27bdc53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e9b803835a7f391651bd0d4149f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257170b6ad63890e9c170118dd50fba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935394f3c2824f241595dad878118f38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0529afd7fd29f1b6d0aebb5181043de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec9bee2818a5923b716eb2091aad81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc6cd31e931d1d669a68638a16b5782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43516e717b51155c9a8ac5f456f84f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edd8c7e22029c77c2f27dcf1039734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb032a475cb9e31a3b2f897119ddca85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1610bc40e5cc086d7cad9eb011ab246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18c6ee5588c6c4c1f8dafa67659e567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5233ccfdada058c56cbf17329c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc963c83f827c3803c50ec11aefe257b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5fcbd315b8f1d26fb6951441b765c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3439dfa15706aa18159f48e3bc9240911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aff638141444175df7cce65de87b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ae1efbb473970cfd5fc544a0c1da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93cd8d6ead3d627b2fd52337ae496614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4ef7014d2c52b616890cd1df572815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ef4d6819c632ffedbc63ad5c205516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da26e3f2277573f1088f8d7a932c1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a16b713aa03fe68dfdbeda50d35d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee418499794311317c95a5b77fb09419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec828a9d7e6c9c351e13ef73aa58a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620762142c859f24bd51cbf7997ab9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b1b7aeb598884d147cbfd2999e09422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ca7fcc3d6a7f101d306182f6d33823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959598b13a59f9739dab6f73d18c6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a05a751b6163368d87de24d9bd82125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f60d5aad7bf7f1828b398091243f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3abd171afa102ddc02ab566abf1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c6e5e5892c8100493d9cd35cc04c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b23a67f096ca686f34033088591329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc48062d085e148f22a54232148a9b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f69ebec20dc721ede19c7cde6c90031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38527bacba61630a2ffbf648f5183632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da6d8850d9527b634bee2102388d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6294a32b4f690bb51d12170b4ea34f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390b0ea457a9eb8488f24a5cb06a2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86ddf3385d50d53d2e64f9854f1fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c6bf33f8e99dfc57b92fa27c5b7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ad981769891413dd721e595092d0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec33b3f4baabfe5d612c29bab75c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d84722fd99e420cbdea718bee96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41960c4a6d544252b463359a6bef80cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157bb6f4951ff94219de42799d4f2fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94aca877f6c444497ec608636161ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27eb0f48fba77621fba892d20d0c6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafb5be5bc4a1ba77b069681317797445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d6a06cd4c7dec71b52c64775c588a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3222ae3a710f6200db267ef7acf4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847be487d8c41dbab546914b2a45f3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a507b61792669d1595e245ed3b8f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af63bff8e882f0926550c2737625a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854fdfd0cf749968a7728ceebf52aa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45c5e99d051474435a07a51601c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b43d15c47f33534df58687fb1e5f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554ae517f1fd92facdf0519cecca4eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac8274be3d60c70105cc27bd9dfb3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827c2c643fc896c56fb708025daa8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68a3d3a526befd1673312ece09cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d8340eafc4922878dc3e69b63478c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d2f4fab88da0f7e8c0f9a2fcb179459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abe21e53b4547ca04f7c01047fd3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18623985903f4fd0b9e03c97a2fb6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec311f650c551ea33082c915d38a2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54232b6a4e4668bbaeca3aad40d4417f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a261f66bbf7c1b4ad8da50221bf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616223c3d5ff71f58cb34c7d77d13f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a80b2d36f72d3a3158ecefe5fdcc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4724598b798ce77ffbc2fa285c763467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94153a71c4dd592f81ad5331e2c1b5c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3ccde2ca724f4cd16f3c2b87989d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef608e50da0e15009b1154f42d13270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a349be607635ff5357aab7bfbfde871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b82c0b55be1a0c4199a7172b71e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723f8f9805db5f49a84cdb71fe9d35a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4f560db3a5de5fbb6b16841ddd2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b99913009da16901b4e4ec6363bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ae8f9b065438dd10fa289e869b6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58d8275a861d404e7fcfab147758d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd89c768621ff9d2c2de6efbe2574978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04fcfda0dff157506bf7238645da9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4563c64bb81031c0dd17857a1c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6822425ec2868a080841508d053f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d9431d9798b98e2d469ac8147c5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa6261bf528011654eda41cac5aaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b3c26c1648bf7f79d682a2abccca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b43d2521594a03e46de7a314ba5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bf0f5a464ab8df5ff34cdb2c2d73186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f6a5fd5ef3a12d7768a938c48b1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c761e456d341b19b5fd363e099b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f045207f4068f7c06033f9ae32e1a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12da01056d651abd2fb88b428a4d9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900728f6488fbae4311e20df44665991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abcca49f6ff0509578c74fb6eea74792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e58525f77b03edc981ae5ed1b908093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de3e35f4d953830285c5399ad7ec694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7866b1a755aa6bbf6801f852b343ea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc58291e2ffb441477ed2def83de8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d2a10ab57ef81627c1631bbab0e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46876504b0472ef518acc9aad63d3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b261b1ba1700784de50edde984d35d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89b10256133128482fe3d287ef4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e2cc0a81166c2c00345eee723f3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d596beef46ab7142ede2c034f985d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e96adbc67c72d66e4ac72da8101ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa8e7c30d8efa9e4b12165f83ac599104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a583ddabbd0ba6eb5421c97adbaf7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a876c45f0efa9f50e3a0579e5f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a3ff756ac5d8c378a0f1227c7692107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d66b66e9b539c6b9a8b8beb1371a40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5fa40fa6f5430592a4f459fe6c08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636722f7cd62d8a21c5b0a1dfbf3cc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88304e1ce8ad2fbd62271fc80a7639c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd42adafefd3304528bd19f588459112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b930c2e1f7922de74e8a5bf7715e66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ac46abd7ef8e5a8ab266045d4d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeff8e72b8bd1c6829affdd01ee9f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db242219de5a258d88f6785c7c2c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6fc2591b63332fa98d55c56e1851c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a85658e1460506ac6762e13ea879118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dbe2de37ee8605b41551e551c4106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa06d6cbeaa741a2db4c377066ebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a59152b7e194d2d4d0876130a59f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9b92c84d5ac89f57da2d653bc81d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f032882e69079cfc36f907d7d1196f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3f84735433855a95279ce3ed99a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be4252bed7731f3d195b52ae27716125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920f861f9982fc3f6e54d55779a95f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ac07293efdcb45fdcf112d6e9cea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ba6dbb995e0fceb58520b6ae0723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca73e058cd4f7627918708f75880a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421bc551d7b6d6cea9c514311237fef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d2d3b5ece98dee3db8c77dbf0d04a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f830626e740bba38f695f65200ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c14b99e418e61f11582586f2ebf75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b653be2dbece14ffcfd0c7939d9c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf74d24bcdab930970cb5e1b572986f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32945da821bbf59c4b82240e82827e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0789bc9b7d9cedd81953f1d00690137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975362e20e587a4cdeea1b4ea983b7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a0f18463a56a2fa84a15df3a73f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e854ab1535c18f566675f75bbc7413140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6458ffed4945acb0c682f3a994b3f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde35352258f08f6092553e811c95ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709044d093d847c1d14af63678639556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c3e85b6cf613a22087e7a08438a00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9c0c12834a02e006598ee1a6045a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171bb327415b253fea610785c18a3cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebf9c8fe84c69483e433bda4c4430c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8df3b120c26660a566fc8f5ab1fc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba62cd8aeb0d059df02836f4181362e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19885964fdc2ca7cb9d9200200f609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743085be5ee99576ab0f100cd058368151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e966b8ff1052aa8e3e10057244f0e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41801db93c40a771706a0fc24d792b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371df43a05641035d5eff277d6f55a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094acf0b52772687d60aacec5237907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d828881ad387072862dfc680c6dd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f22f6cbf821cb9d39aee8707e5fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c709df4fd0680ca10b17611de85f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13569bdc7bf6c70a81200372c7da8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb367b46d90e8fefffd7d9f717ad4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f84e4130acb6a9ed0fa8dbd88e300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09294ba23afd24dff61fe3848511c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2dbd24ed8fd7af3ce6dd282bb23d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9cfc7c4e3a534ad9ee3fa23a7a16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0ddc85ae430f393e5394bab9ab5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793dbe7b3812151f7eb3b88a38b0a4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb1640179cd60ded091f12b41e996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ae6324982e5c05bd8361c5c3b777168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6ae58618828a919aed4e43e14eb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe195360862f53f50e42d4e1fdb35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433063124b3854815ac5192ce1affca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df52a8816b6423aeea3cebf2940c7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bd72a6894cb1119f852cebb6a7ee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee8ce13ce812562547d5310e2e630174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aefd518e9dda44db01fa4bdba11ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6705dd88498b7a01e996702013af6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ce5e00f6e0bad19137f60aa2981d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236738555243d1d348498752c6e1d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100094f01dc924d1d5c3ea2c69fc8bb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844049d842cfe17ae3dd4816ce2e83b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a630260a25cd1480bb490d1bf07d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a16ee96fdeab4e74e2c81b30e3fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ee87ecb444f464a92839648efc8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d669b007bd4d1fc40f9e0f1dc4584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04979e75889c77ae0c5344f35c267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b09fd9eefea914184eba02090e77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbc216139d29262f4bae92f8d0d822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2207456f45a8288e936bbc9d0fe76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a003bb45179bca5f4db05c3455158c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a976205a3b4d99df32883b358949a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef967a0e9073634f232dbe1b507b47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec81caee030904055581d91fb63bdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abacb312056686b3ee6b80576157e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fde2abc4e7ac7b55e6cbf3a9c8f5e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23003a6f76fc82fae4d89f97b6e3dd74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33189f70dc93034053a0eb632b8d9f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e64ca76a925784fea56546a55d5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f470a2eafe258e1dfd6d06007f4a31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0813a2f71ed53b59dd3b526cbf704a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b6b36eee892f5b9433c47a603210200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ffe3197eddec35190f7712f63297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a449c65530f8a5b202fc132aa8d2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10238d91d143aaf6763555ef39896e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb45fd290ea33c2b61cb471ed00658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121104cc01543fdae82d3292db471b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32199580c1a3e79fa4fe8d6cb9df43a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3819da0bbe62064de19831ee843ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a56fdd37d8623a73d30effd81eac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681df872108e93f4492425036a7f2a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5980341c8d1e20a6d49a4566bc16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7b6544dc78d925fb54c8301d6e1ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123fc74154145121e261deda853d5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace3bb6b650b3e5ce01ae0e89fa13b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2566bdd36c17fb9e70e75df1bb63c90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b851b34fbca2c462926333681ec096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325df5712ab54d773777e5845068ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595aeada511f2b0f7900a94b5eb8476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092c4a0fbaeb3aef87a362331f3a8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00584b3b11d42ef04f74ee3d5f59669219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645cb7acd01ca4b53a548b6f7e7c227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed612f184ff6c56a97c1a82da6c13b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624424b04787944129c9bcd80b65f52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebd3087bf244dced3e658ed0cf845223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd2ebbbac30add16097267075642b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f84376986b110e1842fb4d4efa0c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74d8c4d0139828ae78adc123d7f69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399fd1aeff8bde43b18cef92ad9311c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986db74ca601ec8662e51b4996049b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb410a4eaaeb4f42539510814ec1360229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769953f0de1aad1743b2f704115e727230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7af568a53872a72e3b9826eb2e17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892cbab734e6459a21f8bf1ab2de3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37e0b82107b8c7cfab8bbd7c9dc68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5f4b37dbc7c070cd0d28fccba18f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddce59730f52955c7094a4bc14db69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5144959c70437a6e26c8389f2cf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f42c7b614036f2cd5da0577fb31f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a30528b68e5032ff76ad0da5b84bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f73d4f00d8bc703366851ead59bd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3047377dc02554b20ff0837b5be6f7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1909096fc2178a3b3783b70edaf9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1acf2d75553e832ff533f449f46269242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42113be6d234604654229251cec68e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c4c4e296ce3716ecb9a7f67ef9e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25bf655b5bedeabaa180aa1723d0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23f9b38c2cfb67def6927c4cf2f713246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f92bfad93b7940d66e6ff43a3f855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8c926becad8a8ce92ae68e3545df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ed786d5f386db74497ec6bbb8b9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d5a8855336c5efa458ddec6447d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324b7bbf59d6cdf11f93636cc62363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e3d42db6a3d8c9cc384b68d03cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e205ae37d9c9e022ebd3f3236288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96a95363e8f720a62b568171ce190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488f84d928fd7e8bae1b79d45bf566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf08f12da250fa05bd999639e0704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242abd8d8f77bd2703a57ec8bddc9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07888667abbd4b301e9d0d727995d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fd58266ec40d3ae2013a54f9b9543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c36b8995aff32f206033f86b8882260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e70ab6eb2a3130599fc17ac878aa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38f2eed06bea8f233c3122050711f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016781647734c9b6a3d1caa95c038a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6fc3ca1bcd14a4b976b46d1838ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd3b9e7f76a7c0a7bb2610d1991dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2181ef80ee2d8abf3c4d5a401f92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e19ca53363ba0764a985230c0033c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f637d4fc4cd6c7b26b445ec40bc13a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61ac5aafd604a6d1fcbbf587a2ce70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8acdbb904646ad62a75b0115e5ea3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde61db3c8c635accf3392c3542f494271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f200a0cd3047431b280156211a2be6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f74dfa2c98b60f6b595d120873fe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d340725236dcb968462fc58a6ef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95142486bdc60c2645aaa9f357ca3c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f9c21facaaff76d8b01f654726b22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdf439c5eb6454f43d91d96afcb5f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607bcc4698cc3cc6d245570ac41b614278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814fc73d0442d2dade990df2b42b9fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6981e8cea5e1e2ab0437adf7fe7c685280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250bf7e309f65c502b8aa338e5f9165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03640f4136410af58efaba9df5254ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf4d5a37981a2a9bf57ff9a44940d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b012d325775c4d72fafeff49ddf0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbf5e992b9b751f46a2a0ba10dc214285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca3aaf1f630c00732927e53354a3ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97b141f695eee63205ad99eb0b83d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad632df1c9c72b0513233b584b4945f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f654cc38f9822606300d6b237779cb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822846611148d1f419d20d0c80a07b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ee7e813780eb9ee8864d56d917c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59984ad410289d4a01f59f09a72c9cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e5dad24d3f2b7458dbaa24c6aa1a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5f50c91445bba3692f495195beb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc2ac6c63bd40e7d9760fa78f908e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01600f419f92c3e0b0e166869022ac8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae8119c5cc73fa04a9085003defcc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78eab0e45e2d94e2de2b0b0d96ae81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4370330232d240bdf7333d03819ed0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c985c41df1b0359a690820c705d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15b290e3669651626e9adb4d2cdc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efab9162fb215bab50f393f6782bf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d63b0602a039177c6b25cc46bb26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6742855c7ce364779231b2f3a4f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b80e28f883e391d4674abd19ba56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666ed1119e6a4a92f0ae27b4e141e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0e748f673cfb61b92f088b0bc1cf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790ea0392503ce8d6f44e67ab21444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef6d8b38bda893e8a0b44131a105fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf20290475cd5d44322143a70d2d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd4556a5c65cb50b235e88a8981bc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025356e4dde4e6899df1a2f68ceba9f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa6f3e148a842b50c905647ec61656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d749d657b484745d726697333bf42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda110c0ebc50be965989ad784296e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021e19bff2b929acac2528a91942ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426dab13f08bec82dc25b451dc9222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dca8813c379b5ecfa8343ac8d59c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c7f993b303a30c45d460b2a824de0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921ea4b5f45bc3a445b6d678e04045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280740b370e7cb1fef91d668900ce4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17cb30024d22f2b483a46191b73a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f08a7554b4c5b75987a3438bf4d9a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888333a744658f0825dec2185c59d440324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1fcbe6d7020c6cc27e926de6ce4de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250b7413d1bcb30f39e533e3ab7de3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d50ce918570b6beaea1cb3c57161327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef88c4f1ceb46bc059d5e3cecb4901328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb766a9d78a9a67b2c54f10617cc1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e9c3446cf7e50b69962f1bedb6ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788582dbffd07bb2a2a9f9b9aebe0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9b51c2f63b3a0436a8ebacf26a3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1bf8e9aab62bb5a11017d1141990e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0484b2004b8b67ce5bb10f961ee5f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7a0e8372875a735d3153eada2f65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21cfc5215b2ff38361269a840a47d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ee20fd29afc447b541a96ce1dcdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945721b9699f1cc31731e921e5924f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a014df62d7928d93a21504aa9708b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c999cb25c3a60f4d91ab132d1647340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998be9530600b1d8ff66d3171928dcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5039173862495e6376aba097cafe7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5bb71cc18bc7bd86c432cb48f5d27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef3981974be1fdfd432539642c224344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f39524eb2faf9210da1eb585b5401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb40b4ca226bcb2794e80f42779c19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19e10907d28c0fcf65212d95b385f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a8e111f04296222b7c9eb17bcb82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc9b9b989f35130e0fd29c70ec08fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038f27342460066b4eb61763bb6eb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500971270972758c6116d1fc803c513351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1f7a602597a96a416b8c3fcf8fb72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073daadd6f04e73fe07a5c4422ba07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c80176689875079735aa756013961354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535189268594949808cc3d2b051603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b734d015bd56278b9ee2c6e2b807a88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a963f0c3587c1c5a921d0a52e92ae4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f473b39879a5acd6010c79afeee2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df50759b921b174281c3af11ed362359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a72201d7e2a7381fcef987002b873360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf480b9c01e733a0a7be7b7e5b28f0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130251d03393b5e8681acec42a4fd71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0053c64053b7eb5ba552b2ad2486a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef040b58977b9b76aa71fd02301326364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13346b87dec818282e0c9c39f55119b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cab0928a4d4494e68998cd48aada7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc635b2e145b8893d2b75a292cd25e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db70961f2e10c7965383c0d668114368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c93c587adfcfcd618b17e77998efc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358910ee348fdd4e700eceab102f023370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e81f5a28c0a886df1ca84e76f2891371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187c207f99c7b1397610dabb32391c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3316f3458f86b429baba6f70f02c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dec0ae0e1bda360c83a205bde9e61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c27ea25146205f6cddc162b545d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c75bf383d8050a79d5347ed2fa664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475c722aaffafbec2d9288a08ecc0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b35a3ec0531d69eea2800db86c19e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fda13831c08a9f8cac0849aa91cdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352486f90bc371db6c463c518c8735380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825430b99fa8693a1e0b9aceaa7d9d54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf047a25fc85626b3af528b49697f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db677fbc23fbc1b496a7766d7c814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7cef265509ddc8c7f02593525395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f02322e8de40da9846de11039ad1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f0d868276f5e4b342f09f293fbf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5f6d9dab29dd1f8ab85c209dce63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977390336cbdad3aee0375a522ceb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45900521a6865736ad15a36c4623c9d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2c073952290851c7e4185c14ff35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4b4af57b036ebafe8dbe3f0a59bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359474e99e93e4b5712ff156001bf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb9a48ea74669324e79627ef83c0c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc81b1a12911f4936ee59e4e473b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758553cb281ae34b84e6370de05541395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34003fde4700bab270175680273668b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fdbcde57e31baf50d04e9b95de887397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e4ca422062cf6b4148f8a8ee1a35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f91e7175e9a738bac1c60ecb8dda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece49e2171be664acc15815f293524400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b4394d06fc32cd535a74101bec68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e7a3fe309f749bf3e9d3d482b870402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4362d9a457b18591318a5808f73dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cefce78de5e62a1e9db85f60cdc453404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c6d314fe8ef54a6f9e5ba3f14fa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8716ca9e9f3bfbbb86a3318e81a3fcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff411dbf9b189d2ce8a05ae8891d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025626ee3b245b598cec09f6a314c8f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d738f0289048afab2fe000271c7a52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf4b6575b5131ed815001fbd985b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6060f261ee4ae67e12b56a4a57751411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b0e34756e6e39fede61a2cc6fcea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f8e55014ff51d9addb243955c445413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ff506e818665713d5c163ce03902414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4cf2f09f8b7c1c80dc36b73b4377c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51128bbaa6d59bb0b7b954440a5c3c3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5a2171332f20847d9f7ce34c48ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5a3fd2fed43335b15c3416e900831418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a26b16584fc898b5df12d92194b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eeca48dddfff64673b4c3217bbbc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7d1840f795fb56c13c3364e8dec8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9808fae8084f7ba52d5dca2cc3f6526422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904dacb19007825780950aa8e2aea2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f0ac752ffe58f91fe440f7a12874424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cfd9a458110c9876bd01c17a5a8b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4743166ab314b4defba909cc9ef3e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c4ce9b640b700812183e38b6c5e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6ea7136f3f8a5915b1dc60a13f2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302bc04b22b7a696b71a84c181d806429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b349dd748838cfb8d9944c11993b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d8016335a04b210a15ed40439d4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e68cf647d1f990d8e8162cfd78bfd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9cf02649f6b270618189f4c684e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c10798f2d32b2af6e4004fdedb1c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230f474dd455a52cf46880fad1b407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096e25d6587375a20f9067f894fae0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb147470dce9988526f1724dfb9313c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c38870eaa9407c489aea6794c0943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a5aafb47bee18de47d79116f87c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada475c6af8896b8f790ca56e6dbd47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3657729d033d1cac969a01a39f0cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6ac2465ffd0f506363a45f8b859ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8af6eec1ebd2f98eab324914b7ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76d0df62f95a37c14488f3c8fd84d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d868a12f093c8c08becf45076f4105445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb6044bce977ef142b41cea6d7669e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad3e5c32206b6f3e993d00490c604447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11dcd3ee88f8cb504218f8c4f88838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505513dfb411fb2f3fe34e0f7248038449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d3ca41be3e749fa1e4a9c63bc77d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e805fa269d3b70f92307aeac2f78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e877b73b369606b090f2fbe74abfe9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d2def0da14841ae50d55de336ac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b562d9448d8c5a7a3fd8127a1b5c1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad8616a0b16d8ea9155b65321f507455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34aad7e7bcb8781a01ee3dd516d206456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d25ec147795e891d8c9c9294957f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f622f19d66ce164f246ea989b0ccd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e725fb4b5d14ad9a497ac7d411f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4d3e4861f410b02fdcb1044d1de7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbd17b0b0c4019b9867b9cbb93d7bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da99a90f204b2eb6d12de75375cc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef30af21b857fadde7087bc31fd2a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584073c3995027139f4b39e8cf6470ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1768268ffa96f1975e9c01999f9c81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f5082e76ae012022da040e9b4e8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905810a63ad3c2665338d89187c8e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f254d7c7c797aea13041dc3cebdf34b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6ea231436cbee5bec3748794938a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a922777892125265c7469d96c7e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb782b8ab6bcff243eea0626727a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13d9591afb494f337b6748ffde797472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a48d2e7912a571a38e5baa9f3c5def473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb45d1763318ed2cd4ed41fc0b8aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ead2c0b98afa1d2da94437fade967475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a35f665861b74ff94e76b33786915476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb20de6c09b3d982471bd189d8b358477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed0d7642645126b75493682122763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434420e3bca0da05528b66d92ea1374479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cd2afec36fbadfb4594e361401919480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ab93fd7f27869b9ffcdd2dc70dfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335ddcebb36c1a70196b9e2d930101482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715faf2ce88fe45a35b4e40072f9e12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de8162ff6db9b1ae327c39febba51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0a0f13a59b5fbfbe7e65d93fcbab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7769f3d43c59e6e831ce5c79d9a2f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a81c6445aed7d7b6ab2b078bf8335487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62888f1a26ea74dc14611fb801c14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb17caff430cac6ccb627d090ca9ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af8ce0008538da27b8df30769f6d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80325ce086f39b46a4c51e9c12af58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a908354859298cc4503b2c455ba651492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8e58928e606a5c30e1006287fd311493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350eb26e75459e36cd824420ea21a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637a64ced5af32997aed170f4013965495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d28ad15aabc0c09dc334415d9a0b0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397c174c0fc76558f2fab6062b1da4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130518820543eab2b7930d6b39ea60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b55e86016e4e45a0a59223f34e7d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4cbf93e266d4ec60c4cc57a03cc5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8491ed896e9bc5d3f9311f021f6c913501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56dd115c8fb8a4e116ae3c38af9b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86c8a4c4b2617585dca8c6f4e2369503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816acc522756322752e3b56ef96474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03191991660ff2f59c881f1edbf0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8a04ccc059d9b66923a17abde3d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c050af358408d3decf252f6d075b75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afc88ba8900ebf03f6eac1f0f39d92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fd274d3b3a6204fadebe2165065b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd7dc9b31c96cf6fc0bee03b03caeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde9dcb5db1629889923427e1de7abe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc140567ad85f33feb05ffe4f8881907512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ecf19fb60f96b6ce0c554bb0ef597513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8564f95922d4052128e1b68c74815b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40142fe7a0a5ad97563b3ea303e1d19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb1441d0214a5566f3aaa80b96c5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8654154fe025d2e62cf21f8ccef1564517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e48695e0eeb4c63094b89c86288de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c5e3a5987d01be138c95d93334ada519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77693e3dcab1eac2ab35550c2caec287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b491fd27f450c75f919f2f1ddff23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd499db49080a092b50abf5166ec80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd654f65d7be794d54342bfe0ac0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83105f2f5bf5d83ee54b717470604524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74d21ebb61932f10ff68e80aedcb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1808b7702b3bf61f3f115556eceac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4757bb1ade9b62ab45eff54d9076a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32808ac7558f3b67ca0b7ada6b4afdd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d7d511ab83175abdb5e8d2e074ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009830d414a29c3a84604830d334191530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c6af4fa929840f5e152afc0051d0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e5729f7932da43e4e116a615ec91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f5a3e874a2e486bde686ad4a494e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef26246179c29158c788830fad6a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d0a63a6a42ded3f0258babbe9b10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69072071709a664188d6b0d5c062324c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a5d710f36d3429f52ec25501e929f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3fe1513af3ab533fee8c668105b00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fdde2d3205d47dbc854df2e83538d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0728e7a671a582ac4c069d1c5a4673540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393269469a1c99fd19236b37a5fd68b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf4383f2c92c4380167efe1bdc802542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981586d6e8f3318097c71174296700c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b1b424b579d3a8b0b84debe22438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558372fbde18917c0724ce26591e301545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956d031cd17cde4b0381248a11f2b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba4e613604f687426fd8a1663d12a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067971c65cf22c1fea25046801f2da3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f48680dd3d13debcfd25b96b6334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc8f293869151512ef0ebd1f3aa662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0795f6f0202f931fe30ba57b80502551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2c24aa518ab2125c45e02b610d15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c57e1396cd6ce1b0a670463abcf1f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ae6d8f234fe27efe7c53e99e291b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9180caba99fc0e221b83defd6845cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409741707eed550e25e1f0b1c421d6b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9348ccd8f45031a1bd54cb3a60ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6940fcb02726d2e2e105404412fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c1d6a7c8d31b71616b5586e16ebf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956bee358a7027ba3d047f8c40de7ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d2bc04b6981987a10a1916ff2a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e006f209229ab36feabacc7a5c3a33f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc461fb54bb288feac7578f53b7385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1fb1cca9eb6ab77ac2819d25c178564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f097cffc090990b0098daed1c2c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbcc2ffbb9b57c507dc8451cbcdb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71948f7d9728e1c8f5806a8a2bab6c00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12d51b5dd4c5c54a77aa849af8d5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ae34b057dd2846f2fd1e0fbb99630569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809a2b4d4985365b43a8e67dce53aa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a322446d979100633b2af8ce671b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524eba8d66255eabc038f0ef222003572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ff1f87c9fab9761def9de927b0e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d1aa20e781e545e25f3eca80aa73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69bd103e258cfac91a69c3076a8e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3b8b21a136411418260252b832a2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26336cf08a60fdd714350426acc925577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cd5df96f1546ca7109e512d8f8d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1359c3d21f36127ed6d59fec71c511e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455a4889220547987c89189d3e5b09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130940ffc366f4c48e26a2bbe58f27f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893acca3a6818f6fe326fd8f7f5099582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6632dbc9ddc4e7521d464e8ae6bbaf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34484d09927ba8acb56640f3b064f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e8f8ead58ce6f8c5ecbc67538bf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3b42dfc04a3bf26f059441fcda538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227a78c65aaf02820f5dfe85ab1c11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca830dabe2a0ea31de13ebb7a20700fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464fdc1b07f5073d46ed94e6dc30a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ba0d48c94e27d34fc77e38b90f02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7bdcb4d6352929e7136edd0829570591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f2b705b16a0b8ebc41af87c391c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f440d9b9b9bf5dc75d7f908ec0a96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105671735002f7595aab57230e3adcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a5b2e0004839b3b93d2db2fec1b32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092d4a87b00b524ee3ed65d634c945596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c50078ebdc674f83d0828d3c76a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee205e880008756a0039980ee8732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9f709e048c8a5895116d1dbc71aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647a014f628b62b7eb8a8c909481d5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c1ac4e957b8f1c889c94c3826a6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24c1fc4b2ae80062712b15e24a532602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754f03c38b02f8ab50ffe2b37d026a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266581075925f0bee2c8a8c8172cf9cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c154c677890b8fb2736b9a37393b4bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6625c8d929675941a0df6d516efdd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b18cb9fa25e660e46fbdc3f8603dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd08d12f7dc5397d87344e50805f21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762642497ff21f759518249ed612806d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932a06f0f4a79dc61075f329295fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b2f6436e2b1f12a3900b23f70aa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854799295d71656e3a828deba23809b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54905799945d0f93eace6cb2adda256613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abaa70578efcc48cee58a5cb69568614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606b6413c563e4d8dfaa8b285704066615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379207bc117a675af667d3ebf2fb87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1617f03a43e1ee28b60c6382712ab56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7f88b654d9f37674fc7d4b994c109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd7eb08fbdcf3bb9ba9e3e122994b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d6cab585727bb98e5bd7586b1779620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f593fdd93ac1a6db8f1ca6958c62ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb91058b3b5a03ac2cd1e723be81a6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed1823f05081b0e92f26c73df5fef8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ba91778fe5b296b6514048e3eb853624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597d1e1ba473825f19c739c066252f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280eb6b12245d6fbd2eb4935a267d32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347fa54f5ab411c2453654cf179f9e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4099788132cbe1251347550eeba1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210317010df6d81988ff355c7f96fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c1978408c655f530fa6828404962630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2942e6100c4d428e3c9a785f954441d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8ec88ca91139a2e2057b0c014a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd24496831fecf7aae0fa16228172633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf7d51261fb3ee8fe64cdb52c3d0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3efb2b00ff8c8aea877f52ebaf456635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a17c93dfd1b2feb2b2f1396908251e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c404a14b5a7fb05fe49ff8258cb97a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd682d3d8089472a93beb4ba0401a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac2522b9c8ed46863a942d245c925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab992ee0ffaf482991c6f5ef49322640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d21443bee4b4b102315213af5bbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdb92d5ba853ada0a73861d577c11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c40a044fdc9fcda9313614eb4e30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f15d84d6645e788ea2809b798c6f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd7a6ef248cdf376cacf97c5d1c2c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a7068f67ba94063b8e75ba8a89298646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54170dd911e193f9b59afa20f2eb020d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4de52cecd35b1b3ad5e87069b27f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9ce67d9727fdf9d356881dd5ae7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de85553f8d3755a57f2be76d41495b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d7658f12170bf89a376e70dbe906651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ebc8e03ce9941977ee4a82c41eae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f306b1884cc1f51265c7c2ca728234653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41348a4f4dd3aed2c262b6ae623585654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35dea965096ad5c2e0168fb180bfe3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126c30e4d1c24a1ba2c035d9313ed6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db95419f530ef910a3e6bdd49d4eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846c0f04c016d210c5cf0e172a816c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db4f3af2a7b515e2a2fa3fb5f7c95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8006e83523c0af5aca4bda2226036660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41822a8772e807be4805d48e09ecaa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232cc16a708d796a41ca1317fefb032662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab966fbf6b62d208af24a1d25942c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579630e83584ed176f428e354153031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a211e2ef70c2363df9bb4ab87a70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd1624a8486f1aa36a727bfd3b491666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc138338ba5bca6be9efc1ae24f93fa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449fcdb596f7776d44984b372e7cbd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8582956318fd92a845b1c7d581f224669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac44f09f5b0d1921fc5c16d6869d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b207aec37e3d5e677e674d2f3d8b5d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21beb5ea0a0494bb5c2e7c1f9b6f3f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468d3e4eb27294c92e2d22631a3d3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab7881a11d615deeda36445356cc96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e85e94811f70bcfcd64af6593b384675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6e181f4da126b1bbf6b3b8237762676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48345402696ee649042b9a94425929677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703b60cd68153c485a41b61b351a67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588354fb3c9e709d4d99cdbfb3253e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12756bc90e71f141c78dc3fded9e67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3069cc5f8d3b68b55c72fc6cc5801ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eb8ce93097011000d7b8f780088e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfadc7e989dc1046a37f0ba1c3742683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c72d599a050ff9d5e56eb9014657684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e292c6c726a334c047f70c0c9cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e2f2179a5d989f8a1f6fe1173e7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba8b218be590938cdee2aadaa61c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff44af969497f402a2a1129177fc8e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a7da310f65a2847196df17bb32f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a4128286b07e759262bb38dd88ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70fef01fd627d90dbd01a7e4803a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc701d9824365572d10cdb885b53138692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356cff2dd3f24caf8eac5f52a03722693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ab2fd2fe4ca854999a2866ec66da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e29e59036954c2f3e005d09a6cd12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e44b15b95eed6c34edd725c4da6c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e50ca562fbe1643bd8be578e1ef75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b140d4e1d2d612f7d158fbe798e5cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84ef5dda69002e8bee89799ca6aff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254dc7aaebe6895960c9294e0fb55a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4856e4a678638db0c8e976b9a63da59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824046c611a84af01d22c247c06f6ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926d6dc87815af7b8cf182f45c6513703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e483615f040448350ae6844dda901d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72342bd2fe0319fd2402812c9f617e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6c7b46547243176620f8f0a18e2f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded617e5cffcb88bba489b84e3253f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef899d12dce32acdf34fe18bb45f7ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf57f749543daf29fbc6726cd5ab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040648a2666f019dd62939d79be1f9f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c992cc2c26d12a1bb2f2168c226c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763057545a31af8c78c6d15f41e940712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52ecdda30327bab7c6483dd661b3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad42907b15cee2d4f42b754a61faf1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c35f3f93a327f1cffb31c82a3f991e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c92bc546cbd2e36ff87d8d1bc9bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ade75603863063a26205035167ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3663184b15c7b036a896b476229c53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263d748e774fe74554bea40ec872d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1c919aa62579c796881d010ee1c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c8eceee6c23c374fa261d7162cba7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d223a99d251101cc1bb0e59ee2d166722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eeb65c82663e6d62691c3e7e7ef17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f669ce94a874cca2b8bdc346b5611e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3010caabe2501ce5075900f39f51b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b1f65c740a31bf7f974bb8516fe1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeeb7115821161e1759631189b7419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4a01614a366f53a58fff49260610728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37d684ba72b104c694d03072fa220729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251d72f343bd1522a156c28b8ba2d93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be5f1d39df248324b8abb4f9ae5a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07f31f70322510c61ee48bb65fdba4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0c9481e686bac5eb1f84efb63d946733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161381fef5db1f321fcba615ab5985b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1f5cc40eabbe737c75dcd558b079735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb088aaae1228b6424bd4ed50ee70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d26fb92339968c4bedc260a9807fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53160a7a5fd5ab2aa18c47211302a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800d07f7c529fcd5bd358bdb6beee9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780464f442b6df59e3bccc7d82c2f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b077e30c30be4e92bc8945993e94d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9d97317015faeee0b02ba3106f41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057168b5c6cb8ac0906b6d149940c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde182579dae0bf2795a6275bde0d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2329a0b21187ab7be3f27aca9fcc3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e29980aa45b734aaa5360afc46d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdffdd6b6e0a30db5b15aa230f963de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e4775f533e5db9f2715fe977afd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb58c05d3839b9c918d18d9bca744749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bfac8ffe6eee8f7a4b16aa0a9d56b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772369012a5931d1e85c79c8c7eca3f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7777524de6b6091298e65968ec1197752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e87eed1f08d50ccd909025e5c9649753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29109ec66182c271e6dfff582e0d9e76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2b5d2599b5a977adf8363885f0790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6290bb49729144f0691288708d9e59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5b054427e7dc9336b7e253f86db85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608376cc27607c0fe1e66914af9773e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe84954e805bce78a009cd63bca4d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>