--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843de3fe0bae306ebcdda28f145df51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece06b7ed2fbf72fdd92a5206e77c2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474314a9fbfa47863229a0c5f4b1eb793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaebd76374c4cd94032ed8d15a621cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec92c97924f677c004137ff7e7cac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a4f38549a10c8c494f549144bb1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a82ffa26f12da3299ad79b69cfb8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317512635563cc043ed1d4749b0f5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404058fd01b94de1246eb5f3bbfab199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b73350ab08d0044f4cdaf28863ae0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4742b9fabd042b2c7823a5a16f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fc1812ef5b546ce0b99acc02c9fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d922138d5ad6f910ccd8b04a297e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d37057a2f94e2f85cb544418883f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f42b8f3547b5751103d963c2ec8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539204cbb88f0cebe33b38c31e70dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3b756d2a4cbc193ea325028c00dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c78be83ccb8f09770d4ecba91dadf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495403d41869094f51760510ea5f38b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935501b46ead63decaf708ff4586bbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f304c397d8d694241fbbc5c6b32321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e875404ccf8c9a08a641778551a17b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d7c6cc8576a5cc095829a88f42bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066ccf10a1054981d2fe84ac18713924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918e8af1556adfe4863868c5aec1a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788c970edea609dc73355ad9cbee1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f29fe6f370c5844db4a20add2c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26309d20ae7e440e5596dfe27268d4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e550f2a99acfc3febf4fce370505d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef45317109a578cd135df1bba4cef530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce62bacd3409efff0d1b1224ff21031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b290a025e4599c342424b549c02232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7325f00ea5602ffe98777406177ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89834293cd6118d35a660adafc691834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc3bcfc0d192c2e350abd3ab10a1ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ff0f84144dc8da5ab961af45a3e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08cf428bbeab4f88f21609f862f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c448acbf7496a00d37b966ca60ea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde240aa4c3a78f629648c6c54b7425639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664792464ba42f87457394f6e6caf6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d5a08200eca030a5f78b9d2a0bee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d04c98c4616f491ebd1ae3d10b1ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c65ad9df186eba3e992c07c1c7e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2107d9c6821840efbd0d19261f083e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d175a8fc68772f9aac264e932b44f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47292eb35283a8e4cbcea61ea0b3e96546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487759589f4f0045af73e63a17ca49b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d9af2296c44c38cb27bcc5d10c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff103f32ea25f0bcd94b245cc3192149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eac9999469ec890e68a794947c17750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf4ce9c39b413475e737bd7b57f0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e120bb13255a5a9b51bb1d83420f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a03c85b0a02ab86ae0184694d91753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e70f482ad1f1a0cd66ed0c5537e04e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5dd88f1e381c8895431b145ce89e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7e45984547157e7af127059da381556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf35d584bd624d55037cf2912550b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2380d98a066ff0d607f2e3580e0c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025086528f43abe953d9cbf1750234759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d34210015eadc9b484dff384d355c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa6594f7ed4b243dbb070a36b545b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed702f0aae2f3355b8c1201bb889f1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01808068f1b8f747d7d172780b38e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec16885599ca4b6905217a6ad6fe864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b563a3883eb9a9874682d5882e0dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd22978ec1ad303989a3d5d484b9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af05fc1ba1c7e0375076bf952296b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8894681d0be123cf63d83248671a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24898e918f3d44c436a4cc5682b10a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9996104274c45140c88f631d8ddbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155bd6ab541b316835bda0b124cdfee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4507b037414b1df42ba560388d09572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e20751a50e1a1534178a232b773373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d674e86100b35e61b39c13d40fedf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a860b0ded6e4a0c020157d450b143675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f903302c68ac4e25223c7d1fbc9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58806a9debd3c810442a20728a22377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f2cf511cc80383b71efb336978af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d1e7ea6eff68106843258506a48a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e8c0923670a98f714c937fa82cb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b141378188ad84f56a844a8f46a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c62b89c4f6aad01fea617d17129282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579072be9c76862c115144a7e3f05bdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e188573fb4d85b9ad057257bfa1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7801338473814ea1d0a54b9a55f0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dee6c956be9850da975a1f970ea3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e16c4989e212e3b34f07d0eb7acc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf931b9169cbdf91ab9179aa0a8b24688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13e525bcc77bddf4b90a55f76beb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776a6996a2d1266fa9bbc050e78a1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e213789e73f639b40156af6fa83acc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e018a55de783948be7cd35a3d85bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b01be37e6f86b2a05db2925df8b03593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3c4f9331b0870f652bf3a740939694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f45fb703c6573d0994608a8a0a78c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536171013de510913b26fb8bb0933c5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550764e7689a5156f777c482d4c16997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563fd31708efcd1ac3a829be83f7b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c3082c99ae5388440c5d790eb43199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7de3550d9474b0960439bc476b19c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38505c4f261b321a39143ae71e4f7fd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423297b9b16972a12769cb6262354905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cad8d8c9c25646203a6854c73a20a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705c0cb493337e1137706afe05e99a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f1c48d80c1524fda2300cf46cf75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde23173699ac435fa04681b38d2fdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b136950277aff157fb667ac1b4da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c95c719a9920dd1f53be02b2bfdfdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a559129948a32c91db889fb1d7976b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e938571c9978a4b7077417251256b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ece7b46dc173bf9a67a4c5a1e570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbbb304604e647a5e0744d6d51b0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd6d7ab5f9228f7ce3dfdd15cd301113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b0b897be4a80bbc3704e570e8d4cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7357bdf94f2ad4ed5aac6157a89add115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd446ee719493945a86c7b89f5f827116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caa814be942e749e5a7f3d39f3b6fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454abdb4276bfefc62f162a75a9b3ec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165ad1b8c94cc07075ce4d23a9ea60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602939ae810c66a365a7dccb0ad8632c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4defdcb9e9676139f952cc64a175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d807328f878bea4410319097b6a34f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e75871cfe9898bf2165a0193f344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff3009a327b8980934e845ecd8688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0722ada7d427737b0b4ec7002cea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f079cbaa350507d2d5faa18dcb4f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b6998d483371699b992de2ef352ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af94af4254e8438dd59bfe44eaa02c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282160aedaf3de22fd3d1fe6d283303129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1279171a1733f5658347899ccb031ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b9174fb043e6a12aa4ff6c7a00c2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749333f590a6c216100072679ba1d848132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b66a183f3859b0864cbca5723b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2526eb25e68588f6153a311bb9157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de3fffc83f3f0c00ee84033786164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffc3a458c485a804481776bfa4a95d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b5e7ed568a4559aa8b1fa3cae310e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3c3e1f385d9ec301875b5b7d8513138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d43b4c84630e24da489527d3ae5a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca1afb4768ed5738a6b5f5128b6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719c6701fc28ea2fa904491a51a7d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e853ac3a914dfa37430c6ce078cc4c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b00b6a88b2f85f7cbdca8323bfc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faca807ef42b2964e24b51e906f0fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938643597556a9242884bd899a606cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03678a688efdc7d4fd75819fe7036e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e992fdd1706641faaa92ee6607fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aaa81d29c6963f31d3ab262ec0ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e91835d00ffee0c8c7a481a34126c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d41ff84f87b11be15295a6807a2edf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b9e269f6d70d54bbce265620d88c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac3ef83bc3b93f1f24ef9c15ad247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cc056ec7e5e98001225f1d58cb2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbddcda2d015bc23b9474a93b70b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e12ce066383c853eaf74d55adc2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa13273caa063ae529bb13b807f6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9817f64ca75c28b81b93ce278e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38eb35841a19fada0d9c15891e760a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4168350696a35b75d29aef118fa8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168327a8ec0db94613d085fb83b95375160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df03a86b72adfa74b21131fc40bbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47134fe8bf07fb27977f9d9236480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad273f95be432f4862947d27bdbea3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac86470fc74483881bc850d5ea9380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7015813ece333f5d1dfcde3527ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8808943c15d0a3e4ca3fe9839a70e33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fa72396c95aaec5f734e7139d581f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c83f6489d8a7fcd2962e4926f9eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a558c30336f10822824a97bd10874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03667cffc628645414c28f881a036123170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008753a26c5153461324eadd6734ffb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec82346611483d0dc56840e1959a1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a460560962873c15472b02f34320173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c228ad79a33d2d581e2c59eee3b778174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bfec48adf9d1c456a0214bc0cd3d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd26f460937dcc54efdde7bfccbac9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b2c59b9edb1aa587cccf084d48e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eccaef43b3996b9850c7a4aa7dfb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b485b37a52133aeb4931c9827909e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc55163d974d79eb2a87ec0b2ed5d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9a5ba8a52fa55c18140789802f4b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76dd246506d1574379332bffc27ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c08831d3696e9444fdf1d6cd90ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775d81dfdca20e41f59da949b22c32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1749545465749640eed308a871574185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e67c64f3c6685ddabbf1d047a1f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c461468dfadcf90bc07a9e147c95ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d13f03b9cb3777519d5783d92ebd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887be93c81755c4f581bc91c6b3ae06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a67a872abde049ec6ee853417618f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd928cb89f4e71a6618303b2eda47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d31cd129d8ef52829fdd48bf42898192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24405de9b0bb8dc5793c1d23300b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a5ef0f21221902bbcb6d6d0032568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bbf4636b57db6e861a59c3191f7e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a177a899fe664bde1abc0a12f607e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77c412d0c03b54878598f616cf76a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12859e3bd0511b1b8a9a857762832b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47811fd306167348ed5960683196a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41b99230923348a328213b3194508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b80efb1220985ed600acac800144201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca8450efa957a4f272392230a543b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ab2c9bc1ed7bb11434d683b2226b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008122e724edbe9e0bf6073ab1eff894204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663beb69e0b3b3ec2628a66633e8d29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce86418a8113a0a82f81c070c5d49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2589f31e8ca66078dfe57b7dc366207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4ebde2ef63a29cbd86f69df4f75f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0a72f589b7973cf2c6b35eaf2663f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607aaa48687e3bcbc0ce745db87584b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c792797fc9a6e676e096eb9c97b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ceb8b97c3524fc4817b22cae8b682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c95ba7e987b52af387c5601ab4cf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0d5adb81aa5b8e60495bbedfbd50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e07d5de977dbda4ad6128a5d8453215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d30aca129c53b29bf35a78a05338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2895f6505863e85114dd9667ccd599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57af6fd07f0bd12a386d95067e32c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31b22b7fccd89b0e8d2209e1cc8d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e91fc55241157d8dec1d458a1732f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede145d7b0c59c4844fa0d0e2c21fbb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a4a129c4eada0fad23e363aa0cf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0894df1bd939565ff3ef4cbd9ee920223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531952b1ae32f138c715c347c817259d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a90ea703b198d76249448b5b21f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a877abc3c1d2a8a286c733453b01c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b87a67a356c0060e9d895c5a5566f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5a50275e618dad77c63499d8ced0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681069b3d72f8c09815e4697f30f3806229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84004880dba93769d976af6528915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e8906e902d4abcf3ff44e76f2d6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb36ccf0ac44036116f3e8c167fb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eda1cd85ac50da8bb04909d892cac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc106fc0583d18cb19abf7a7c04bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e871fc2abba80ccddb8534bd8d25f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9b1a119701c0d46d9002c145cd38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489805d487deefa51b8c8b8b3ab1aea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165bf274e97ea9b54f31bf2d3efbed6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43355d6ba958197e91fe87ed391082a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c2f95fbbb97e3e603bf07bfd7e0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c3cbbe705df072535a118b8e23339241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5d078b240fadfe49f3af2ef6d5b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893677c2e445adf40ff9ee04d786f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce8e87e6fc6403407944df820d982d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669ac902c37b9db777a69c77fdd1c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46fe0ee3eeead20e9dc8561e7c5fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a56e28026e359521a9e0570e0314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d8e891204ead311a035a91739478e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65f33bba0b298c50ddaedc17590cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c0a747fbddedb28f1ee032236440250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c170a3e89feb1767ab1fd29d126f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030308e8eacdccea89791dee1dd1d97b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6984aa3a0ce56d8e5a4d363b9822a02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a8d46b7429f253996661fe6f3227254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b4bfe1fb385c8ee854e82654bf2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5257299d788bf9993951176f3c91ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc03db9dd19b03524177c95c583a4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814c1820b004feaa0b641c55462a25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25548e6146123fb721a4aa97bf8cba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7ea58d26a3f3f97f4c4084f586a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57294748c2029cbbab462877dd3b2f24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5845f09e6f39a6b0625454bc5b45a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57572d4b7b2f721d1a41f77ffeff1c83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33982c400895692b40b44c5ed7da4e75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f016d45299c812f0edf74de89afc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e413f5177601b15056f1b43525da5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4e0fe7b14294be7fa69442d06eddb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5d70e879bd1aaf2e7f4c7de0aa7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c942642b2d142063ddf8eed4bb1bba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3441d13b88c25492c7f07ec3d239b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ae8090ae62d8d8142884e62b10b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84484038dda332daa36f48807fe967272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b94d51d52c224b9dfb2d4f3ecc24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69870d18c03a9f346cef986c68f55f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68dc3fadd9119d479129f9a611f07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194cc5e076113675d6fb5c7b13bd23f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768fcc033df57d3f5e44a4827e4565277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ec4453bf93a423277e0e3a7e17eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647f41c440a444fe809d5cfedf556d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555130440b06ad1f2fe228c10267f1d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d25dbfb3720debe2476ff51801502281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15938038a61f228f26e6a5df398b95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aaafe4faa73c6dbcebe24e08d2e8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f85b37009b7f19856d161fdbc9073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eb5aa52903847d85725bd9f91c6e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd8db6f039ac1ecf105f81bf58c89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e197d04d1cd73276aca24c41e85b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b15778a10b63a09358fb058abdff7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6b0678d3f7e367c6c0ad693fd66dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7b3553fa316e55efebdf7a826d22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf8ff45f31c510c0adb7ade2c2972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4493b32f700f7e1aa30a7adf9d51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e34fbc6a13072893d3bef13e5e56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb5eb6c62b06ef630403a9903704f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8158cc5317d5f4dc25ec5d25ce2f164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3dbb322f1bf8761852ee37cf6827296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2496dd44192f8c669de7cc58337aebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddc437fd1e195a88dd4cb8bbf538f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7ca7120730f98a9fd76a73df5970299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc16578031b70cd03728739df9c84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d80f1969d95a2c5b92650ca2c37606301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1ca9e15af0faf83cf6557ce6ab01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630af0675a2cde1b14bd886b0ca6eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331866b133db15fda88f0278141d367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32410a922115979300b1a1b696f05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142889eb16ee98038628828eeae079306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3d8ee16b236c9bdb23f342da2110307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684302f6ee5b8c67d37f0b91e19e5719308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcdb7fedca8940d7ac8bfb28ea503309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52d2c6cc7c80cc161198f1cb0429e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1923119c31968222d07bf7ceb3b2f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c469c8e767d4256faa6ce4071b2353312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe267c2a305a9c8851a8920a466a691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4b93697f19eb6b5882d2bfba3343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858944902b37114dcc66b7bd2855410315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da75458d1476ab624a604a3020f48ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750a0552a8999deab73c39dbc245a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a3b4337442eb75e6eac2456ab0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d985f93155c0413e727729bf8d9fca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba868c21034cec349ae633ce10069320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55735f1d28f8ece69b3a8fa28ae571ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836a6b7801ecee02474d4bbcb3a564322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77fd445cb9c343a4b20192cc356c1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e35397e0e06932329ac8e76575de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b376ffc4eb7ef82805dcfc00e0c784e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc7aa8703aac6b44d2bd8acfe5b00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3703780497c40c5dc6567de68965327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e7d55643c1f134bd74c593788f23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064a2d9990b1fceea21cdb2f5778587329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77300f55d193adfd96f0aab3cf99dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7ef48df16c2bd3f6c92706b69230331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7c808d9b6966bc6ad89b2c36f1a52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124d98daa1bc4f81419fbbaa462438c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e245fd5388fc780be3c511fc4d753334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb48675b20b639d36f9ceabac79dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e8e89bbde3707b2e5f431a0cb177336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240b27fe4609bb665a7d8191f0c460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d18d531570b57c3b0a5703068aaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02fbe60cce2a96eafe21889600be3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8b3d10b8df438448252162aa0834a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e9670136ee58005d6e1dc30567f12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a6c99ba3bc763b8b64b0bf7f76ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82fcd8015cdf86f724fafb495b45a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95567cac25a3caca98b0dde2f01f294f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2131455e8f8782d0fdb00a373c323a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c2214852895a7735d7f31e75bd2e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5973501016794550085755b3f04863347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf361259199972d275daf2ba29fc9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705662d2f5410479eb288ab5f93566f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610cfa72548dc7b3b3e62664c529715350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464c92c046f674c65bda40be260c20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd431bad3ef674603cd11e220b71e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb53559fc6874754e56297cba420c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b73ea2a2e4aa644c11803e9abd7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24d7e56b07a0075b7cdd14d74cf51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9dc15b298e72b5844aab44774882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0697ead8bbbdb3e1190e4365f2d927357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26b3e82ca0640c1805fb2c6a376f83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2a250acc620d098fa4a16e46d810359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61a6857b7e8e164f788de97003ac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678f9bdea4a34cc3e102447a7c670c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf45cda36e708533e609ff595a1437362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d257905107b23e2a68026e2353f15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53120e584b064cbb5893f07eb11dc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4434dba506270fa25286e8fa58f7dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2acb08c812bbef945e61447e399c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebbb61ec8e2054f1c808e4172197b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060511a824391af7eaef4e4663f671fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c7efdd05800bdf932c99594b8b92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ee457bc99c06375dc0c1d532c12b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fc1e048ea88aeae368d7c19eb1af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5641a45bf50640517d67172231b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b3b57ccf3253fa9e2f2507519047373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373131b97e7b3adaff275b9dec74aff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64781aa3a3fc9db5017dd33b78f7fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec63178d7f851332c0afd3b2aefb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47221b4004433ef9809a6e169a71eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d2dcf2989d47ce25002b153c03c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838098fb53bf16f260601a2d7d5dcde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b5a06c8da38baeee6b4c6cb8e906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1b54fb6a180b940f03d6581f1cfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053f439af902951b4b14c92fc291d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a26f1d591504c1077480a153a729383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de54ea58c61fbc7b60100b75524f5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe97abf7fa4d17a3fddd4489827aff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2d6d386c1d3cbf82420f27d3907f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121da15b146a3ccaf824cfe6a93a02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc265a4b45a0762258ad1d325be40293388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f21d55f73c16cd588e1d2f6f1e7bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ae6f8d7d7dddc3a9deef31fdd7be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54a97b2d6c71ccd43e8a19aef7ecc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c051488d16d6c309598533af1e465392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc16973d5617c42b37d1e58e70110bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbb4db1ca217dd685d5b0347c885a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a52cd5a78d8befc71ed80ea31f27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dad3685ca8426b766451e0ac62875396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f9ac2d80e7d79229c6c7518666e49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393844d37f8ab2ebda71fb2352fd0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827159c5119539f16504ea2f7bd840399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e636b739fb55492511586e698657f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52bb84e8aab090f7123306f846284401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130d87b896141c41242491a4e1769a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7270a9001586e04ffcb279094daa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079bd33b155e42e2678c696480cc0bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70f7aed74c966e08817cf30a8d9d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c337dadc8303709ae36bf66c6d6d32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c456a5cbcbc9e42a652b51eca715407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ad50033509600649569e770f1cbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c909378e9d04c109909474fc3d27e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aef822f1b085862ac73e71ae0355a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb821cbb79335149505aa9f4e5bbe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20b02a7d0ea17bad5e4a359849714412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325685b6f575c1b6f49137c50fa6918e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2772a98a60759368e5e633b3b397b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae2c1794ae351673229d9c4c8b379415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277f2aa72eb74a4ec54cac428809e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1acaefaa87057b9c23aa54a86f049417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc450b9c65ae66f0a6f016fdf8e28dce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9ea29fda220f6154eb56bd82a117419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873342fdd427735da8ca17f74d184a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f959f08761522aa234088f39fa8a7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bb584ea9c8268e563b11c73c467b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73acd9933943647c32ade1434022d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb572570ba8db2ee2028c5368c621424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0efbdbb1e63ef036f9e89562f1208f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034e1f20750fd954dc24b9f3e4d4fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39901bb943c8e3ca6477003b39f852427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1befc5d3940d1cfbaa3ceaa7c86514f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04163ce753b068dd923cd517eb2a2f8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73801e62ad353245064b500baccf735430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744bf3195f309e89a29c60d31326fe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b68ca2a2c79ac708352d09d438d596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f5bd163e393b07a3c130d5baa4a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec2cad56a791e16e3d982929350bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0710512c7a71a3fc6d4a57fc575f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398562a23b1b7807a7f576c069d2686436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004354b05cd5ceb708054d07fc56cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b797aad3155beba5f9801b8f3b56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df72fb61901c11be1b02eb49545009439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5c0742c079511874b071b82e7e13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81330220c2ce35ce71d742ab466385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d823590223d3faa79f0d0f3328701b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9931930fce986f5d99f29c0e6db006443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6795c02cfd508e2aa0b5098d68b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df23479a872ad3ca4e4e60d672f11a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878dc228e50776d4ee1b73f34048d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810de1316d855f575489d0dc408a087c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba00f8b7249af247a51a08eb1c5e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a847fd5d188d7bd4760389560f68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411eb4a146a5e92d574d5faa9172e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4f08bef703c4ff09972ac772921f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb199dc743d9284f23df404957330b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66438cf4a1bff09b5cfcec45d42782d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732e63937b2934efaaba499edc5c17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a53b3274921ed38d518723692848f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840babac4d610e91f32b06c44910fdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349f6b64cc27331ab94de695a6c3cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850ca407ca47a8fb645ade174d7323458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d6db24ce8818295a2008aa05c425459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c94be4ad83af8d9b2a8d70f6f0d524460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f0229e70fcb9beb74a3a058e3f5f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a7ba99aa9e40cfea6772fd075e0d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807437c62da17d95263972fc750118f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b02624d30f029260d678b5ee0e7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94664596444deaa8132aa2ae140f1f77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4cd4d0bf7974c027234bbb57630c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d092707ec328d73d92ec788d6273f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00f11e6b4199059a305abd1590078468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd430354e9074f96b165a40b63cada469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb0768030edb5cb94cc5feec22fdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c967e32d0f36c05670808e1e723ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744404208d3955ab4f84b8975dfdf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289108608c0c46996f349e204fc698473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd3aa680ec0d9b0a088603a45261c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9eb69270e07b586e45cac1f8e35c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d81dc09ca6b6d9d59e1ab46b2c6563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155383c11a7b02b2cd38f565f96b4498477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634854f6684c1148c308fda7e0ca84b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc3e7ff7cdf400877509b7dcf5020479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94aa960d1da0cb9f3757dc377f665480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c92c0ddfc06415ed3455218d6d42d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b511bd2aea0bd09eb28bfa2e0f4d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ebdbec8c0504f72014b19a242576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839d40ff99b233811721e939f66f4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a07297e1d1b7dc8db9904ad23939485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbfbd8e9ec9e10a0ca59e87300c8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c8748dcf71ab815d9cd2e36fc691a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043867b4f9e4fbce84e6901c8f0c62b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4541d565d3041f7ddc1120cae4a2a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c8c45f5fd4e126e214ccd974cd85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce44329a2395195ad61b8c45bbaa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3366ddb280b5dfc41efb2abf1c055492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9180c28652170813c5b6bc4532c63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5852d49ea77d9bab586314c23d7945494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b86dd6f639589a9a5de0dd2d78a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df47d0e7914ca30725097ba1efbb86a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e5a318056f4b5a0db263f798f33a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3bb58340a6df7127a48137c2ed26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8992e556fa4e6ca17d192b39bae12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b2d53c6080964e93f90bdd2469ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c94b3da12d961bd175a9f31df3ed83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3378420c10feac8e5c6c30875a491a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aefc5cbe5bdc04d8717294753c7de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f0992c17b77b3e6a86f6d36157cc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8014c11550d818a88d5c8ba9cdbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4aa197ba1b69771bc391a69cb72ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbead7f3dc60078b1ffe05610ccd6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc120256c90f63082bcb7390c8765508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b055d8cfcf9992fd1b1b1bcc777b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afabb65c2308a4f72189c27d540179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621685c7ce4a210bf8e3afcf05e01f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18df15ed8e7b850e87b7d310aadd10c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74e2a3fb59a9a26e1bb0c03b3542e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a488bf95585d4150b674095bcfda2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f624d5cb23a6806589c932f6c8b986c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fa2e926a654c64e4b7b0bd59d719a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9f425e5867d816edb8525c6ae1ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79df08c37a6f1ee8f9431a7ad1079518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4e3e54ab47911b70b20f9f4d55f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36053b8f0d8fc80d18c9cf3476af475c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68c6866384f0c342dba820f98c0c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a49615548cf1c216ac5a23c187f1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb613dde44b69d44bb058760e0319523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057d8a0cbb4075d4517b11c905d684524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e131b56c25b2f96aaaf3ef29e2a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e012e3f045fb0ccc8e544ee7a1310c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361d4df8a93690514ac7b182493d57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c3b022034789d9c49b0e2fbce4df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22f1922ae8e51e621f2170efc876b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d33a07a7ed8342079345c0b933e74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0042b05e01c33d115fdd9223341c44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64520d1349bfb984b398355e3f6b49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7757f6c23008b3f80214dc527a8178533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0c8eac7c4ca06849e62a4c16fd01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e5915cf7a10175166b3761cb26da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca49c362219d067fdadf53375dfcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56d593f48085ee50ec678a5cc5578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dc6d14b481f7c0da52bf0f68a12cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523cef9698709b31703dfff437f763e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd1070a65419d0d5f3373cfeb59b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd53f01ea7c7a8c7ac35ead2c8618541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00308425a2dda2e8352ec970c15d9e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37d3c8036c5669e2d65e4bc480bab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea84688698d7e73f2fa9f0a1dde38b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab81fe762b2ab49d0d2de35008b9e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9859c96458e5fe29a2b0b556dead546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b704d3fe013fc87f04d4de124b25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770afa0c6767bdf1f009f44f729907d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c247c3f99c875d494a8ae74e53730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642442d99d4d1bf6c12f33e6fcdffe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2a2c89aa6dddd8610e8bb0839384551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887be536a62f2f049d57f9a9a7010f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc72cbeebfc457995c966b1a14988c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742d70a0b7dfb2bf7b723824d4fc0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4833011281094d69b69918434213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900295fb68fc68133dd1f7fbfa8a82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220e863650c583b8bc791910385105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620141e26e12125c1421b8c03f7372b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91a089c36c4020a4dc861c5732056559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00333af0d67a9ff3acef224ab097d53a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837de26a7920d7f7b894e900247c0ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3ec9b831280c292eb344adb3fdab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c7e6afa780e07cf4229dfa3ca4a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f73b953b0165f79d491e1d6d5b5d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509e655614355a73fa87afcee529f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcca573305c6737cb2ba5ae6285961a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af9e2a1636f7f184906b103798aa7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b32812a66b683cb5c1d500e1c76af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97bfd3e2f6ebf726bb9f7944670091569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703123c1ee59adc4925fc41ae81f761570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8475f15fbec4bc19e50321c3db45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7faa8f18af95388370e379c1528273572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7afb2369ed5a3eb03549d388bd7384573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1523f895f748ef90540f72af7805574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129354f336da7dbbe3dbbe83c5cc9bad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eef43e54cf022c199449f06bd6d9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55716eaafda924b46feec601995eb25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc5dbc0259030997414369a9b17b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9c19d8ec5eca69913939915ffa28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76b7a3c72dbd0f699afb8aa20d603580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597b18d9c1ea67011a8a2e6809538bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e87ea7676345187a04946952fd7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02e48dbb2d5b3fb06828fdd7953ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ae9322ddbaa3317a6a21983a0b54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456b485987f08b4207bec020d684c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd12b3a0a4736cef6697c4ef66350586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde978cfa4286f8c18d1b6c36129e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2962819ae116080f5567410c6b5d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fef1d9f23329cf44b8bdb0d08fd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca7d8c1f4726b30ff2cd090598a1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575b1dbdc5b2dad5503986196c4ac5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1fb74e74c44339ddd6107e4e7b786592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9089a7e9ca2c6f99c5969809a76a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b1c070ad043ebcf4c25ea803e6785594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1771872651e6f8038ffe0b4f61161595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1c7ee8eed5632f24d255f689b7326596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27175b4e3fd8547f935077cef7dbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fdc93a4a8bc48ebf8f4dbe1d7f207598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227dd7eb2175d50b605b0f147f0a63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f9c063790f8c0e492978c5e0641b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705efc13b2300feac498b17fb415c61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072f4b6cee5fc32215eafecfa761fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffd7b590cb5a6a7c9338f9ebaafc43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cfd93c8f3e4bb0001876e972f7531604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c583e2bc3f9e5be8f1ee9249280a9a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f23b413c2767a410e85d813aefb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f897e33189082d3ffe15b1bee4d70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845d7f32ecb0957eaab8c052bb1c2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427228e9f4dc7ed85b7e195d8a3760e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597fd33e4ac8931df4de59740b183fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67b67c31cf6dca01071df545c96f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d869fc189afbab47406e18f86a9760612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea34e322cc453d0a7bc17eb87e5bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0385e87f8cf545b01150aeabde17cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95287969800bb092fc66f742da6bcd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165309ebfbe07ba94e44a04e4dc1f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997284b674f71218a6b8bdf8fbc259e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7937e619fff1e67e949f721c0422618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a05af723286a606d66257271686b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d4d221d7cbf906061640e41bf894620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de79f3100568f322042c35280679e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1b82f8ba0223d05d1786ebc31e16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da53e43533c46df803945cc75b3861623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8fdf722ab75f51df8d47d2d4e1333624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a27a4e27dd6b8ec9e012e4850047625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b069c5a936bba5456ced995ef466626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5beca3a82c79ce1f61e6f8327163627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3656b5d79b2ece110fbd325496fdbef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637d91020c957e17e69526de955951629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999717fec7015fd88f67c66f71711e49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e90c2b9f8e269379b80c3d9bb085631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11777ad881c43894034d2e5bb355d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d35f6366d1d5caf4c0fa9adba5ca1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38b3261b58f0d8bd083a3cad6ac5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001109385b81ce89ee9d26835e78afc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc816f73da98437204e93833a0ac62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af47996a98dd3d2e0a146a4e771b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd92ddc5a924f18479a2bd05a721c14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79f2dcc4a9eaf809998638a9b6013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67bb8b88c2ed6db1be62d2a39884b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0bbb82b5a11209c62a5bc4f081b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1e6085c1d468abd4a2032a1f8fe88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0159921ff95f645ad819b5ade020643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518418e6ea2f87f3dcb9ef439be5497644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4fffa547821810c7e6a20872e65f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d1a586c5c81f916f27cc21a4859fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb7cf51d17896c05e9602bf623cf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f2442845dd8f40f4cf7aeb8ebe75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d871267b5cb474902094a8a84c084649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec1ea3f75a36323cd7611a1607155650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353c7a2abf594531c61377ec3a8b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf19c81b6cf5143585d49115bcd9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a724dc8a91aea81817f4fb055217653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40581d75becf5d7b131fd5682c60534654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c36005e2519cd059fbd6101bbb272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1bfda9b66651d3f2202cb88a63d87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae552d53d749f0f7b8487c77895aed7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae00e8ca68743a61f4bc146ec27557658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd1c985ecf9ddf97ca027bc455080659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa9f69c0daa34c8d5f06fcb8f1e60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6004571f0b6a8065317532295b5a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76f7ce7d821a28309554c133d362d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3b297966380b8a97c091035fb2a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abce90f9f0526f073df442f12e8a8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c018dc9f371996b137e857371745c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc83d0abcd8b521a7594ec118749e80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474619c06c75159e90373932c36f076667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3550d87309c21b45421952b1c7085668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c4ddb5f3554c7cfbb0121f08c1cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67eebb71f4acf41bf3b4e2b32656c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b342910233be58e11674396b18544671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1037e86c874f61fcb5fbc61979858a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdffa1cef342a15284ecd218407b4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576d1964e25673a31c4374bb9eb634674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082b0e83e959d65cab4dcc83f9db481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37f5f53fea635bc540600f4992b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65365ca2bbf3150340fd11768221bd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6949bb3ae34484ae04dd2fb87ad4d2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13574f4de94915caadddb388beb26d61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7472879113c3abec324ddd3cde3f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf877d911bc7c43269209987e695e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762106624a160709e324265af45fdc15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a20aa61dee181980c23e4bf28330b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ac7cee9f7bb670e6588c5f4b2824684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c006d72c0a2fa5225b18bb8f89eff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b24c6adb6038ca2a150e9aedd2ba6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3c5489b75c97b60c5a1d206e2ebb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1880697635d463caa83bdd80c900a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ea70cbfdb36dbe401edb82dccee2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd400616e94d916d30e806d883843d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a1422cdc96ca7468b0ef183c6bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209722febe95ba6ac7514217c948fc19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a44cbbe5a137bd88af44bddbd97e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec64458a68369367ce9540ba1b022e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d078468578078539442a7ac7441c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97855c895a031b66673957432362c17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd55a0e2b57f8d0cdcb3c8ad8e27b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750be25cad683e385a542158a449be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134367e6c8d81fe6efac7bd3f8ab8c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47c2464771805b55066a0a7c10416700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b01ec5f398e74f879b9dfc0885fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94745e395d5881433cb2fb8dcc6f33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146e7e4c86a193f1597302f6b55a19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c980e24cce35d7958bb65850187eb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c442042f83d2e5410dbf98bef84c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e699eaf8798467d19821d42123641706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26edec759d7087feab7b1776c5663707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad78d751191573eaa7c6dd6a7b5dca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec3cf8321113e0dda180edd3862dce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7c0c24fbd0752757173679d4130f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b15f1e864523f116851ea404fb3a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867050e0ce2240c2b4d768b12b2e81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2c145c5a15930237dcca0a14eabc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da92283a41653724bc8c2baf52ab92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10a992ca01ba94cb95ba86c1032f79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64aaadfc378d15f650204364e0e245716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf997b4f43ceddcff0900ee41febfae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d472569ce5883a85d9e89567d8800718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d08ff7b0490eb3341b7a22f38f600719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc61a62fe0b98494503786a8472cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c9508962a547f98878efda6de4aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f686b5e9382feae79f34eeb34ee2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047af6fd10e744a45e5e7192c821a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6746c07cf35e6e6acea5742b00c5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361967f22ec6c09b8c148bd1a2bdca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef4ee2090073ad630463220ee36e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3d8857c6afb58a62ca3891e12d1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf2f7c08a5af50c6c5b2b264a7483728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a546d2de6aa65316d59050830b864729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3a1199013c9a9d60a634f319a2bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca474c0748ec3b976495030447edd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bc7571d13bd4f687932f235523d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08981b7b9dffd5f1d94af7569ba611b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c23a0b3606faf1b133fe2da677cd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6064c468058b6f7d1e4e3173f5e05a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc63126719ec0d6aa7963a1247ef22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bec3db3436ae0e464cd75495180a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0c8ebd44f12e8ee11d9242776bd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1348a5035200a96a9f38dea88fe6e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14adefb93f2a056ee4851b0246aa3f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a78dea65a005c39c76a0f1e2a6d76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db842dc8ad27d444bf3f12c84dc92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45d975e33922ce7818324b7787887743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728d62da19ef0988247e53f9578113744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eebe91350075dc8bfc972c8ae5083745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dc61a10dcf85bc67709758056751c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d98c24d8e28cae94fbd4fa477215747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b65d74f484505edcf2f889bc997b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b1a89927ed672150e75b9c0d0a73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a15f227ba81a544a97e54028dd992750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f04f2db7765cd19743bc3577a1eb37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b9cb4bb056bc6eecd0358fd797d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c863e97eefe77bb22cf6a9ca487bde7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6827000a20baf70c769a74cca03ed50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a61167a1a8be82e15d09b3b92255f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd332f8e962c090713146582524de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546868f25ce8761b190cab7aad668d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a593dd4b672d77a8353a96819dfb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18aa4a7328bbc02b0f289fdbafa8a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0eb6004f614e787c47712b241f2a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78743c5aa95d85a0e43ad812ddb0c542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0ba682285482c4d5f46bc7c04dcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e22f4e7182467191f496a047db355e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360b88d33d927bd4da815bd9f2f30835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627fa99e1922e749ca11670f0081d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38c787beb16f5321db2bcf3307f827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145fc6e3b82fbcf5b7e6dc0bad9ac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4100bf2090cbd6ded32d75535c921c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371c6bf6bd6d7a907b0a0b3ab83ea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd5297cf5c8fcf512252290b8a0e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb980dd6a44b5f7923765aa33354112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87539f76f43b2025b9f3178e730a3e3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad1ba8f16a8688e577f343296bdc2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de71803e8741998a6381da1ce54c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc27daa9048d99545512948af015316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a5db210dad627e28f3eec54bd98717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f3daebda48a0762b2d35f35775c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3082dd942b5683b9b4bc34d0e1e0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc70407d8a861a182099059c9bc2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a3c9b2cb708811025b3d3c31d29f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8d277051c1e8420d72290c546de322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66ed3a8c1f5be7b0f7d9320f1a39823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b56098b4224947c1a1a94bc832bbd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e4195f57f607b5c4df95f481d40b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0305d0a7315985a3913652c9817626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1b3736c0ba1dc5fb0fb198da4cd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83081d8c1706c2f2e6065163eb772028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76785fa75bef5c54f204a99ba352ca5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd047be72c6a87b35dc5d67e173e88a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79ed721bb069c9612c4e810ae38cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb4c8d56ec143c7b42c84336f7ed3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f551d2e01af76f64255eb200781bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd892c41a47b0b7c4be7303154f0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6aae0f0f161cdd29ea0a19052524735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f896cabfcd15e4630dd2f43171953d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f704b57c59a39103be709935cb6b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b118e77e9f31296f774aa71ec62f0b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c580f3e596a9f6481997a37cee8a7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531415da808bf6f1ce002cf8d31793940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905fb09af3fc8ec2706b60b633a97041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385856c47cb686c7403b913d47f0b3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe7ad7bc1744ceb51975833c785d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e531e253271e081e335af6bbbbab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e3d0d2d0aff5ce047a9e94ec58f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ce9dcae9018bc276e44bdc2428af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c6bedefad613b7b8296f1567dfd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b6c6132d9d9e07d083ae9d8d16a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c528b4a9e2a4d167eb68030be6ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4cebf36b6c377694459f530c7d8f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa5fd705030c6cfcce915cffae9ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9555a4daf2661925a219eb957a227a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4d71da93713959aecebfe42a80de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536699fcd291fd7cf3c95aa644b50fa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247aee57e8490f75e43a753761562e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39017b33b4914e37aa76ae8a6293a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccfc30ff35147ea134e12f624dedc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbcc3ebe3b1a91d5b4693ba72d66df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13811fb7e8bb77d3ba15cbd133c538ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b183f91428ff49645cea0acde847660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe933204110af2b91f722786e5ac83b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b145825d75c36930172317e18738d3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f04c582d42a1d9ad483ac30cb3d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fa1159e27f0c6bd1b2c35b0ab5abc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29d73d441e2cb2f4ec879c1e8a2ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76508cb04683e31203032e0301b8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b13fed27637bf61fe5a588d310f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db0b4f3d9c24468ded85fe7bf9ee668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d6c285c0784fa1504a2202e5b10669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af2cc6d881c599e8fd7ad394a487e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3da119e7f26df73b66f15ce862c5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abbe23655762847de49aa963933e0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d299a9ab912a73794ae0b9a67d92d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5754e88c35b3001e8f203385427c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a165c2d5f74a988f979dc9bb90ffc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602e0bc382f1167b6567fd27a47a59276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7083be98be740b890c1ef77c8433ff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd01fcc1033a7fc93d4068b2e859c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235837ddf1b54f4e1984b67da10ebe6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dec6d210125ae7c34e16a65d0efcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e3aec7470052d0f6bdede7dff0df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6e29718b58bf75d352eb3c4b0e9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2905e044626dbdf04e8dc33ed3caf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5bf6e469d92c9bde2c43ef709084084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bd731fcdcdf6b8c1cd4d8f7ab77085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc2fc4a3ddb60551bf77231f3a4f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc9d3a78fe25194d162be593a23b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c33acdc2b7c8ed38604a5b2e3646888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f34af9049d902ba801c7aab2b6408289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8e9d72713bcc25df8df37894a6f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afda61ef607e8cac5dd8fb706f48d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eda9b008df4a090d322f37078902a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e328887dae6791e1b89bf4d643989193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692072241fb08b9407850d598d10a2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf1c28264a3c33343042c6837422995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee714247baf2a140d28633e04a8db596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8cd75d24649cbcb761f5ffbe3dde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f4daf5bc7e758f7a8003ecda000c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba8205e9a8733b7abf68b6790600499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76bf7d055c39969567fddfe873ef8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fccdd3e3441be157b0e6e94f02b6c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b060ab4104bb6e97b174ba7938bab7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1e5e3e6171cd68f37a10d93c101c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b720b4b37570ab9377cd916835d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bf8136c7a73976aca9b6cf78e872f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5d1a68f820b692d314499fae484d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d70dfd0a2c1a57148050172e115037107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3211294f6f4606a78b58f2ab2d7ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1933f5d7259b446697c1fd64ee8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff613d942ebd224a24ad2084e0a3751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad52c8f814723920ed567675de162c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a246cddb74900b1eaa3d4c589772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299484ef6e170ffbb61fe58e93d882c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e695f0462805bfe6c52cef7b16c34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f07e2508d0847a64d2eb656622dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441f92d9d1e0238f757e3248e56145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d635eb8f5eeded44ee025847ca69d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281fef3eb82136d0445bdf667f71c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15854504bd965c18f3ff3d95335231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f10d6bffd88ef4f871579ce9ad6bf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de7ea97c99693571f28f05e178a33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b58dd0cdfaa1c5489cb7a2f50ae04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925e3112aedb7fc4dd8d84484769a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced124269084f0b037aa1d5d555e1ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba28093d634b1505e06083fc05343f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb696cfc0ead8bcbe0401f9fef0a04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a3ee64ece3465d6cc4fc123b4da3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0fe848b63dad02a5f319f074937a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838321c4463e6e82f451fcb3ed38094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae29fa5118095f648986450b5d6e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50637a8046aadd75fe1bd1bc646fe1d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463ce47f8cad196ccb8dbbc83f43780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37daa5fbbf6e0c89688e3a434c36dda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d514d5ac48e44bc7e78a86f1f644d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788fc9d365d90ceee9880b2d868191135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93366d4e4030849114c10f975cd8cf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ddbe6b6b5aa6810e55192e7f9309137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1830410bc4a5777bb5d10368bde4843138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a509e6cf9b39b8c84d77acc5c7a79c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b5e33bddfd7c8b2f838bc762b80a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5e3025285114f363b88b8edb0a04f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19983b5d89d8b56ffa851b6816a9c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ccb2fba6eed2d5c975d3da7c43ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888ff1429b3b28c48d28ed4b669fe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22124298c839a37815b793f2a2cff8dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9da937d21e607229be724a1b1eb6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbddb72a998e8db6341caa06591087147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a1eedd9f54e5d5f8df9bddf5b2666148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f27b5829cc1ca5a20e418e6d32734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570690809445924d4e7768ae2bb2b06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81281d6afe7ddcfb2a637e29274611c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a119dffd4091078163eef1e106a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b49e161b6484820ecf44caa7ec0d8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163794696efa3f315fd448574b49bc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf03b142a858ae8828fc890c7455c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b047f2094366077ea3ea358b05adc8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d03083267c3f98b72f5abd5f2297f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9818ce9f11f74ea7f4264f04a00e8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feddbb674703584e970fa806ce4320159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50c1d5f172ed91a5f8c2e2bb74549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956941bd323dc1fc272fd8b597d3ac36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b24989bbd9cb557aca01c66dee4f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58ecbacd4c8ab9d80fc581d6b67374163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3baa9ffe8624aea034d2d45632d16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33f8ab6833cb4686e19a0096f8feec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1979989f41f8944b5208396c116344166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863961a3097f26aa264bee575c1295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea727dc37ca9e7224d42d6cb15f091168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bb148e96df1121bc83697f75b9c1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef753d309dcabe7573243e00e3ba74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdadc29a0d626a381b9804589d0af0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0219048f10bc3a2173d039aa445d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288179b55fa67d1454260210e7dcbcce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c8da85bd41179f189943ee75ba17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc0c21ed5d201edc721cf6c9f3192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a6792a09ec4f71ede5c06ebcc1937176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe8aa03f57a1e5f6135a70529a221177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615c3c0462427363ce079879597589178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe209a409f8dac8c2ddea32d2a0369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a6312b1a638d6e33bdc188fe93ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480918491440157fa6f444a789fd6e17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702259d5bd5ce9d1dff154b345f72f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630077c845ede9569f3d7da45b75926183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b49c7b129874342345f215e14727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e6f7e25939ce745a86e6e11da640185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4410c445ac27b9fbfc95518934e31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec50dfc57c290a1d66701c9a53774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c82b374efd9254646ec681e5bc96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4651603bed7ff6088f01ebe7b8e28e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157cdc03ef7ec1c833e2ec92bc4861c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d29da3f8715084c250ddf330b12c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ed6e14dfd410e2228cef5e21a603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e15534b45cabfd2791aebe0d4cec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd7153c85686bfcf55757d773429f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755a3c5a7e556e4317ee7b2231a00d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8dd1914eb128d26c61d78edc83fe6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b02e98fa2ed85090e9a2a69cf21a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e678f6ad6a54234d218260ce86ccb42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3fdf831e1fc62bd8e5660e4d5657199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e123cf9d4cbb4d32dc9d456d3997e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb40a4bbce47b8101381fd0f92509201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df92cc7ab7436fa39ae03240c8c5671202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821337ee7794fb6e1016b0e82be30a6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de6104f6b13d54429dd61ccc84a5cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52905e16a0c76c23dea11cb25895f45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e358d71761d1e0d0517722ac9bbd72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed85ba7200391d3a0d274a1df6ac30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df48f9153b6973bc05b24a45b8b595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d645566b77ce151fcb2976d8346377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebced07179eac7a73efac076ab6a6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aeb19878933af06273847a71121b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b2ee163ffc39e84e601a161c88ddd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf85240375870ec45a3c40f522e01f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2fb84fecc34de54a162b72004454c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7375d12d83ca2bb75bae11f4636f73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f1e417dd3aaa1efe4e477f6c346e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2e369d82fe200d02cfaee556cdfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2aad6b7dee6bf7d0263ca9f563192218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14c4db85a081d6912ab8c469a93ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917522f5cb3beae68b26cb3a2f7da93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f8eb61378cf9d1e8fba9cbc8cfef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0cddec3289366cf85e4f5908d1dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe64cab4148c765479c7c303cf69b3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1579db4e7806a8d4c6d18c929d254c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9dbc4f86c605ce4ca138cfaa5cdc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68b4295325b5f8b4f32256bd23ebc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cd5df24d6d974e02508ad1257cd76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c6de079c1d149d8aff3d946f8a92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590a0c0bd3a9ba084596f8ace98da4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea2bd6815e8e38597ea6179f323fd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445823d2cce5e08a0a0f6a0c6e9e6726231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a7a6332cb21a1c18f51832e55f5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a1a9c0308172c88dc37c14099634233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4698c8184500e8ff8a097740f7d0c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b261a82f44eab7bcca296c7f9ac6ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a6d28ae7968364df61a272aede07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352efe302894c768af1a8496b0d84c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3cdfcc189c3470d4580cfa0c9a42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ec73a0d2e05565bf93d24a60d147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3da62d5ed242bad688c1105755e58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b025ca1fc8af9b7f0c6f82c4dcda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f974da9a558fdb4153ab0470d69f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09dc1223119bceade248c3bc6b018d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419857d5932349da70494412f138621244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274208f94aab7a40de6186ac7c2dac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b2f0dd33c98dc95b2ae1dd8588be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1ff99d7f828ef5ba9ecf182b2462247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f46abb6346b7b42115814892debfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a274e62ef8336c96b2171eab7b7f12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a84ab883ae8b28855ca03b9f01b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043595618e904c0de68ff21fa04793e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2618bcbc3a4a2cd804f418c576c96e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6d916c8ab877e853bfd145e312f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e256fc49bb67b30cf07152390efc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd093ff43bbbb8bacdabd17a7b2ba9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73e01d08c82d7b77e326988128f32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbaed7b5bc8562764c6ec4aad51a5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0446a2c4c9e3effa0f5a7929542c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5bbb193c9283e9422489edefd96c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb422ebcd071f9bd9187e6ee15fb7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d2083cd4a8a948a83d20b40ebe04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac7939411e61733afe51ebaf5d8da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8539a03c50bd2219be493686ae131a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a292b2d2ec360e71bf89db9add4ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f31bb55e6ba6d997ec7aef931c0e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00963b74c3c32932b1249a28f008ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442cf8da381f6ea13c92f7810d3f548267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f833af840e515522b800a6ee3453a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00da6e9d3388b1f2ae74ac9d31438a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722a0a55988b1294ffccdb8a7aa664270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad69aa57e44197af07990035ce483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d874784a2e9e4430ad246934d436272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e3de21e85f5f7400e9640845dd2ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de8f1204ba6c47285d4019284c815274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528b849511099ceb0924f43be1b9925275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2993964afa6c3ad97943a194a470276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01d531a16b41060142b37802fbc60c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b30c6bb5c5b78bd4d6ba8452ee7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04357274cd81e19fa2635e1fe6a3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd65e2196e7b638c50f7b5c2fbc95f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f1c2d0bf51a84d0bc1f25cac7edd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe259d515663a15afda7b3fd6daff4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67989ac7c08e93c6066a52d8f9d01a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c57870e7f066a14e4bc5df4874fdee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560979682bc6987c3836c878111493285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6522b9db7600a98debb71e068441f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d4f23ed5f26794255a501a12e455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dfeaa7c28b3c3b7c1fc9c3732812b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fdd3a9d3ed4b4e92e55b38eb105c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886a05d60ba0248d2cef5b42a4efd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ea347d41052d37fb82fcc9a316f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7341dd022fcff08bba2e0fc61752f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6cbd7b08673d46eaa7753b032071293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364bbe492a06008634fdfbbedf089a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558e4e724f42c2fe45675129c7fd9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4cd7d319fbc08cfea87a6bcb3a073296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839747fcb9892407832392aa2597c313297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad468014ff896a897f75f838a6d14aca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb12145fd339610d13b245fc2de14e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a8cf3bc3196e3caf3ba6fe5e2d24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a864705b6a040cf7a65f7aa366a076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c30641aea70f823b73a52eba058e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666090f19f4b387e1153dbd8fac73f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f6a05af9cb42ade98dc9f4be34ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaedb0051b80bbe67aa89261371b3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253acfe2ea03cbb2c224e9a4a7dbc6a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a963fe55bff848b30935ae22d4e27b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821cb271b65af616397099bbe34609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8dedc5e53b824e7cd7eb3590c150309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b2ba09f6b1c9ef801a4de445b227c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e955bfcd232b33d75a739d0c8dc9d3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f6f18de87162d6ee89f7fb801a06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769da1a90bc2de4e6f7ddb7ae9fcb1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d18feb5ffdd90bb2ff079fbad5900314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204cc11653274df7672cf532ed019b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28e5b57449dd8a2b9b99f4436c520316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838948535449fd052f13dea81f2c984317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c922b81c951ccda120441b7ad041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9e25cea05dbead9dc4abc58a5b30f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250d626b5125b60bb6931b91ea21b03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b3c0cbe82da13b1dbbd1b5d79326321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366ef2d381a302d30a0df252f62623322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b155efcd198e8953de6ab06d4f12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4816492a1cda4b58ad0c053d5883ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d00f0d38ecad748d38b7ca29967a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dddd5830ca47a3ae97a6e39550a941326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aad7f2e017429c0f095297a96886f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b415d8141eeacdc5c847507af713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899193d7e275c63e2a56c5378c87115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5a2058efc6ce96a00b2a2d523d24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc573e88ae8660e6f711460bde1551331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96fe06fdd0de70c239b18588334f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7c51c5898f816713effe54a2ce6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828490521ec7352b7ade117b2318902d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022834329d72d07a1fe516b0422d0d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923ac4e50808167bc6520c17fad0bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063bb3bfc755de2ef2dfa6c85c33e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f044ee98ad4bbfb15ac6ad124a469d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb02cabcea060667e76e84324e28ac3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c63fb4365e650e5052b8b421f4db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0db7f873a5db775006970f1a8df0a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df41e21a416c31f609de3af26065d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1570067a3b5720bdfb06992358630a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2f86ec64fa1b04130a69101fb8c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441334c834646fa9233d4d0cd9299468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638139035839841002c735de56b7e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578650d361167bfbf104c272424c872e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e97e7e6e7b7ac43852805a70ac31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eeee19d8a2fc549d198e20613ef78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf145e3af07255d453e516e843d22e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1aea6057ba8e8970a1d4e9d123588351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11769b9b6d29341ee7878b1ceaac50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ecf9a2a79f6a25fa12607578f498e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d08a34c1f5fe9d105fec13c0f8d48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4399373b2cb74061c6c9f244da96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd6c88f659e03639c1f075f2177cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704a8f48b54255677da318cf7338eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0941812af9053e298ebb2851133354358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bfb2f9a62f2aca56c47052b54b361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356fbc7e18dfb27cca5f8053862bb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c99cac05b864113887e39765497d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6f8165f231e513adb049a1516193362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df56a8437555e5e2dd48e7be347513363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46ee56a9b0e18a1adcc95577c4c1d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a27a37f87afbc02e4b06a1662479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746548bf511cb42d0caea2bac3ebf77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18968820e7037c3bafef7ae4c45267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34e5a137ffc5a7fc574a03d14f537f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a7f827e276d648710dbb12205e99f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d3b896c841fee5fa12d0d2140856370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f743ee335cdd757e72e854d0eae99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f6a39ab9e838241eb5400d948ea19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eff73514fc56977870bd284c14baa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b97ad08931b29fb3dc09049154467374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da4b3a0e0e00d4540c2ab5d29be08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2fb16bdb596fe374632308ed1912376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae5fca95a104f8dce8ccf2b0de8c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf44fa420d79eeb432a4f389609f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff66c0a7de342fc44e1574653294e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c431954f6efbf920e8d3b807218ddbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a5a4cc5e904fd2197c4ed25035a45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10944e074d462678f7bfb541b3a97d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76436105fee8b6932355f614d2a1a3e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c39f45a532aefb6288062cb33680ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59900ae88b43479df21c1172eaba7c0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce011af9d1e3f2eac939ec2baf0f13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239de528c3cb228ff69031387a0c08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf91d2deb53ca687c9b239f1f57879388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd08fbc480c4008a38f7644cebf633d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1017274c657be75ce4ddcc5f0a91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c50855abfe976e207b38a04e46705391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc356286bca624c6e34ea3250a739f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85209ea8f54fb45a27030910b50038c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a4dfeec46506e34d3ea847002408394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca974c7b3f569bef7aa57ba5ac6224e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029c3788ef2d6952db0133a83e72d22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cc01ebf052c6fa72df4759f9517c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660f10cbb5331801ce657a7a5a13597398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6f9b6376b82e3d4b42c7e9d1e4a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc07dfa9d62d3f870faec835c447f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c51c8def2212cfcf6b21e884e79bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ced249b796175209d767ca3cca5b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21f26a100a783c7d6d13c1df3af6d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0700d0d3d1f4c112d88e7bdbd5ca0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99befceb50e9773aba8ce99b88c6216e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc78ca442db0d0734ae3505219608c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c5c3243441d9c58ba4fedaacc7b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005bbbbb62fca66459468cbde7afe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956a75102aa52c876aa4936c2eec38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f370ff7e8c5967ff90564941f9df72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f5a683b0126f372835059ed0d6f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c9e5fa69adde56027d3d8277e1078412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1c72cee4d66aa30068a3797b00e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5719b507421d1bc28617fd3c1809da3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffb3bfac572a81214920b883c534c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3d9f1fe3c195b39d5131c2ae2c97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1ab3c83116610a66b05edb09cbb1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc6a60e7b34cc5a87b577cd23894e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467898eadf6c48991d19e6937f6309a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea057f6ef695702120ff812d9a9dc23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a0190f414ac77c7cd9dff20e7ef8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b02081636e9e8638abb18aebfab8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366901356687a0d0628cabafbec7495d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239e3f815233d9c17eaf7fa930868f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc370e8aa1351f955572349c06baaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7684e4d82c00d5e1f6441e504739b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cee76f4b329dd2c37dc7b159688a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a55481809c517dff235b4502dcc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca22a82b411a28ce879888e8d2395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f66f3a2219f79462c3f3d95aaf67e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a354085c9b6ebf47bfadfa3494a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5939ed116698509d9d08df655fff4d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aaa5eb78c19710a8a3f9a89a007d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dce8cd0a19769db5d1dda68a31569434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bfe4e28d02396f37965b7f43b3e58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d8fd9b5b32b021f59a3565da17c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708cc671a8ade0e3afd05d7a702849437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03749d5c9899dee9d19fa53bcd1bfbc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c002e5eb420164ef610d9d3fe640439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f1022077ee6fe9d9cb71054102d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3af365ccb199131f7a1734fef88e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d98f5956caa10565f59705dabe017442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99440544666b3e86333b541bd7ff20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3520041e3720ffb274b2116fbbd25c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211940da77f4d895cca5600fb4d6e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa66ba1077e160980dc1fb486e4c67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef243ff9ce129caab690f0987cf66b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd31b583d3ff84c3bffd1c8161241f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126c041bf98554a198ff6d6471beb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225b3f3f84a289860b598680d47bc37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff17cdb661170f1ee66676487a270451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480303065d94e79e3c99ecd8eb696e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc5b6de0ab5898c2f90e9d7f884621453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb370e55ede5b57dc44cd4b1054ef7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15021522aec7e9a40f14b3936c5ddc3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e514d4302060082cf760cfecbe1e22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab4d0439cc8e194ee81285ad64dc29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad01c7ca2dcd650b4de70f8f4f4aa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953721e5581ce79f2454f4cc2e9313bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eea35d7a51df38ce215312125fb24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4fba99cc3dc4a3890f91405f407c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76014e21ebab0a35f716b4b36b72fe16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5d19593bc8d85f4e1ba6ee47a718c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510165341954149257d0633053a556e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5315d629297aa3faf79f9cb00e9e5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb48e14f8ffda442b4f64e0f1bc5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1c72fcd7a093eafb4bfd8c1cdcb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cb211f95ca5fb0ea52c100b47ad2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342952e9d600b49444968f808148bd2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4527794478ecd30cc57d951efe1bdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b2e43998b155cd22254d9ccacc0f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7dcdae0a5e751bea058f97e23b44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb80f1a1b8f18a32ef95fc925a8117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90abcc1fbfd2a29b5e164c0fd6884f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7946297425ec2bae498543cf156167475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77b65d37a8b7b4c276b70a0edc0d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fe78c9794498a666aaba0d6da49f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb19139e59d3d6410751a96f3ccef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816ce80150ce3a33dc2426cb89e715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b686ed77df24868a4e972ab61841480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975b0a9a5ff143fcb374beb93f0fb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45e05c1bcaaf0e23ae07eb911bb02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9054c8c6698f59674eaa9f7943f4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5804f5d0fecfe6b82e9d0c977dbc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3a80855f4061678853db6d50058a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d0f3f8dcffdcd1c82e2b00b0e38d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c03c0c47f13c2ec19f18d8c22b168487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd319003aea4991828f70d434359883488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb98e57fc993e8f51f6ba3f0670f54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528826d5ce16871d5f42f6a71431f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec63ba633503e8fd457383280f9453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7b520f97035e8beeb91111fefcb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea89582cd96e8af8edb198a7ee7238493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc651dc35381076cfb812dee30250e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710b6b5d4514e5f656ab4742aae800495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c660145afd2608571b96277cb920be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b1d84083fd91f68f0b51ec0f381d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa8e6115cc33eff645a19640d25ec6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87afde7e1880f61050022361cd069499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e5dbaed390a90dcff90e8c0de8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8803193e0f08e9a9708497c7e115501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293125230fb68f95b6b309d67a2f32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b2a07e96efb86ed924db3f674ce1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e334daf4285cf8795dafbe8349f65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc3af3fb05ea143c81c6e9a15887af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78955b3ff64f3fc4d9fbba52972b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e856e7f661610dace62bd830a71b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01e2ea2213a92a820a43161bf4a1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8397958cb7e4d63bcd81750c2d9e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229187017f4b70310f080d2effc89580510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4770d5008079a85cbabeb9f6120a10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d824c90106ab31913cb5ca22a6e482512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad946268032f7185d09603076059920513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b4c1e686818e4f3bac19bdf778b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32299aeea58076675aa35e34d7f2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1fa49c987bd1e95903610d3925bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76224b24efef8bf91d77143d1507f3c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e4c4f08860afa4bd4d3dbc005701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c98b03a5a402a250b98b4e40359ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571a19ac3ac874fcf273262d9fb6513520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb8ed09c08f3f2170c920fd7f5f98f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2901d85df338021f6f5a2d98fd3e39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161245fca1a95e4f7f26c71825eda3a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c127b9451d8baf51ea4c3446172e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fab2fc45e7aeb33b814b8824d572525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d05d60496612d574baba88f94431c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e484f0d57f0936e2cc54b2c1b3633527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e25088b17d2fa8d036373fb89f2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed2a76b1e80ec11433cd589511f69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ac71ef6f37580b974c18769d5b10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54cff8e7a32501cddb2b6d94e0c6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7202c0491cc67ccb19558e5a024744532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffc3a50270ad0ae11736c17518387533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fe1c520f2bfc64bdcd7a0fa37fd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe1a6c65fb341a9383ffe074d1e0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2e32d5deb07916ae7fd3fad4eba8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bb8558bbd09887ab9d43c4cb824ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beaa157c99fdffd021f90adbae3fb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dd15c5f0e74f3381c00ca8d4923a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a283382c5474c6bef9464cfccdc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0fb56ab8ea9faa1949b0593ce7473541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6aca581dfccc6beabab3ecf4edab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af415f0d5eed89073e726daeb4cd788543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc486895fe1ab4e161506391fc2f03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e9f24fa53df43cacddfcf8f230e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ef12c304344c72af7900dfbb1354546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500d7a40e7c08622fbce0cff0605f52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1c74777c329bfa8f3996e257c4407548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ead16792016283739295d7e5f9c863549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c9bdb29038a55398a8216bcb8819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c058a5b129781cbbd2d01ff8d3ae8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f4d8586de08266a455facec892796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc67eb52fb33c34e39471b745368b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ed1794061b141f5f1a2c77380e40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956d70227287e74816190405dd3c43a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3050a49320206d3a201f45150ec5ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac062b288c5838ce4516ec00b56b4ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f980886609a0f184cad3fa1fa59bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd858d550c5dd6fb4d91a06f48e88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea900dd8869916da261980bef4d729f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac454bec1ffe42bf351b3b160b8d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36725ad806aa26afdcd933556ae8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef349e842697382b1338ab561ace0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56637dfeb87169d7004afe1fcf56c29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a68992c67bd71cd1bf69476134a45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884d1840c5740c37d2a3758ec2940e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f567def37bac91c74f77f096972d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9746bb25016a493e589422cdbed04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b6a7fe91c620ac60c316ed57de98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb505f01f6aaba07ba2465991e21a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0a3e0784ab9dc0da870d93be857f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd87d9cc640cba8a87ff1435d117a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3596369315ff4f961f59ab4b2fb12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244cff8062c8b54d73e72be8d0b923b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcdbc00563dd8790a10016a4e07fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072761bbc4f1c070e1f85f80f2484fd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099947817453d49dbeb890a0c397a530577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d70946b7aa1852a472da8b7bd7410578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb81ffbc6a0472ceca302d700ba01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d316f9b79b126387f8a98d484227580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1962c5d1e043a6ef6a46895aaa38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ef0a55c372024635eef9399377da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225c35acae332ad85e806ae6bbce9a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb83ed85bdc0d1f36042f763421b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ccb653f1d00892f893cb46cdf4271585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf86c6be1d84cbce7e2c94bdac7dc72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9066a920b39d6795305dfbfd4a4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f576d6fbc4fe81beca2128fb449b95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944067a7a7f1933383898dab53e6c0c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88413a605d8ca865ef75823ff1d685590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097214356502807f050bbf4cc1b39e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecda4fd35740641606bd0230a2cd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85beb0a1885cfa2bac14aaf861018593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2813c16ccd3cef7d237d67d2822a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d294832cd043406063f05453d991595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128abaf6630912060b86148c51b500c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542feb31292ef4d3fdf18baeaaa347597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae3d24cfe6695331bfad5db1939d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2c5d3858ad1d0aee709ea0b774f38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84786d5b830b544f40005338bfc9b1d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c6840ad6847e1e02cd735b3845c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f12e908ea22ca03f7decd6f5a2205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345174192cb88cf572968f7269b8e21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c753d7338217df7cd32a22876eacba7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84ce5eb3571394dec4a7407c0d40d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c02053cef4cc3dfb58e3ed43ee91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1799c87fba656f61c2ff64f4d4cf99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c05c93b8bd6e96ca47452ddb4d1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8adb2c970564cfb3f64c2d9940e87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a2608632168bbcccdff2beebf926610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3fb47490375775acabb5ece65309611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee536cb2371510ab4a08fd06d893049612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05894af5a9101fd0b4ac1f59ffa39d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e6364571dd6952d9156e05f8e21d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4963d9eadfaf2237dfffb607d613615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ebd1f6594d8b53635f1f8bb2556f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832038386d30a403ac0cb2929ed7db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448ed8ac95d4b9226245c1c93157dc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c9f4bbfcaac4f588efad33d595868619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fd1f5a770db4e790251dbd582676620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331167ca5eb8577721841c3d4253bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c7c9b693a345a0306b0c23a6dc1b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5a31bbd284dd8e659ddae3d097ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b30cb467b2a17f0e18a2016707e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323e7a2c718995a5809bbd6908052a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71e49957a52c05e43b96c7f7fabc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62cb167a861f91e15d6f14fdeee0c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d18fbceabdf09e431d5ca2814d7ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f5495aa107d50a9403a5601022f03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3add2bedc02fa8e1955a6c8c82a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac41f6d58d20f5ec49469f2cfcf334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875376ec504a07d6f865e144a08145632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263ddfb8a0c3ea197f6e0b23c67885633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b526eadca54fc116e6b170ee1a57df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c178f1f2449ceedccd195307eb4972635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764621b79ba55714f2b0db57ec42b46f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce00acce7284f7a0ef44e5573d98a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63693e1595af10b0fba38ed8b65f72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28789989c3388d7412a6e9f11e938d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb741a118f835a7382a9e7646e677e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b1f48da90abadd29dd99067d870c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ea506c8de3bbc1f3439e859b45d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291404871721117bd5d0d757262d9a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829066aa3789889e628266a76ee1dbd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ad3ccbd06a1322f88bd5fc3a8395645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc16d42b0a9b4b0b63aa832461e53e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824133e9568cf622fbfba03d0dcd12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87805efcb9b1db12a1c64c09b617936648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18b54c60d61e3d37df722b7ac2ff9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134bfaa2c99b323c9dfbe92d8bcbf2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6843e2021e779462d5bf4d9ce5c5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae82a1efa21c9937512c6e325026e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b88895c53632e2b8dd2f09d28b4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b942140cecd128514831e4d287da8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560856f0a11040048dd9c9ecdb33ce78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a408ea2c517cc7854b9cce384b2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d19ce2e26774029ad90f4c3f84d17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ab5dd40a78bdfe44d9abf0569fde8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d065a0e4ebef09a12aa76afb9517d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72d36ca0ef6ebf84af58c59d19de4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98acabf3956043a3b9c8478c7b3e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5218321ce24b76fb860ee858825f911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c1a28ef4d9e28fd5e8f780488ad1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae4fbc8bdc8bd484d9c992f91d5ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b85ba4741912f77f7cee36b2c5e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4f73c733993dcbb41e8723767fc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aece42be2e6eba90437c1ae42f1af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674172363b99ae347849fcf3d09ac51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a0a487dd35ab6aecd3c5a97d6a72b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea41bc5297940cd0d3d6728b29864670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e996fd15b4635d2a3fd20bf5f55e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b715df07d01f4d9bf9d270f410e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13198994aa6fa8157fcf30be26f24d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1badcf83d7c007abdae62ffe363b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50d79b92f95750748098c7a03f992675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e21ad82bee0b951651fb601d11ea6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ecc2798d4193df028d2835372846b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285318c3735079e0d426a8083d3783e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388625922973c3e529b9e1375659fe45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafef6bc780e8a066185520730528cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2692192614a3b62eece0b40d808b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b9f976d0750e4927cf8394b784a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d4e7c2f2c6116a3f3d0678cbda9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35be0ddb46cb5a8d870ca46cfc366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45a21b0de36d6534692da03b29b67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415966153375e56135d23bcf8ad0fae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926020b16c23f729ffbd0c4097fde246687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51f25c5c51dad5ab1c4464f6a1b72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842ebae73053ffe3ccc637a039b5d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e520ba3b84440367a706ff344ab6dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fbe3aad55673c9d5269d08273a64d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf81f18ed5741386dbb54f5d7586d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657516b2f361dc05083fd18d76d17a7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec11e5ea6877196ed9974ee5c5bd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc3389c715404f27f68df9dd799da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26059734e31fc72a83642c39e05b4c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52e69b4906bdfc12da245dd82007a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6eaf12ebee9dc1b74859e901c720a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7152c31e059e312f85107064f533901699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef4330b7c83f429aca35606a42fd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecded5c8a42c2a11300f2298d3051bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aca477e8e0cd579cffcc67faf27e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64f397ccbd1c8686da66773ba6ce4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d841efd7e5f89023f57c83681906704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f790a69ae2e2019e20e7ea06d20d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877ed5d4e8960be316c4f7f0de23edf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c452d9eaedd6aecdc4c7e9ce1cc09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab5b772fdff6ee5abbb3d4961932d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e2f2876873d2c5cb31e083bde7a32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d2bc28a5d0a87a715f518cc1a6fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec3fc67a6c87d1825d5fb0bdc45fff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7efe7f20c2e9e399e4d53964a0a2e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4fc4341985926b7eaad5b9a22b11e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348f1e8e5d8a9fd8ff163409fbf5e05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ffebe832c49ac55a0466d11b594bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa1e0c71053b37ff59ee1536c78b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4261487344d77aecade74f0ec10e36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa0324a16d4d8ad5667552e53c79f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff64c19a7359ed3f73726783daf2621719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417165c7b756b70d0aaa208f402bb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1c5fb6ab1a0bd6e0fc688b3bb70c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf393114333b91fb09ed99bb5d8dce7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c275e60f4ce51655c8827908db11c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde31e5612289bde7da9e34e955766724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73b887f32789e3a38b59c395620c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36543686d5baab65f8c6104363ef43d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e377a654965f1c7321a15bcb08e7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb53e63b7d8b9bebd52e8f59458fde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc630154d69a3fc95056ef2b44544e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5c60b5a46ea9b247eecc1d426173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5929c7d13277d60c122a693e88b29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5e04c63e93646141b40dfe7e00e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ab0982a1d37454055bd9fbb71fa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae827ee6e463bbedf0801d05119e6d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f874d99eba73883c6a08f24bba5176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e05615b49fa2802d9e561606863f8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923f82a095f820360fc4cd39ea94609737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f34fcb64da02b1864005f90c26725d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d147d3e5461132ff8975a17a1efba4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e504f2c2b1611f4c8b74c1d7e34d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8441a3d78658d263f7bdcea0b9e74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbbafd0eca8b2615405c2553baabc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10cc453c2e1b10eeac493547119ba6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf5be8bbdab71b28d18c2f2365cce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200ad7f06ab5efb6be15175d5f50a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04817c7fe91e418ceb9c1abbc0df63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf7a945bc2a5f2ab694a0bcf3f77b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd71cd893a6b7f65bfedd552e5333748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3bd08aa2fb9a8406abf7da25e133749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd858199215fe3c7f3c030b7caa821750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7e1bdaf4dbfd36cbe339811febbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fff064bdbe0bd7380687ddaeb318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9443c75b95fdfe5b5c9ad2131f3f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51547bca2b24638cf317800873b8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6af47cf851532ec76848d9be1bb3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07dcb01811147b732c74f9a1247c88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb831bfbaabcdb0dde88d2698afb74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48253d8c9946279ed87c8f413852b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486f4528d69faae1bf3f9775048df9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>