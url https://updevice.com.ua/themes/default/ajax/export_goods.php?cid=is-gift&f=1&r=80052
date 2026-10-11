--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d1da3302b10f5ca5233f4939e3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc850523746a760bbdab2a682fb572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8eab324c717f50b592f52fc7d96643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec8f5ae1e50e5af297da72f8164984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9137ce6917044927f6d52a194cb345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e31a1c0eef9729769388882e4ad046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26693baf1dafc3b062879f762abecd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98bf69784c5859de95913900ad6da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6c6447b3c46b94a6e8312ed756d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59938a0aa40451343763c43323c3734310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99dfb46279f14f0560431a82bd7b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24324ab9d29415a82afd05b49100f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc489c9dcd1e9647c4ff666e1bdd56313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb4a7360ceb222cc7f1b9c3973a5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd812d18eeb42952cc8a1ca56bccbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d213e307a9cbca46d4ea911a4f61516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afcb513cae5128d78151e7abfaeb0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ff028d47928375560859e9502ef018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4592d6f4558a3121e8ffc11de4257119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434d33a284289bc48a476dadd8295520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac88ef678416562b1a5463223072321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a6e11309434ae5a3da4ee30fa7f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30c1ad824c377eb70547e5ce6eaff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd63b3d465d7e224dbbf4a9c2b924624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c020784d789c864bd58a1e7e483525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfdac6f457ce511a69739b43036be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f62fde007e52d199e4f01c6cff1a1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e93a8f65b8cee1dd8c64cc232e67728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f245341bb4cc2dd1fe6697a8106b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70759c6b50455256c6f184b1c2ff5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689be3bcc237a5d4b212b378137ad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942bd4b74a8d4d65be0899b4e75faea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfa3c20e92f60247ec4d518c87bd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09dbcdea264174af30aa3011c43f8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65241ae485cf932c2f2e6d473f1f90235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcad6292e608fe142ab833156ef0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc93cab3293a375fab23b13833e59f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e0bd09d1832d9d15e415c873e5cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90a158ddb47a37cdb45f7101496ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a3c1c62110200c4c87edbf2eaad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28852fbefbc5721d752bffe92ce6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239fa49790ff79cfe24c26814273de042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53753409ab135f5b4174b5a806528543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38b50f3cb8e9cb769f2328ba84a5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11be423c2c0d8b93d73f945a0cfb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3335d918638b72f29a9f932eff1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ca34e068a8bd44c7cdfea26d497847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82816ba4f00d0c61e787d0a2f012b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdea25b4d4597ab1292cb5c51a4e7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a4b2c9863d5aa68adc7c68c6e1fad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b386777d3b96bd0bd6f2a36160d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886ec27ae0389a3bc2506a62e2b48052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd4cad13cf0b3fe9f91a47399a956b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdacdcd4dff8b801a97dcd40ebdebc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a556668ac398d082a9b2d4f94ae1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524ab6275c889ff4b8189f6a3bfc61756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4429a117afd1a38d354db107a868d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8b0c136ce79713f893b9e5a869fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a467dd63351681c0c6723084d6a6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292deb9ab029ccbd2b4415f83dca62960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080607279094712ebf30c0045759c7e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e9324916dfc7779fe0d75eef767062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988d4e73b5f049552f74f6efc44b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc7b19e7c86c62922685a71bb747e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491360a5cc1e4a17c2e08c04de800465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29efb0201ee8ab585cacf2c7cb95b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d42790fb9b39ab3a9f57cbb6fe2fdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b69fcf6dfb4dc57dbaf929477a41068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3756451a1eff3607d6eb0bb523b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcb1e1ee099add1ef4cd7b13261f8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af855e22ce7db576ec3c79fabbb7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e14cb4104060031ff4dbb301bd2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b84924d7ed819e65c02d973df97073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd62218daa168d569cafb64efb166774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c248f5aee6ba72c93c94e59f15dba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52c28808623466011d913e899210e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2edf45c858f3933b0021d95f156a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c9b73c7b1a8a29fbb8c2d81f174c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673e72a89614726a2cb332a60e19c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5112603cd789655960c3acfe0b26380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61484154437dbd990c4b0df5e5ac1b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425829bf29232211562f5e709d23cc2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2301a8be974e5f5348fb4885a1c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775e056d35e401b625487cee704f15984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076302f6436f0b03ac3f07086ddd634585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5230d21917f2c5c0ef9dc12312ce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5b72e8499bf1d86f17fe6fe0440087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac426acde2a9592b54e9befa6eb5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ac2a539220c2632ac909f64f002489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa586e6b20e756989d498e1000996190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036b109bb87b05361fc0c55e3b9d3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fce23338c74006233889ca427cba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a4b7b6d3a6fda01d4feee28ee5f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514481ae466f8c1af2ee60dc3d36cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e3dbeba124547ca3d0b9bf9fc67095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b8ddb45973f33be1072cf9b3ad1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c7673897eabc459afaca14cf7c4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf614e04c77d4b66fbe04c6d7347498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168c753eb71c997b573d4c4b45bcf6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de63b1486e31763cb3a13093d612e72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254820ac441cea51faaabb7ab9777f15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e1a9850133702a287423577edac3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32268e51b9938475bfb7ce47ae87a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe85ee1a8acf86d393f6a72847d67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434eb128843c8e04b2602461509f2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36795589e0ee74f6c2ad6019f90873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917106675adda414ffd9d82d4aa60e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8222c3d7f74578486d5819d17059b1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a560fec1b28f80257297ddd11f2e5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44515f2b0be9e89c401d47115b36d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b8a8c64e85f35a0b0cadbf23ab86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2679773e38e64617e2c5bb139c9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeadc04cb49d53b11c34d4b517d52f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb224e2cc31b527b13ae9fced83a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd3724d5eb47f99394b6b286ef67b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbb0c33ec2d5ba0146cefe5b5bebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52757a80690944558a88019cd37fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157228c6c960b3f72a12d52547d33e03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd2f6e16bdb8082a36db401dbe19a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c943543c75c60765b44e8d19529d14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ea1f8c14fad1dd827bc55dacc978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72f548519bfa20acd2e556e70ada6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94890ac9830c170b3d8ecdfdc7309fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfca726e40341270a3bf02f511681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569293948afb79a2762ed575c21ed2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe39b2a246c634d0d3917a204e5c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c80303334b526c6028a6181aef2207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c53538bc015653836c409ced044d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc851d0d8527a1ff69bf4e5d285703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae16055d20fdb563cfba4fbe74962130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69dc49cc27e88f08fbe2bc4a18cdfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b686a506b0d18cd07e721f89d4a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c322cd7e88594494dc7ef4885395133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40a760efec24a9e30b0bb9ffb95a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507f961f41fec7877a3c4f38726c37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd857a20821125dd0a693540e708f61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba6f586390c893c3a1419e8bb6ddf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e96b4685864bfa1da7678e3ec3630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb42d61210e80183e5ace73184a41a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46f923ecd7c229a798ca52b4b5479f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e525739b923700c9b74ba43a292ab9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e230b9bc1443b5edb77075f7827df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d0d8970522ffb5ad5e8e7749f55c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e9de22be9aea999fe4c7854e6b9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277d14eee26b6ca8c8ff6d11202068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b8f56e6f8dcf09a7e084a4c1aa9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ff908267e4ddad69a1143fdb767e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7cbab0cf55cfe8a6a44ba0c3d38dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e05da9abdf923ff10afabede9abbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6728b2cb7d21c47ca5da39b86c3c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765a34742e67884e5a5649d576ddd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224395bfd7aeaed60b7114f602b820152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af834c207155e7f8975fe41941cab54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d2bbe94de91706cace227d596c90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa7e147b33b0f438999cf3c3e46af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129254479641e2c0cf9097154b4dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bbe8d6f2800f78dcd1f8343b44606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb28865104d7cb4dcb3b67c8aed6f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26363439aa20cf793de3f012263f666159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d177c4b3f1754518288a846512a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedeb8ee82a1dfaf756c5fd1531b338161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa990056299bd26d73bc5c953ddfad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bdbaf1f9ebb478a0f70a75c92116a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369dd844da4bc0dab832a37e8253223164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab2c991976a20f92373616c04cb92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8877c512bbe2502ef18aed5f79226da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b0300962ee98f846b3c50f5f765e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a558d59f70b9abcb137d2b0da7d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139870f3027a3158ae5162816ba2d400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf6c127d38951a516f1c9793fc32c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23b75f68a68197c7e10d3122dbdcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a5aeaecf46cbf5156b312fdb62e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b56326ce0416e4c3326d1ecd00c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624214fc91bda890212977f8bf3b90a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e94cc67d3f8d9cab60f8c568d2d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db302a5f15d62d017f26dcf30bc3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83947b6dca9ab295adb4ac59af40029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b316649514cc2625a78a45b56a9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70163482142feb1790cbac453be90aeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753246eeb00c7e1e3b4237a1816f2fb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a2011febd1dd9b11710f96172e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec452f590f14bbc2ed3d87d9bd4fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57506f31363802a26b41e81acc91e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbea819a82bc96461ab0cbfedc74ab8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776590e05f0abe57a6a01811e1fed1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035180834d806d14cbf0115efd94c3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021a9e6088787aee529d8b429b4f3af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f06e28ddeaa0dc8c71fe9f73fd39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdbb21602bcf67cb5f96f3ac4bbfed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f597523708b4ebf29c240bdf8d3b442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff633e10f708882ca110972522af1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a727148e750342008932d539109c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9228996602f7928ddb462a1e70663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4d3e8dccfe1bf14830f993b9d2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70e09b3df28fadfa7c3d55279dd88a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cf8be587dbb8ea1be691dcb8394e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8b914252fe4e3fd55edd6979fe5c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd4b60bbd50604e5f1d5ecd5506aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3061293e4de5a3210cb34b4b553e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e976a9b3234531f2be37528a51bf50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804bab4456c322d9c20bc2986b0eae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa18a3009a14af31f119023d294f9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f62b270cdfe84fd61a7255407cc06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ed7c48447e1111f48759c3e09926204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd8ebbb98cb06ade3d26dcaa24332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976e93921f15c7881e06a06ed50298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331deb3f2fb47b782b195592824236f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efbecbc5644afb9727854912fdaedb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c999ca912a9739ce12a161be2d48b76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfe72eb4fcecf2fc8ae9b16d0d07a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da66c1c27e9f969a65734db64263517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd194c99f8df1e0f8b3dc4105f7cd5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c08fdfcff19e56ccbf64c4addd413213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a05e6062100d0618c2dd40adea68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff745591e2e01efe382bb051000dfb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a9b807e697b660e9e09867f5684a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb682577764854b7066865832d97f56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2be90446c31f0b1cce89e2345b61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeef39771453d0240c4dc0366a149c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d31e4a10e5be59258f015e13ee878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7b13d22ab2b8fcaea3fe014a2006221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc764423d1a593c2a079e573a568ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248317cc954767f01c1b398f44a6b983223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369991b614adb6fb07f051e9b0412366224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d7acbe6a0112a2f2bb7875d7fdca1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c83c3c63f49282dcfae28efa050a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e262bee3a06885564e01e88e0836a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58ceb7cf54e15f1fd126f25f7500d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25331448ea7ea7dc2f737a342d47216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68996ab16fdae990beb815706feea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b1381e9e6aed04ae1f809e5a7d35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4c1d401f4a06289d09bd5d3733ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21a337f1cc437485c2a0decb761b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110578fa302048f63c767216e6fd53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0de2ba79213ae71312f5e7c2213b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a351af7a46fa304cbd06e3d8d17f2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23077e476c947ff996640ee19e7c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8eb8b53a030b71b6bcbbdc29f32d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26075518b56872f2fc931f5bc488d0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38181fe18dd74f6fe72a93fc4a7c7f78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3a57757ccc1cc7e4aa36d79c3919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1d5a2f78088228fb797e82fd6e4b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9084adabc1017250cc2e062bdc8ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78526278a9ca2c41b56b993892a51c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca4c15f5ca7c904582332c21b8cd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987493594c6a1e347bd26461c6ae0af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b631ffddcb8bccd54e22274ef2690247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead8d141eebe561c903b68cc9eef73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92734d7f4bcc425f0990b646a384b26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf31e0c07e1ecf858fabfae9e17ca0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121648c010fa84156218f64f7e35f17b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9581964d97b845351d7c7b1aa26fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492dd146187d8b9bf4e3edf58280556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d47c4ae2c5012b81fd140bc9c0fb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbef0c3fdd0d4768a9d7fb8e6cb9f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c913b62d82a44119586e4ee1318696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b276104fb82816ccb79abde4e45ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeee7adb2f3736628afeb52c02b5dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5251d37ff6a444cd19eb87d25fdd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd34bfb64c7d822326f9e6d847eb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f4e3da42de278f44798cd170e375261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bae23f104228a5192307e2dad985b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f0a75df57d40165d0e68769574a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa67dd62aa67a867958d8526e1c1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dfc2709a766a17a719ecb2b89783d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dea02dc22987f6e112006a8d4dcde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f33806ca5fbc5774a8defb405e78ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb93219394fa4c09204abb2b5c6e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621c96822ce88c4304a9db66bbc6e1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf03a311760b5eb44ffa5da7560b0bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e6bf4ad344e347b20dfb0dcdcf8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ca21aa318708bf0cdab19800419c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7dfeec0548a4343163f9832861617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9556d95e421628d6d4b0e12668fda0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5fc003f899935ea83ace6150b1530275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0eb643b50f8a34b032eb9846b7fe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910611072c3029b18ce64003458acc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa94ed85e8bc1d4c33b66cc1a7729b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e6716f5eea63aaa50d491b6ad4ce3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c11d77637bde578f2bd7ca7c2b48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a28ffd7b10847084e28b4df05cf6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd84b64bc0a696f536ef82ec25c9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024a19b910fa707bcaf0f17a26861a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209cb4f08f499f2ca9b1b3df685eaf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e4e3d97fd5722b9a066fcafc72e04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615531bfc5490ef859416cf2ca7ee62e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dfd659a62c8c3b8a68761c12aa5a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec46d0ad67031390a752099db5578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e175642dc2734ab7dd8ef67198a3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deee65424849e2c5d522593896b798290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e073b8afba5a76684fb42e30a2627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b1c153371a52322c24150af38ba7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fb2cef22d20e666d90c0ac550aa1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bba3f692c09fd92163b09f9d94493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc0fc16ba765e4f1526a833150dea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be966cc604290c41080007fdc812960d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ef3a43bf5cf9d1c5c2c4931ecfa67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cdaffb57f14a5021511129cd1f3a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ea7c695d2cb8f74e6ec09be0ed43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b7ae53d54c3cb98b5559250da2e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f5e74016b443954b781e7382ac5c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a95d53f551007c128d17498a50aee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1db9302ef8befcc5f924f331e5c85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd37dadc8b3f293c13983e457c86d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc5f08d1aab324a0d9219ec8609cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82c6d613bed19a31cd9bcea40db8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a14272839d2d3cf58a42ba00561d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075a81c93b472e67b10a7c961a603c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf58d914ec66e04b036ecf6326691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c02dc1cc2ed093987efbd08a72b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7abd5059347a5860066ad090c81ae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c62be9d3b4d557bff904dd23cf13d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b356c61839bef60c8fac6cb3ee185b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c48464b8d68943c15a2deae56ea22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe9635f4773e42ab497834edc75d73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b099dada20e517a149dbb01f01057fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18595ca0b43c29eb37416607d9949783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2ff9363dd9bf157c1f8bb01340d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f75525338bf609f28646b7c53490319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee9e2dcafe04a58d248513b9d28e11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa048b492ba47dc47938913826d74c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8247b44325200466e7c58fa48cf20a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf05af826d85b892812c037f0e842b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2135696778266e493917c3778072bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971a27a028ba5017c974cd487ece70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3119d11e2b49e1b6e01e3edf0fd99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada725be3f09f4d16a6b0bd67ac3c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a707e5fcb58f6422d8db3f11d0b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b2c8c60b29964313502ad5b3b2c87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35754297992df5aa542ab63d5d1bdd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e504c9a91a64aef7568941a9a004fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f03dd876a451202d5d42b009e40f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31495402b8d4091278e3c72e1a527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383c0fd4acc30a3955d124da0f5ab0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650177b50fd9ae5a997863c9d4cf6d3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8835e7b0c01518ea941bdeb7c7dee78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a16bde3d79049e4f8d32d8f74792a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ec7751b3d45f6361c9ef1d10a47c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25abfcf96a680546c12cce369d2f56f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe5e467177c4dae2b47723a90c79b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc34bc435a61ab45a7c7fc5dae8494341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774d204db3ca78507a3dfc28a71836342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f670db1b47565313acb18cff169c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb748ed7143f1282497eb9a82f5c6e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9c459c224802c5da12c55ac6024b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ca42a29f109e35466713200cde75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58fb4532523b9f7e474c3206b64a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9617c3b7c29e1506eedea925c852348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3943dd0667c167ad5be9230631c06f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd864588bc6ac38000c40979e31f8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9279795b89f6fb5f6da601901de4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d69a8f22f3f0a2bf6faa339af558352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de912748ead44a49e32862aac68c8ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b355a163e6655925d6165bf17aba1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6dd594d1b9cc0fb4b381c6acbc87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e368f3acae8c26c89d07bdf3b950bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aec078413bef832b60166c579e5e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06ad845fdbc11af96afb64fef8a47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f19f41bcfcc490d390d65dd981c426359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6efc1362aad80cf09701b28b92a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8806bcce9bcb03ec626a7cad9c64d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ecaefa992216f866085ca75787ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e226cba5e3c97b64404deac9b98b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6aa01c3909931babafec14509d79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966951b44e4f5e70b1367f73b0071aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68766d6d72650fc5d1f5bc3cc5a6850366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0690faf0c29e87c8d867d99743cc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638ddf474c648099d8b2f36f077991368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a2018f64a3eef86915129b96a9eae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250392e36dfa1d0ee7aec46827aff6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d63e8c72a13a9886c820f8d55ded9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca913ba0e34dabf464b56c434bc012c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ddd7c99d068021a8f90be72e609f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d7333fcfbf9e471a51a00d8a0a37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba99be88480e0381a65026e8d28ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d60b8ba25eb95cbe72202124eebda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212662a20a8fee016330d045438c955377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e4b2cc8bf9bd4d9e0077a14d9eb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af96596e29724b7091204ef45413caf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85311439cefe01a388bdf0c43973fd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc5a302da07d8a3cf99ee729349cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f392916a44c6557eb7295d55c85dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2371937b76955d160f5a13dec80dce5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2602d946b0b779dedbe696e64d83f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74276a9e4eed8fe93ec938207be9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b46f8b176319b875393db36ce9cc12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04136a8858af0b86b9790e3332150d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd5580a724f4193d3ebab2e6451bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0f72edfd6cd3bc8e1ed15141808a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37189f0308e3fed60e42a5bd36feaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea59da41c295d249122c79e068ff81c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4daa1c6310364c3713442fe9e624b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914326429eda79ce4c8da8660418c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c8c83e89bf383aa2e7aca5efd4f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1fc0e4465731d63ff3be7134f29a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ed25143746d42665522ab9129b5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b17b0df5adf2e4cb6031132072727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a7f97ba2dd6e43d08a7ec5f0f05ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12719711d9b595981936850fb1a9f3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f1845f68fe8cee2c9044945d5ae70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a18bfbc3f8d575c26a74362b306a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635acc6a7d053aad312f105c22467c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a33c3c99e72515f045b1146512634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea851442eeae8dc6cd2e07f2ac1797f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b37bbc5dfbc14b9267f95a3cf8f4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b0cb44ee38c3f17a926f2973abb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0dc6620bb33323d99d2c99ee8127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0562b6a859cf23ca9a2e26b136ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b46382b5686b8e73b58ebfb9184f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7adb5a524631cbc08cc7e42b9330410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d462511a8fb5e12463153fa2ea104411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1cd8c9df3d486c43bf75537a3726412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823f96b48921e992e878f52c197b20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a28d44633be416da7bca920e4d779414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cde6801f7b039f3143c8f4c4344943415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99190c977af85cf0718df4cad7a1d179416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744955699b15286f81714a507bbd5ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d9b94caecabff5496893b15f4642d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb7261a1a693e9050e7a81e7e2839419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8546ce9abfd4645d8a035a2e5ba2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21facc9988645f6535fd0fb8b38d8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fb0281a08065e5f3053e9489cec82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339db300efb14ab4594242a19072eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a99ce63ea21f13bc219455715929424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df89920cb98263aff9050ed83a9859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506715429b2dc4d62720f364f7a640426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545cc5c1c4e9eb0b15f52392702c4f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ed563e8340f5b3c6b1647049640c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c63c9ae0aa5da22708932411c1f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f75f03dd1e26f0e7514cce37debef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c9e20e642595606a60c529378545431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2530294ee54606d6a175c225dc9347432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5d19eca685d33e4425ea8f023950433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56bb6bc3a3f5a6ec5f812a6edd1f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1a5daf421d50ebb9d4b057454ebe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c8f7e76b652f5a872fd6ca4142f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a982e06725e17fdd7c2c9813b66f1b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284443cfa91a645468cddfaaabb240e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dba4a11ae676492fffb61004ac91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959d12b8e87a28963229f3c138c8e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd89972b8523d33494b72f12aa8fc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82617028ff5a72246b220542f499f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43a0f71983aeb1bc9ed360c546cf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d8beca202283f6e4811bda952e9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eda74f24804352d6a5baa400f31b3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58224e4b299aeaafa05faa0469ba86d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204848ba0355eba85cb2a887d1f766447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1f8edf2b65ee8a5abe87f9d20b73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c332a6a9b2d180f46a91ff85626648449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fdfe7d7337a47019f397b29bded16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8896c9ea9f71ac2551316dbdba812451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ab2586594412a1c4208b9564e3f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0334a955961cd18bc97c806c4794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590188ebb8cd781d1bc961650cab9557454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b046758e9cc2be109c11d385ff9b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139006adf4d75b8ec4e97c223edd1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4f3decf25f62433f82d3c6cc58ea3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7463f71af2373b8937138e069de2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4c4bc5d66bc03d051a6f45382f647459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c44c9a589b613c36484a28c9ddbe2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640d2e4ebb76a38ecb708ed480a2ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d226b2a8f916326ebef006f5df3a26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929a4de408de9d3beb8cf04d0e58dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079d154c24045ebc8025d0de78450a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e6a357e35d27bec4e0e87f12d8f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d555a306204069a9db80486607d33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db589ef62292213ba4b81966aad6ed0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4cb0bd2663026cb1ec55b66a27d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc1c862ce92f8ebfcd2f5b3ed86da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad167f0775f34b4bd7cdfa069c411470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a8922bc9ea76df0186c2447ad161471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58847868276c00b8f3c0f69fdd0ee3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d1e329b86f90b0c3b530bae8f3242473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b3cb3a8982c37dbb5559cc6f22c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bde447577bd926e1822f8475279a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6c676ba96954ab4cab2624fe39ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346972c9410961d15d6b1dbedf589df3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb45b5f119af1108e9c34e69f02c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d43a842bac364c29f4d8f563e6157479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a31113706ee3ea9f962041bc0061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb53322fcf205ef5f5c76fa46ba00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88a98dafcf5e78e66873f83cbae6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1e3d6b4dcf5cbd98efa85c1c40cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821e30e8d529cac7646325f72362e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c436abf8ad98e90c8af40a351f22d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2006a28a6008cced78bc01042f7a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8ead003a021bc0dbed1becf349900487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab55d2d2acc346a751361bdb825e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a107c27305ab6822100bca8a94995489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4cb330f971f74d760164665cbf3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dda50e4b45401c5067a631a7d23ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726df486dff71ca3649431840d4744d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c39fc72f4bac8a7ab33eb90e59d43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e454c282af0ef72ae0ab7cad54979494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3d9b021b8eed35f2c4e936d0124ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abdd30f80320ba155707b0ecd8945496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b75c43c1d3861c5d8fb31d23657af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1d418e4810214b3dc7edfd245157498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347a7e80b5e99f2a331533d035a244499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701a3ce51579ce527a269e15fff708500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dacb97598f158cac7d9bcd4328e33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d69a6a6e6176aa742860d2743da6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41600a987749ba223c1f53f3840f05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9bf0a050f2efe4181a789ce03b0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b599afb613baa624907c7b203dff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fee2405cf7ab4cec96c984fd62707506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc801e15db368b1620b10a8753ed2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd8ee4a900013ee7b6fe9a2ef83c88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc79d247097f67cb0b48d8e806df9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b278cabb68956a06b6ff8190d078dd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fa9b110da57c5d1a40e779983d06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393869082442498b91cb42c4c498d42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6394f87702c1dfc8f7db79527d9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737e76826bc2cdaa0a0f08d52acc20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034606c70a065f039bc800d0cdefb00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece18f942d47a22e4e2ef332edf18ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06cbdfc382e91d6c94a4422fb97d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706739d0703b6bf359c5e77d2b6a84d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b439d93f00e77bcdb59813dff919019519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f6f21a6633db09cceddbd0aa4c346520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f51f2bb750a8aaca6c892e47c3066521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feae8ee18fd6807ce2168aabcd8405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730992e121397d90a0057dcff94fc728523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76ef6cf98c4d3975e4807f2a7037f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7114a04e867e0bc1facbf4a67bbef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2882af90befbef056615ada5a1421526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf26879d0add7df4c6fd787018b79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8b7912eb1d8ec760762c2758a9ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2266c414df25df621e2025920773113529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982f81250cf61dc2642aca4ab7f4e54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5ff371e5f2af6c9c675459b6c1bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351a40e183ca14369e40fcbdb15852f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722fc0fd81935e059e44ec55aae988d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e30273a16250e38fa498ad66d1af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a76cdb393c23531318307918a9b56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956baa217e8f75e996e7115d82302c00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b27ae6b55001dda4b08b9dc16744537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a24bd21a0aa4e0d988f739adc4a87a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2292869012c47ca4db26016dc4521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be31b8b500cfcd66a131987c4bc24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14aac8b331021d7bf4130815258028541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d5168aecc9662d573faac4a9fe53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce219d24091cfc5bc70532269a70b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33e6825aa9ea527fc71f4e3330586544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e25bc29ef8975c643a3876b88b85e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22982d1c7647ad9afe87556948262546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aedcf028f7a693f661e91279d4213c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ebaaf340b7f0e5a54b5516cff919548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d1c8b4f79016f7e360d0e4bfcaa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a377f6b7f509aaba31a6e755edd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd18f6b3aabf96df84a9bbc9b571bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105c79291850c4ca16585e7cc86698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71acf928b3e898ebdad441c492e4c34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b55c6a7d960bb7b8e4a54f5ec5e97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb4ee58257a93bf518289810d8fb84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e8dc08727b944ba9ac25a4e6bbbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c81854de1af886b926f577accdeeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961295b65f566602d9c07434bf08a0c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc5c8af84c0c92144d8a920df4bf24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333918fc567cd56d0af80c7703b78826560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b570c7fe929534252878ed51f5b77c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02e7905470f5706135490b3bde63bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f118995897a8f9aa4d8e80d13e88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ac74fe4a532c42e89f87256ddf21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2601e202a20c14d2d4b24e11f163be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ad06a4445fc6f20bc3b7113bda72a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf469f79e20646d718dd7125ee5e8ddd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8b705e1c5d9c8ad463d5133023181568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03adad140699b5306544bd194f5fb04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb92cd4400e45af8ef2765e5178115570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145fecedfbc97bf8409b4907df421b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb4adf9a3bb79df1dc9f2ffe1fba1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e00ad2c2ba295c657d66321f0c810573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181dd30d0886946a0a3edb9147388fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff960eb3a0736da05f604724cf593575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef583d2a4c6b42db28b6132f9b85c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9c1fc0ac82efdca099e768d89c79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb1755574723c634574dcd11389a43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b16fcdb6210bdef1f95df58e32fe3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef585aca6fe9d358dcb4e89983f34f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6710580192548af93c2ae1e3d8d2fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a69707ac056e593206cd5cefe0337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06ae1744126dcb49d39b3f55c9643583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c5118b803f3eb989f4eec79caa13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fdd6e0741e0c66bb23ae28c2f87a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f982801137edb5d547f3f5619412586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a5ab24909ed00045b446830771ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ee918f084134fa53bf8624515f65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cc79c2d4244fa6899a238b352d369589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0fa56d8bf467513cee43bb2b8f55e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a0d5f7aee589f2ee90f71b6b4fcd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd7852af44b48916f223ce1318177592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1679e3567eb08092e47b1448ad67b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e385d66ad3334c9df77229350b7aa0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43112302f67716ccd12387c651d79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c001fc48d9857b60364c896320740596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36671b2549e07fbe2375789b6a6d17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d036b83e63618cfeefe517a3fbe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff91e02b0bf99f948fa69fbe1fd80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4059eb2ac9adf7e8b0e2e5093954b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea20e877db41ee8a313432bdaba0d32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710dd832079a380e0a11f1ef9d557c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c16f5551752224bbbbbfa81f5237603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd46bace47cadad7baf84664e0ece604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80453183e62d3a7a962e342740714605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a50e2424fcd840cdb5561c7913509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af4d4bb7af68a40fedcaec1b7aa56d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94266cd92bfb79c8890384b6369e259a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3cec9869b8fe83e8ff00713f91be6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfbaf0694d53e7171668b9ad4e79ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057278ed27406c705a0c5e227de2a59e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b8fafc40cefa92029210371f8cc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1fe984f563d62ba00fd14bd8a56e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe450e4c8fa9e4392810a6f3270ab480614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72b2949ee48df97e4dc4b082e0b31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d5baad94422cc7a7047f63f0179f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4112985f9494233445829daf8988617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8614a20531c53c056c8862b4ff9d6e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b741ee937a4ebbeb31c3f0fd7c0fa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482129ce6b69ec394724fb7ee5eb6ea8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b64a9fad5612bafde50c6ee8f6a70e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2919e86ef549bb33cc6ed866496578622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486a16edb1802dadec281b76b9c5ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d362540caa5731ecaacb2e2fbaae59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233adb11dc741ae414b629d4f9f249a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab755021ceaaa73a163cac2c1aa80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20bdf9693a3b4114c219b7700a5dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2145cff465cbaab2dbaa8f325468628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e82892841d580155f58d21aabc9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ae9b6d9513f8cc0754e70db1d3c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e31d66a1687636d5fbf8856865523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda7effb2af72ef7dc21b830c0e901632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db975fd63a1e60e981ddf3821b4f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bbf7e1d1a57ffe2060d9de77d6c7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f3d620dc09c0315ddd41d082f7254635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d152bf24497769ae3edc5b821ccfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d2fde8f5f20e8542a87769dc5b81a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84af754223729fa8625cd1d18f91ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ffa9817a9089b8d54d0d6fd05b1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff42c8318f3b30909e17562e7cd281640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd303f0cb64e0eb2dfec2e1b290cdee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24be3372d4ebe1f2e6140595eb9443642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce389b631834ec784a6d931d4ffce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600149f8557bbff265a3936c074f66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b3c50ac1256340dc67e125f9b391645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646ebd1780e4c91b02ecd86808bfad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c59b524ae46d88dd06a5b619cd542f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e7014899d4c1ef4920796f382e3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf715535cbf7273db3e85183062978d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f46572da47133b4f4717b83e47453650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0566ccb700d9989a9f28d187b1197651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca5a7d4c0587993a0b368fb2f2393652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8fff766d4c1c952c678e36b601487653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba0001591c53ed84bb097bb712b329654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c3390b07c42500d7961996da22d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b0d925040728969fc03d1017c051b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd53f72ec490f28e048365e3195c01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1683594cc5f05353c1b5bbf8315d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2450691828bbe61207305c20340404659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf52b7da86cca8628843989f584fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92a47403b94372042555194f35f55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b853d84c2a18b685e4e8c3710a47c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9718e7e757079d83885fbc227d490663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6221b28f1b74ed111f26e1cc47289664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5757376866980e64ad2afa76e3c4d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799638e968b6c0d339d078604a43139666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641927571f2f1a21bb42e75e52fcfd63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d821748445aeb59f9d42a63ff7ffd78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313b884e82aa89a115d0ebdc2e2b4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc77d537e540f22169995700fd366670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1498bbbdc5f2af3281fbd8a693a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0948885be477ec487c62355a70f8b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b47d99da99f773d30a310e937edf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11305670b41920dd86f6f9e5d2246e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487727c83130ea98681f820f39932f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a0cc396cd477c46c29a3c03f9b1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821000726067abb240e293af466b41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af0158b5e86f2e899b13d71841d31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c53460abc23f3c2b92c2e8c70fd6b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8a372146396118b7b14c478f8f3a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb04ca6f0d76bffc07654f0038795d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce9a887c0a5607e118ff5c042fbea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0f7063038af02d545d13d9e2e66b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a15286bcb5b6ec7f234b7fe54b4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb874fb61ed99b50eaa667cb773b572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf2647b0b0854af0f29b615f098d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1621939a8548a6beb0d302733863687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac27b51805d2770342af5f6b01b0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929c68fa94c86d1d038330b6353b5b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc5e941d42300ba071892f04d52fd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517f5a26e12bf88a703874b106d800691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963ea5f5a9bf9145ae9903d15f0037692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70c21914c3d7863386210e743145f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c88a13d51ebe5b078bef2f9de5f20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c848e6523c89b11a420df0bc176652695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca117f8d003b4c60fef63b18c471243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4befdc813b71be231614670847da755697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d9010575a51f5fcd1a4c6bbad007698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb013fac4ce9e3cafbe9c7df901d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be132b32316a16936a64673a3d61ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b4d759d42deae97bd92031095c64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8edc2ac9cb40164f7dde3fe46db1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a077012a59f31c1948e982982ee26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1e91606f94b509fae10682daa2d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995b5cc9397e86b236b7e26e12be9f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3d1d59e0cae1976ff548f34befa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b76b0c6efc199de408e96d9a5c7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2aeba1081143a127c4a774a47f04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778525fcca01d9d570ee251edb553b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc258a33406e0ff800b44a3e92b58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68734c2ba6561305a62853e2a18cb06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810bf363ee609667684f0ea378a0045712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6477ac285cfcf1ac2bf05bbf69d3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca156c8fb7ca60040fee1843d0dc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9bedee2f4260f8288c0ac373577a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc05fa9f98fcd8581c3cab2e90ece716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab76822fc38f4455906f5aa3963dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bdf97078923f6396f875e7cb54ed2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930dc8eea36022bb823d3d35e88354a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de139e2e26c3d01d15800eeaaaf6a4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc2010ae90787990f73f9922f672d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c67312c2252bd23ce3e38296c39f7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea63a6605096a2e3fae3cbcf77c0b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf0efda9934ba593c8839e3b5e5d6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a943b87598147027c502661de94d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be48327e8b1caa0aa41a1927cb38d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590045c3935cdfce5ba96755fd87def727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d516e82582f683cb80b9d053a501728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ed67b0b78402585cff394f331dfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9b85e2e8fbfe6b5ebdb4ad7c389c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b72bff2c6765890b5292a1f726148c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f640318b03e5038edea84e02fc8aeb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07506e9d813c10e7ca5de2af114d779733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c8becfbf3b5441313ed0e0deb70d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9ebd9df62b86a63bd40760830a6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fb9ec43ddd81c920a385041a590c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812c0878897ea30d55d8bff9c801da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e695408917837082a62b19cc1e44ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcecccf39d6a108858d96203e8220f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe0e4e5ac20a31dcf8a6fe9cc0dda0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311f52f1191297321c04d4bfb36da0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0bb9826f8ac48d5642124b3bc6d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef01a419625e580e583408182acd73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4e670e137bec0efe9ea7573bc8e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0fcf48f83b1a53d5ce27738073834745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c68279b152448554d0a95881e0689746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186771d4199570691f6af262251ee96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1356a096a301d1778b0a592aab11d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca540d6309509dbd360d5d5c5adad2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521dc0501b1202759dd8ea4e16407ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c0d3b8620a31444c98b172feda3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd094df72e005e00dc2cadabe1b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff8539d123c73eba4bc9f919b708d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac99392f4bd7bfe7f7bd067a82ba71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a722e50ac67dd06748afcd75eb4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720df497e4248837499cf73a9dd78a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da48dfd9ce46638617c6cabb82e8744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3fb0416fa358befcae2ac12072f765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e92668449a177ef0035d646866c7ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7dd3f568ff0d03a3dd35692528b097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3bc919e3b44f720a89cdefbea5c458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4701824bf04314d0c7522cc0d7169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e64ef6bbd7f551dba663c10dc176010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440e7a67163625133003efc8b42d2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41397eb554cb879f37102c80099219212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49e091c0baea430c30cd7c397120f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacb0e101ff27ea95301912dc67e70514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322892785dd0e78dc16a6cd120103215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf0727bc7b3b4c52f29f8bdc7f44416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd33e1745baa1c61d706516731306d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac3427def662d05bb39e0062e7bfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a627a85f837813fd50617983cf5e1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8bb3fa518953b0965ad51f5b9c26620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882ca9e3da6e8ceeb04dfd37b24c3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147708d2d77a0154bc96348fec0cd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efeb23495e48f5b97da0445382ef4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7d603c739ffca7e4ece94df787d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91b83a1f3439083f8f34a1544863a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa85548ff296c94b0e019d5dccc8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab84f03662165646ced1696515d9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bfb98b1ba949d77d8be86774e5c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d922e60d2bab52876a41df70bbe4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f24e4a784fd49e07a89360e1b1a5e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c795d7dcc9795acd7b9544e4c9f50331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989749646491c21dd794a3883581bfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599e68d65dd4e1dcb21ddd34e108efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8238bf784c4894fdf2a0725ffd27d3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5851e49f0bbfc650050afb050624e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197121ff2d39af71bc80c9b0b0195c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222fd5ba349f9365d4f47edb293366937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c805c86d8d852fcc1212b155b3e2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967f7ec11a7f0e0a8a52f9058b88bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b9749b128acfcd0b71e1944e19d4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3715f7c506cdd96a35603d4e45d1db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce4f23227e9cd07109e225047a6c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96b79e9f96208ab2264f8bb9adae743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d254944568de5bb390b214fded964c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652d47f950caa90d53567b99ffa97045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c1332e7e2497807526fdd38191d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639882ca186de334614e734cd53dda847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0cb2d68aa0ff0f8707965b0a3b66848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a4c2731802002be21f4e4c75486149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710ff8fff599e383968bee9ce721c8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8b7114b55bc544862fe2cce7384e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204f3330ba6ac16883ef7c2044e17252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd58eed1c4002de94aeb1bf5476888653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccff85fc93f617c6af37cc1abe6ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d950c203c66a7eaeaae70d9d6195855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4643e8c3a02334f27cf83115d1fc4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1b70278652acbd1894e109fb30cc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42b37f46c6c0cf193a835e9520b9d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c180abecbd0203f7966637069273459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba035329a7ded0760f004b38eb7ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade823eb0095a89cb7f58402a166b1c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25c0cd45bc5356694b9ace44f13f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b48edfa425b7ca4cc943122e6758c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5d7929ff6debe248449f302935b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c16ded945474492c9758e4ea37ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046a1b9c2cc994b6d9dc830e3288ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111cf5d684bb0152c77c0f916bfe11367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978138fbaa7af6c433440d1953fff9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564c30770a5a3ce87e52c4f46d0a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581ca6e5699c67ed1920b6c6d380a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef2b9bebbc8754e07441ac927c88471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8596c686895201821c5145edd4981772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa405a6adfa0076bf750445a069ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa5e4532b0e6fe30cf0c3d9b7d04074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace1459d32b082a50c0c7680b10cd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493bd5cca194534bebc0abf9ad258d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f37089eb0986219b78237734fbe4c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccccddd586e117eb3433db7085356b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf96257ccc1754107ef795117859379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea702ca942f2fef147fdc6d2cac615080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3792f1982542147e2b075e21d58d90981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cc24c8f871d4cef63356d5ff89f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb31f43e4102ac739b8eb07c42ae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17105ec156207ea9f6ee36bb6470f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed05ae581ef4d044696a2940c48b5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a61e3cb757c03fbafc90769e49dc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23911e5751587ada68b12e0c42ce33ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8f9fe0ac3aa25705236b0df64aea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df65476324205f19606b14f9a5f08c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263006a692b26cfc58fe8035a942dc7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339909c8c7222a6289125d485bfe2f0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2551d07b1684dd85ca5e572ace1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563333310ac3b0630a2ae572935074de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b1903c57beeba0a313cd80feee3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373bd63233b89151db880245d14d1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4be420eef12f6ab87dc4cbdc9ffb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79626c326bcc3d584faf25b6877cd6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715e0d3854fe359a122c2de55a12f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe35e33d8cee9725ea20540c08302e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053eed2d3ec2635c91b6cb30d80cb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d8b8ed7540a9e9b76cd00959153d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d98aa13e4ffbd66fdec5f7c9f279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512fbcf78ad0d9b1e7edac1cbcab28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057940ed75fed3658471f756341e69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc5668f79e7e15e12876d26e9ee39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57d8ffc7af3907a0a0754978366b32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4eec412df1bb64f096c4d5265cd7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7424222f50e51c07b84808ce8dbeaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22a61a342d649a59ebf3556ac202d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723d4e505765664c7c9c5bf2292d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309ca2321ccec86a22a0f8487869ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c513bc30b4280f7ae214ec643a5199112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb01ff3aa522851dd81227be00063113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda6c26e7a814d919e2ae7eed23a6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93aa1418c06ea6a3428e81327d3501115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd897f1335b314d5cd7d31655c610d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e38e869feee6f72151ae82aa53886117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be9b4b85bd7db2ac024128c097542118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b49a413494bc74f050ab17000a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3210a24c9db2169f3cee557ec097a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd22ec6f9e74639c0540ebe425d558121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622914747377e579807aa11009e47b15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a291994a207c84295c9c5d0f524b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c2f3af42c7e82467b9f59b3157cc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c0f48940a671be34aa566102bc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b114cb0126c79dee9840a12558b39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8c07e218dc75b5a8bce6517de11c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8265f99a4a1ae61386a2ab5320a400128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575a70b5004e16eccf39bc6393c5de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d92464b79ada7fdfe7b3cac89ae54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834365fd329ace06e20878be50d5c21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de56cf7c7186f0790793f310676298132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf21f02c730d406631a404356f135c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e514c0ff5a305b2ac823a6748bcc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17214d28353a163d49aaea7eb69ce19a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb7626ca9f9f4dee311df5b6682cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588932034dcd9fbf86a566701801e7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d3d39f72954b2696fea3838ea177138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7efb5e02f6f0b2fca07cca150745139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934769513bb2d50b1dbe26ea5d5ece140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83072e5eede2a49f0d140fa219c34626141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3092db057ceebe0e180ad6bc11a562142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe806dd6480497eb4a70e2db59b5083a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05befda4e49ccee7dd24cbc1c1035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148553726596e929d58350039cdfa73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e44d62c6d49076396ec6af181a18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5d30c97d94a6b24919d5bbbf1c1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a924f7b19606799cd346b95627bc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb52d4bdb9c95130ab12c7e4ac52e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a9a7a4aa918fd340b73b27c00d28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284aa9ffb0eac01d2c988c963866fe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280f4764f95ce8593fdc8dc96243508152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e0135d3610c041e81395257479d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548670fc9d5fae7d2837f2e67d8f893154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b0128214f4a99a5afb6105a031f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f53c80d256e81a2f07a7fe755cbe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8591570f376948a054c65395767ef2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e01edfa1266fc0839d81fcfcb747cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60a22a45a4b6169e822ca1cfc3c89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b254fc7f566d30a8d8d4742b6f0c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f311fd61349d8a14103e55ebf424690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9384b587ecba18b03acfdb01f67c0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480f55352823de8954aa6a2301c393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ebd1985117c2c3c3b1f9a5309ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057f07a36ffb60dc73c23475ca81b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1e3b93f8de2c3a68008f4ed3d24a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168884b7564be422be53115fe98dd0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f2293271fbc2872f50ec4eb50986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead3029c494d6649781f8e38ecacd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ce869692d7e3414e4e5fb3b8218a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed2d8876f1960f35eede0bc860b83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6cadb1b6f66300e6c2cf11ad0d25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c624cb3c72bcdcf4f77e913c226afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c83310b338981ba282989fb6f870174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280df4fb22f84c571cc4553fd20f089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9721e321e5477eb977a744e26bc8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b729ea3412f5b0669d0002a66455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474540e0a0a969baae8b316b54ca4058178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1a2798d6d4658cff9278bf91eed8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0aca450ab109d1e3397dc59fdb86c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714efc75947cd5c9bbc9e77ca7d0d29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb95a67962d1c7d646a657ad58c257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e8ca9c688464e27416ca32a93410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9dd04d2065092391feced469695b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2c4f867d17b97df58727cf8408c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ab1cfb81e88727acbaf86267c3ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b5a1e9cc972b88c31912984e682c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd0724429069ea6d14303efa1f8c1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481baa4612ce916380f6359c46373e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5237370e0d7cbd6e44a7ea0de59501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65378fabe7a3cc340402579ad7e98ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c946cf5b7e7fefa47bfefa8a51da16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8595c615773d52f9a26f1509db240193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3d9dae3d4d349f73696b83b7f80a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41105d6357325b0deaf648c777b315195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af17448fbd696e6649166e111f2b07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c180da48eedbaaaf202ec612bf3b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31007e7e39586d8f5480d1ad4e456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a3f26043f0d97193c8e0b7bf5ef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3a044564a6f591152da60a531cc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b25452450de32ae06817a833e36a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f19e9293699b2b019719c90d59d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d418f5d2af17c94eba0ed688602d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a261283673b81e716ced65faf312b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d53880fb27b76690e278c624e9a96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a3a86d70175957798b2d0cab7653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a5a475f37a7afaa99e00f3cd76db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b64e96d1248bc2a64877eee98b589208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832aef126602dd35d43476e14358eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc62ae015f32d79d361b99e00a0324210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c915d842f2455c8c1a06ca69955b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e02d06e474947ee8e0d5992d042a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12087a7578138e6f5cc2cd349213b8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33e48a1a1868e349f72c9eff5a433214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df64c584cde15202c0a6439f321b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877538bb9cf04e4bdbae0b20c136e4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d8764e7f2e00e5fad8254ec0a85e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92109d946a6689982f0d805875b1f984218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a67279a67e4c623069fe4c187e8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8d7c292a464842422e3d087f7522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d740e4afca0d7110a642de61119727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762794a8c6976b231c07ae52b27447ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b683673ab9ef53b6926ba45de00f13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852504557635c50036935412d989ed59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5644fae2f9b2316e8aa61a3364b85b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816fa34e7de294715f52bccd60e4ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976afc976c00957e690ae84c1c51b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fed2affc8c77258959ee26e801412228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77479d41a2061e89619580dec4599229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92089508cb141bb6e58c9bd116495230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0af59ebc55ae2ace532afc137310b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f852a185c98f3508a2b3685932c399232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff8049f35ec5982f7343d5615c50c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b033fced6bf3db3d77f260b147711234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ed0eeeaf0575f7ab2c2017ef7845235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b715f08e4754516c62c55a52c1cb412236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63007fe8c58c213db251f6bc62baf200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f23ad4d04284d9a861e7a9fd46a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88835a6ed1026ff49501125f1229f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce198a209e40c848d997b6ab0228a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c79770f24d46ad84df9d926116d26e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88089bb48e75389baed56dfab31d8ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28e59b8b7c83aa79fe1237124bb79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c219558b4473f634e66398835131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e5c4b26807fa45d9ca5b7b6e5d2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c086798d410a5eb58c6d64dc41e45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970620ed03fe1c43302c96e49482a76a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0adb2139703b7219d22149bf48402e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617625cddcb79759bf0905a9bf715380249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd64050b65f685c15cd9610647ede0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07f5914b20c7d759f38ca627ec987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a0abf1c00afd3e2f3e91f68df5f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a04c2cd2865e794baa12724495b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a3c38896d2e2c697993f17c88de4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635add95413a6acc223bdaf38cba12e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea79462bac7a06eea8d2f7146b274f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32226be537c4959f87d5628cb88b5cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b17dd5684c01c368e5319e594dd0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899999b4ee6c6ea0f89b266f75cdbcd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dbd6eb7cc23300eec80401ab057ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a74a0bacaaf8de002d2fa34882f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4716225da34cdae0d10958668df69ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786ccd3119e8dd86eb3a06de75b3c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac5506da574841db444292f2c7d77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0559b0c648eaec8689bbdab50442a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b764357cbc69801c8b8bbcc486a91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60327ce6fea76c29e179381d6503b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db3d83211ef6ced0040147be505ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2e698bfdaa5f3baf3c53b7ac02619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e137852bebb9c06afba7c4a566d776270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635977841c7bee4dd5050a53302966271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4d389e83858ea7ce1dba58849f77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b64ae01b61aa6eccf6e08f14c546c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856043d17a1ebb180993c82ea265c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49d47554d3477c530b37fa4bd359f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219945eec2eb35910509e752e85cc0bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b248c719388e85437a5af8bc7250277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44a624625db9be5fd065d6e28389d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9202beaa04ed3ec7b217c63cdbe70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863691d6df8cca9462d358b20b7d277280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c5332b92add97e68eb01172bf6d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492246c533a1a6c700826071aef12ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f38ec1d9a979c25bdc16e2643a34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93645918fa03c334172ebe244bfdc8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766cb37ef52f3d885eaea8bfba8547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c0b9e8492660b7d2a0d78246ca66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf07280b93e5fa80172a80623d3c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c9ed3efa5b7c7aff493f699493191288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c086485953d832e63acbf0ae4635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b61b0840109b71e68e7dccaead49d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a719a44dbfdd6a98c816dbb05bc0c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f570246ee7b459656b20ab2897ee052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ae70185890391363e47c15b5f789293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933d8412b8fb4fe5077b2d3196f1d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e310fa26a76b2b8893a0e48fac4f4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cf8b1f953228c8d5bacc20ac1c675296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda3a8598501e3b78413eb55dec5e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eabce9f8d730b82a9d1457e526aeb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bfd8b12de5dd11d9870b42766e69c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13e6abc8b0afed2664ff498f2dcae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b6eb6e0f680dc744474c13f2ca563301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba58dc9c7a3ecdda75acddec92c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0aab5abe119e8580c7c74d1c8bbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c390c9adf78dd053229665d0194cff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6256411cff36533355aa38366aeef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc456d4e8d047b5cf40aa58b68cffa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72313c31761782bc968dfea806b502307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988606c2b7fb55b94c9a6d2ab2c5a1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a623bd27a643354ce545fbb7df3a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85a5e9e0d4c21e1a2ccede7e0d4a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de09ed2584b3d863c02bba05aa0d1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86185d8bcf5c8d8afd6417cd51ca51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479555914b9c507ee5f6a3a9b56ae54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6857ff0b019dccbec86cc60e4d0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fddd53674f8bc21f9b28e88268238a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa08e9821173e30a25b7ac50757bc6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d028ebed3920b8aad2dac35043ceaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41172b7833eba8312ceb91fa5b2b4a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361bd69f9adcc842021bc5cdec257d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc305c95df5a31692b64ba839a3490a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96725e7c823920520f9806c4cdfad9b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4f3645594719a910aca52170edfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264fbcbbf18e0f4d4a8f10d5533a9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515ae1596461488844d5b12a01b760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b156f7ff2d4e89d45caa9487b05026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10180a5d2ab34e62fdc0b235f5493024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48db18eeb8251d8a032d62a4378e4c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838cef9f1a9f4903269f492cf0ff7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82badc52891527074951b87ffd46483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906858df5913c090ec24d240d1ba4247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79829efc57c87b310c2050d286e55f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d1ec6944d201022dcbec114d9431332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50d173ad1f8bab9f96e0c6190d3a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e3ba80c485622b74f7ce10696e74b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe261590ee4be78c9d5fd7f5929fc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295643f1a67e62ba314730c446bebb53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810cc678d20392a6c00cda76ae0796337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b863ff34ec88607b6b3d53cc0ebc73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d26579370c586d8d4494e9c00f6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59947add95bcbd198b326bf3e44809e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857cc52a68a9d57d3aeb08b5bdd91d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5e27e88e3a1d774f3dc5e318ecbb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d007a36697884e553a559f1a7e556343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1104122796f88f249f20d04dacaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854162a3c1f85fbe8de72a35730dbc2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d2175c51db6efcc3891f5f90d1b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9440da1eb113b909fff86842f7430347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4be86f3756b167e01568c172814be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c7c27b426b4dc88aec3143cf7e47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9bd1a6976e41b6cc4d58f2212b2b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f12df06216b2215d535fd6d8a2138351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48c3db5c09396ad274bd3fc23dbe3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db5187bf09f159a98087469b7d29e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23a80f5773ea7f30d28e45b0f3e38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359215e20842c99662857adaddfa18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118418edb7fb248be7f66bbe9e050955356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a2f9059e5ff443e4f6fdbf9bba42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9e25a306ddbdf3c7763849417d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb530b51b0b3da97f571161117d3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0acb3f619ebe97a0940d62c85375fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81f7a46459bf96e555c0eb8d61b44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a7ea9e421f563f59c34d8f2cbfce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b643071606872f7e79a01100ba4915a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2723fb3a6a72223e49fc93b4329f65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571fdae01c0f38632b27d05c59c3625365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c80660ca959d3f61773037e027e1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6862083571a82b78352d0db52401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a66c8c26a10730a8c5baa3a37c9e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173387e3f5519237b51fb17e31729e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ee92517ebdb37db5c8d6112dd49a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb638076581606d32d801dcca706b995371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28794663ebbd8c252f421f59f874352372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f4ff6a2a78bf9e5a80fb5ed573867373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b94e9f74ce68d8c690f6badd7b9d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa59c36b0cb1814cece8d81ff34ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c62b11c5f972b6fb993a8167eb600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a941355361e99e519bd6c47f2937ab2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b1a3213d9d70463635a84b52878a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda097a7fe66980771318069ba5ff87d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e456c455bc04089dbda911985d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fafa1595c569c8bdf99e6eaeab4434381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455552471a52dc21bfc46c62ed3b7376382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1bdf41c2bf847309d6ebba88ba082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a556943b0f40800f373da946d3a10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2038bdac9c9caeb6c3f5a78eb200e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6def12db24243e6388e025323af110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a162c8107c6df2605c65d9e0f37d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241559aa1b0edccce494965115bae0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5a8aec9108069cf109f5b52e3bac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e225ab0f88a81a4f7ba3247f1868ad3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d630ab0b7a70180d86699794df14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84501d12337edfa3ea293466f639bca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff011de413a1d908393ebbe69f80efb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99e6aa7235d300a4af1a6f2882031e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014ed2810853ca2f356af18a3cc12e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea41669084ea6ad72530c35b561cf1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dc6d5ed78344446d15b1268b9812b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c568cde35fa7435cc1a409a4a48ec20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e780ebfaeadf140078e9a7194bb6b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212434ca6cfa6de2c720f675257b29b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ef8ab30363705b8717dd968c0db6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3184d1b6d0efbda977519cbf2279402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582dc9e491f8cff46ff961830443bca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576ccaad07c67ebc795ff695f999b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508be74de8f8839623ad6bcfad8014c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610634f396f7a3291f040839e7fe14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01838e7d57d7ca94e07391f04ebefd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4bdacc4ac765234d766e9f42b2f41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85cb86424affb1f6928bbb128c228409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff1c0a26e139aae4416ea6e238310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0f1c04047d3f942983f16b9654f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1b9a590858c860b82fa22ee07972412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ffc5efc02ca823b00fdbd9fc6572c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126706672febdc1386097246270119414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245bae17440f88c0852a5268579164d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a5b7b5dd159bfa68aa198b1c391d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3880139cbb5a6867d40609b4401c0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf688fc86dd1f339ac019b7ed83a45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818a695d19f2238eaffb6093844bb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d0fda27cae71bf9cdcb65c879ae3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223b8563d3f25e7dd928bdb3e389fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2d208d70c1c7305460a6b7a991c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe7204622e16723c353a1d703953e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1de618755bdc71d4570f2de873a03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0b323b36f54a980a8eebca31a7fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0354637537dbab25bdca366a3fde7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe21ec45da73fddc5bb880e49a529ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6230926ef09365c24c3da6cb9e730428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830430f1dc501acc45089069389d93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ec11cf2e08f8a2697030541c4011430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c3c8d2e66c89eee708132ec4bf9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a7a9ba3069dc8847313918b53ca22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c7fce080d59d705feff822bc1be0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672304f692c45f755da0e0631ec22b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c1c2a8e567b6b0fcf4cfd15f6440435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016a8ccc61a78f62f4af9043b1b106436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3c6c3f238e6363348d981092e366437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a33a2ab4dc1afdc9b4860e611699438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b5f20b46700e52b45392f26077b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1ad441c44bf32b56441cf28aa963f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296b81c4d59d476ecb1bf0408aeceb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca788ff368b84ae3238938f0d9ed98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd9f1ed8b4f4d82923d2acff2ceef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d8b0a0b943dfcad56e3c1a979f2fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b3eb1e8c97133481d52a90f4b58e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f4bd275fc76821c5e973b209d3ee1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369e445bf91c288a48a94a874916e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838ff15b23c5e84201cf0ff1a27c950448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0525e0a546858c35592c47f9aa763e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410758d9de7e227d3ccd911785f981c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e337600a6728a7d51fe79f5f8aff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee0e9847eb2f059a3ed8b5bf2c80db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa677c773aaefb4084d05f8a8bf1640c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468d5b5b75ee0e9528b329b7689b34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9917a7ed6869a64cd0cc2ea74d5de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa7b254f3c8def46a9bc3a01422ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635b0174c6129a230be235799ee5918457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc14168f74ab44b838a41fc58c43523458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe6936cc9ed72d52cfa91c83a60393459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a883a7b84754c4d94ca4f7a12904e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eaadc0b1020f2f416a9a66266ab43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8a19c1b41a00c2574722ecf651f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5a7a57f846773c3b59ca51fe17be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b8d219e444458b88fb435873eb4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962995fa47976d8d69958f456a26707465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a71fb8c22d1e07c59717f4b6c0c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc9d736c3714ab47b7d9452feb1f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9ba65bfc8133db191ab24aadbf4ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335d587bfd5d51e12cb54bf00a0b94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624b20b055b4af46a355fa15665345470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d94ff705eb0030694b53549b4298e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793409ccf2a65069b9f7fac2dbf050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eac35b35e3b42d655edbf31f5c6e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45088e3eb848e50752c08584ab6c53d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c497aa89230c355665f67387098c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0f4fa8681aa3466460f3a486053f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2cc5581a97c073df33cc4cadfc8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba77fd08e4a3cd374a51c33d8a254b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dfcd8c8fe033c188ae080ac16c7ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f9463157f288e2b26ca07e58bd46e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027460f6fc652028e9903ef5654869ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8fc85bb554738b7ad5569f62153b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be34e07abbfffb6b04ec39ed4292a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd099fb6a7c0ae29af4db0d9e134a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba3625f4d82dfb1bc9cb9f2b67fc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5d8a34ace26f2d2e88f1aad861be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf68306990beab438405d46dbb22f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da26c4ca336eced37374dfa0adf043488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ad8586dbaf41130d6fd153a132a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bbce9f0ed04c1af126022b3ad6530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d344df9cf2003727f555c10e8fe166491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c58d90f10a83c7e416421f63665198492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10fa904eeebd41f82bf8a2ce016cb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6414d431e872700fd3b91241711a2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b55849776bd4428114726c0d8062d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83f59f07f13efec117971a821205c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c712ddb2338e1e497452189a11fa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a887c5e74e3e7d39cb5e2dc665e502498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd57c0363349654d2deac1e004f919499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1fa29deec3c4a71bc43bc290501c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68b936344164cfe3cebd9c5120787e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a52ab5f496845121544b5ee9c0a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f99e17c572f462d70c86cb26d4e7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e7a54cb5fb3c983b224d22dd82be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb62915005dbe71c546fe6b96d1e00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520071e1bda8b265791c0e8a750c30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea708495b2bdcdc2a28435e3b0f38962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93662c1319d469ea14aac5e4e229a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529b29214f13c9c39ff4a9625901aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31467006173d6b3080ae8f042b2a3fdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55497e535b12ca61644bbc3fedd1d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18326873f6f549ec0e48d4816163d368512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e271d11541c5b9a5f637e6f1fe8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e832fd0a4cda5de322cfbffcda1a4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f41f91265991bfb250b8ace4885e6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007e0fd275f7265a3ff247a0effab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b19ef250aa7e91f14458332a17976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248df5ec041e1f1051a7023539eedbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91caace08023768fd9cfe0aebb42cef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e2f6e0cc7ae9915c707eee7fa654520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c61bb85d5616a1483c7c0348e5920521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba344ea70c1b5aedbec18eb57a9d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7ab3a12e3c00eb9d3a4d9c059e43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb3c0f043d55a3ed169c9ed3ff7f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacebc96af3fdc5dde069564d70b979525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6b04b397639027992715e44370f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306367cff04295372cfe03125765edd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f2bf55364c7a15c55d3195b9363c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112fcb7fb15a14c1cc84fc2379b49a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcce168a033cfb85464584168464bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922397811b59b5ddde98a19baca7a6e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffd41e25b5e166810ff140204c74f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590026af40be538317c312f0e2821f3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe8d137b43d76d41b49ae91178408534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b6d68a7baf5e8007cdd3bd299fd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f2c22eb8dd0fb761e915876665467536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc18f29d485f594020244a9638b57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bab95ba627837875d678f36499b85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a24854f9720fceb59e591a821024539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa11d69265c0fb428b559eaa24eb5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06674f736e05a3727c9fcfc2d0ba951541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b5f8d150e29ff028fd979da241646542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280384b3929d3a2a696527caef2b0a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a19e4c5fd507dfe37f59df6fbf6bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e963f1f168139dd069df2d28c99e30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff9028a33206caeacef4e441c3d67d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0f1e80f52e44050cebe88edae7217547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87198085373cf1760b13c61d46811f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7bb2cda4868ca00bd77612d64f9c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53563262f0fa00d6fcea426d6928c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dafe39b9798723605921d8cdb04bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b6fe7f7e561ad94b6ee701046b11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9110a9b3cebd704cce1982d491be4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20341ca472d4b9de45384aaa8e03c62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b912d2f26873416fc1d46e3217fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36e4e77e026a4846806ba631006e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a6ce6267780c569f943da80f408b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8024295f649e70e4e51f7ce5bf062558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd1c89da57a8d09bb6b6a7cbb3f325559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a068f3bc1eff67ce4df2cb0f784ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459f57d3dd7324f68278c496046aaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4bcfde5ad1acfe6524cbf37b7b59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1efa88497f8ce7d3f68a4dad3cd96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda526af6371ae71d721fc8c9be67b61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17063ec39799646fd0e3538787b136565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c6afd11c055c01c804d49f802af4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475051c2840d5d68dfaeda34a227bcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c6476db958c71832e669a004beb08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078d5818b55056e9e24fba95a034e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9f205db1576b70a246b7931193515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7958daf77814ec1a858e731448f456571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934067ce374a70d4a6c6978abba50696572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505763a3ce023d5c3303a43abcce3ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52e6ee20163448613c978141dd3a72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608418f0e11989b153a63d9636a41c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586665838d86fafd6b04a3ae6bccc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe44c6941327ba9dda538e8c178c4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60ffbe8f291269a37b35a2e355a4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f87eea4e5d8cdd2bade1e785d451579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b80daea439d2e6fc6809658428eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258f015f2cdba0358d9f8f4572ac485581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495dbffa62c4c67e9e8c2af1cef9453582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f483054b6bc696f16e57283407c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a31fd192440f94dd91574cd167db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8901ced9c72e8513ac1fec8f5a2fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a7c9766e0a7f78d08de6aba19016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d942737e3cb4b852c03ad4ffd61de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55405dff7d36af79e2bcd9419d4b416588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb5719797113235b7ea4dd7bfddd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b455c86276af8277cd1252189fa45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ddbb2fa1b40795dbb28a8a497ab3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9827a454afd7747699549cda00e9f4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4796a06cd9e93cb53648abf1d471903593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec1a20b78b43e3c2c9225cde27865c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57391e3d5e7ca6769414131752ad7346595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf721c52823dd54ea9354d9aa3adb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feaeb503c83c921f8b650e3feb7a1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a727ad82aa6fce887e17fc255e5284598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85579a4fd2911824331ac273aa35d143599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcf2c04121595fa0d770ad8478ef5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e28dafca81f4658e9b84b23bff61d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cfb1be7a721e88c06bf3bf1c28f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402974a325eef352f5982b784cf3e432603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537214b0363a3acbd3f53485abb6bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3c141335effd14d26636983a130a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffce5216c631ed906d7137b271a090606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301f9f4cdf859d4c7395519ba5ae70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc75404e5e76729e8e694767917a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21921bdcf4987fc4e2a560a7eac4e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dee2fc5fffe09d14a23b37d3eea3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ac8f97057624577d6187aec2a91fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de9edaa3418f15d515ba99a637fabb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d46b32b559dc6870f7cb5c2859be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec679bd4f92ceb4242ad30414d2b104614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd98372f46342acb71825e082e1035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18feb61f422385e66869fd2ebedd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d4931d53c1a4716abfbc23da44d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c43bf9e77c13db5b366d53d352406618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46cf3ba1f72ad1118690b281ce0bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd61db0a87fe5622ae3c7c643d90c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abca9a136251f48726e770a7f7a70f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7297a5f24c396352c2d4ff3c2913622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e7c539fcf25730eaea26772b86bce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45240a7cf1af5a55b82eb90211f2b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f17bacbcd65489e3400231c0e299625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330eecdc53066e9b681347c5dc70f55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d126a60481eb2297969390e38e4836627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a24ab7d904991fee21068c6abc10a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee67a77ba6250fa362fccb01e73db0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a7e2a5ff2d2bb9659ecef60c5c67b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259bac20ab6ebf37f9421cb5846f33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8234658069f9ab3aeaf020e4428109632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514a9ab55fca4136f05f1695f58371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b856d795ac5bd8c8b0a1cb3650aa8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e287cd4765ce83799d5f3cceffd14d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380d5a50d8275c117e18bfaa6287a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad884efaba68a4701b0d8b4fa2f69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44569f18dfe1d484a2582860f96c5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a5f38a695898fd66dcfd7889e560d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45136ed1032520bab176913ffec633fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f6d2d7a3dc327feb15f066f54a43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa93d7091e56b7a104eddd2dd55c56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218e147ec8993167111d2764e5fad3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ddb856531d20957a6d420465de2ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437f6964e22b10ab1d30882a0cdcb9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3713ad6488fafc67af1cc81a50d58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e37654f9b48c6c6cfa2a3d56db89ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5ed799180a245b82c0eb98362384648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab85d7a7bc7bbffaf3082d1818f266649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1684b647572a1a215c34243ca59db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032419de37d87451f83f630deded74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa86d8a58fc63f551438be0e6043a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89fda34b852a897c98923436bb60b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bdf38da7776f2e42aee985acad1b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfa79eb56b705a147f6d204adc7b1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4c7edb8eb075340028e6240f1875656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1f326c543f8bdefffe990f40964f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0d62370f4e4e9a23fbf2c0f7c589658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e39651a161247432666ffdbe4ff8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7b222f5dc2d38fd58369c4589d1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463cb0dc9bd0d8f0cadf5507c695ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44f737f64128b61ee8421cd84af0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ec90ca7bf9c8698e2a4f8c0f58d3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d35c100e8b15f1c6134950674973664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32231e7ef45280faad883604a136c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8631bb74f1ac510228d2a067cdb33d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53712628e1ba8c85891ec37640c82a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1316eb224b27d710aae45437563006668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d146cde00a0dd2c9f272903fd9852669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f37bec43eb6a6637316dc8981985670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731017c75de86da6f196a910800aa5d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a55d94a3e2a38a5dd4f9f0c52839672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1643d18bebd869f9b7e8a8b6f9290673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e55cd7d317180d85db2d14497757674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e8cafd4ae49f6c300d6e0f3af9561675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342a2499f88de7a2697ecdbbf1eb830676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd15cf9aeced200cbe648258f58c79c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162eec1243859acf1880c049352dd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c2e12e74cca7557483a8ef245d67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f1ff508a1abb5a4dd90705a30ed4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3daef88214bc4862e3c85b81459f5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bae939a2beb49a23c8f4cfe382a08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f08b84cbf3bb2277c1183c6f6f3391683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d1014ad2e72fb6b8ccb67403b7fbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d10592f5d3edc70c55dbf01e3ecf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df0e63fe3ee95d61c88c61d9ad054686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f1b82a75519605be7686b1cae61d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3e366a1076ff8697a013f08dc63f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4748f52cd2107ad638c6e655ba37837689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b25ab6e0cc40c636a6414e278936690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a4667d7c69391fed05c94d90947a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031b77b526d97e8747173c2dac4e62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42759a131e7e86e3c2d4a7addfac48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb963f61258a8704972491443f2925c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57908557638ef4622b3024098cd34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf9a8a825af04dfa7cb293292393e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460bfbee861ba8a4e45808d1b9267e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec45883d301c3caddba7cc382f0b7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8553d07d8b94d8f9fbcae77ce55f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972b18903e2a5824e258bacf65f2dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f3b4eb9a9ccd87486d31b7415207b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c701130c85f74f0e2a14bb3291c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed6c2b043fbfbb008a2fe178656529703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d65c820604cd37f1a042cf4cab9d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528835dda818b95aa7083f6bd2fd552705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430516a9bfa2da7486970e4da2b81b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe69f88d77a7c988225af43fe24e16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a6fc7abe1e8778d6d415b3de7278708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7c85d291430909aabad99aca97a1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeeaf7cab399362083fff75605baf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496083b1707a8b5680595f6dc3ac0bd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2fc0bdfb6ecfc88e5f8aabb9a2d24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d30eeab7bff307bffbaa5d00f32f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45da9442c965c401f3fc5f61314ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa665497cf20b4db3ea893b3f2c290b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb70c82e1c7b1724aab9d6df5014d05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a69c864174d6ae7988b26a15877fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391dc5bc3b80eab748408e44176c3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745fe10a39802ea8b847ac66eaca7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f0d25b76ac50b0b6bd66897ca7aec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1f553a2991bb4489d8767b7edf4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29147e1a9877ac25e0ef4a20408e442a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059de0b701f1921a67615fa9dec5fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa1c69453a5224c3baaf345986ac3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ca731c9d547d9cca43911fa0c5e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7c51a1c29c476449c7750be744f70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010c25f7b42033036c92e4a18d0fa9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114579154a04e3a3920a7d203b05b13d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a2ccf5e6632e0e636efe163d9679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ec0985b94a8165b8a86837e030a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3de703ce1da95dda4a0c32e72a51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc4ff2c827284fd1e2734eb599ce6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef17128fb97f27aa76a1ede996865733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753de1d5bd7be68f4690a231a0886ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d556675d416f813168fb51313911e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9deebe2c593459e5dad4669acead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e46a095f2724e3ae767ff44dfdbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8dcc478b5c0898dd37fba450415a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb38dff957bbbc5cfe262f295e2bf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed203b611f965a027ff555ecd76edd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad99f5266655ef89eb96ee0a64dcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05614862cde5df8d7d74066b9a406456742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf4dea143aa67d32c80e900ce49414743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a21181a259b18ca2d2ad6352db808744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e0fbfd24addbfe7c6a7531e416b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745fb5454451ed1e7b61c81285931e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24671c857056ad71a67eecf3621d9e2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c6ade05dc9256f0cd8324aa35d31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a48fa7246fba39a998d2dca2b2dad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b78b2ac8e5c17cb9c4fa21bc3360750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacecd960f8c26261dafd6108211d41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758667dfa4850ba5e521b6a0fa42f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c462bd864aa0033a3914ee49afc2c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>