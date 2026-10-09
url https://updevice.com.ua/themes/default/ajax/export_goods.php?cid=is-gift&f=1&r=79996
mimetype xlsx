--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e2eede06f4da0ff40098335d40e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb4952c861c9afe5ea2efad02db6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c27cda6ac39ca288257ee4f0fdb083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347f99b6a918959755cc7e383063144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f0d770ac91a09d18652b19cfbfb575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c51d949c9bffdaa41867de910c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4852358fa7f36c0b1906c4cf290557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19da6f131357a65f81bf66f57e7fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d3aeccf0aa12c4ebd02af3ef88af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd487c80c761b28b75430dd3c2709310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd901e3ac0329eaa7a5e6555be91cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e95e407e2e30ae3f99ed9280c26112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a609ea9b0ef2edfd138126288be6e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d74f8f900c2e9813aecc57948a37f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e228f6f55a768caeff4017d4d2f02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0756df06ab7df4c6f44e38a13062416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b59c080e52ba7809a89052e48be2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57076d27f5429c225f47b3249be671718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222bfe58578a24a7d3c8a8bcc57f5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4dca3ded224f36194bdbf15f2e9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68365f3aea6d9819557c22daaa401921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c522102dcd6a6ab64b23a621d2f26c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a3c79abf73eb831e0372b6bdcfa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ba788a608841db37d912453d228324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6beb85c8575839286fc5086ac6fe1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640087120818d308bad8bc2181ca20a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb57d2c469cada33f124ba53c564c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d77dc882e383555d84fd95a87ab3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c82ce97059589f68996a8eaabff3f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0936671f9bd274ddb683a6563066030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963d3113997de25ed77b6ac689dc5d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af8d9cbd2329a1cbbaa06aebb6abb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9514aa34688815063c03bb7251d5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c283728544204746097dd1866e4dcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1b846b4fa3e5d6268ee3ff6b6a1c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ed5ddaa694add4fbde9c2f327563536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2ff87a643c0a81d517f539cfdb0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582624aa7d4d9314cc553dec594f0f0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6212e92ae71e9074ebce39f9ab9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a741e772742a34cd034c9e55856eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a40199bc6932fcfc1e6e73a4f343b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058b74c99af0370eb7aa94ba51e7e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ef44603bf48bfad316876bbff5d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a557f119caf1a5d58dd8bd9ec1f8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca43ce9a15b3280d573a5f93cccd0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01387b83ab23e0dfe4a1508c8cd82446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda799582314e72750544fff1e89980d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4599b01156a4ffe457d77c8867f37848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf70bd15c192479accefc58467e7c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5fda7ee1db6c999c205fb9b4b94150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932060aa9a5ea8fd3272723d88cec7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cea15f80d0ff6c2a610694f4b2a76d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccaedd7854cbc7e35c681e0dbcae3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3101486c4a91c6318ee8dbd595afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293cf808c60d2fd574734008df22d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37411b3994da20f6f2f35e393c123e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1b01379f10fa35a008200bfa03fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e68ba7b0cd589dddcd9f8c0b5da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dee821f8f7a77bedd371c171d7e2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319fca4beb8c25519d537d82bfb844d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b9cbffda74e5572b020c35badec561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e07cad8a6d830f28c4dbaadd60d3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579f0afbd3af534a69ef752249e12cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f633608abcab6a358579e393f01c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f921b3483fd757c4c606400fba0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747882211800d92877c76e497e0ded1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaa79c4992d909c41713aeb92280f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf1319681a3c51dd912ce57b419fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd73ba0bd3c179ddd77b11943c2ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d8852f9bf911da53ba8c02b6e7c5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18a1619a0da9a22e3f399603dd76a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd84b7308eae7b7735f0be6ee60fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5c1a5631ce7b4c67841a32be306f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce7494a917dda83e8f51093c2063b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcece81893d77883ffb875facf3dc5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795c3808224329b231bd5511bc6a2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac6d35a2baa68f70a4bc96f1fcf9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc01540d08145439df7f627df4b29b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89919df61a300e9741525ed53696c90b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439905bc069bf72534788b24087b03980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aacfac9ccec15e3c4e725e0d82516481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782f04201bc186ea1b00f3d3c9d286d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaef942b7aa3bb6d596d99526d295483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64191eea8adac958bd0aa97c2d395ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb0e1b59c169b3cf08172ac10a949785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c52da77fb417ed879944ce843601a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197d548980221a0b8e645c7f0260f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e24665a4931331e6a8abab41c1f1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb70dcde48bc021d735b7e79c4b1b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736288a19397c54e533a71a7db9766890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1dbdfcc5f85e75a062fb17a504ce991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da284163318ed232cd9cb637cc3fd0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4e3b149137dbcfb80d08e62d3d6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2fe53232a6eb03ad007eecefea54394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f2bc216ec4befeeae27676a6512c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e32d9b962aba62c0cefda8c2713c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceb2bad0efc610b43174fab30e254597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bd8980f9591580575541a6663d4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664385c092456f5f83d45970f1cd440999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d473fc141af6c2a373f97f730f5f37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89d7e9acff3b754b08b3e3775eba64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739447f997c80927a3e968aef3ce2b6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02dc80e9c5188055f92253d3ed9bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f45414c888c5ece75f14c6d630540104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f590494a5dfa0c85b1f650bcac37409105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9cc0b967f282ddfa7f073c71dc38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946264c31230f79e7ff81d6cc9159d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba2f2398081c1a9179fbd2d03f8673108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3cf880753446de0ff3e541a911350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60340ace06b3e61854f5428db276db75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b850204f6c8888c7f4c42ef619c526111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cff2bcab0e320077bd67cde651656112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297da73e5ea29351a9f151e1009ceb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdea5e18e44d0e3ccfc9b913f9ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f911ed38b6d3c782d0a0d7398d0667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83138d811a51384abcbd15c1f6beb34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4bb77fecc15b1af025e97c0334b84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f8176a74410c36481d4f7978dc06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da23b242336763b32b82e7b3fbbef9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b28a800b260320273d6113ae897e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e013fdd714ba077b8bde4b87242e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c6a6cc49b3129c17d755b97cb8296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273729b5b9a39abdb3657da3ad5605123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f013a6ca4bf372ba3fcaaa01e06bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4120f3b94a6352f77a406bd59495b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136d2b455abf3a00600c3ac8d3c99f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25fd8302c09b2a119239c3cf14c46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528eedcbe668b00efa381c89bc8088e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c85ad447c7cd8ecad4b3e1b306a93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218bf777489ee6fd02525b6fdf87f7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722dc41d5427b16983bd539c049c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c957e2d817b7166f9416e8ab802cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b374de55312deb903e3190821a793e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f699367cbc86bb92654fe73ba85667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e08bf646251dc80da0ce5fdbde0509135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d41c6981a4ffd91cfbb237f042692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc6b392fa5b75f6fbd47f0fead3ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb6306ff5000448d7eb030d53d1b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57bb96d245074e8270a56e985fb87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736b423a61af8c5a49ffd1233283f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77113e4429349f8492429851a8fe85f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5797f723573e84435d6d42babc45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ace69036ef1e81df8ceb0eb002d67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db918045ba0899f0ff1d6afdc383711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de1e1b4aed93c053591201172d616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30692ceb93ce3abb23a5bd2a3016eb07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c645e96057e09eee40545bae236d2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b2f264ec81018a7398e0a0e91a74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100843e4978e73f1778e5407a69e01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52cf6674cfa4b73265883545f830e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b794795437e7331a36abdadc6042151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66715796e4d3477e8eb30a8244824152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012823adff2d8186e6629c7e8dfc46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c83b0f6f19646b6acce3b43a8f3c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db4b7510e61f8c6c5e094b397dc51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b4c2c03fec6c0a4a4456b7e54bd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8569cc20c80ce0cdcea180ee1c172157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa255c5a9402ded4cf1ea86e5b9e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0aebe0d78579e2daa87fd8c6c5265159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59af34dd29aef4d4928178d971a58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ffff384a7561fbf3a41371b998230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2814da3e3dd6a9d33b339d97c95ee9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea090d498b2204c609c642650c5a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c12949a0573bf5965c30e9da0cc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d62d71e751a75c7ce52973604f75b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce04363a341ab81a7098b6a2be92cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eccb9f361a9dbe354cd1a8099363c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199e4b911d19ecc2236e6dc16b084b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1140287d66aa1744d29a8725cf8c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6d675b94bb15813f6114924b1b40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec3dda6b58ee5d36cf335652ba765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d36ffcf34f4a193eac2ee5666be0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f23f234b8ecf3fc93faff531e5ab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bce1232ddab280642ed79e8034890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b5908a381a323e1c393741ecbfb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb6f5b1d7e73a9c2749956080cd05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be4ade9891af78feecf374f22c79b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0473909074cfd5c27fa93e2d5e13675178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3fb6d1d51413ba2146979a221421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f63072e3b86c9915f88e8ab164c53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af784943c1ba0603570ae379ae721775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f71244a27149ced0ef643195827f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceef42d03017e35c776eac842a4e6eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603168b88cd51c97313edcff30cb0a80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5431a961330650fc238ef10a8df1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d02335626b2a4ede0af548f3fbd95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d29d6205a8fc207c9243dfff10154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ef1a406c3e4c7676fcee15673e6bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e2ce0ac1b7d95aae24328b6c272d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f58d34009df9b85c8f3b2cb36eb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aee49c5d4671a211d95cd44a91fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3097dd8e7e875b05ced09267251ea5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8b9cf22ad03c6d097637f537fdf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb852530bdb50b17924d55b08a1a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7998d8144bdca3211453cb9f5d78e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b827e147079b550226cfe31e1b36d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a1f1f80a1c4aaf40d1610715951d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc147d0daac9d0469de3ddaebd14156f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd48daf861a3994649730a096af549b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221711d80cfd490945d1e511225fbb12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c640e096910459c8d3af775b9f9a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dec3b601ca269bc5c24420852c393202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888de146692e3f00cfaff29ef09363c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ffab0fceadb49e4f39b831653cc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7750f515912c6a65b99186b817fc74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa71be8b5b69ea33aa2831fe05747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bacb03e7b2f5e53aff094cc86c8a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af83e52ae6a7dbcbfa5750e0c7c1cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820f2ac22dfac8ea9b289cdadf1396209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bec2776d995aae2dfee2bc0ca6eba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76251956995ba3f732c9a5bf4ed20f55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb787d2d5f3059b1565686fb0c432a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f430ff542e447df0306fefe94d2535213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a3189a11e23cd14a2c8ac2377759a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76317f547f11b3e054a065080736566215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf4c53fa3893143119b6d6631f02e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d932e9c41dc9c3742030a17043b709217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0532a053cc8655f75e18c0ec55ca68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52110c6ab7c623ff6476f923469b61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389e268efb67ebe910fb1958526c343220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731dbacabf4fe9ed33ef9d2d6919caf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581ddc0d3aac9515560faec0e1d86e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebcd77428dda993e65c2864de11451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519764096616db46aa26506757a245b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df21b35ad256fe6a2c3a1ab1c2d42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf64a756b48d5bcb1770bfed0c705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0a1724ba8e49db9612b889ecf690e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc30f52fac742aff37e98053d37d9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6029fccb9ff5eb9f7e6a5531691ba3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ff72a67edd8df3a2fc24963c1deb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f36e64a61cb4c58857f09c538ed784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334f4cad52486e95948d75212e829e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdbff98b28c2ea0fa1569358fc680d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49653696f296468d77680f5900c4485234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be525f3418a1ef160dc73998f84f92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc9095e3ac3cfc25600fa5e96e81e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8284c4bfe5fe34de2d8ef753be9e1c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49f02fe19dc13a82f2c88e7ae0635238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f24d61f130bbbd9f6461c95fe55c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a51233e037c163a37be61af986a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c25206781fb1db30bf2a59027961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0332286352eac82fbd49ea18ee744d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba7ae9be53cb07fdba1076e63012ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be6de72f4b5bfe5b75054c1b3418d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaed8bac0d0786259e5ac81ab260293245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a326b3bb5c584b0174d8ed8764f7d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c59a4a5425edbc8d8bf53f9accab1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df520a0fa35e82c0b8e1251ef1d45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41867e0feb1e89f2cd29aa95a21afb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608884a40a0277fc07f1ecdd0a145f9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45637b567cde89739c06b297c4a3458251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15c6c8c4a1c13e3e41e07ab9d2eb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d33b8ba744f31ba0cf69ea196ec094253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea61347ed58ea62b25bf1d033e1b68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133102b1a48cd90f761d082d99c4fa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d9383521487316173e4433201c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9fb1295db4bbe5a57d26a40564363257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d9e9474f9360c97943fcc33fd5bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3b5cc5894b02cf1865db12b6f273259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb43ae64352661884e557c2dafc7ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ce7a0ea6917740a7b96bf8021bfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7dab7a449116f09a67bf455fd852b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f129ad2599f0d7fbd8e2cd16409194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16fef51a4b4f3c610848b70959026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ae8107c2f03d5442eff01489beca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebe592618e4024f08ce9d9a51df85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdba8f97503e55fa6fcf094e004069267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76fe13f052b5dca335ea8a89535a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3a319a0a249c219fdd16766dc1c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a557286b1e5dfa0207775f506b50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adc9be7ef7a70696664bb626c2933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f286b2914d95dd22b03b00e6de9fdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791b9a8e32aff029854a11dfec37f59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da919a61cab331d60869c0684120c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c28ea5afbb4eddb7a2979a9c0f7fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032473ec9f89d687af181b938c72079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c962f78d57d642234d7e378f9b6649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5b618cc0ab514840f097fa54cdc96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a6eebef4ea567c8fbdb98c12061fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c760c6147fd4f66b30abdee54c6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758d49a974d0f1095ccd8dc44963a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280562f545492e5d5264a71e4ccd3838282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f48d2f3ed842b1c8c29e5be43bb77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd1aa34a30ed5611317efe49e0c9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cddf2c31ff1803022597d67c2fdef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc59fdfbc48dc3b30401dbbc83d508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ab5ce5c35aa7dd722367afbedbdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafbc2a534a6e6a48a6135950990d33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b136a75a30e842bfa38d28c52d80b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac86938a85da90915ec1a2cf20a78a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2a9315f2dccd9b142b513161b127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a0e9e0000b6ad48a8d66c6867b36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e2a14ac37d8c53dd92580df6862d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca056780b941776432c5d84e0f7044294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c5e14d45e541689470c5c54bd588295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1508611969de227c8ce0115e8f32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d2f32469e3794851505f5a7a72e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0033d9ebf8944562695c14d0e0068298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86eded9524fd57919be0b4362fe82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b6a2ea246810ad8f5aac7484c972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a5d51d9f17bad0021ab3bc53f0fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d0bd6ee0fda490e8743c4d469bc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3da497121166490280fb31ae3e31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b015a889297658fb399015751811d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a950bc234b2d3f216f198b40cc3d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797990a837eee520962dcabf63c73b6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a34d09e8c9bc9f23a6166dadbf42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee3596cf6ac10dc6d50b4a0a31d1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdd4d306b3d59f5ee5ca5115c8261c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273054c762b5b660d2ed5e5047c0bda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b0324be937c1f2c3a52c0065deb54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d7b16480e6e8708b0ace836f2bd6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b822888d32e9f608b64fd676d240313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899455768af40d773fdaf4d9aba0a5cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354e569b15eb581ffce20399ef670a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a48ea314299f5767cdd8863d3eb14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e8c56b8b67d52e75caec1ae3397cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce7372311055a17cbea8c3ab58c1f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfec43a9d7adbf4dc7e1054a599a6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4fd5d33ef071208746654127d6fc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a21d1e5673e3d9f842f8a25db3f2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307af6b726206658174a7c7ca495006322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a813b300f54dd39bc2995d4b522ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09adbb67a83e03178c271c3ee406d6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d1a6d347b71e27f6e0e4a8008252325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028e4797d8ac6d292dd4c46cf6c33d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a08ca03ee2fb975969a615cc83c73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b49ee5725803710e683fe1915b38f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b426102bbc1c133a0eaf31a04093329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce411b4dacbe61cdb701a8c9c0baaa21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8384eff05bb1c9da4aa28e331b1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cab7d19a4417e4bbbe57f214a361d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e162525312f1afc9adf3df2bc89be2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028612ab170d5235db5d96c4cd31205334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690a38f877469a5d7f3a4fa64a582e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d7ca1df445a5e114b21343e52d8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c45aaf24c3c1885241d00d1339edbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4f5c5a6ee41ca405147e5a0b14c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c50e0e46baf397fc6e1ef5ca04ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc39fce5cc77f8b8b92654852f892340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73170af08ee84908e4e21eeef75071341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4510b5add9cf62d170ca9ef666a259342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eca6a9f78a1d540d8093cc7671997343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ccb6e968c4560ee51af8b57b2767344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1721f25eddbd147f224c40f9d1515345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd428e42a20d6dbe12ac0f0d1ff370346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e96dbc869986cce5b97a949d75600347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99760c4ea38521b32304335c936f7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d43a94642ee246a733389cd17f18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab36547569360b6c0a5497f59a0a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205cfd3b2061353f00cb9f22bb8a7af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac92b2bc828e42d61021e855c8a3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e99349026c57e1a4f14434f2ca70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad23048d8323bd3d75e9bbf344bde8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba98fa30e74fafddb703c2a1838bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a217a8eeb4f87e1d500a9ea20acd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c71e359430b38896669e31c12fa29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2288be403c94266da357b6a45eed92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4ffebb8377c3bcf1f7635ffd37e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757b11002245c6b690b53f7b0808ac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a686d0e455bae714e23ae661d8c944361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262441cafcedba1b17b649b1c22843e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea37c0784c00196efa128f83304492363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77afa7db510034beec2954e883135364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e9f7a3e179454d89f426b57ca008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ded0417201e0cb9fa07149d6de6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03c9de42020cdb7e2a8180dcda61c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96dd96aa29a3d51708ea9389feeb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cc518097456227af811a5406ffc08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa87754a2ec5698260362b2a9150f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9f3304d9dd14046ba13f8439b6e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6b3b275ecb991ae08f04f9b386d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ca15a9477736a0fda739b2472cb06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d0c41df71b5a9508634cef9954f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8ecd8b21060081d7d7ede1589ac5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0dda545d86a49cbb44320b44e121376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984d208762eeb55db10b7118f638d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e408f3267866640b11443eee8903128378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7055c1d0141d513638bb1a2b6241379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446da721d5d8c649f6a743697a3fff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032bae4517998233bb046e0735efda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e60ec886ddc38e2e379b3670cbc2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66031a81c1e1d6faf56e98aef53e16ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758c4bf45552d9dbe528c945befe262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae351d5af6dd7ed7529a878f53e7d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166617256c12b7ce168dd952b3a244386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4e018b412d077fb7e93364e78e13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe2aa21282c7af0c71534157e810d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7ae6887fbfe9dc4d08ecb6f0a2d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa2c6ed0f72c36bec7fcda09dc4fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a5020105e3dc41bd35b82cbfb3a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7999dfe594fe4d7dcbbf8b12ccb962d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf2f5a763ab0fb8e7ce8cbef553b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357b6daa300ad8f2d436000017c671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a168c34ac01a7ddf438c628de99d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a222f43ef880ae7d798c127255ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d9dda034cf67b5cdb183e628c83b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecf51bc3c0b7986ee6f7ce04ce451398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18475362d6a99838e653354c014c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de7a15b30543b9f7d6924fb2390e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b12d38f246f4a8552c323f405806c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95103e8655470db52e00c97e1fd9de6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f0c8c7a5790a34991b2f96012958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6e3c0a159675749de86d231e645b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ac2d0af3a4bac2df3d2037efdd3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4c88b03e08d7fca7edbbb84e74f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b6452fe9583827fc2227c4db4217407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929161f077bb572657f88d895b316b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0cf217fd789e6f2b180f3df76f96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abd31c9d1fb81448a406becd981062410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1dde0654697f5f0864d9fba0e853411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0411a09ff84423bfe6ccdda9e9b35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db141f98113b3a7edf64da7f58057413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9836659441fe35a04bad643e73b937414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442703e0cbdf172bd53386162c4781c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b251d682f2a33a908537df32ad2a3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419fa8dac86926c1645714d9d11688e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df898956925d98d7f5b1309bc67c08c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29637461e1390ca295df4e8af9d6fc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4cc325def7abf02fc37b35c0716c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c23476cfb6d03f4c9304a3b15e3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bf5fa1d1439d7a3073c4ea4a7a56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423c361170800761c98636b93bcae9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c76aea4372c06d9a8e58dede2eac71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc21a731813bf6d19d64f7009defb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a85f0eef5510b3b8efcfbb3987cf1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa2e2fb378df39139518dd01fb9db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054899a8606dd03fae98adda516034ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5d7974d9a56ba0bff714337d810a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e3dddb7da90c929fdc5045a03d2cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66a57dc5e41004a60c8c5bd55638b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12442d11db2d4857d75176cff718d526432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b045b041b833044188b0a1537b33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532a4f9c87458d0df48dccd6d45eef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82eedab3928feca3e2c156d579a3ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7499084fcce061d73fb668040e2eda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e3e04cf6dc8ca63878629bf67950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a6bb7e5ac7160a1705523b0701eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a3d2bcb7e5181650c097c3253307b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544bcb2971fa66821fe76d3b1140fe6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aead587f553212ef0bebf0304230524441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0279df973a88a8667c455bc3b75bd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee06e9c566699f1cf25c9eb275b00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78295f88ce348d157c16ed73ba152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e18d62b4aae4ecb9b9c2a23af43e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768273518235ed6fa787cdbb0afac07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e9a5544cb6a8912bcb964b7f0972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0bf8ec86c3322e2cd9b6889c8a4ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573d055b85f30f2e1834b069195316d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca14e51560a7df1dc018711de3a490450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c61d1d8a29c14727cc3605abdb505451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f410bfffda4bc161e95fe1479fc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e25484e053f82f2fc2ae11004883e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441acf703d9881590cbd27364fcd97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0def11bc394b11f210b85e0309da5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b0a2e73447f64a4625e4f9da169f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d0b75368c1517f7e3d8c247e2921457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09cdb8b11423d2ec3305588efe6da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8a9b5fbaad437503cbf71950eb72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d49680b3f29ac1d99c98d7ef94f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc710819b9bb65582c96caf20e749f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf50effdd8140f84a488f91402cb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e97310d090ec9214e489d702c9bd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57869d129183972cddaf49daeba01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc7703ee443448a54487a225775be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fb7ab8de2b9ef81dace9a7fcff8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab4f3c48a6d2401dfbbb1352f3b4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d425d394803da604243b87ea415156468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde162824290060ae8ddea2ca791b49d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190dbce06191d555b57a5feb39e8bd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7e396ce717fa575858a54f79e6b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046094c1a586ec4f278b1c6300bd9dd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f37546b355b43b8c2f32c83f36be5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2a3270f43e9978b99862a6b1b6478474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf261099cfc2d4bfac7d394738270c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0283a078cc139037f2defe0f0a6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc03e60c772d31751665b850f1b8cae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245398c2b971623e6ce26131ea431cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce32d7af2c21e47bf35340dc8ce17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdf3dddc811e0c0a0211782e17a11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237f7ec9eca0c6426bc928da3abecb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72964d1d8cd3668d24d06bf2cc6aca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed016d40ceac634ba2002f4825ec7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80e6a71caded16941d1fb8493a5aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15ba2dd65b4f6f3a955f18d1b55c3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ed60c578a754368c6f402d4bfbe68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fdc6e1cfb7990e75c3c9251f680bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3039d6656b37ae847db7e0671510488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a33a0828b7f3bc28c278378350bad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6ac2db1087ee405c3c63c2dfb928490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910fcdf287e7a15f1c7914986aed2ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2068cb87c469f9e5451b263091c2cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95307b9973fe326a28d7849d4ac8f27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb97e07503ea08960ea3a9adc148cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137ff4669e676a44d0395168f08b6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db518a42c10503b62a2d449a25836d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9779dd911dd29a6bc45185f3851e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90e7bb4a1cae99b848063a031247f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5cc1bbc9fd1d3e6a8c653cdedafa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2368936abb1542d3eea22ab2abbb7f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ce93ebc78f5bbc16ec1c71e97f5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ce2d69adb52bab4e1b2437d67113502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433beb7505d39aed3652bfebaad49e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da77fefd87f42a7f20f731a05d6406504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a4a2439471ae949b748ee3a6cccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a82c425b4387202db54098f9cd83b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864aa681284caa3e58d2cba1183b4d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e38ab2565c76584645c70f5326b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd8ff251d065f0157a2457856d4ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d45937a103cb3ccf618f3540c17b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a920722fda1af3b5d7db0a587448511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6785eee438e7282b6dec77fb4400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829c971b5b2b7a82b5c1293aad1982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68029ae239405baf688419e98af4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b1b0dc806fe3bc572069e6dc1fa38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4732b67cdf39094bfc80c27d092de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4a0e243d6724d8e8e8e4b38950df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741a3dbd82695fbff805f828d2d496518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d589f469adc0325b14bdf494d5f004a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d38f46c00cd23ccb4d3567bebc5e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c927603a0b03925c645dd0b819f266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6fcf9338290138e1274312ff8eaa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140d1213774956b6390ab54a04dbd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca19771ee0f64ee96c40ccfad28ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a1d09f60064fe0b02f4395b365a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00e665f3b9447cc7ee069576ac18a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913607ea8dfaa4e1464768c0ddbfe40e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd369e8bbd7fc33db1d84c6378bc23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d425df61f8a7eb3f23bc475d0febb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a502eb19eed69fc66fe13fd60a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf4e1368453f36ce2798cd717fd528531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f919229e36de1e2c91c656ce7f690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c1b8198c1c9577f28eeb8a1250c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01e0a69d3be1abfd92e35242b6eca2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aabfb5cfbcd84856ac27e29614828b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866a5bfba9acbb80d8db7071b32e08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4de3faa8aee0058dc539cb696438537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf915b5cacfe2c952ca0bde312c9e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687ddf3c3c791bf6994f707b9cff27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7848956bce9172861f89862ddcf2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9d268d820dd90543aae0978cf792c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9572bb4cb2ec2172f4d0fe1fa0f5b8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1dcaa9523b47edd40f568ea5862c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3a5719c6b8e3c154c8d0a73d447d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674d78c4ab0664587586cc0f768b367545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8f31cce7bafcaf8f907305760b9f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49b3f658b36b926b9cc6d76cb685e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c96040414df13008b71c522e06b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad36e2f9a41a295fa78773e4f689f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e10fec280a00e8dbea78187df10f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4087bf489658bd6c348f5ac9ba912551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e9f3c7ef38a407b2b5a5f15b24cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606bd0d7845828328798afb73d7df8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b689ca3825289c9b55a075f9c2ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204255671926ce424c1facef1b1c42e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975af2cb3cc8b9653c8841946d57fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8456205d7d7216c6913ef11ebfc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b77aeb2d8b48e4d807a5e38b3ee935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817faef090f399d489a01701a5a744559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1ff8bcd8ed1500fe9b0fdcb764ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ada9b8afa8482a3189e0f015861d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97958a9228b7f7e89fc62caae76e04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b4353346507c56e7b168f2cac385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9215173429afa13d99cbf5eb127dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53d9c4f4a4da2a33a2d31822c6ac7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263ea0275ba4a4b9b791a4f6605bce0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17701cdf495f6615a6e15a47966b39b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf64053864d48b5ec011e8b84fa40e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb4f9e1a6349c1fc8237351b3ee1c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e1a4395bd8cd244b188bc485d201570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eec9e5bc6c98c12121fe70cda6c53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609f08f0aac041fe1f56d541469882572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5a5aa321690c193d970cdc6bd2024573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288679070a253c62c80dd0e11cf8427b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071686f8c7fe369d005697f97338bbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d2638f47d2a5d9bc77f8f0d0804a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7523ee03b89b9b144f76d95efcd9dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dea0852465bb9b9243665886eb349578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50fc36712411250cdd7f6bd89234579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f6a72f99d363c0581d4055bfed50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddbe536ae769a425e0ab6ce7862809581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd61c251fb1d2495c7525613249a3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3bb674ca6527f7b6cb6dfe58a406d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a232af5b89e93d98b5bca6a9e2952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b77604d4c121d99a47dd6a8891cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4e7146ca6858513d6260f54d6e40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa854de920b62bfe6f830ac640b83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168b9c1f56245f5c4565f0c236fb2c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906172e25e2608372e3fee81b3a107589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482200d253abf4870520e2929649c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea50e0e8e5a548878a68edadbe7239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0646c2d9f58ef95361897667bb96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222d1b4cfe0a538e48b4cda576aee4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ddf79587760e5bd6347ab5f8d968594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75b77da425543037791da5a604201595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931582f6c0f6e8ab0a55b661ba4e14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83bba346f3f06d7fcfd1686719d003597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7a1d02146ad3abca6d1136e0603a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8993b7f8eda2973433f9eeddd84a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf35fadfbf4e1df31177343950faa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63c1d79ef876d3a629362292c207e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcef1d3d477a98fbea8fe180a6214b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf77ee8eff8e68ddc46850be1262a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9837f4e3f666d965ff90411b6c79f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc39b2475f27ffed7e6a6a9f4612d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2cfcd36c3fb9250cd141f7fb91cd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088722d78a976608a81c495ad8d3df60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d363edff4ac4dff5abb0acf72381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6487e7482b6d2d2b35adf3709f78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e915f4f41279d6583e64751c55f5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24705456b39a56ba606a60d721b695611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab326d51ccfb45e0a3fdb297f5a53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67973c1f9c434358bacf22c3c35e7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291ab9aaba3a524d19ef998fff49c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8f33af6484e04c0561382c65b21f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58380f3c5c9198b9bfc02e847fedad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ac618362d2f5ce88da6f136aa2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd394f421c4dc89c12021b00c447986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60bbb2f7f96328364620f76fd47e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0cf94c31d3ccc5313127b6f92a30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc55260562a875f001481ea87be84b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6c3a295f09e856119c8354cd6762622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316e3ab9586fc4d09cadfb70a183fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e10db174b4fbc512d5b790ebb98b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7e24b45a57ceba3886ecf7c8b450625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0f549668ba3cc47867526e48c301626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b54696558fdbafa38ba90efe821c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d25e3d8e06e52527fe167b8e2f242628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47291fd8b438725ea016bb8d46044629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a67b783acd795a00af3176afd6a82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7711a03abb201b96fd0ea67355666e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a5e54b1bd86b73a9b5446fb4b8a33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82a516f0ac16bec82a91928c8509f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f337446850eeea85c2f042960a83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff832f28ca1db71f0d58e845684dc9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341020dca31e0f8feb5530167750a714636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b2d87acb90f1c32df42911fe26bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9597c33e5fdd79a8d0553140ea30bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb5583a34f8759710508f0d989692639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba61ed65b502915d099a863fbe4c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee120b429d9bdc10a5b3b57d76c4c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f845b06fe81a9360b3325a739c93add642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381032750023eae0b7b2d0c02c8ed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766050afbe0c288de6502d9ac987bd77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504746de007f95327a5b749aeb5a79e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266238e67e13b99770bdedb06071e760646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9378e8e38ff084ff5af3f7201dfeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b0106c1470a84a9152fb62394b13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0e8bedff81a39afbc2dc924ff1cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc233422a87640ff88c4fd2c867387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da35f948bff7c0fdc3349af2448a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ce1116e4971e63810223916734e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59a769db65e101250739c46bf9843653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be917e6cc6a832b0d5b89c63ef7a4ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c1c3451d5e96144caf6d4e33b955655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29925a8e9aac7e075582838e7fdc070656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11de8272e5242dd1d00da1da8440d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2300736c9c01bc7f348cf11287b7490658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927366fcd7818a6599943fe95415ef6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4ea61dba804bd4a83b16811370e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5285cc7ddc00a04ebb43cb73c805a11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0593c21a92c68b6432b8b2cc406de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d95c911bf905e8fba03158d95a9b3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7cb1cc40392c56ab443bb92098e8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760cc97fe14bbf8f31c61f18981b3d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a72a18d1f1b93ff2fde65e478ee03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d78ce58f28157d226588ec9e737b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae92ecb10811b647b2a0c6ac1ee4f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a867d614757a70f2a8f6a6ee5ecaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9591609660a2c9e9cd2c6c0fe08a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e9f358ebe3bbccf87001e02935341671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce94fe08204d6548f9c03578113082672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53212c3e924a8bf70c3ee1080a7b0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df03dcbe3c3ec253e46508e898158674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba547c8bae4aa6ddfa40a6d49781ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6bc5d0460cb36f37ad65fcdd713e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f498ac807d3a2724ac5cf7bd3965677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350cf7e549a71561dc32d77cc137f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6912e8191872778cc1c631b9ec5ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeebdae3708a0815f7e7fdbb069e92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8af51f5ed6cbf90608d57067d446a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e33dd106c4ab37ef9e8aa635ec854682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290446c17ae1eb5aa0a3334b00976c40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623db65918e6dee48da16b717abfe01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678988fea1021fa9b2d3072daa569f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec7c7faf16574f5f0cab2b34ff1af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b269b36cc000a473553c4ed8ceba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31edda1c92e3447e04612e87e8dbf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5a6e8a89273ed243015fe0eea2c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baa232a00149cbaf3041bb51fcad45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3da6fec00232241fb5c7b8024c55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258059fc313366b3242c0d303edc2ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ebcc2b432b84123a429af33590403693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24e53b2533779f0d6959df44d1e22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118077e48fbe624c5563307f84c70139695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a2239faee45dc4cebb18d68d2cbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b9d20d54888bfce3635b60cad285697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442436726ccd23b87ac631531bc927698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b457f00ba87aae31c0b20ccf8c367699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf198d62e45f2e9226ca727462617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24480da1e247941bf7b3e3ff1c15a40c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff1e630e5d09e2181ebc0d3869bc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda271bbce0340d2d9f7002238f40fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e11718217317e94bd0320cfe00970704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6b33ce874a5a3b6d78c643fdd5b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402a114eddac138921fac267f628ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef308f95280d7ed4ec47a0228651a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcdd180754bfa04a1e140db673afa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0203fdfb04b509cb6b4b9e4954aa6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362813f554f9cb9115b2c2e9d02120af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc751b93d8e24d368a6f2a22c993260711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f18dac6e0faa1288d5711be357fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bdaa576d6b28ac3c1201c799a87f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45319c4be22d687806fa0972adcbea6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f427c2cbbaae8f2b077b0118e0f9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770f1b838b3f86fe0427d37ae21ef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bc29f2e97f5de605b35acb8897dfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ed3763ba81583bd7c678956782f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ef7d39ca388383e4ed8fa2c1a839719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dee632b625f5007ae0420ef52f857720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b9eac9ecf173201caba50f393254721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49df7f0c3e1bb1471f968cd87f9164722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af56d2bcc725ea77523be23d80219723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6a82cba9af9485e607442ce6e02ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75600f5968a702e581ecf52de293ec3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cde50abe7f112cbe4f8c88b8f1e87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b110126540eb205b91b25e168fac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ddf37bbcccdb5e6832d451bb9e012728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad220c22a0d4278908f71867dd2b280729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516e79d586f3c9625db726dcf200bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07a570bccaffda3aca41749cfd821731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aca4fadc9c33f3a837e738ee466a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4334f1b3bab3a1fa97946e3f552ef6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3a01952d81bc2edf38206e46c5c5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ab55d99563772545cf078616c9402735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a10342e118b1c76a33a745b7d793a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51542086ff7ef4f391cf8f94887d9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad77939049743e0a8fffdab179409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4158b349ead77e39b1948975cb9124739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce748515c20d9cce7335c02afe859740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ae9791c259f06e072952987b5b78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb7b99610501c5205ee5820270fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147aa13b508ffaade52481f6fa646fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de2fd9653e95b57a527f7e1cdbe49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b81f564aac2387c85c8fe27e2aaca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f4062aa1b55acddc9f5a7b9477d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98299cffe74e6dbc1b5b0e10c12d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49218123da6f973a3d5b94510710bb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ebb2ebe829a47d72089d869ab7af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5612eb00f776e626e6383c170b218750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d76d07563c0d1c7f0a2038b299e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d5b71effb4f0a452bc333fac49d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22191b2c15d149fcb8aae0b5153b9bed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5481b018954c95ad78069882b06322754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abfdfc1d0e571834f15de289d35c5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c1e85ad223a80e9eb6c600d7266d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9981f5153719fdaf8d1ec42bb2db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7061a9814d05205e66fa386e145ff7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935917c7ad207327116d41a847abe56759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a995c538600a5cbc34c197843bd3881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6131d7e889c6f7ac5297928aebb902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f963d2751f39a0544d3c2b4f195f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9f8c77dc3368255e4f59cb8c023c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112042ceb06c9e831ecd198c99b146a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc99e3f0c403ed8e99f1e7818fd3f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa010ced118cb2c649cca3156fe63927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463ff0457275ad13c0d00b964750908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672e003218832e5065e1f317aa89369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee316b6f3a032116c62dac1c4299a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5723d0e1fac8789449448658a952d2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f8b1a27c52318deabf25183ceff412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd6b8f82a383f92fe278a773d3124f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec861a18c4a3a72685436d44726d54614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139c9b4dfdb5b5d1cb23ddb1e5a4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06845339849aa2ac698720c9794173f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afe72c75eff45a94a80bb18588706117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5479002c239edf312db209c158672118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed2d7f85c001154388fd8aa7af45f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3dc65d55abde9f1ae35662c3ea9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac4feba8acfde415434ed8b437432521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d957f47eccd2b9ea2053df88060de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc797361b7466073b19f4a509cf7d2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f3b06c8166b52fb4f15f24be7a0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497de871fec3295396bf622d5ce44c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422645602ec2e6e04c8d4db30c682926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398631e2e4f2d81d9e134134c1f0058527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67acea353073bbb0f94ec01a6ca6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32369bde1d3b07d63eb1ac0bc798bad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e29703f5f5fbfdc6076459f83b3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049336dde2fcbe74b4144330b04222a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f206c4498fdd5dde33021fcbc7112a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764902281cef497535b41d269acbd9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685dbacb0bd8f911fb25323e96326e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c5192cc2028ca850a7b06ac1ef0ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21383ef190826ddb29953ffee5f8ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136a449813fd4c18b67217cecc0af537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbeb8d63f1ca5a1ae739ffc7f158d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59bb99a8e7fba69d6861b1cec44b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a02c310ceb4e89e18fad93e4f77c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b891d53219a1982a0156c200d3f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b964d7580f18ce7a217a7457bdd64f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901019607f9a279fbce766d192ff056843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92e15b968281a9a6e4b6b15e9593744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d502f7a7dd5a879ff9b1e956630f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e1c13f9989e8f5e4423dbb6e3a5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65814fbc2ffd2126a36bc3ec6a61a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7211ca6b2727c20f77d63f450861548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072e2be887b277f793455e6a827e85c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879703c131ca5805e4cc8a4301fcfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c705ddb60aaab4728db493c4d26900851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef7e1829e49406b1ef1e157d5ff8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6440e9d7b2a60eced0c9223ece1da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb0d85db21862fc8d3cb44e1e24c6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647312515034907fa5e08e0fcde1c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8df9d3dc410ffee614f16407fedf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f59b5594db89bb94ce2c66a5f109757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e7bba8e03aa7eb93e8e577159c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdfa35c249deee602111e94610be2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e22778eb2578d3ca78ed850991dd6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae45eb4889d2cd0f7e0e2ac0ebab9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75dd85ae4519f2d037a76b1357616462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d4beae105fa1a06cb387f5e3685363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88eb7702e55d4ee6e2bf9a91659e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd636168502ce8ad92f726202046465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6a5c1c2490dc127e5d20743d54b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357d9a1c3aaccad1d6dda99925a291d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe3ffec8ff168245e49abe97cc527668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3e8853e6cfc85807ddc0c564786769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6915e5aad33642dc9878c1092603fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82c6b4aef9ce9922b1dec8447e3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648743aee453b87bebe5301b866d9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297de29c343e844812a24d6bcdf928073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1344b29e96560a3d8d3aa943269674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddda4fabbe76106dd55e25e865ebd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b8db70b4cd180dc42eac648d63b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ecbe91c7d28f4e12e52f6e971d10877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fff350b4535b7fac7528a4749147a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193137639f899b90c027d597f55e5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb17874f86c81ab8653eb3eade7bdf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c94632204a2bce98151d891227844d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fac14fae2e7844bece3316df863782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c3bd06f04f213a16d190a000ff4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda39125f20ee14286a21686bda1f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df0b56a1d57984e4bd3750997521785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f214c7b1014166055ccd2c130fc9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a443836744192347857d79cafc4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13979ca444f426efec0bedf78add16588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903458d2ee0d04473a409235250a65bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052cb504d037eada8c1147ed55618c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a212006dc39356d0e2433a33cf3a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea326707d1d6d6b9be8f8033bb3c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701ff6c7023d32877f37cd0e09accb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255d3fa5f2ba0afd3df08d2823a21a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb4456fb27500de3a883b4755236d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d43bd14876ad5118e6d5d916f29696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d76b465674dba0039ebc95167c25697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1260729a07e0e2a9e98c113621ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ede8496d9ec39cf6b321df79928cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea1eaf4561c92ae98be13e94d2e01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cafddb901b332654ce618203d104fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a777d98facd5a9db9a6c799d0b67a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edff6878a612c28fe081204d2037a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7f86d39697213fd4b3d9a71fec17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbf53084f4b89d1c44f03cf8b5e094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d250c32adf41e54356ea9eaa510250106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08f9226473daeea9aad2173dc11a86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698ff6d6f10f5b5efd9cc08b7708bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a724a1082e67411e1d852a7d371d51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3c13a630d6420fdbce5928e2d1aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa1e673096e160cfe626eb68eab69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231937e93d877ee19f06b80fbb1c371112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773540bfb3ed1cc5483527b280ad99f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdc5455051207bb0b95c1e11ee5ca9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295937c90f2a112aee7bfd08032ee34c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c74bfb17f708dd546f21f92af389d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a0353befc39f38d971a9ec0bba346117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2acad5a843c1f6d1b6759008b144a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a942a09a3056958a290b662c63e61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012c1785d878acc0c886449571fa27c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f067b41a194707eaddc21eb9d952e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e978743cc96ae6338bd6d376c83f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be4c469d9f1fc274015c17d936d988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc44dfa9f8a555092708373c65e68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f189b6ba54c881ce871207953e41013125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5c165959832f4a52d0b44dbadafd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6e2d629d23d9a62bdc049bd211bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c53c02232cf8390011360bf8c47eee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db6cb44b38834692d54ea9cb1de7f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e8df14eff4b6a3cc700cdc8469809130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019df7dcd2d8a12ec70fafff88bac1b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1c4b71496042435ce8a89f96e7ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b706c00ef84110e75731c10247bddfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c661ec70347868e656a515a5e117134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c9954e50e15e76fcd07b3ecba623135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e9d081f9959191c951e29bbbbc28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bc0f34facb0ecfc1721158f363ad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ffa0a26bc9e8f8e2239127b264d69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e737d8b10be71cbe70f90b49dec57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1831fafa707c2bcf8d3299207b5d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68e2ab5ad06fb2e1c1c34353d679e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d1ab4985b3963e81ed29af95b095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cec40b84311d4eaad60fbbf11615143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4fec66d8a546bf33d154c8d94e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58301621a33b21b48150628b30bec21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887724ab6cf1473a378c824a5a5fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb089518aca356b8e0426fadab2794e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b6a8bb7416dfcdbc326a05af6f628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6892bbf08cc4748e492c4cc44e00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e3c417e88786ff9b49fe50bff057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ed0003a7064752b1b04ff38c7af6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec533bbc5b5b4555a934e0bf5a29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f127168cd4504798017881f09ad7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740dfcef5ae2078d5b25713720fde15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f6786c52d2da003e1407584002d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1629780cefb0e42f2e8ca5cc7815bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e16cf5e3789f020748872ed7d4a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59762d878773b8bbf3d3969b279d19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbee7bf3cb695188086d64fca7799b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a057c44b1fd9900d323bb71428b31be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80fa94d831d6a92b0cf518cc0a4a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d542bf976634a803e8c740c89ec17c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e682ec875d5043449ebc5d30bc6bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4dadfc7106cb473ab0136004afba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb4381d7f564bf08ba2ab1bf856cd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06f29bc60dc84a3d83e5ebaa8f746166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff227d47a7b95711da309e722433627167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac9b77c63d1d7f9bcc1dad3a4be2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f234fc7d3fc941494c4a00c23ce58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518f0905d3b36e719d48669736c855170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743dcd4fef43ecc117715ad782686a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf451dd07db7a8c079ee3797367b20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619e0723c37dc266d6f5638994910d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93d8f2d2742d199168dc684393dc75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b1cab4a358aebcbf946c138e077b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99413458b734d405192aa381708036bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f635f8fb0c10e3591472461706b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82ea159f4f3e7279724192b8fe7bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339aaa58afc6051edf0ab241fbbabf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fde5edd25c2d0c62dafb2d4091b649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5305f496795d269851ce794f07967c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1f1557f6e23802e4b232a4fa2095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5301c024a650fc25a1c8fcc5d5bb82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e754137e888ce4930688f8e56fc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1da8e3e19682d4aeed3756390c748185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdafeeeab664db80ab521f46848e085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5f2929ad8f37f3cf349415b4b352187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b9135fbacfc29d593ba80463fa0e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3bcf2d8a8dfe7325d8a0d2f2085e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c3b54a947510dda90eef0d2d826d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb49332e01913548f1e697987ba5fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7918d0116a7357553ecf5ecb11007192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797dfc8b6ef3b1dd7346295771801ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399a2eb6844d0bc19e9e62aa1ac0c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8f7862ec44b3af17ef72e1514551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b852ccb3f738b86a9347e402de94d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260cf5cf604272b4c858bd0b3bea6bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf9cf4aa9dfb9d10102e51d7d61bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3a676ae3d7232fd50f19bfd5f0d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d4922572249d17deb88693b4484d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf4118e550a6ed5b07c6bf8fe074c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc9d552dcde6b06a30c9692159c39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83d39e115e48318da5e9b269d31cea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562af130f402b320a6ab18f6c4f0225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e84e1405238cf205cb17b861f7535205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78fbb7f8d54ca22a2be07b7f6f091b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccce3ac0baad1dd0e81727975666fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b15ad1be8113bc4214f409da7ad9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aabc356a2fc6b18fb46a2ce9a060f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6308657cacda8a636370290316147c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cef343d8244f220ced9ca4a87eb738211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d2b733b5bee87da9c2b0731a675f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad9c0da59a73f1218a95057b17f9be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29fcddaa993dd7a117160be750657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306f8e8139db1aef2d6b7a213fa536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d823363f531b8bd6ed3da22773a31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d19b23a2416e41154555b610703b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e1ccce898c7751e656190c83b02d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707c1d54f26ec7d5b71611451b8eaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd096a7693366effda1e11268a8708c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fcb89afdcc0ef1877800acd95ad80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8e2d565a81450128bd08ec10268c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db761f1c8dea4cbec7059b8475b4458223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0505797994227e4d9572a569b4b2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb0cbdbae2f48c6d591189b0230a02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91393c4c7b52cb7823c9aea7546eee0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65dc162d754b51e36aef4e1bd9686d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa2a4b4909a103176f4f23bde61d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60addb38656c8f13ba8ee6a0e05efece229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3a99827b277179978a3993cffedd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075697b80d6bab6f81d7e7b54dd3ba0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec60530c8955710424c805bc8ccacb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d43ed4359f2fd43fcb449b3479e93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465a28a610ac4199041ddde5fe1434234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7de9abd0f98309044b62529385c18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827462b5e83db69064adffcd4451c988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd0a8d81edaec2750c73e1afe5229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6c62a31d3637a94cad9be837f438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b90530cfada93aef909209a77ab9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef4d94d19934a0c4afe43596684825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724231de118e9aadb6b9935e47fe2fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592ccaf5e42d463a1cb3d13b14d1f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053bbe58532e832d91beaf4d2f6b54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf1afe560a050418eec9584ea2255c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d5bcf763a5354eb363d50a67cdb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ab6bda042a9da613e38ecd94a07f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa92c8976250ae1943c497765f01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb1697884bcaa69de52bffc709234248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bfd169c9a5879778fba7312a3c7f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7b0551342a3686efadae8103cb4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2d8805fb92cc756c01bd91f76345251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a6b4deb8f51b1d80609e6e5e0953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e38209c03ff4900d57a2e2b5675bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240d291858dad3c2382d06e78c3a4e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dcdd494097bf7dd6783ddd80bbc5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee489d087628b42fd2a02166a6ac3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66429ff7c19ab4efd61af6cc74b5cff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec51bc1fd66125fe176da45b59fe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac8c53392d3aace572a5cd94fa8f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc0b114137e55417281014ace7dcea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130bc87611d40ba0013903cbbe553c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbd9201872bd3a0b9bcf67c9bc87c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301cc1a81f699415b06e5116f7de1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e39778a6207f832414f08dbcc889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2eba9ece2db2aa1e83ffe65d04324265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c96e3a1f142c5b28a8680592a2ac44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb2b0500d2a16abfd22a7d68bb919267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bab64873e8989f76cbb6017c76e92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef1601da45ce0db67f775d3939147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0302c653985ecc8dc8a22b49e401270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd533d2ba3ed7b048f58f01ff0a86f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300585b3e5f992adbf807f8b59c127f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2dbddc16155f0abc913edcce2982b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9675f8d266382132090e15312f2f30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb67a609a66d2772c712bd9e08636275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645614699b00d0f1ad258aa0cac3f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a89dc032d24b10cc41db85e2ca589277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aff49c5671c7803686b99ec8d6075278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb075e5c1e4473041800069f3b4a5bf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49f3508a896ebaf89ea58008248f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6843f25fceb2f6d92888575e544e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b31988aa141fc6a1242a4e1d28019282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8857dc3ddcc023d52ce585ecb1fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae964033751136f78dd88b783b9b2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816c2a61cccd65aa9b0a89dc097583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826472e5ea5104cf7a5b869a2a55556286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375d0ab687001e2cd8bf0b8f79a3ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6c4939e6c9d22e966aeb56e48561288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7d7ad1fd614ce2ebffd77bc5697c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0958b694145eec1a0d950ad9c34090290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2228e1093cb4d454e143728aba6199291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e46d50840e6f09ffdedc3f5372209a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f748a2af5db15fd0e1f538af3a03ad0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656759e862825ea352be17d55bcd46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf486a579e99c71031c88ab20ae1ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4cb8a37ab5fd485e370997ae415b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0ee3b44b6d3f5de40f09a153225e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e365c9a41e319b1b2219c5be803acb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a93135886f5f447d5950c49393ee4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04439cf50b011022b8b6f67a2ea3fea3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b22509a4095db327a5612d211f6b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf89adf77ac9249c00fb2aba214505a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714024fe2cef6d8cfec0813709a988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581c9cd2c34132d3bd1365bfdf826c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90249c770c0c440a165a8f6947ae9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9aaf19d8f7ee38e2da48e8c2fc1d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134720e6c07456459fd57c067bd3c83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b890ea53cf4c27463e0d73d5524b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11fa3e0684b8aefab7e1a39117b1c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d11c90e74c06cbcd92e5c3f35a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069da2f3655c180975cc9f085fdea3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f036ba262f4a9749ac59b7821a5d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b392c9f6c95334e5ec4f0f7b860481b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f944b6f335fa43338d63eb49fae7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3f999d7bdc84d88b4ed6ed813c0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc75673bcfd7582f19ff03e033e991316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b3a60713d41d94f95ca7e465e8c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627028192d34e487ff7305de2ef6068e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176023bba1a81ff38b37ec39304d480f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572842257c4ce75fbd40af51cbe09b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fbb4adc709739db265e51613bbecd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7800330c4bafebd58b81a023f2e77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aded118f44274c7accd4d64c396879323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c13655b79f32d5dbffaa02995f23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3617a561eec9e29b0678dc6478c4cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c16dc2eb4797eebde537e09206cb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b38c57a84f8ce55d2baa62d59815327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cf64622c03c537bcbd2fa6fb9551a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e5cc73c4affa9ceddde59e2adf01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9c263bba717f0189531a00861de5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432de7ab4cb8c6b8c20c9d65bb8fb83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a672d40922307098368776c3c9ea5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e5a02a36ddca40b21e56145196c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af22a76a7d632f1e3116829a7d1348334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77f45186d3f60038f78c27548ba04c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51c7ccd3a6ac205606ec2995cba41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e735bd2966380d071787501c80472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0db46c97f86b06d2d750967ed99bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f053b0be7114779f40576bfd9dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fdd455c84d79c1fd8caa28f6fdca4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38adfdf4ab1c1f8ac84aac21f6077341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b47e7ed135d81c9c6de4be690e85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa379711b7e11af988416c5d548866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72b38f0e93df9f63a7a0e768b94b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f324748e50546f7c2d4a67d537bc30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975946755fc79779d091611e7af38c5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a289569f362d2495abbf77d5625a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f101131edae43770a2b9c944cdbd3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb00a0eaff0f4cdf081859491269b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64ad16a62e74d99c4a78ca233443fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac9014a8d04307f9739ed56554260351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade6a47ceac21cdd4024be9429a5fba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d7b1aa83219e3b812e618ee606db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33119979e3ce8fb9aa7c7c93ee62e33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a7fbb7edcd45b3595961a760d0e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ec26bc4917766aa032381ea20f87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de42cdd38da8f0d93c3eaa23e2da2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6d765f5c8f5ecc114584ebdddc6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7bb9cbc7e632494a3dfa2f75232c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c53905037d4b9d1640850c0e1f2ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4cfffd505876f57332f9f58a0c9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d280b8f9f1feaf850265fc1289d0d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b83bf3958bc9b750d0ff2ff1043f2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef229113d71989dddaab7d01b2e7934d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cc046b2b78caf998ae5955b0203a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acae18a300ff23046d30608625f98d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31ea7ea8403743c68e9da15cd64e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28e5345e37aa3f79d3bad34b236df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245c3d367792feae72a9f198d8720c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b87891476376405ed350522ca6706370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314c8de449d41df592313312e15922371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff830469261fe15549c9e0d66540d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761df9748878fdcc6e85f2f240d0e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9040590909886f39801f257c5e0f7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8f9a3d16b897337b2e67d214cedd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ecead3d8e68a738190f735f2330b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481e2aab62faf59d824f3d61553dd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53a907aba87e7f9560a672c089392378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbfe4bf5a2dbf314335cc3f51dc101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d86c1b9ce83fd834a4a948702380c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f2c8e758b441b6f8e9ad465f33479381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277fac0353a8ba29cd1a34ce0fc4207382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a5c1894c76a16db09a6cbc7b9432d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c40b4a7e160daa12fdcfb0357bb76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1704abe14a868818222ead901278a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8647a24f5ad92910d8ddcbb09fe17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5c45c927931f65f446059f27e755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a366e3db2e93d841c44bf4a8608e9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be10d897eb77a2da6758ff4bfdf88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173281b63c58354822bb2984ab7ac3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e359c270b668674f5d4dc18165b515391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee22ff47b7a2da545e927caa9b526392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6b433e5c0f47f3fefa2b196d317c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b167209a0e001c2d5590909bf62d47c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb0ddd502afc9cc9629a002b67523395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5cc53943d27085b85c64569c85a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac89cbb0484f1b77aabaff88140561397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f918f678cbd67a705c3c92b119e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe8bddca2390e8bea95053f3bc3ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9b979af789831f9a8466ff30cf6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca8039d88044a4e74ab18b47cf1bd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9bd51013ccd86156d60b628d7e1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d74a982eabe802c8ddd67d4b037d1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1362302a9bf97ebf4ae13110686f356404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e5d86858c9416e5bcfe57620d359405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508389960883902a8e0392b5b99a6f5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b11131da27d1c4442d19b8e48355407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13d77755e5bf2cfbc30360f9718d8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455294a20814c8b1b4b6bdde9d9b2ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04484cefbb4b6e6b53ad2d6c63c4139d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd43cb972901a4b2b075de3b9c7df0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6a1a690065ea737923bedc6c833c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a0caa319f032777f1d2c99f892088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba97adc777dac9a6d1d739964c5bed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa560301238a3f605608103c311c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994be1b616c8ea09cd3744b41232023416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ffcce45cf5d0f9ee4e0efdf83e69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac29c84e7493a3e4ce141f7bec069a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd935f902f1496dc07b0e91177accdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8987bf2d983a3728522608b52f546420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338971ab980c895639567de9f14049421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e243913fc828d68b67263c0bfc43a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2371869dcbff01ad0e60663e66a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504eecd04915bbbfc48267083859a06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c24420f2c6a23538c177d46e2f680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17c24d6d4fa354bb7c9918cfbc463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f26fc1d3f51157b54226dd75637c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c15307b63be3fe70572d06dd111be8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c5f082914cc9b61084a061d46233b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9d05407d93a920df71d2eda5b617430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c638d921930f3eef1296178a02b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174762a8d46f4340a971d964fcc32d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5f24aa98ee93a45fb94eba999f139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47230daa7b395d6e955e2c6fa56ba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d556de43f2c559b67c71b60af08fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd02fa22b3b4a535748b61452a6fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf26f4203fb7bc2eb424bf842fcc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e1a4f94c8ea6ea457ad6fbe9a819438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f8dc8208ebd316160172b78a3767b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7c69dcfe0d4619a7762f5fd96717440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c7c0f960c767582541aa7d9f98b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330ade30f185f6058921938589cb7b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532819653220df8995628bc20ecb0136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248df3d5b68673ae0da7a37157e9f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af0e75cd865c2d199b97199b2aa37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516865cd7b35eb2ee9d044ab35f8d593446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a5a0c218cac6c73d48c83d4ff3728447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb12051853f5f17229b1e005fe245e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1625d1deafd8551db346a3f6b7d63e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fd816238fa612d80f7b2038865c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615463e4193ac85cbadc06fd017c1649451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee7cdb611373039aa0122ecd91a30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e5f3753235891f16571541020fe89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51b90d985da3e010bb00ab79229171454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f65d83941546c25dbcbb2acf6b21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b5ca8b9a0ed0debcf8aabc0cf8a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6085688f3f48f08e4d38880c7cdfcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c00dc69e3023407fcdd052999bae0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e11f713493faa8f7bbba0f3b6debca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cedbd67cc079f77fd8841c2b410dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f33f53bbba0bd87d3b39eb816acf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d045af78606ccee4f676b5a49efa0c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4a69f1bda292b89e389ccc43658ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450490fb6c741823b25717189e4124f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142701f13052bb438087176f0a222e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fb245df75e1db068b7617596885ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f712080aa825d928d713b235e793467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaf42d738787fb31ae696f292b77b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69adf520e92bee21efc23a5d49cf2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ca5f15f4d680ecf6152cdfc50f2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391880ef9c9f9888c5085e4842397f26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ad3e4c80d6ab1fc9b3996f2bd841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab904a0cf75aae215dfa71f424185473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5f176eba7a598e1789a4e7f20c6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2d5efad2f6beb3d7ecd56e76fb3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765c7824669338ff15d7f9b18e6faf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14081fdd7748d134b5673ee3cec0a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cdea8ecffd9e3fe7a1806b62744e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6cdf88d326ac6a75dc6c79870f35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b289092a7133fc1f1cb72bc3ce8f13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060be62f14c803fac6f6f614bbc161481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255d9eeb05e4e771407d073e9840e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68ccc21923198170bc4e0873280edf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9622e134078c3f047cb74a11caffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3762cc205ce1adf1f51c98a5805f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8b5ee671a934aadce786e0282b5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e00c0473e7845351224e893957aff0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6050d3d605fe5bae4cc529875d4d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8bbdca8af6b26c78bafb355fe02f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2cab0d9adc18b1d7efa789d76321f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c61c949f2227b38a83d75130cbc41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c84e8d7c82106aa5a561082442280492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e27e49b6b9e0bdfea1c9bedb835d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1158dd8a49e2ae309d023da3f0591494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21987f1a291c355d45bc16c0161eb64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b9d799900e1a23d9d0c0863dd0e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86682d87733cab972cd0a3062c44f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2935036642982f342b1718da3036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd36e81076f4fe36f2b4a586c7df7bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44bbb27b6b0cca2e7c3c607114a45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5d67fd1b07b3303ee4e13c9f83cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef66b1e6eed3156992348403f1830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ee8d6cf7fe1286a27a20b42651cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730f53c37b1f96f9ff3b9c9c3da8e6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68174566574e4c86547a41b0e176b2f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9314443961ed6db8db977d902af2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0c4015074cb08e6c5cc0876752aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366c05e41d3483008fc0b48e38f715508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393587b217fe93edc4315f59eecb5332509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b613fce6e4ab6085b80095107f3b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fbfabd502796c8b160a49baf2b067511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9140fdade2be2f107a99aa5a719f04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0daa655f9e2130da8cddc5cc22b68f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae1df3414ff374d5961511f52a7b33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27240879f588d43e43a259139c566d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683223dc30cb15219bcb0edf2c15663516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6a5cfd1daa8b5b28db8abc2e5b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658e38bc117623f8001d65ceb8743c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe365d31010b7c62161c9cb223eaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbec87743682a912622ce29e623951520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae7fed1e5911ff6d1bb7a03b770875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0da391953fd0046da331630f8ad8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4b12e016e2d5e52fec95e5f68358523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d427e5854024880253c441c3afe11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b42b21773be1504fe2556e3c6211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0156c02f6f88ecab1de1e3f7051c00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d1daa35562dfa06e37c44c99fd6eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc30dd1a2c10a056d1c6b327e47aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb228cf38a464771962bc5c128364bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a5981749d2e96ce822d40578ac48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c275bc32ae10fba43eba1a551ef4bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dcae78c2f197a15efd09e9a741f8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a136083aad51a7a290b809d604b69f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202e5e955bf487f1fe5a643036c414534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358412c917e5274a49a24d9fdf521ff2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95b16135beb7d6e771c498f69a909536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5cff2bda56be1da8b0937ab7f1c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ade787e56effbd30bf63c6f75b17a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f4be4e72dfc4dec820afb098abd3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0711c0122a0460c02f2975032a79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa400e6b3961f27793089ee861e853541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c449590135557021691c3a2949aead542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27033a5f9278195982cc77caf897c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3be0fee3c240a878de76d9416e157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f322c45dda6e739d2f5766b66111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a054238119e36312c9d7f90ef4f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f29a6e18706d411c20c51bc6e594c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dcdaa7016e21b92a4a2bbbab9c9d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959199bc0fb4665553062ab62afdb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba811ad2178bb000aff5a6ab73c03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e341c0afb26f0e152b0ee481a9a24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96183e5cbc3597ae1118f043573d7dcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d792a8c9028cd03bf997ee3ee05dd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca686bc85da757d2caaafbc709b13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9faf1bde7b7486163468714e98bf41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765397027f514c21d6f01aecda1ec54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473ca8f5ef17a8f5366e7a87c23f4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075d2d3b7b22c06d5eeedd749b755a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d61e92883bf7f0e1cb3ada4db9698559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f776978efc3b09521e914a71cdaeb42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1e3bb7d12e0f209e37e8e7fcca8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270799dc341961292bd69fc518341695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc51ea26bf63547977815aa77567e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819398bbe87aae39b702d2f20d9743a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d1cea5392ff540d40aa4a1939f51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e70a16e6e640d05b9456f622b0372566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bd82d5decf51305de7ffa7025a020567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9656309dc76486f29fb962b5372b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65de9d458b91b74aaf87ac608f527d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474c713fa6d5748fb3b8ba42f44616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef64d0149eae52c505a8de4d68a58e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b8f24d010b0761acd70baf28a239572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0a1053cb0e19f97c184a05f1f1209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a510029eda6e895e70cfa5cea9c327574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99deb659cd4d11b37a1a296b711ece0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a214d6abd7f5e5c2fd11ed6ebabb45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf69d64bc09b4d40215751508348f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ebea86825873dc4990368e3be757578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4225d923caf89eee106bf7cc75144a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c6a21043327c7aedd95b77ba9f03e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a795b7d1490a314d35c858461251e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3a7c72733813abd6c2511b9885710582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061e56d8a4007f6e1cd88d11507f55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e070c193bb0b669043440df6713556584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb62c0af99773d2af5998470f9168c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ed09c6cd9cb1db43b6d84500ab68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d31110a4a23cc50f6daf173292d02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a0e37c1ff9ba33aa50458f1ebc66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e95d268946fa5ec9ba47d7227058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952776b4f3db7ff00558761b90178b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54151920771834b2517addc19dbb52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799ab21d1d442872bd1aafa74269af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f841c3655db20c9773b3e80f10b64d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea3f64c25f5e62253fb639661d58ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e14a386cdd0c29969236179ae2753595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929e9fbc951f76cc07187a398768db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4afb67c7677b6ec807c73ad4c19d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24fecf2e8f27905ed59ee5bfdf1cd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be7601a3ce0bc381918f3f81aa45f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acae607f1d0d6a7d9ad0679ae2e238600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354bcb4f663050cdbe73d2ee502bd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b157b36fb6ad6a5ed8eba1e084d8d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369348938b7a87950df21b66d9154a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45514915dbb2000fa61b7119f36ec0a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd72449c8f6d27e8352288e5aa049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c77c155befa1aa592731401df7e0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e29fa3f2865aa2118ac0e61b1a3fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a111ac3e2d7de08b59a4ac473a990608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00ec03c8f312d4786677cefb7dbee8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf837aad63f79fb609a750ac8a3a30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0307747edcf2bb511251c5cbb9f8af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558750d7e80cbe7bcf573971b0d6f85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cfee6d6b0c152a1cbd27b6ebd4e32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee561dd40d4054d236569d89b5613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142c61e20f6cfc5d77b864db7e922f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f748da09d2e4c11655fdabb8f01be3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb0226490590056116c736e06d74c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4147279332a493e5ae3f5dac369f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4668ac232e0a211cb17efcc25780eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f6abf1252c406658904804c51dde7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a7ca9748c293bac1612e37711f9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44940000bc5466b85a392a71e890f376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f987b9055d20600675c2b5466307ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd8588d551ee347612767437eede5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46407a30f987afadb57ddfb81c78d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7cd7a4316b21ff3d838d5f4e3793626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e02c8145e777b3bcfdee754063b357627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba7195ed928ef96fd196cace81a0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a04e7eef3029e2dc60a15d2c78aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e18a4fbcadb235480a8df7f60a37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6d3d085a9168a60eac035dc815a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e9050fbb690594d77f947c9cc0b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382623017880ac99a96bd54f530a71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a278c1a75af7b83febd2d1894d4ccf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fa72bea4366324860d61d868f810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6a8c729bac95d0873bbd65c2565c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98b6a4db30c724a3f5e7424622118637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f696d5453b0993e0328face716d0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c68bb5292db025ec5bf31faeee852639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a37577b387c8d5cf24c40adc816f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2998adf31ec148efb006e38206990641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0139f26797611b338122b29b660a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d624fa962e597e2271e7a9a11fddd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e64f0626eb8d69056a5ae48f7716644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a26b7cd7194bf423b52cee2dea685645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d3cf72f421332e9b6adaa712db0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daca2eeede4779a201de6aba5a08bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467518d6c50b73ec7fb94391cd7ca7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8871804691ed1ad47d3e8b273d07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c2896d0bcf04ae2baf249167ac1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f63bc28dd6a22a64570ac4d4894ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beac7431c546c345bf7461a5a2f674b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689ecae5e8b360c31fcf1c785da973653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e3ba83d76e8bed33658b34c015f72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa16038d9183f3bbcb7a3bf07f53779655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc68653a00339aac0504ac10c1ab1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a1af14f2c90d99181d4536a29fb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9acef747e009cb7c63b48c5db9df65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493385e2d0f8ba503afcfea9d970ace659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e536fe6b64d1e136b14b0c05ae9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64af81fcd78b74cf7137572ab7947c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9245e3cfa9e27dd4637e15ae23052a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ace0e792eddd3f2f23cc0ad5819eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501ef7b8353ac45a72fd4ad5e1c067664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c22c193dfecbf9260cf8c173e92079665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39154409dda663388164f95167500833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd13441ff916e06a5cf6b040aa676667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014589c3e1b69c718b7ffd17ce1a793668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d25fd72da16931b43392dad8e985669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0cf63bb7cbbfcc052186288a086b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03604cf8c92cea1a4f40cc5c63871304671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba1756417aa2df31e2d8129cf7012672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f2f74aa3845694d850e23bc40623673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f02a843e15877e3fe981a7735a1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca847f5ec2f555536fc3c598b229d2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7458584af4125db243320525ba50a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1fda9bf90d2764b15cab42128175677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6231acce7a20579835480bac9085a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98829c298d3bc2db69cc6ccaa50362f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261bb5fc23e7bc7971610606f60870680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd890e7c86a7168518dd1669f81c5239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b71db8dfb3e59190e36f90f35a80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c28c68e44cc8d3684686f07b03b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215fbb45b3601c824f189cede68c241684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e96ec9ce83212c9313f8f8b55c0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d61f75c2ce1364e842f5a6dd054eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94233ae06424fda3c4163fe6c805d6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc70a43bfed68e599557581b90686c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc7178c52a0e4695ab5363f5e63979689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76991bf11799bfb89f22e45bd081eda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99be3270956ce6a7b4b188ed01443691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a2a2014db2d1887e63317c152de6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587541b432c66ba7129b39eaec64fac8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6c62519559f6e02206abfac92e46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4db62e7a6ea339678e01ddb0a32068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50a74f0f672300ad09cc451a3a88f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105caed7534c9547f64f37519fc0e40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef3dd9d702c6d9f19cb6dc516c7fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ce2c056e26d34808a8f3cf5baad6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6375d3ec681572f35babe52254b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b698ef958a671859592cc540292b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b32719d15da96df23e5fd5af459fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2c0c081c1bae0c49016dfdaaad53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dbee0687b380cf76d7347635c4470704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157b3637248b0e9c23c62f818cb504705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e548c90d2a3760f19168ebed7959706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac0f0ce4a8c71cfe6038ef40c4cfff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22157914934dff079e827950283243708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc208325380f0984da96f3b4f86b3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d18a139d64a001b9e19973ac85acb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2cfeb7a92f0c5df191913ae889654711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49c6c7eb933c32f3b44a9926662cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d2d270b579945045693420cf76bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5949595113623320ce3cd272979900714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e812a4c4ed8b815d5507c9b3616a7de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32660b38faa3bb6f5c04f1319b0dbce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f4d807ee182178b41ba8bfee0964717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc91e00f267b50085225912c2a9fcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f788514b9309157a391f398b4a5d5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bae9b5bc00205aaabff6a86a1589e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3670b736c7d9ea985497b80010957721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962b504bffb35a3e64c1787a0acb92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b571e3a38d74801c4a013fb3753893723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1e83a2fac79cd3b83e2db4f933c35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa619bd45d97f53e802c4d6bfd538725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c041e1b27523f7e4cf33eb60fedc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a353b891eb0e6c786f14ea9cc3cac3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ddf4cbdce1f242396fc0440a6063728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf05c1eef5763f0849a2ca80805c9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646c40b47e0e11f2f30b5f7fcf38f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc105ccf8a04cc1f03f5d5b326398731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bbbb94f6110c413b9a934e2f213fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42e2074568f5d750804931160d59a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927bebddb34f42665e4dbde60e6494e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f9e87da2f7a77e02df41c90b7797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0190cf54481116673737450f6b6f2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f093f24f38c727ac62ca95784081737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1460f29de3c26d471ace6ec8b8c08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b34d73c86a48b3ae4e476f096cd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665642544faeab01ae6eb17849425c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769d1f2db176331aa98da7785919ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed33747042458ce124825c9e5c2512742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea8277ef24af16aa3b13762128e6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aef3dbd53e8ee8bcbdb4bbff63264744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b07736b594ec4904e62bd5662a84f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7079716f5ceb7b0c3b1d16fbd5ea5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32e407430dae301006fb7503102a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bcb45461c6cb2d5208e02f91d38e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ad611b28d239c4046debd6d52170749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d09f1b4a0e61792f8033e08d723d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ebed0628589882b41523a5991ec16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e2de4ed5f9cd1f4cca9ef5dbb7df6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554c8abb4d1a46048a01b831b96e77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f70a2a274fb8abca3feaad389046754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1860e7a4be056654ee6ab35e0f188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bec3941071662976c28da50d6c2fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697794f781e042031d51381a7f66dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed19e91c52faee8ab10a01a5d6dce1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae20b55ca020aa28f462690a1758cf7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>