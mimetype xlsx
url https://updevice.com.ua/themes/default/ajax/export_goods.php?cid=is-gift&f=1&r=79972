--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3366e1dda8ed94eeb728ff7a3a5fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c602136ef93ddad9a2216c181dab432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087d481989439b971a55b7bbb3727a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d9b32538f696fc7aa4a43f65574a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f81e481149bda49a281f5d80137005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f840bdbe83c6531968eeb26a9ef59f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d5243a824914a117b1ce5e57bab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50421c528c2a007d2ca431f93941108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e13b5645892bf886970a6985dc1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2feb83fec9d10448baca3ce13e28710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc144598b0ab32ca1bf1608afe1d6c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dacbf21104f4372292de4fef2536c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8d3ccb9a99c5c9ccf5c2fb927eec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b4dab57d406e52b7633577bc39d3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbfb8becf21c436e1ed5ccc2dcd8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b316d2270e73c6430dd3ca155792616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeedd6457ffdd407ed0b9db6a3b84017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa1d72ad494df0b4fd9f77d132d7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601d1dd5136be0eab97ba0dbbb13c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff5c74c55590505f1350590cf15b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39858c7531aec098380bc3fb918f9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749fc8d8b9bb6d8338161e703bb29f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c41243dd7d75f03b8eb85411009e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab1d59b722efdd8c6ea232980910b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6776cca275621012eb594c8b4aad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853d0ebb7bac053aa6e5289c37c77a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0894628c99751e379666f451b61e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc307702689e9195fcc992a1ebbc9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a37ca57e8e3c3c5e976bce3a4570529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bb4221134e2343252c8bf3cd1e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99e40032bf1aaae8f116cf11d13d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a56050bf7e3d93d87159abdd49228932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a4760f38dae10695c472fe3a2f43233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e5ae0f9085466a017bda3033c6f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c868055e12bad3ef261d7e10b649535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f15df2412f7b8f5e42c8c61c2813936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69049864b1c89d43e4f96350fedfc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc95258df21df3cae80391344d06338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9320db3dd1b1f21d324a55fec53d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e6dad6fe0488b35071877435ad1ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e3e2339cbbf607871d54a384ed2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d39ac03ab6c25a3ce726369f439542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4d8a9757c748daa9a4ae3864d74343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd48a97e8ebd641cbff68ceecac2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d035d6e925a70a7b1ea56d96e486e3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13980d5c3000407cbb2edebbe333746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066d76aa01c763dd70b5f9e60a5cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d819285eda04ba4f43926321c731ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145c44f24baf6892ec39c54427c18949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7736ea7e19fe06c5959d9470fdaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b99dfd8ecef17491b72e00f7c7b5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f283abaa5c8024f1b650189c56f8c3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd5b93022d1e736d4bcab97eb372353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749676c5f6360aadf9926b4d8c64c9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac1424caaa40b49a7ea8ec16b156955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc2960df6e3fb4856f92135d584a4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a125ccceb9eda253d22b82352bb0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a27de826ffb480accedee7e6a49058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ff9443f6185eef46b40f6f426ba1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749cf788f715abbdab160078e6c33da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23f6d06aabe922202664c648325b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cc1c1171044284a2b966b02bb8de862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca527327beb5df60da8abf6f9d482463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ed96f4c8445d4eeeeccba6a1ff90664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52442f8297e36567450afdcd1886b2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fcbb10b93137dc7311bf1015b241166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43ef21f356e798b8adaa6c429556467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d918c89247dbade476120b8f107c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc79edc9d62ccd20df9cf900b9e5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524a9da9a192035b61d37d5461b6bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65bc4c3b9921e75a908991476e85271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644b49742601af75df3ad859b7c6c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562e290c2098b4e262c3347b26de5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dee54f0355275c18b59877200d8f4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75eb53d955e583084a6166ea3731775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adc66fddb3803257b5d6c024d2ab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781db790cdf4e7b65f8ec8f81a1ba3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e0b9cf62bd3a731d9bc1f5fd596f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59453c7c5b581844dd892ff9194dde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311300be9b8dec89623c17fc88837a4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc66aba7361cf80bd06f6796ee1b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9eb0bd3dd21e056142cfc5c5fd8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526c729bce3aaba813fe074147ee8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57b8a21a1abccf659739afd34ff8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc467afe380a372c38bb36fabb9fadb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d2cfa4ab2f9abcfcaca321c0857b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72408a44c5d9b70d9d208d127aeacd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ffbd1a8b98081f22670a7da16cd7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f9ba823c46bef3fb2a7c1e413a8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f325f5fde523feb87c9c0ef7476c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2166892f39c226564e2199a2472091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fffcda7e1766ad70305e2747e59592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a977bf10248c2991663287e78b3b9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970f958aefb3be8711b2b9b1b3323a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74ccff5c0932765ec05ae14a8353a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096e6140677d9951503a2bb7e3c48596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06616a0334c54e89ff90d7644da61a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51361252e956122ede27d603ee31a24e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c091e4d9c40677b860607b5f46b080f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc34db0f226a7a4f919facf2ef5d5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46149d00549aadbbb230230024afc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890166e5076f9b19de480ee2a6f32a23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81298d5081a08ca77f13090c983422d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ae517f195d2eb84230cb1d7b8d8aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef719dca9ad553b8f1f56ae3d5df529a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c889dde2803cbd64d6203da8a7854106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38391cb1da07c18e366e20ff82b372e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df389c33e106f181fc3fec6130965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f9dd80667bfc58b5402124d3c200109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d4469575212f9c8508e671a24cf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007650a4578bd4ee5bad83de2cb9a9ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cfd92182e9d174db752bae01671da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f2c8af4802265fcfdbb106d74cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efd7a6813184c3f77c43145e309cbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed94dea30dc54f571eb18a659dd397115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936241e843728739cc32978a9161aa3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5ddcf2cc8300e9564d99bb549bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb6410b158e9ab32b9f9f94959b73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481426b1ec6ba5049ff200cc8ba52a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941668dae5ffee2b0a655b7d2304a76a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1aad3c9c615d879d439ce76430064121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ca7e8e8490e821502a5f1401c7aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b3fedccdbec1cee3a4f32d00164e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499116f11dec5476824ce313e1c2fdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b321ab8050b619f5fb6b21be2065e2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848a22eb7359c7e4d54676402e674c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fe146c995d5d4055b1b5cf44d7b56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d8842587d3ea4589d30b49fe8d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f480d6310fde7a26a63bebe8bf7717129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f889940becdc690bee2ba30c3685130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e788fdcc22c45f01987aa7b100f079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb658bf8a4d5db999d12d7ee4965c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45336ca9a542737efbec27f463a23d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f152c6a808b099a79116b9d25db9555134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294dc465a9ef3bd926aa49b1439e55e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268efbc71b510c182e018974a2000a63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e6c52b0a6e123df62809e25fe68a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af41c6b27411e170520b1bcde5785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c64642e15e15cf5b465c4792a183b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a6eba5b450211c06fdf4a84a0d72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec542e7a0c15132e19a8f15221071141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aefb83382b630cce125a9bf6b204f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de48ba320d5fbcc016fc329de31569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c762111d89678c7de8af04efcc99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e44c052d5f5f4a606f01a31923261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435961bf409fef73e73497129f3c5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b930ae3966d3c47c88471cc007940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b25c3dd36d0f740983884ea3af3bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306e94eefe49b0d769fcab98351998149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979fc52a304d60d3710b09401adbaaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5405d248d637788cc0fba34cb4a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95663c48655e213f205cc2f67a14f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb32e9b59bcca114c6b18d20640f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94eb95030f69348c38efa79cf746a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ddcd051f3d915bb97b335278c888155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed245da611ae2a8d2f04da6c40bf906156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9242cf574af8216310e0262eabdc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46574756ea49eff91542ae295e56e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c63b0c18779413fba7b1fa531ce8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd50fd31c78cd6be8f770b48b42af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10258d886bdde4fa8c3ea87fe73ad706161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa95946b787f62c05a25ecd1e7ee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ed227bfb23a9bfd860cd9eb3c4b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2621cecb6aab4ad9f5f4936a3d9a03e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b0835be84ad7a541cb2fae2dc112165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a36c1fa70154dcd5cd9eb4ea15399166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14ef45e5209b40fa562dc4ee63d70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d07508ada7261c25a4e73e038d40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9227421a84389d4d50f9448f0deb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf40372a1bcea85a0509f834b9aa13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed5d51df249897577f92a2c56e28ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8275ff1252e56aed0c7b44cad76388172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4ad8e10870cd6c83085fba8fd724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957fde52e6f065a2a32053610fa066174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476dc0d0d4d24cce89a9c71972937d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8ca5da84df41db6cfa95a21f989b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f35fd3e5e91ab2277c587747108b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d6626c51c2d3b16010d73053ab03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b72a93959f854eb990cb0c951928179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484db5d1549c697252ca6cd85635a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0f17c52345e9d52e1b3c72995183181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a4fdc2813d0265e3e53a8e5696c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b64428786ee30d23f0f2dc23552c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad2cb82a0eb43bb41ac1a57d00de1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53349d6f4bc7259c5532d27705df61a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e688a648da3eedb001cf8f051a97ffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ce65f64c08b6328b1e562bbb2a75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a9bc4ccceedf5e4584475f4c9d02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ddf124b3dbe670aa86bf26f862e77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799368f5910bba740203c8ae318513f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd248ffa995ea2f1cc3fcb4fcbbec9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d03ab2ce050e66bacfb5f49126c72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2e6bfc6c95531dd414349d1cef1f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da897d2e2def111438c3b70df6a68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec974f4cfb734a39eb37e765789f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b250f703aae1605e1e4a06f78cec1fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1efb575e7b2beff5f993d93a8c8ca8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fd078ac570880184ed81ac186f38d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc2888b9d1a490597cd451a5902a5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e62ba8b3f512cf4ca073ce37e431c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb15bf12da06fd71e3aabb5abe7a8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea952bd53b22257af564eaffed1b2fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e57a24ac502df629b654c5d03107203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438327d63c39b86abe330c025765d978204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb14729730614fb1140979a484bf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a3d4343224687cdf3f48c1c061f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1303e43fbb469a748745c40171a39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283b1512b7bcc60193fc4bc6690826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34554ffadc746bc9226c3e42d6ba0a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627e2139d8caf92341a956d5ea5a36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552c43f7007321aee026b9578fa619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e582392e6722bed762b09e1d27ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b9ba480b88b1441007c73a1dcdad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630098a5ba35591da4034a7ed1528563214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3ebb15452c4f1f7c9bf5a9ce5c1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b66c89d6b2cea88fc31f3f4ba3d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547e48d224f97f474ebaaf90c1e6c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd4352ffcceac6cbb390ed1ce96a96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7752a2e7a114f3cb48b744d889dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86257c3a117fb725b3d202236b9a4049220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895d7085ee0fe986c8a7bc5092d6a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a5cfda6f003d9323ffce1e852c76f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a53289e730798ac1b305af437faa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9460662bb45a347193f624c19a121ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ef13eb983fc0261be2bfd70e1432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818649ab344860cc5108e9278dab5c2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9dac31fae53f25fe629c4faa2f03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69f2dafac22424feb27a9bb20287e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ea6b3a1c3a695230fc93fb723f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1a4929efbf2261d9655942341aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb387f4394cdb8f7594aada4b72dbb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e8b8d6bff8423484405dd9ed90c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa7f7fb6674ff3df92f480a3d02e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0032400494a9b5af39e3ef3bb624c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7a3def951c8d9da74e570ed9e435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea52458b62ebb372680bb6d4fc7ce5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa0d3327c0b068d2a0e3a91997ba94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ddb76d2d237abfb555f32f56a0f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dea496ec0a0f015283870dc9ba83f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231be1d3bb78773ef27c0940d86f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05df113de4f0ea0b84aac1222e8bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5bc336ba2dc7a7f5da790a12676bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd625023b3cb1fd6e9486d1dcc328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd87c32e77d2bd6348147c2bbd849244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9d642fc19754d12390f2334be373245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ea0736765f83f08a1de1e95e2d65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899ac93b7f07e295ed5e5f2277e8ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd430a7e33271723a9769b3f7f649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b156d4a554b22efafae0b37a9307c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ed0fb149620423bb44e088b3f7d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6f47fdc37feb084162b68a0a8fc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec47f76d4339d5bb22e22d49e65abc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb33c2d01892d11149561dfcf559ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37708d45fd4ff00253c0e0cab982d5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352686a65960ddeb2e784b2ed820430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b2f364e6dbeccbd1c20a3128f0ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192d6f0981f2bd37d51195c9d1ca59c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ca214d6a4bde0caa88ce9100a654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e4ed28e29b14fb612c18db6dc49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1167842cd314c416d01e826e92f484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f22317f8ee69a19022bdd38348ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0a947ca6ce0614ac5b6dce7206df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3cbc6a1208805c77dd49008e2f60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf140105b692a6c964c1339f25d1055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e06ff36cca05cfabc58271c648a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d053ac8eeff962921e2aea31c4d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40823d07c84131e83de3e5361a2a032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe0f8a42dd9221d45953a64148749268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3339a04a4c35324ccde936e64c9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86959560c4129b10fc15adbaeb96160d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d81b90781b090bdd3d393539d65a09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da7ae1c4539036d5aebdd13fb16567272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2832e123fb6e189d61629f190e59620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be79e4a431313e0e54918730ef69f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdedeb3ce58a368740e7bde49bed64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd407ea0c2b4022e25c03444e5d4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60bcbdbd8005319f64b6016b93a1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4344a1b40c5e99898c8913fbe457a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a67cf2d8024401b28f59ffa910bc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce4bed8f09ed04eba72b9b9266d956280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5c41f1234cddf44e2642d54ec0d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fede0ce478995977df45d58e7e91f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaff30bbb093d28803d4715efcb2d27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393d3f813c9a08555bb12ade587c650284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d77936e360097281fc6d932ad2fae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e415222b70236c833c68a3ccc5d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6bc64402b606835504dc77d1d7db1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b2ab0d4a12fd7aa6e0866f263073288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00bdbb92f9f2507994ab5ea539bc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d43a3f903a80883bf9c5e3b29864e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b9fee6fb4afced0b8a2954eb768d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fd72de5d355be0929de77b4e882e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5caa5f42c3997880ec7340172f00b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee99f82437e721820b021c7eb5f7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3034a36e750a39aab575e5799a5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a66b6ef9743f91a7ce2daf8428c38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db69eafacef24f98063d0822b57d38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc59015bbd18628fd862d9df5ff22f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0cd7e4fd8b84659e29bd3933b30c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2422ebcd1e627cb37784ceb3bfad4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05de6b902894c21543c6ba1d2c767301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd93eeb3afbc7a38e7e17437bfe14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0013b626677e2576aaca84a2c8d6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67de626d96320a5e0f47f305bb5df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a60a7d2a9d892a1636cf517c3d228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7dde7de8f0b35c930682bdde02ce6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a66f55b230f3935d704a4b045aa033307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519825c61504c6373fb1b7837712b58b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233b609bc9bb2edb2b0108e51314d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e7a8de308c083c172e243e65ba8ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe30ab10052620025e688f00a922e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b9ea7c6e1ee6d01dad5a0a7e5d5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e583203b9f88d93f6db22a1869d893313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2337023cd0f503116c23db4ba4480d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88208fcd8d64b15dd2d746f8f305c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f72b07b032c764409f5ed665b7f81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528758b46f435dce4d232bc617b4d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0001b4bf5bd7ffe4b46d5eee23fb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54bc867e4b914045854e4b7269dc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982a7f69411143a40a41738d30cc13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b554420e46483adaad1451fca693ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20aa703dba6b02d6d90af9f085e5ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c08b5271433e6b8b38daba7a8ca0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c6e7a5e5994983bdaf6d787d734ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051087ed2b870b9ec3ddef8a2ae89b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531969ffb0052653a06e4e0d5d4bc13c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845a6af9275f809c1b08570df1426a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e695a4fab0085180512a7d60168d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324cad7323b166789481f9c4773aae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d4e2e02f973678d22e4565cc4c40a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abade785b793c7089a7ab0ad79c0df6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c647a5209c73b7a8164803222c54e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb5795e620ab0795ac7dcde5effc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a2022a4f5419e2c83c4f72c33ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c45be3791c9445147cf27881b02082335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1aadbd7b43e702d0ca9200ef8619336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741ce5b628602551ce71f02ace7a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518113b27e3cc62b6d04dc32263bf68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66c43c80c7d0692aa9321c070b1fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25c0c0cf2691dd74702358211293d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fd33acf3c1c8a855f5e21c24fd674341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938f60b4bbb5fe2dd3a11b55010dead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc93076afad30768dae6da0d737e96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422061d60e1e38d6c9d91f0be0bc3bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290182e9032716ac37a68bee2808856345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b390ab1ae1a8f5fc3016ee876def0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9185a1c49ef66a084d11c80aa440c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b764f9251f170e4b6577435470fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6fcf521c17e7db56ee34a9b039f82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73acabf6088e60b6006bf587c813b49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f6d49e09b3832f21f7f3489d9a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c7413fdc24c2c20224d524cfe3e8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb0764975ffb031a82e3c941fa2d5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30f2a1ee317d6e574555acb82138b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4a7d40636b384f0f5c19faf037bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a1896185ad18b1df10d0e5124f7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79eb23b2b15fa60caeabc5daa927a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f15c6e8582e1596109ea1cabe24e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60303db3b7df77ea030d56f2b0c9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d073529e29afd67efd03c074609c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c6254d05d2f75f78113aa2ed62f06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb312afd3d18b0439aa720883ded166362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe02089b34badee0296d381655915363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e6a7226b95beca1f8f035bdc9727364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb25ccaa494fd5d5d166836d31efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1bd6a49e898df3e87c24a047457b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29495302b2458834b3e3991cf44851ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e27231051025e8767a0b6459c6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af71ea96df255d7bd158cb6250ce5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70556024cc5001b1cf49b53e5a06383370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0076768f665fde89d2245ad15f46c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd367677926624377572c53ff8f306372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6aadbe82aa8043552164162eeb0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c473c377630bb99f025833472434e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22cf3fd49481f3916f2e3243dc01d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40bb0d53ada92e91185840f7d47d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1f786101977eba45a398995bac51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4666275f5617673695006902861b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50de3f8d68e87103feaf3f4bb8c5e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ffb2f64dc4ede2af0735df35a0c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ba441c0513d8e639e3301572e840381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7a5f08e61a5439147bff8a0e9dde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a6be771e49252afbf54f0742a599383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb2f463eb71ca15a5f37a871fcd6e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351fdd854e3f999b8602de67cd4aae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a52a2db1c1ead889f8c04ab5fa379386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5528007ba03c9e661232016b96b5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44263326945cc95fba60096d321f5d8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e1b994b3213aae644b43748e1d50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aeb8122828e4cab7d5b2bcc27763a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9aa4426b5713f900178ee63df5751391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723533f013c67fedc0e3b851eba5bc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a62301946133fa0b1b69713740bb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a29d41f38c94458ac79708cfecd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161a81a77d4ea960f8c58ac9c06be5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0d9d055f727bf5534429bea9b82b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7430de85790dfdefd35d2382f59e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad402e86ed75333c7d38e7955bc1eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c78a146ea48937accfa29fe05fe704399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d508eb6868c2b0934b7d8a88303c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282374c20b8caad1e6c1e5820e04885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63953ff85e50a268f47bc197dd9375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93853a6ae154c9e8a5429de84eee6ee1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c7b74f80e22c3daa2af9cc713d76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a506d049fe5d4ca033ec7d6177fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c5bdb4bb70d3b1ac1dbdb79d7b4b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c3dc354da5f286ecf2c7f8f67abf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37dd6f5189607c48acfe01f14d871d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d7b54ab89b8f812f0f8b68955f01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23ad78584201d38e944519d99ec9f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d49e25470f6ce87e26ec179f448cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157a9b5579ca655238d81b6952b8288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c518e646169d7528b71e4cfce62a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eb480f0685af1cd89ce7c851e1827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2f6f27ee8a148fa490b97e1a720a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa4982bc4e31a7af986f15b5fd88a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802c2c2ee5e643aea509432ae248ca6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f68c0b9b54d91cd157c97049127ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523588b3aabd6c99349fda6e6b02ee1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bde98079a8a0c328cb758f0e3b3f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b0dc5fc7612f3f09ed2f4f10ffc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8cd21ff7e2aa5e2e1c10a38589bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f05b93d9b59cbbb730eca97689f87b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde5d75179d42e0bbd1a5d18abf128424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30d6fee0aece66ffc5e8b70348204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba543cd95af7957b3a04d38f779b37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80680488a3f2ea4966c4129af40af25f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f2b0ba6f41767038ac4df819eba92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc00255504b0897e712687c59ce80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfc26180a3a0fb7e4c266bdfd4d3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04259dcac3b8e7bcdb542b1514b340c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce8cbcc9a2bd21fde812b82272234432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74875191e77e8b9ad60dba2b19a9379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766050f2a5ef43098726e758e98eb084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677cfc56ed107e4069752f9cab558a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae276313c8d72ba59c21d796565941436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe8b8b6671fc33737fac597537a63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2841b2d17e12ffa205625731ee321a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b661fba6694d45c8cca826ad5a843439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997fa58ea8767e729172bb5d765adc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393cf25db6c06b52209c41459a7b61f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7f3dc1d502dbd701f2a9e096370c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b83288f1f3c3d4c5634c85f85004e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced79dacc3ce48e9d4296f9fd29e1764444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ac2aa95edec1cd4d838c92f87b61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5997d9ee905c02f0180033fe3c413446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecfcc1953cb6d7623d42499b4e3c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c027b9100e85a2125982dd58b007bab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634bb698b93488c759c7329c49a7e3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eec6f2c8746e5afbd57bd305c6b9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a4c31abf02e869418e7035cb4c860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa33e55035c7ea53942f31495ba6ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a061f825abad0f0d79d70fa14331274453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a0012ac6097aed7135bd6bd12712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd94bae75e2bc314c5cd2992cb5a7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9d633364da9219399a69194b6dff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb230fdd3eec52ad66b37a18f2fe61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f245de9ea7eea40f4ee0dff474d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f937c218a3a5aaf2b1eb67715e6f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8820a066192c4c82741436a4bd6b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2763b6bb25f460c6a96437d8ac4dd9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a81e4ea54cda148b8ec9465903d65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297920d7a5332e50f9fba4de330ffbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358d409a609960f26a1eb3b54125b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f4a61e38060b7baffae2f4027640465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282563e4152beb644ff51cdd31b5065466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad148bd2092e18eb6dafcbf6f6fb20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269745f66921ad9b66833d9dd4f4ed00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bbeb672f8a075a114f2e2e96c7f3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98422011df293dc69ded8a1577cf09ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f150545ab0d46b1f4ae85800f0c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89e1182eabb1725beba63c9e72ddc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c78d4a703f319c6f284fe36440932473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be5f87f029dea950c4a73ebf8abb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae5bfc0e6b37d7dfabb1a868dbe27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06066f5a5069fd8fbe6f71e0f730890476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ea9822b90ee694c2769b2532123ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3059055a0a6ee71cdb2e67d241446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8157245dceaecc8780a4a18c1aff3df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b0104ec4fe406b3ca7bf4f5537f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3e925f5d8e09d36ba54412fecac7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8cab20528c7c4b7a33f13bed446e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a236e833cfdb5f6c65b34fc841343483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a0f84d7093065599ffadf65bca20f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461b1a17123234bbf5915dad092ba7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50529f288286289e494a2fb9abce41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d5beb9b0fbfcbab4b5f85fea9875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4fb928985ead32477273bf74a6bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497e0a2ce3b01722d0003ef095a1ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cf072e633d4748913f6f5ca49d25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd26e972b9186bcf9e39a4c1665e53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f945028e4643fe57bb5e5aa9e0c3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0f6fa5ddd16c7fabdf0d780c792db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c60e2ad5f1857191ce93da5f5de8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f954a26cf77928d94ddbfa834d806b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826543be3c2a2ddb024546c607d55e62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20747fa1318482f67861edd72947239497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec530ba8806a9201791ef63201db02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244f0f407a5df99e996b2a8fe908e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5d79efc9b3b2591fd34642f86215500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31029042e46dac93f3c83d442d1eaabe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee488773cc572b35ff7e42af8e0d774502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed71394b32f7ea2a535ebd1f999ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522374eed6e60d9ef3254a1781bbb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95565c5512f4c55468bb9ec433b8b7ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a962f0fff68125a71f21cfd22090c17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a295717a3ea259d9144df20c985f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddc47b216182ccac6ab445844e4fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d5eac9d51fadaae70bdcaa30a6dec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0fa336b014efc9177db6955cebc5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe91cc2d01808905afb894e350c83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4cad8c637c87fe7cb4de203d877d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74cbbc7374b726a6687cf499738d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03762948e01f41c380e21a5b79096514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640919ab9b4c801d3d68e8757092d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6fad5aa6a9a21c25fda3648846aab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abad2ccb42b272a8ebcb709b29deae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08d187f219a7cb11b3163d2de0fb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951de524df7575525b1b277d35db532519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c647355b18ea0f122a2f293086381520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2318237ce4f8940748dbbe30864a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353f11ad7c545eaaaa60bf9b13ba73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c8257f0d184b3df7e5d110b24c67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3579ce89d006d1b1ae4cca0064264524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975361c48b4b97deff98bf59ffa79b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801d6a506b503fe29de51830d269ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf618240fc4ff8997e3571023f08e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97136b67a32b37f5a9508ac22981f75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f2fe33dc13959c71b526561486c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d4c674879e40c888599fc948d8377530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a4b94c12860759b5c7a6ef4b573a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e44fc7d6e2588a969a4eef20ffb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97588a40c164f38dcf019ff1bbd0f710533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e65e368c6e028e79c028cba3e5e9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd3921bdbf3d085e84ffef3843480535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632a4ccf9a7a99c661ca3b1746e4df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07c1d35c607e762488b0b259985fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bd22ca9e2616114149be47b4e6540538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372ba7576276c1bb11d400c9b876cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1091a7ea6504776354dc3bf3a9a71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f3695e7a5bd56a91b98106b06ea4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c2cb070ea8c492184b393e2b436bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56acb779e5f28892e215debf0fecbba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e44f65ef8f2e7024921b7dc6bbf25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865c9c9fc764e3ce8e816507ff3d3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283385b88f3be85da3fd3fed4ed123546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef01b45bd888ceda3eb20b259ae8e56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6248bb93288c2aa60d068557f698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb43f115eb730a7375c5097b731f266549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f851ac5f99f30a67e517205fee1187550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835979b0d3c38576896075fcbd6ead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c4dbc9b2cff44e1cd688e555b0590552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70641d8323f51ec461c52fdf396707d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00988fc91cccafc85cf29fa5c92fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7be184aef7ae4d87b0bb9ef8339a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c99aad3c3976fa67db5aed8fa22de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57a0cda483f433db6e59f61df1730557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5911c2d5291f2587da0381fb4362a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6f9fed32c6b736de6a7b081980e98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49cece4feec2ebb99cfc0b34fb87c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff85a02d7fd675d1009a318c03f6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008e07db11b2853e159012aea888a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d6c53aacbeafe04cc87ebb8e00aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c6eb817e204a22882f9c48dddcc19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558e3d07ca9c3bdc0bd196a3668dee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655bbd06199ab048ffccbc0a4dafbac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d02a601f36a873ef3cb5efc1b2f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef64d19bc1471b8e1146d83260cc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d99597329113d4af6922e8dfc5414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196234af70aa03419344a19ac7e8d22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c70bc97f32bcd917862e0f155f2d04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9bc7e895da2ea1d7142f4346479af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ead2365baa3f3f12c7400180be09d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d625871f0fb915dda9ac648345bec9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716fd088cd45947cc4a447bf4148b9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d62cfefe460931f8b9659cfa6d33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211aa6d3da590a7b749e6ce09a31bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1fc2f3cc1446580fbaf9acaa27e70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b9325ce6d923258e00108f74c201579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb5beea6f2364e05f1798e57d5e845580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76139a722fa75a037b5858d8632f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c7d9e01ba748281d8f3038b09dd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49dacb9594b1d767e5f6e63f7ca671583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4533d444a6fc6c6d13f8c6aec1532a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977056ab654ca79fb607692ebe78c74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4846d156b2b5a035ba4ad13e34f9966586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c94b2773c98b571a131f1c1fa9b37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f34144cb17f8784a093efa507e25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1266c8d5f60a5a96f5678d009a5b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326bdf3820cada2bbe7a390d229cac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0662f59f9283d890b75aa79a889bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2360924664cd09acf5e73ffd5fba65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dbbac0aa1e29cc566982b99dd6af1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65afcf9385743eb3c8b13ba8a582a2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e4b3005a3548aba4062818eb8226c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3ced80a133c161fdfc5e8f84af3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875bc568cec24a81d1683b3239aacab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f901189249104c18f7b52c02be150c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e1369fe8ab97ba70a92ca2ba2fed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e294556f10b85c54432c17d221998b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32901eacb0290d26ff4017fd200834e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be5d62be8046eefcb58811748ca0de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76bfb245fe0a6c594657ec593aaea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21044d9b8af27e8fea4b43f4bf29b1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae084cd6cecbac79ac211c1bc99c1e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968b5d036b1ca3efb266d2125ac194606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a71357b87e3b48457fa9056a250a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae94ed13b266bbdbb6ddadf04ccfac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae06cc63ae78fb24873fbad5f871e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c3c1c278ed17b64d422c25ab679f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d19a93de237b2591eef4a14b163a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da589a0eb7a7e2890b747c38c9523c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba096b9569bfda43a6b3ef38c57e57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f497e8e0ca81f0dcf1a1f14d52b08e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24d14e75a4ac390ebb605f6ead351615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948aaa70ad927767671ff2520e49a9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f0d5cc7152c110c4ded301af577c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58d2269b322276959dc568d65f4d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4cef4a48afe8a35d9a3e1735738b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7cb117808ca4fa3ad58d6c565e1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6402212809011f9c89f5fd6cfdf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce8bbea078577e1725a1e71d83415622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f51ce9a151fd609312ff0f207da5ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db918aba79eab1330bed1fb12c5c8cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d557c004e5fedfcd8c1db64a389156c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b554ab2d67eabf0017ac2056cd494626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3629ec9ba20b7fd9142a62275402e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413af41fb7ccc55135889f640946dcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891398507182c2b8f4e29863bbc0c64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac58e60336a38109c54bc6cf099b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb080e966f4419809bbfe09bffa7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198696a72b71d65e5b21bc43dae26ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd13e8832fda5f401e0a18ddf44fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8edcaab8eba4763bfe651294f62d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd92cfac82b09bb879e2f057109b8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b39b1a2e22639a3e266a26e07b560636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a96cdba0e6c1b503a89eb0032e9ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb0e69a5720d3228618fd267d0033638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d136b9149f8689d6145ce0fac69519639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b79d1d7e5cf899ed6a5fdb9275ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff516961ca6212895d06eea6bebadb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13acca3e0d810aa2128bc78a0fc95b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f586907c6b7fdbf0f8af98765c21a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33189b124b7e5246b22db66e78398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f416b97af5001fbbde3243776657deb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ba8f6ff35aeb9b2fdbe2a348e32ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b902fdb20f8f044a3e518b9fabd408a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35a839498babdeb958709eff865cd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df98b8860dc8f2ae4fe453fba3d4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e377049186b4dd8057ddb0cb648e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717b985bd660ee70804cd209a26394651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59c62f5ed7ad836a2f38b213848d1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d026d0d1feb6b856e1e8e2da739ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432abd0a9566acc5ba388e2673d633b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125dbd2fe9f0e2676814b30bb98d56b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989854817bdbdb917cff574695d5e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8364794fa0e1a1c93a2a24a736e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700878ab49e6ff211ae48ecc695ab8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcae6345428e3df7cd307c0c660186659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530659ae339bf4c470eac62fb5328c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd685918451479659b55d8ce411091661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16216e33c320dbdb650a5edd73e3d7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ab24f52afd49f6de74f708cac630663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882234fc140d4d1ff6f7b2250839260664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1504007e5f4c3b1c8128391428b004665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f00f68a7bf71c753f2ca2d7b5c863666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711e5b778833d104a8cfdbd330c47b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3de3d4335a8f2c2004d2df15d8e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5eb23839e5ef6d0eef3dfa6a8bf3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f153e3f7a7f568b8c8ea017746c263670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c2163c14d47410bf893141d87935671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b858a314eb5da015505e2a0ab7e23d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e36941b2d1d0fb11ae754c1ca03fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f4d10f3048db38d740fc4e45ea23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836481a6581cb42ee04ac78db0430cea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c31d1aa4b04f58164cd70b8c18941676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c3263d445551de63848a7a01c11b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b1616ea649865cb3048053796e90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c13c169ca4861afb8266287f92a099679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4605309305af88dfa322715df475680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52172fd992dba6e86c6cc44a50d2b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506b321a80f45576f8e3f525b72588682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1baefb50af19196a7f5ed0c87ef0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53124fe0fb680bd0f4c8c9f3771d3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a06aab96ee874fd5e4abbc11d2c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f989373176820322520de4a82bea78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa063800bfbd181c7bbdd2117f63a37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed31037d6fc94112fc23ea2580c75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebdf2f96534e9cfe0f262d05535e80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcce59d668f84c36c855511844347b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b96df0ebd23a83cdf86aa1ef5356691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9b9abb386d4d6cc574704e5271cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1bf37902920f4d2d20e55d900952f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd8e7615ef6f9e020badc1d7074cbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce94d49e92460924ece96cd00d401b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a2829c359d30bfc657143cc27327696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d388059120a69e986bf07d974a62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49909337312c2f9171a8a89249e2f75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e7fa37a9506c439be8b6210a6c0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a77ee98e26acdd7c948c1c506123700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89369ae5a5ca37d866f8809031d012d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a705e8df28a865560654c9ff5895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63442fa6de57634fc96ec4dcd48d2847703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee74a1f7228d30339c381bc997565704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34ad138c951a0cf25c40fcd8922f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede04a92da92a8d309d7d25cda4269706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae72abd10994633dbaaeafa98e1d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd93d72b36a961507c015e5c13c310c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27f84746d11beee7ab9fd00c187b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e7b291cd8510774565b2def43434710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9ba6d5b11aaa0b09eafe79cc9f1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9413c112fe9054d46f3591c9e8617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c96e09dea8d604678d20dc61f0f0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11fb437c0dc957ae3223efc5c8cae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031053564dddfbc64c652bb86e0060715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398c365506bcde137a4412aba85652716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ef04f7b4e18fcc269a0f8f3a2d89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394845a8103032cfee0bcd32e8f9c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ae18be6028ba5bfe44f17d8f20f58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6295eab4c731907b9462406dff046d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5128179e79e597d64f8121b8c845721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933231776c4fdb2b077c050c1e745baa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c7c090a4d9a7629d709c0b3f4a148723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ffde1466e090097b3b1f819473db7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4dac300bd9c6c398933caa6eb5019725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea229539776a906ecc7b01cc9d6202726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea159db36af115ab8d638de55f7880727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3547555109bd0a5a0dcde5b0f2849e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13148336aeeb0667bfd8405157d8731b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689483f40343a1d42b254fa537b7bbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b939269c9bbca532b95fdcbce818731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3729e86ad8f4538b5aa6866b2a0fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d263990d7a262540a47a9230eb357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28f63a68b2765c803e60cbd63e4ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b6577c113e568159377fae50f788735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43cbb064af94ab27899ca69cb2196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f03108cb2b84c7901c20731d21bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c4b33c75d3f35f61c3545d1b4e16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5d5416e26579e6dbc4e2cbeab4c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937899f7578dc50ff94b2051b87c63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9413f62eb57b5dc45b2899d77f045a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e9b7e2da54b3ff2d10a374114d33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4f242e44dfcf2624ae03539a1636743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbc12dc798c9c03402314a90dbf59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbbc278fdd3092ae6f98273aae225f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b3aeb9b8c4a2b3ee9ce4e0af92dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269140d5cd3ebfb083c989961a6759cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b6b1dec59e0b2ba0647dc84b6560e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495864aca942650f7aa6f1dbb857b91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c14de5226671212ffc5fd7fba277a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a913a39f5de0e4415102a5707cfc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e5060bbaf435f0b347e92baa6d43a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38515f29a6169f3e9bfe4107c9bc0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c6fbe7451bc1b51ada2a685069191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c852556e788a5413f46d55a673193462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15eca6cf3362e267590ad9b9ec54b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a88147b565ea019baf1ad82b368644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2714ee407e2488e39cab5e4449efae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143361905b4459f6e3ccebb797243f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6208d3302bd11d327b675c43bf0dd157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed3cd02db1dcafb6c59572d0feb9da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40383e4c51f56531c065388d4411477b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf743daf4408386514a42bba77449b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3db9ffc9e39549e8ea55d7b69267c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc86839ac8820322d1e20b13762e1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3683e93d5455989f1a7b2698ba70b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb370faab7a956d70a4ee9e2a379ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd4a1f89381af025b3d4e7db46c0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aa26263b8d6efd464714b64dd225b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318c1b31d26d76fc43a76811acd288517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab30382507743c49fbbb41729b54e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23beeb5964b0885654581f70ced5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de937373fe93aff288fbc8810a837d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac72261fe45b3c0df5c540df8716fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdbdd8fa97fb8f691542b864e084c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0e8ee4937fd9627361e63ced7b3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e0ae47643ac77d93c8502184841c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177620ae76d222fb32505f3e30dacec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fe9144d22546e422251d5a60abec926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13b6d91cc565bd72febefe0f91adb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f6ca19ac6d2eef2bf0c3150b42c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd897c6bfe851efcc1fb832a7d196029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059dd0a0a22f7e83d16f373b3affe230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e03736657db0ffcd803a5384b092f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5121319930d13e3f589a39a37c444132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230d8739417fcea33adda9df16af1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbfce0ebd08e4c3ab4d10e762bbbd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5cb7a61093ab75d729fcd41d3206a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577da19940866585e26cf8ce4cee3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc5bedd7eaf9c2b53979a5f37d5a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec56bd244c60d931feec1518266bf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2251eccc4ce63d20d88d045cce9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ef4f3c442b3b61b44fc2cc41982040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955187182b33b16493392de99f35fdc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b752f834c31d75606647a7a72209f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5642de6dcf4fbe480ebe03ca4a8fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab46efaa55158e45be306b09866a49244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4953123318cf0acdbe22ae5cb431345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479e00e9a3410129361c534abef9b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bca40efe7ebd4f62886eadba1b39f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bc970fe4756f4a435702a473deb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83661f2696154f31dedf6827804536e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b770060f74f917ad7535932bac562e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a1112ebdf91d03ac8590f9b5b27151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46a75e46be6a4649a65fbe74f488e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8333aae505208012447c1b0e0b6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e324593aed7d413a84493246dea42eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251fea26c7d53f39b01ed6ddf95a8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5784cafb6d666e46d5ed842217a3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a7c39e082a8d0e2d72c670ff45f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17a26fd75e41d9235b8b125fbc36b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419e056533b4defc2a981be6065c10b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7014cf7e33b7aa9fa42e76728163260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da3cd4d09b6c16b9b94d1740ce8dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c3e8a8a5d291df9b9cac2821001562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5916b354d2db17c42b85d1c483ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7991954edac1332229e73fd68dca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4e3c2d22a8b07dfdac37dd0e0d6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e8ce2dc4dc7f392813ec44ad304d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309ee54dade757cdb252bbe60f00ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5405289da79bc86af0b8f9297e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbd7b68b3f4b7553fe474089e8b5e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f780d3f1b2ede80e290cab57622f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e177e167da290bb3b71340276a39ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5717f482209109d967650c7975bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864952cfa5d1a46fa12734816e1f27873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3f7f7341ccf91fe0cb39cc09162174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613254b976838ec40ef7ed9975fb2b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145390b7db0f723ec3e93215fac3c17c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d005b68836316041d08c45968456e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f5b46ecf8d243e069aedf8f2744f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f14ee6255bee276885abe6ab0c5b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89753003a21d2804594bfef6dacb7d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab1c003829aa7834fcfd90791a1e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542a87026141d3e9a252db7c8e355182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0af1e5e265026554396aab1e3459383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc476cd6b54074485cb7d13a0c905ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a7c02911d1ad1ae0ffa7fb86643585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52893dffa8ca5d935aeacf8d1f25186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfa90692157627662fc27dcf6223fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac034b792edbbcc419157437f5d25b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51103fdbc9b7314ca282c19012661289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197975685a0be796912141ad49c5f17690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cec151988cd47328ae811f9b5369091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603f631a4d7f786effdacaf6c82f8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5102643531668323102b77734f97f5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba35740da2efac854079e280ae1c6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928b4d771c3532ee8242364c91449295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db626550468d18f6b38c37f65c12c76396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544e7f8918cc207b5fe1bd1a79da5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732c543ab09cf6f02e90ff4da4ac92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cd1b88511b3e952722a5423a60e8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b402bae830f7785bdb401add016a2ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3bad3674030efec53a52d52426de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ae1e7c9ecee68dd15175fbd27bb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58748136b673a13cff21d03e551317f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111a1625b910157e0ce39bf2bae971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be023344c2dc70641b6b4dc34649655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffceefb908c1ee164bd2da869498b68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a784515e4f41ce05861132774844c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d12be113ccb9575d84aa9cce1e50c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b9c5f10ffebe094b62392865b159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49504cb2b23d7fad0c50224c3ef973110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431593d6a46715f9c8a4e7e3b3f9b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199abc3aab02c5b0b629a23ff35b4766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e5bad194f37815e5c764578e3797c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8e0662c4f6464f2887f2e4e6c63dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c87852ecab80b7020f3c5de4f7ffd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c76215388050f8a29f1e97342dbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b879478c31210db757570be2b5a3304117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b86c4b51592747a6f1cb6f52db14c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea1d069bc66cb65eb32824af6d980119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ab789648985adc62eed40e50656d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925588426ac85e09b1f5e8859adad05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f7b66ac7b701954ec607667a1fa61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736593a4139c9833391852633e4597123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9b6bcef86bbb04999145597180c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d742a02794d8c2639b66693f83f0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd63910e897d8d674f4674a6b85e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ff0b9afd9eea1863618995633b61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ac7c464393655ab2a6b70783bc1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02b0c32665c4f8cc7906b50da3fe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883685c306502a1baa642e1af21be8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a7f67436c9e15b8be6ce0f610e84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b0e5dd4d912b3924d1217f196de4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabe4f73c27d1f731a277ac5d7150d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c397e0c6ce459ec3b385dad1f994134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0457b7516fc710b5dd3bf9f432d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f934d7c416b774686a331327db9d53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde66b6b2d54622098f9eb87fede2a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813cb78c26a8a06cc14ce73eef50fe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad3f52441807d8bb1b313c539b9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfae71164a77e2ed2c55316c38a77c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f37005713746dabc6e4ead168cbb87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe73b9910f6fc63bdbdfc31a9e281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c593e9437db7dd884cb3f5437ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae870e5bbdd0eb9b0a7dc544443f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af2d7bff5cba5a1070ae0fdd1f915145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d99119cce33c7e8562e37faaa52bbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6c5e444bcc5192fce0d5fcc58b8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e55b8871fbbfd93b107f0452f68f75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280887b65f45f9e441e82a852300cbde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d295dbedb3ed0ecd8517b327be97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d826c869537119f5c9210c0f9800151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36805f09dd7099e3879ea1a006e322152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77422ddd3620a9ab833b33236b786f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d47e757e511ef73b83f57deab4b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9fafa7dd161c70a00dd499d253f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e064cc14a3c6b2d78dfc1989ad1294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c46291e0bb0cb54a65518baaad90d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717feebddf38c879c996338e064470158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1641510e6a2dafeeb2a866673609f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc43346d4f645970b35abe63caf5b45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1218d71c17a9541802fdb50d6d25cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a669b78b34d8d6ec76e2426aeb8f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b8c60ff1aeea1417b0bab9997b4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f219a1549008ee16a77c747f8338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29749b2c2664578b86ad38f34b3ae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207ddcb4aa7671d732b1dd426512503166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e6b58a68bf5e5273b943f90418187167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4c2597bca9703a289eb84b462a55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d21153b3bace2439b48a84eb7d576169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec48c61a9fd78d4f2d835bc616243c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46787f47d423540615248781c2077171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b04549547e08f0dc7cbd60dfbc87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccb11cabd906abe9de18a3e0a9d1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545be0d135bfbccc367f6005fb2f92e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedee09be415503bd0a41baad4be3c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f6d667ecbbfe6d68d5cf93a3f412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa055ddd88b862c3a2f4f1e701257b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2978a2cef61aad0a822c4ac0dd3b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ea9b3887ef36d5f753b1e7bc394b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aecf2f4cf10cdc4d9ed00e9096aacc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32c2b0e6f43cd528962b82abb6bae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b243db8154ef5f6dabf5cef988d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98308ca82fac571442e2ed02282d182d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14521825423aff5139f9c6269c9cdffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7d21a03431896b6bdf035b72d6e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def173516f898024abf6bc5433b1a5d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b38e5311caa7f64b216fd7cef6b955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bde59c41e5dd66b0277258f040938188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253ba95170bc0dca11d673dd3a9e111189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080fc9817c4ba1855999f4e88d2083190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d35b7639d71c45e15cb435b3dd1b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258e93b3993154859d38e6a164d5eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9042d0b54c0fdb73e7c2298a80b4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a64a968445fc0e2bcca0f129cdfecc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66a33d69a0850d879bb8e1592c76b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a091a9a1e1ca6962bb4dfece51cc3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7514023e6463f8c7c8c8c51337bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228beb23fb7ccff82c9a65986beec02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad7c460ade88355d094ad1864b13e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769bc3c1e2d140fdc26d3fdd19efc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db773a84e829e7160cd03f98c4a9c437201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05862dfb9b5ed829e5bd0909df3f000202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba09258412b1b6f9d0cc41adf7d29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222dc5e81447b1a7f351087f6ff723b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d8de914114a162aab5ca6c7c8a14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a14648af64e7c87ecb7b5d99b3d76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666caf38e375442aa568f73261ce4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e3f383558ae7e6549ff09b125728208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848dda569ff5af75cae32d01d6ba37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b785014fc2132063c4bb3c7a177f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a4994ae05921a8aee0b4dfd6527f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6aa87ff631b2756474342e3ee9bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cbbd95a4d6c9f8439ea8626b6adf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6e79aa6f094732f7053397ac3c49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970ad4cec3a437f353c89045b4abbf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acdb4438392048b00d9e8929090264216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1830349ffbe75c8777cfc7d30f34e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8887afdfdde2a4fcc55f22a52ce68b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784685566b0400878223fbc15b0649f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2aaf1f4f763e1c36ff46bc5a01ba4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64667cbd71e298abfec5f8fdfcf85be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a448f6c774a08db2eb3184c76830f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988067fc5ab8a9fe42f0e8bda80549223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7eaa31215d5aa729831f91a63585224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b778bd7997ca37e87423d308d9c740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1343d8381fe39ae9ba87aa85d777226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223a5f4afc953254cb3dee89957467f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5966a6d28fbc7600651a0e8ff70dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c433043d793a1edaa0498ccec983229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f079c4592b3d9cdbc8dc8478437c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffda3263693ec6d630d9f1ddbe875d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1b9cff2b4b38d72a72630f8ed439232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e472a5aa6f237213c16616d6015a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36ed5533f02026d6321b0da2c978b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabaf8ee9e84adc79eadb63613a8d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed43b621c779130136ac6981d70918c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e215a3592db94127e3a9548e4682c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db208248d35020c756ae6d9133de28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba22cfeac60b5025463d9cc05de73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731178b6216555162464c3c28b06c61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9486104a5ed73b6b74ccf47b56e2fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f1fbfc7f0732e289c81979fb2fbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8f8b7ff3a481c88026436c9a5c12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3470f6309b29815e7785210933e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5155e8ed76bba08cd91ef5f32f0c91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243d0dabb4f3e28531b4f9adc4fd4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b60b3dbcea491e1c5a7093c660577247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2a49b28659e6e4b1b4b156c54fb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976691e0804451e70c3e338b45e6224a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db3e80916846d6b54a5f747e8eec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583ac7eaa3f42c42e1630f87955565c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f263744745c055f682c1c963fa5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c377b7b4edfa5225a9461aa2ca514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1cd7f78fe43e7103b1f825f159d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ac851058f1c557f56749c95a15fb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf33a25bb3c03567313aef9ccc059256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625500178887264025bd0a3aa566f7f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748f23098acb7b8e231e1f141e0504d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c5b8f5934d135641b3faae31266b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbf646ec2a30ce893c387267e68df8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2e2ec515eb6a93ecad9cbe10c6c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c2ff96de72ed50ed91cc379402953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341107f68162e6e04c3d8e44361755263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d991b4feaf943cc402627ca2cff2822264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01027ded7389b94f50403ad10e6bb18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1aa538ddefd82f5c0ae836ecdeffc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54a5094d494adc212cdfa26aade15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35e6880c975c546ece5dc6fe5309b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf68d6279c87141463f28b2cd9ad223269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf891f4c42418455e46fff33eb2fe80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e5572f502d59d23706be0c1cea0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f221949ed280ea5283e21518c9e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c588f0152980471fd719f972eb6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a9c889a2ebe07c04f18725fec4e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbb153b78d38feb02afd6c32abde75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5af4438269ded31736d83982dd42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378b13e31c70dd1d3afe38d860faf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d114bfd103b33120790604d84846278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a5d4f79780b7cdd78c9c730ac4943279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2cfbbd11e644af792b1ebfd5c351c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d631b1660ff351c0178af33ef5d439281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c81e090602a8f5de2c219535f326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6baf3ef4f2b1e0248beb3b7bf6c18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f47e8cb3871d83f1927c6d8ea729284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c9ccb244fc583f86b74a7b9aa70b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b6c6450e8edc6843d50669dab250286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5d9007172781fb47265e2322020f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7ac4d7454bdb69632f105458e8df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937c1d49bfe9676f6732f445d328a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902619bcb5bd736529c1189444db701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decd7ada3a36183172db6bb3ee88d95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6aaea543d4e3af0546c0422450b31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9ffdd4c0c5a22c82cbc844d9450a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f162baa4700de6f60c3d3449395f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4a822f2f71a4fa7b7bf76c4a7e9a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b917b47dbc05d51e9a63f42b78555296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e390cfa6ed8b5bbd3ddb40068f2971c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf7f9583d7cee0d59449e5cda30de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cbaa6647e609881e79410613f9c79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ed36c74aa71fb7b54336b1d71240300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974e847404718325d3c8b13faa7ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30a1cbc7d2a97ccf9654ec3e04f3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbbaf5791330535d18ab3d96c1dbdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6551878210e53d7cf00792a5b5d360304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab33b6ded119ce504f06ea9c403c3c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a0c4a9b68157ed0a2b799034644f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e32c7f5e6281afb54f5dc189aa8a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57fb447b99c4dc3f567e82fd6b3a8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b42c1d5c67d837a01620f2a4a42d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691c35394fadf8018835f7d0321f0bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22506eadbabb5c9c241f3c25b752a72b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3bc9831f7a258433059ee3b03634312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089eccabc52fbc6ecbbebfaa6667d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab1e54ef914f97f7d7b217de23835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8751b17614bd4a3fd4d3f06f61ca62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ebd49c9d6dd7fc3a29cca052fbfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be53fe52c76ef0689fb005bd95fc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5894a5887483a78fe60a6973556e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0166b7b698d37a23d20b04445604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820217dd9fe438fd3402e2bb05263506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90a5cee55102ebc045b56e1cbbaf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd483478554043ac30f7ad3a92bbe64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba1c4e266016d5455a71c37353006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b36629eae19b5e277c4e47ee0509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed6d24c8ba5d071b1a2e7291c22831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac353098bfc998956c9b6415a60b1b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cf934f1da9f22d69735de6dd1b11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ee5da130b8ac897e28811f6f1026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b94f333cd27b96a967783c2ce7f459329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5566bee635f480025e9e373794f14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aa0f4e9aea15193e5f088ce63b9c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e465edc83f3b3ee83a50122157c6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21525d56aa968be8863135badd4d20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5530f7bca581416df8e3ca18f022ae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fac6c02f8a6ff644d5d643807f264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19bb497bf20bc09e64b1b9454c236336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4eb7bc30d869e4c14cbbf320e29f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc301a3752fa673747a8c54119db84f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b6bff988ecb6fa8f1b27d85e3301339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761985c1d2795f4654176e6ab0ced7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8c58bbbf2da1f9534fec02a3a3aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929c576d70aeb509e8afa8a08f58c4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453f38b297d43c35d295a8751af557343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d30ddb0347a6323908fe11f12c61c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f25445b189cf84038787889cd8848c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7080d501b0a933c136493d13f88fe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265acfa84c87b3abd4d1dc6b70dff98e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78af534c45c42da2c1008239fe0cd78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720becd6efd2a67a0e53ec0494ae23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ece21dc5c784125bf97793a2361ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c41b36b5fba8e828355eba145c4749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b3a7a7abafd29b3157aa67fb2e69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935767253852432e1fa1050113345cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e5b8678d75a05a7b762c93a82cd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceccbbe698df045e672dbd59194ef36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d73c930bf1a9602bf040b3d4816b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdcc01c21454ccc329413555537805357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580a256fb0e148a8badfadaa7166fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9adcfdc6176f1b791b7eeaa463fc92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcfd21a1520889fcc8e42436a7bf07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923980e5f3a7f76268cb3117f69c0a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019977fef5259fd38a87e89500d2ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8cbc84eb0d2765ba973800eda6fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d482d51327e56447b222a74ec699e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416664443ff78c4bea74f39dd6381e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cca8a266862e1e4ed6545d3ea296d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d795a2a5d471668cd37f0282b4a5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e1b93043c113c2e0512779f4c1587368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2a94eca7edfafc1061bae5932b40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6629e6358daa67f170d6664da3e595a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30ad42eae528587e7d92b825e7b35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4e9d4067dfbdc25ff712c921e81e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5750fba37dbdcd95cd4dd2ebeee68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6c4769ca64a1eac1c733df92a521374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281058cffce7b29ffa81366b789f50e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832e31eeb4bfdc1560515610eac798376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6da793b04cd0b93c7a6830990cb82b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63abfcadfd6175b039f9ea9e9c46195378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd90bed4443aaffa8b9e7705224cc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91aacf2670483e8c158716959abdff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb320fc95b0202aa3b401259a5309b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d62b45c06f2598d7801b842908f05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eeb03f46a6d98bb36ffa577ebaf05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f649e1ba2263145266416be3af0992384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61a6c359fae6850554908692be310385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bf8872146fea39bdf696a03354f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae77c05f58b7883cdbed101de97f90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb58024b61a6f82cc7f5d1f253b94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51a2c1154959fc09876a620ada677389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082ca303a2506ff6dc3c95d05febb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f893b3c98fb0b96294012b688956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42ea5d76b4a9b5b16ecd1f36fe273392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed5d8b55ebdf6a74cb2347eecdeef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990fb09ff59e1dedefbcf5b10f9526394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae545f9ecc956e022ccfdb326a3f313395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e0071e1bfa23b1010184dd4a9613396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b5753de339fe21043a24797b5d21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9498b36055b841447472d17beb297398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2127ce6b94a38a83deb0765651cba3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848edf6b2096401b4951bd3a8eb0e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c7879d47944b710ad1b0427f435d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f1bf23abd5d86cd8e53ef8422dcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1519d3e056b081efc124e33db507b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e728cc4744551ba5a0648c006521404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc3024157a09498c8fbee62cf1b899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67078eb911b350af19fcea8c82ff63b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535597c58e825a220f18a7434f88a58a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9f9f6bae77356aaf79ad2cd71acf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4c43a2c41c92d0f089977e7a5bea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39472d12a5a9cabbb94c614b31f41b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4bef42f93a222f97cf09a5e9bec5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0c715444e760add9f34d110985ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30751d41d86fb60956330ff8d78d54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca6c2129cf7bd04619de5d862a232414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482737135b81003457c06fde2a2615e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994b52fe35528a8cf98fd215261bbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84452fbb4edb497ecd773f078843de9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233376c62a70db362402fc62b9602842418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce59c0b29147bd4197dd45b71de8a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f42a490acc0975710ac4926a31c22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d7a3676e3fa6c6ef901e88a892df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d989f3fbf3ba784647143e1acac656422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b9e4fad91f6c93f0e628aaed59ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097eeb34d0d20b0e32623e31047a62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785263a4b337df20373a738f3a409aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b12931586c6a6404f46a035bfda9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e28415dcbed326f396f73218981bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6656e0978db7696aff8b27816d2c33a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0e378e25887c9697231c6799ad0ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8f2cd7667b3f5f92eacbf9dfd86d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe6c38eb2e2352fa51199b7928d6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156e66f41e92549d76ca8547d921b58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3152cd120521624c99b81c6b5aa6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9a840a512df43f6d41290128d1d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75d040492d4df6b38af679e059545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681969ab9f089ce982708eb2ee61cc2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1951a87c5c0185fc04263079bda95ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543720086a595c04e2ba1e34ece7d0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b82e120f5f823b60e7608b7b7a780439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b64070c43e7f8cde7fb40a3816c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64a8adfe04583dea84054498a4d151441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244a85cc89b93c5f7b12a702595387442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ef11cb27f6b9f9256c73d964767e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680f6adb658fb85cfca1561d8983e1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef1ebc3f30c5bb5af12762c134be1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa530fbfa3dbb9d3a742499358a932446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fc016acf1ea8b476b37f3d4189a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa4a6714cb64938fe9d2b56bf8d562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321174831a5a3104d29cd59dbe7bef69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53bb20ff6a476d42e1a8d9be17183450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8afad88aead40c1cd1c43408927bbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427840fd3024e98befade448e5439e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2698bbb9e906d30d1b23ab45bd94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c542624ae158c0dfc15146bcef9c50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fbb1e7929afe1837caba99e1c1500455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142735548e46fdf7dd7ccab0130cd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b2d50d02f2b9819a4c543e97bb4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430514f6a99f96ac6122932f4e3385458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8e2fb0636021931152e73076d5895459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a447f85e5f634d03de4d7f88f86102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bdcde148d4fcc8a44baa90a58dc84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4c21b4e30d33a858f19be7fd81a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140a46d856e6e475e12f020c481766463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ef4acd819aee2c8897fb9ec0a31c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83417ee80de62d6e5dcd1cf90c7d19b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d1b5368f36e5da09b3cac01cfc7ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc030e8d8ee87c684315b21f086e9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d98dd1b587b279864e6e37ec8c5a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347c7597647e05411f68d753b2fba2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081899bc1dffb716bd04baa94ce930a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a0522330000af67649f6eef9b142471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c390ffee30cfaa7fa974c76967226ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1dae8b4aff139142d7eb91deea0b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f144bb09a7f146f0f4133c71f2da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128936aaf3fc37d97ab1c75abe18fede475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3d856346b294b30cbc1c15028c5c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413def14866690a6c35ab153e7bb6717477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07c34ee7e6902cd3deba2bf79f132478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70df66cacc12aa1e423275430133037479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1289aad80807158eb285ab88a321b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87eabc58a5ce1d6318a2d684db087481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a96fca21721b81c236369476bee0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d12bac15feca46198d3b389a3325483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff75c47b4c6883aaea785c58f8160484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100ecd1e11a09f892ab9ebfbba6900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db41cde8461be5800d271331d33a64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ff6203928602adb661bc6e3bc4aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e3b86b7fd7021f16f34ed9fb4d578488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb26aa61f1e53bc59b37e74bc01fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c77964198745e11e7819a329d309c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f96b527b54ea6dd5d65036724b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb3e4b66884442f2b1cbf203eaecc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160708db8ee2c4d65450facfc5d1343d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e000d7dfabe51fc23256d0c1daba40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb3e22f829d3046e98a5140880211495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401baf487af0a9cb2438aeea5705babc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c32ced8f2d19e3f3f01ab8c6423d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e7fa2f254210cad65cb6ba54e9e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838a3c20148aeebb3f99f48d16ba4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa82c20579defbd7fa8c76fae4711c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881649b177800a8c4cde61607b8fd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6456cf55cd74916497f6e70a7868c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c24881cba3415a2b7d79a53661a5f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58cc54f36f8b0e58551eb9167990e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc478f572dfeb6881b9ee3354aaa9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f11b4e794012ff73eb7a6765684bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b04c54c4de2aebc6f5ec33788caf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f8880a2d0cfae10c3a065ff983ac5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4964dbaffc01f0cd48b9e33ed4234509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab098a9d8a11d8a692af4626f2235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce98a82300fdef8d823a7594792ade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be885b3ad6fc4830e732f4daa63bcfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94baaeb6aaff4a3edffd878f52ef98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad666e98e4c3b7087fcb8e527e711a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69012b3ae9ce81c01af208e2c317f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b209e3b2ab059e53c77d834a9be7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483f95f8acbef38112bc7e78501fed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36df7ecda0f0ecb5a2e7e26bd1e11c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd97813027f287162a6884c4481b0bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c814067c3843222db5080d941fcfc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ef53ba4fd28044975e5f1bdc608e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925045aa790ad0596378e1412c9786c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc73e2bcc9e24ce3ffe29a177a757523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf70703e7cd66801bb5016a319bb75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbaa5f03cdb58c25c851bb1e3e5d7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4971d02c6588afbcf4bb9c294837526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421fed327171991c639af19a5064cf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763da9d4ba2528fe9fdad013b360db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a5f966952326d1b1b0165989e302529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39473d3abcd031571191ac0884370530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b7f7ca227ffdd9bc9d500a8cc41b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc2e019acb3ffa88d94bdde945cc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eff11831e56d40adaf767acb13466533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c429658dc41c32c1834d26a618ab7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f8281b82e881b1b1b74a22cf7897b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2c1ce6df310b41c0d4c08f0b4c4c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9854486cdb9f61b3d73abf45fec1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab5f3229a7339482a0d3cde3d24747538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40ce087f1fb8b6b786d7392d600ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b1cbd12dd0e7e426d9de4d65f387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375600cfaa63281a5550427ca4e2c0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20248657501afb39bcdc9ef28ae3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51ba6bda31e6a5301d5f8de4e6912543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d4fbd1fc44ca725d0120a5bee9bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5131c50aef0a3c556e9d1e71731f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb19c04cbd492b8516a4e309905574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8140ebd0c87a475bc3ff5c8529f370547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f326d9aad2ecd1a1f30b6a7eb26f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c919787dfe8014cc2a34af40d221549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd755fc09e313ff98dc515cbb79323e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a604050e7697703baa597a9054b627551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557c6587f9833f9fd82e26488fdf550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715884646cded9c4b4c05f53d8516f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00940428ebe1861780fb5cf40fc3a792554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d5755d6ad34438f7eb332daf8643555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b408652824b421ac024abdd274722556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f79ecac2d27fe804a2ba80698f8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99cdaa828ad8f1e84974bcd1f61ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731f22e747d977e0424ba1bc102d43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc24ecc24d36d85fa472aadce2eb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616adf78aadf58546cd3dd810f6e6527561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d62fea7b5cfae22f2311ba4bc158562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ebfbaaf3461ce4c6988665414e79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e6869a2e75f4acecac74fe9454e13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67ae280c1cd79d1c2958f760898a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d207d2e17da65688ed739cd8135b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa993ba6ca92d72f909a0451821de100567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca611f965b6d97f3d7f5fc006e5510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64a28a2b6d987eb400941c2ad878bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42dbd1a475c2b0734459b849bf67ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a7a4d090f419d8a0c1bd42405aee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea845d4c45a4d3f6030d0adc3bf960c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f42c95c9156e1181176100b0dbefe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f215d0d33adaf1fc006525ccce695574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ef34c4c659973ad20daad31d4ab9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e61e8006b4be64dd2350c72b4d11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f4864f3e67c17f9389dc46a89b8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4decf6d4d34235f3266fb960bccc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991b6248ba88d1321cfb2efae99b20e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c6cededb980e55201bdf528229d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babda04449805499426bb51b4dfb2644581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae492151ebc4c9d76d02ccc2ce9f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f30c49190ab750fe60ebbefb095d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acf73f328f6f8c0e5e670fcdfe48c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08e3a684c68b38d3f50b2849d5ec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169fb188779a73ba70e3434ca3947e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc3567279d10357f9357c3729850a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6be7c381fc3d42220460b38f7c61d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53682ffeb9877bf70fcb54ffdd1e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158d9434c8ffee1f8911d531617695590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549793679a49ec96f0cd89f898ed6116591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb079c8e9c85cf2403da8c15dbd1c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f8b833becaf96d18af3012d37152593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875eb8ba4ddc63474e0c4208ce9aab5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8aa47b5f5df11c463aa2acd1f8319595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db420f04b179edbfdc789bacd3fa8bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd6d35d3edb29c011ad6d742390bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8c05f7108668c5cccc19f0e4b409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53647d57a98b2d8238c584714574a18a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35892cfd2a7d21e58167b658ab15f0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f635a8bb4d17b532341af9aa38be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6b772b15c998562c227471e2a85d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ccdb4b5c4fad7fc020a5020265337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509bd65d3ea2bc8fd72c1384f0dde4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a7551ec499614e52defda209609c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80170cfe75e6c690900b0d05a642a1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a0ca7bc06e4e6c145d38e89595e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14e807a8ed0d4ee575f4840385989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678261ee93a899ff6dac42fbc067433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bfd2ccd9ccc95220e5e6e67550d11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b58e2afe1d066eaac49486471193611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4461afed2dee094d3d00e959c4b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30035e3688ac09eba092d5e2cdb7994613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c6187bf3c1b710a965af1b56a2e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc44cdf7c984e01d618a459181d5e2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abbf333612d0463940f41cb5cbd862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c63bbfc9c727d38d16b5e0851ac295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218ebf547fb121f1869aa51e247313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41addc3a1dd1c67dc5c731972d4878b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce3b72235ff65a6b8d10471436815620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03271bddcd6f1165bb4d4b3c46185d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86cee8a3a64fd3ad92f3f9f61539ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511661646fd4c386f45408870599b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe66db76bb81b006386bb9daed1ed1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a482b31c5a6a1af2d913a04c7fc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4509b2bf57ddfad466ead76239c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03394df2bf91f6aeda72578e3bcdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50937980b41cf89f33894db54770f305628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2710421d36bbeff84585cadbb5f9f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007b28cd8d05191ef47b39a84b3f20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46824b96d79a330546259216102c24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bdf548b75e8214596d976cd0f876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf385f74f13757485674e0e029a103d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22113727e45631f27ffe0c956114d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40675998a3f812217215072d1d31ab3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450349b80eb7bd64e4465cd20288991b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb6a4e7862602d0e2492ddb72759e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d13f5c30426bcb7f0785a2d88a4b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62be056a1016bd183b8db0f1e0457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d138bb30a3e073577225017de35116640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988eba4dc6c62af28ed9835366697a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7b5570a8b786646d1d14ed3e031b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477503de5d78be073a3c658c1e137be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c178e954b84444e36478d1b2dad3ab3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f1da10f4cbbac86a2636af8169b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a096f36993efba334e66eda6cb323646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850600bd605168dc0beef7815b4c139647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab3266758eb2c5753463518f918afd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5572957acfb480a74df95b1cef3b67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884250c95039c64f3c9cc546d564864b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42741544cae5b306c1b555a1db211651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556a4012c639513fb3d8b8faa3c176652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591852e329506df18761c91eb5d96de0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603a82898f1d3379b5ce0be2bc1e5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5060f7c6cd3499a57cb1e54d1707f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437db6c6179a07ba9c3bf842f3c0c83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04c5f13d675ddccf418c5333c0c63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0e9088be841c63d481e672486d7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171450e1ee33886a9b8571e29cbb6c09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0508e9cf696cd559e65e456e3cb41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8cab94024abb89bbaaa4ddcc5d8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598166da22be3f98ec703c37384c9776662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d5b4601d5f04dd04ba0e4c7b40ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8363bc085b3b52127c6e7c34eaaee2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661954c47be388374e6d90739f74cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fd2434dcc2453210114affb05776666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0112363ad125b2a6dc3df195ef9b1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcfd97e950f5aeb90e55acaf9ab6d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd970e45c178842aeeb4307a630a3ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2aed0a19413a6b725ced609d01644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67fe1182c9a9efb41ecbd501c694f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f162db6fd7fec466753127bee134ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76207236121f4c05a58de16a33f72742673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3af86fb25cd4053bdc98f8c9d488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796543821bf33decc50ea69f4ea559675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36913fb4b7e2d4e79925adaaefe23a6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e739a270bc5456695e77eae4c4adc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b9460a88a0536cec9479a5d79381678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66691b8e6e351f7ca5c8dc9a0eaef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dff8ffa8fb05118ae1d7e254b6e37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af15f17ed2882f73921c522c8bedc58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d25bf5808134e64077b6f61f21af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a38e7f45dfca62e5cb57aa90def3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b5d26b42f31b4f75dbafec9404af8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1dfe256ed57a00b50b149f7762861685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267a26df404324ebd5a29af5cb21e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803012a3792e6b86fda80cddedc03c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948ddc9debf46a152bd9972e2ca293688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bec14fc204b6f141506ccfb867be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f4304214611bf2a6cf5dcbe354e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1853e6352e59c0b04331dccce3057691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057db0d5e94e9155c1d1a1b1c87fb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79432c04d6e2c7c5d899a8a9ccc49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288dc8e24b6f9511e68e7bba3e6457b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d31ae7724761eb914d3df735c13c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d121630597f1a40b0dd1818db38b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef698d420c7e0ef3e3540b0c35e1e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97ad35efb2aca43593cbbe485291d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aa55365944a3a4dd5ab886b1a1677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ae61ebd2f23a941bcaa35dff16d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4276dbd6a288d03ca708e134391ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9df1bcc577aeb89ea38f68d1e25f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b4e93ffb697d543df05831026dfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d17f9bac0f414f0e4f537c70fd0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cba08b842bc23185456eea897d802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146229c627dcc78f7b7a211d9511ddd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce61e51a40b795d8c8c0b0cf8be81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7670eb1fa0645b6d1e29244ad5de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089bdf64373ac1ee242af7cfc703a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946328ff9f44c434211c2088ec62abac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95ed50bf83a4bfbbd624a6098c52c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75b904b6eea1a902bdee93bc592bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446524c21828865ee089b7d422d7b8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5a4a89fbe86a0f409ab08c72fedb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247435c10ee9db0f465944ab995a821c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcecb145fa6313727f479214430ad7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aba140c5ec84f26b321c3dd2429fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db0a0ed5e19e251809aaef69a6a493718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1c36f5325ae1e7e11ae9b91b6707719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a57a47a4b3c4b2efb6b7b22e06d95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb3050ed43afc4932672370f1dfe5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ba805abc511fd552943c8c2c0ecf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cea145079af4a14f6b5728e3f2391723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5dff6a389e8ed86760f27ebc0404724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3525b9ac468803466abc51c26c3eb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72c4c7432089f0084b3e15ff785dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a89227e20b33d38b662e0181360993727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4febf0ba03cebb1237710cc42cd0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ff6a71aaf6f0213d9aa00659ecb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc750c68b35460827a26803d1ad18551730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b996ad49d4911c61a5f82a4eb3d9d28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217c08901d263b99004a7c7a36676f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b0dabd670c504967cfa7628f0914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0cdff9e2d6cbd7ca7a6655f079cd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b13374101565293c7b01781a3a89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b79dea6546cafad385405337f09f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb9b3cc2fe1a7e26c7e8c0e6c3301737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be80e0edf75736f514e8fc2e0c3c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be162bf5d9579268cdfeb6ec0802e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38818ff9ccde0a50de0b976ac2842f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d669309b43be048fe3cd17434c105741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f30d4375432941c675eedeb2798f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed9b6a33205778fc12d89c8ca8a340743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db197e73b09e105af55cdfefa9adf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a8eacab6b5fecc477e3c04d11346745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573ab06bd4c460e422fc12f3036bfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e1b663fd72a3b528cfea9e2ec070747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9618d323f64647ef994cf39600ec0d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247b2be6c4f876257052539a121017a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa67eea20a79f1e9ff0486b85260094750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232455a7c37455fadb2fe209b3c0d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c31ae405a7e0cd7efad43c896befe5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec86db6022777236293f536c4d9a62753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>