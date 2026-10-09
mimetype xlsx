--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878ef672d4f6a9476c3ce0fb7784dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50041c9274c2b0d9e3e9bdec016ecd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834cc87b7163ddcc1ec034de9b8ab753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a54ed7df39c9f1ccce141c3c38a17b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cc9f03b0618f208eab53f8a492525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413a16fbcc1f6df778e87538f850c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755ab2e4242a15a5f677fa92743a3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbbf573b23dfc5a229c4ab726ed1a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048b592e1e863587bc1a75becf2cfc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bb2b866638ece9ddbe652c818f3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e9a2ab5998b8f88bbfc9686d5213311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20b51486deb809f79afe6503218fac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8187df10b977863056f7fa6c1158a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adad1770ed2e157bd7548f89e8620714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf74453be405ab4de9401688cd645c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17aa91690510db426cefcb5a8cb6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c85b56dd5c23cf426abf1a2fc04ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1990f8643742b6ab4a8f5d55497618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3576796e692979cd14b32ed9210a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862b09eb7b188a90da813a1df31c2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd5bd7a05fab07194af51e8fc580cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c2994177abd128e89e93462f58af622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dc5e902ac6ab3af85823856495f0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d5a8df9d8be5a7e2805f3055c45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be69a5470100f2aa8d104419648ee6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f114469b2130bc18cfb1194b5e0a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45171ed370b48c386ee407687e40827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae619e9f0714c82e3e465a339600e0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2011e54cf75487a3bedd174f93d6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4ee7b0da925ac90908517c49a2e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfd7918b5fa7959b88590ddf7034e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57e361dbe73ebe4ef45b732d6225032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a595bd982d3a3e6d0ac2018af691a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536e553fb91548359f97f6e4b0c43c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041264c72b20c3bb8040e42b07e6ce035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad720f90b2f3e2b6923c1bd265de036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794e79cf7792204a26ddc37138ea8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb1d71bb603eca4442ce139a77d1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df65aee5274c113b47ba890b70742a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678198cb951783320cfd029f47efa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45dba505c4a96dfd909d6deedd65a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf70caf54acda3bc1bf0c834c321942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1995ccd9a4a8b165873fecae46f68f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f20a58defb5300133dd97b431ae1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b47c91c8d41ba576f57e48b529de445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664e85e855deb3f1d71c68e05e08c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d63f33e68dea28cef431ee8eefb4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d3100a649edfe3aeae9d6aa69554e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d625f44790d37f69b73ad3b47475a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab040d1f561c735d6612871d39abc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36821b58dbdd6aed3fbba4029432fcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039257939eb02519e15bb5089f30b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ab8ec95a30c67158d79358bab33f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40fe6c4797e3e5be6f97def05416854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe103fb081a25411a58d0294e1396255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8492923a9e456043b5ce45878419156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc340e067063f49e4cb303840ae1e0e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f8e394430f0692ae57b4656414d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85f7cdd570214576ea49d3e18682259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7eddb1bc23855a33dce9864f220c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b6ed1524926aec2f70fe6158bd9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa664934904e226d8687d49721f5d65c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d9cf44187eb27b1e17e55bb1b7a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406567b3903d5c3d92b2ec73f9dfb20f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d614c90ff509f76f21cc7e6ba7e5ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7141cdecbbf37dae0d69fdace2558666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640482cda3e3350cab5a607787a56867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12add9f62f76945e942847102ae4ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf18a2f54554a5cf0dae6697d078a9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7785e1645de7f6a134f368077da1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d14c79edcd41fc184321a6d17bf01471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ee9dbf9dc1e338511f926cbc4301672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf40b40fd107c33fb5efe117b43d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69eea557bac711e29e740308f787ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72c713f13718e40d281ac25a6aa6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f047e481e7be6371c735b3e167545876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b6b6cf47f11061ef2e2920f3a9fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b425820f93308efc16187884e40ff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578553c8593b29c44435ea7d8d1cdabe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d509001435d528f3710c988d7d3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456ae496ef194820f3404920868f7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e02961a3a5c9b96d51f450580fd6d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d9a75134dbff04e6c170b32342c3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd82de4b8539fd184aaab7eaf4da684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e556a686bd8c0ba22ca8228070f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b42f91fd5b53bd8a7132a00a65b2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403e55b7d62a05db53ceee4d4cd6e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85431d2663c9df55c5152c4545ffc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15c839108f5d8ad6daeeea6aabf4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e7794af2508a777a5b8e534246e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee420d34212338b6d03f4685fab19791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9dc525f8700dd1ee16bef6f3948be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005508c8ef1ed7c94e200530475c0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681465d6d63015adc9cfd950fd5db794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b434d1687728bd4ced1e2770a53fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e4b33ed601ba968b93a84219d57696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0848df230abc8a7fdcf7e2e60edd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12096fb0492db5acc8ae2c39d17b885498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330eddf25cd52e57e4e1d97358ce5e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e506bc6b8e69a6ee7e1c1a080152aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00969be3749dc9497431667cdcae4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c666397b933d34120691258911e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90349e184bb543089ed3ff7add337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa409dff38b9aeffc65025645d47411104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2527a6ca6198f6828ecfc1d22d13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd583a672f7c7a7317cbbeccffa2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7726767c39926699a6de951b4faa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e732999634111dc2b273eeda7d5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ca7e4e9af644238aba7905615b2c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12118cefa8bc68aa3d1382327dbbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80e383838d1ebda5568710ff59bc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64718280ffcdd4ac00fce50dde83270112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9ebbf0208aa22005353b431fd5b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16e2c6b4ddf8d723220612be037349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef504a7e2635542e0b3ac000a87ad1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24179c9216c0549666766bf6b39c1875116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397a7660cc1d389c71cdfb4ad2ff07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc07bb4d23db16cdf155e6286bedc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ea8b658268666f4e11955813f80b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e213e1b7a72549c75ab86e9322d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118e06e457b46692b3041c82e70c2b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54217cd2de5fda5dc2ae2640810de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b2c8a1e5e983a3953e5aba2128f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d458d52928cefb9af38bbc1394296124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc02fc6f58e83e24c2ed1c81eba09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08813a3cfbdecac287db8a40937ce7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e83e7f9d21d59b983ef452127947d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a786e7bdadacf13dddf4907e14bc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed132e3876da26f28ce40e9778426fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b6cba2b83a1df7fd30873e96c2cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d52f1cfd417e3bbab17b4a358b69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b95981ad89c0972a2ddf59f2bc6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849b5376cc81a49ddaee9a53ae1596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39888f76749bd3ce151db598624ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86379763a8aa7e112ae9ed8d67cae5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c4433e2fa7c4cfb2958fbcfd21f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696724c8315fba9ab82af75e3727e2c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d823a01bf367d911f00f4da3143d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694e9939ba7dd0d611b6e48ca9e680139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b0052141a450b7eefecc53c81ef03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f921cdc915bff2f76fb930b1d7c4e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a412da7abfac4f0ab5672b2e64ec7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21a2d884a26a5788a6139cf835eaa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dcd8906bf3de106a31a41e1a7d708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1038d082c4cdef4621f89014bff5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c203f5d4dba1ae9d5052febb9a508a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742a3404eb9b29b6be9b193bfb4900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1952aeca5a68433cac72d9f144fcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cd097a926ad8f8ae35d8d602e51a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de2fa2956c5cd69877763e2658d09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ba822ed3c0b288ffe3324c47e06d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe4ac7faf568a7272126d4e48b793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe33227a14c2b17e66df809e7bfde8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822394d0b5e717e7fc3f458dd01eb3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e1dfb5b74dd22cd5ebfcbb02ed075155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49843b7eb5be675c97f41fbaa86f5f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78423caf5fddf5fac7f3d7311265a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae63eae551d6e8d4217d9c795dc659a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fc83d1a12b29e52d5129615cd085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ad5fb3172046e1266ecb370d6c39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f0062afbbb830bc1d1818c4f83f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553689a7bac7449de2c2c94a49d8125162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c229d95ffc97b9314ac22668d7f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c294cf740da63c2b3fbf8bc898bad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e157e10e0a8a49266b5ce7e7e381b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef130386f8176f4f7654258b776154166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bdbd2131acc0b345d9625d8e6a40d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1badfb32e872c19359d00122a75f4d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa41d586ed73dd1094dfc5c1a79a8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b86eab398048f9733ee39f9ae6f722170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5956acdb9f72346be48646d977df14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a6506944f15dd3f796257066dafd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c08b7ba72f72245818e84f32a300173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a38e8349a00ea325cd6e4926dc5b91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dafdd3889c4e972d9b2eeab79a1b90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ac658d7570d66691371c6850e732176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f3c78a8ca53a9f392171a6d46050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be172d7b19c09b33e6790dbb82b272f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8e7d45cc90b56036be66e7a1edf70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61476edc6807eed807fa9e0a48978f64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5fe3cd0cd8fdeb537e1cc62329936181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd1b41eefa81ee6a962ddb534320d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021abe5f86c2477aa4b028f7f22fec05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129efbb375d9507076a0f8260f79b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85c19ad0fa829ca95f837096eaefe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f604a293cdccfef725c748be1fed9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2216fc871b6e3b6e0382895a21b4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fceaa5bceb6da4671fe4dc201d9b97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4843970fe9f0903e1d26f8ed3c74c63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827c67518bc22b1555cee31e77a0cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee67cb2ce4c10f01b353bd268f07a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0899af2ce62b5af9567da049f5a89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa4f1661a0cfe2a0dff84150efb5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b5b0ca31a0d85ec85685a79125c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9ccc22cfa67a36cbcc66c6908070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e137ab17b4fae7045802ca007f982196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b3726e5f18423e02910c2cdbca12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9145e0a4dfff2c999b3585e76ccf5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2282ad2c240670ff05d2f76f35a375b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbed6caee14302d3c01b043d7339c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351b961b2a4a6989724eccb62d0b84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914bfc0936df86ea45672147504043202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e5114ae4d0bbf89e69ed74fc1333203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85962eb39555216df80670955ff6bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33fd7d04b11595095d38a8a8565d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0c637d42ba55d573918a2bbf2fe40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b60dd8816d9f10abef6e89f94997207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d195c54aeaece6d6bff9f52ca8e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3db9d6328c5c1f70bcd4ae62861f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e937121c7d5c0fc066d6ab7a1fcd2b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f090a4e0b4a5acc2897c5a4ef141d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2644454f05f780f4c990c9e214ffff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049e3a83638cc2eb11d1e9e60b8025213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae5d7b65b0d3cfe5872e2f88fba72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf2abdbc873a05e924276994b8a01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31caa2f9d9807909ee0f81f8ca20c4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312f43a9726339b70c8bb5d4e82e98e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0771424c98e9f0fee73166c982d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2937eaa88515b9007d0ae5889cb86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9371a0b4e624af326ada7414dd120e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6e32556b06d94ba19391c6cf80c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba7baf8b1c23d6d5bd62b4699c666222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c381fc93f862d0bf0848c84a37385223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db69f43dfc3114b560fd51227096bb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39169409c875497346f6368f0f6cd59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212280ed2d5f9e2270d7678d2f184a91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd827eda18efb9b4ae0b25ad4f83f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eeb177d9e79a9dc5e30ea0e411ad1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb005816a1f73e52914689c55063de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c60978c093d501d5f66d6a6939c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c3880694eea60658448b154e096f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b33bcc96ef63b02aac1c74782542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b68a874349785be99dc1e6184d630233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989be3014390a5d3519a76aa75eb3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adecf1d5b839119ac7387cf6f2581d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c0380c441ffef9140403cb5195169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e510dd7ad6e97e77a8aec4ec1e8364237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707727e94784cc09dd58d71a42142d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7657a32d197d40d7bd80c6b9c9c87b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc19c918dfab2c68e0b7edccb6acd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e29666a056d0d1394cdb3b22f333241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082f70b39390485dcac0d4d6d62f3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cda561a3c47912e614a4aafd20d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189c0d386b2e71901bc8d571d2a317244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470bef4f823837a4a45e062e8d23db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd550cc9a995d489322917a37b89130a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590c34bda895c06d1cdb8ffda89361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade57f582725380c9a0d6f3a892a58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb0ee6bba0beda8fcd8b3412e3e36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46249353e63da9030709fb229281a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96d9a4b8917080bdc3e8fb9671bffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217d1c1014ea46d41beae105fb40e2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f08101088a1b583d8d76a2152503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d991c05a923315c762f5f60cb812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e151cfbf522b41bcaf5b55358d88e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a106cd974aa21e7e24d6074cb2ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03054dda4621e128d9bc7fe241cfa42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00206f45aae4e3626503427566746258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e746bc092387cb021ef7e08f751b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3080b33a5f4091c4f40628192e0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7212703332e6703611464b1a7e8f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eedd7954bc485df28eaa7440f9a07b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b414c333c8f2aea5337f125b4eda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c38d01eb60c6f297eac18f321de2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db5ce208b300a127fc0327cc95fd99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a6353e2ffaff5fe634e4ad9309ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79405bbfc8d33ba722ae1e918e3b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cc8fcf4000005f955c3f775cf000268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b92a7bf0a0b5adecbd62902b4eff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44345fa921640c86857c3928ddea822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbc5e0a270d9feea88d617fd91f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a210b9c1a19482a011e88c83c182c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6df59d159d4035097456c14ae4bf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11dca321be8715050de174aea79090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ddda765af8009da6dbe9dd71fa146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b47dcac1961da2cf50a7520262baf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c64b94eece3741ad2e3c794dcc4c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef9378c7671b89b82c7a032d5ba32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132b09f5656dcf46aa0219fc2f6584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279ac3e86e53fad38d6a4d691989a38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f54d245b23856a037f9b46ca8781c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9310d3b24e55561259f058e0c2bae1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa4b6ff116fd6f8576b13991708d68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e2f281f8ab2dc81a89ff9329067e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c73c1973e64cf175e788355dd624285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b70c8cc920d2a530142a075a07853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c65e811655ec4fbcd2e52016f2b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94cd6ab6f9b51c34ebabde392e61ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6da10c577717187428b08b8756df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c06a9193449807cd225c6071e2dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5570932f724fb725c5e7a0031e5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463873c42364c42f39ba3127ed8f30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2c8b29cbdb34225211ae469fc2ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c764f521f63ade07936a8c144663b3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b6357648b1a7710b7f55a939a4ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c2539854898bbd73538d8b518860a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604f9fdaa3eb7afe431c72c19b7288297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247320e3cf3a9855270022be0f0faa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a327cb24b2061593bd3d14d9a98daf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a2e2bb2eff32bc4214d0544bf130300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f960cdfb3811fbb9b7140f0b640c1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4dff696c6379f603f1c122a9418ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39a67178ec730cf56d4f157cc0da5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bee5950c045aaf21959c9bdf14069304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e62330e6a9c20b08f2c2c5166ff3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ee396b69e32b2219c5437164cc1f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e9db9010d2e47087337c14b9de3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c115d3572cbcd96b5addadb876234308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942b8167a226e70244b9597fa534570309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a99e9066d381f1dbd485859b1e5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411257ea59b3e2d38f8f963f9ba42d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1b312ffa3cbde55891feec59ae65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6510ab8af26aaadfd186d6c0c0c270313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e5fc7d74421588223c8fa7b2fe22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310bc98929dbf8c7c2de200ad5edf12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931694d18418669fc10b4cb32972b31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b325fc0d1a9e96bf16a3c0eb26c1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ad99602af1db433704bd0da9963a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37380b2d8b057f7d217a17671c4d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f98186d61c4090aeb5f55b54603ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764095a11e1dec701ff0245861f4cbba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f991e71f06fd8017b11980b467889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a20e6a416111ccf4ce1885d77bb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab77e6bb517ce4bc73f5d37f86930e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74edabf38d6676ca6fa7cba2e1fbb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8eec89e685e228400ffe1cfb8de84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d6157fbffdae18bf4972cf8f6aaea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c70574ebeb0cc0438afa21e0f328328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a558d274bc065482090119589e74d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801be02b313c01d7d350bb809fb8a5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a04e03fd1c3a48c28ebd13cb9ed6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e827213a430f95c8983fc9ccc20a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1a171177f272af35fc740b5b5bc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343e98f9bbccfd0c0ab0a91711db85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3ee6a0f179740b35dc2c12d080f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d79527b55589ac7aae430b733a79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfefa0927ecfd01ec79959c4fb8b6f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283098706f3b00265551f6cec5708a9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4b1700796c6385311bd73700bdc58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4db9bcc2e0ee887e23bd35fee24d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257deb9b972b29cee680203db005703341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298a509ea5ec54888f530a0a74ad3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199e83c63d24d61d5fcf004a3a453b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58a589793a1dc544ded17c52c87be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83184c6b376c5dc8f4d76238e089fe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccd120bb9b7b72d19633fc2b435cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b39127099bf37d29d0ed16672d3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953add5ddb802ff7097186846269a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f65bdcb6eaf270d40065a1ea6dc77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92863eb149c87117ce04c13ce796ae95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b06495d6b14c99a4844bbba1746e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb90d937ec8ea68e52fd2706ed86c00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461cca4cb44a230bc4f9b1f912792b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012f9f98aa24fb67fac3aac28b9236354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec282e18140fde5d3712140caade0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db01cefdaa723eb46b5f9365715d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b6f180e97d5560a53ccb8b77920a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa39693ac26ca26d8c25b6b53b2106358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a20bfc7c7e4f88534d2e0b5fc03d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae325f017879530005cddb1b860043dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc8d9b37533b45f115b80c3f864a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b02cfb046e9c02449a757732522f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51574cedc2433f2cb6709798d40e0d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c227c6af0db9a0599393368aea679fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d4efa699f48059037aac5a300e721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9807aecdae87e5dea903d99cc8c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36d836e820e1fef0ece7f05f1fc74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c62cdc202350136a3232ee19d41c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83498bd55e67b0764171c39b3d4b66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3ae3548ab41c57d365cdb3fee0f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcf05a2a211dc21d2c6838027a350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c752edd95bcbf65ce8ccd5cdfde3c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186267c4814befd81a95e54ab439e843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ad22e52c4657b541dfe51298b23a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf7b3ae30f0b67281f684552149c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec4a0786408a281de647cf197d4f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bbcf140ffbc1cda6b91e41d048c6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe7c5caa9fed9b587fdbda4c79bed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908e5de9dc9bdda527595e1010e276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8234bd39845fc87e272e4605512ad47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8cb5ec873ae018b151d864ed8c87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba874e89710ba715a808de73583d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3385dedd8583e47ec43cb68abed50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf7659acf8237adf5b96115535007384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b18ae6103488d2da2924645613ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad154c99b244838f3f9bafa709f916386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b945df18433c7b8b05e9209d93bb33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241076ce6401f35ceda10f7905b2a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b169f7462c7cc2b058d531171340d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964df50302b0d442b46732878bd3a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a90d637b57b001d0547a3f58a0a366391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc70c05a5f5ccf673b692fc42b65d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c67940c19e498a1f3081ba0779e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beedbd0d31d0617d458a9ae62e285b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf0d18080712e6311b0170134e1ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3158a5aa0c4e3a72503736e85459031396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d829c90c510ecf14cfed5311d1373c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681538ff02b5578cde57df590484cdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b529669f490b543dafee964e19cf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80402bcb7d21f8eabfd01ef084c4f4af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92f0973e895b4fc3e9a52cfcbb326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302756ad22a9fe773dfb45149acf2a6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a145d566369406823c4dc7f961851403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f96981525c66047c5a96e6a1f23751404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640593fade534c2fe72ac8b52b3c69bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71da643273dfac09a101657bfe56fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72e7f2f5e8b9bfb2efd576ec53f63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a22e9e3017b6862f07a0d36ffa517408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046dc1490ac522f891eddadb507bef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f5aaa122b15d3ed5b93c254fe95fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4492364e38dfa5b9e99fad72778c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780d1480f92c83d5c9163dd69337646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54dee67bd4e1d0b85d5f0e32687095413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326879cde9e61c440889e3afd14e452414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f0df8264c1d528582493e937cab54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60b345e29d0aa54e65b7ebdafa68a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b960621d4d2da489549926f70ede417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dac777d0393849076e45eecc1bc5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd3ca9df675e4ee76cee8c3bb33275419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0a8cd501943096bd06736ab1a2b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e8689c96e022bc3a24b4aeec69e61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edafcb1e0df201e2103ab35f80372d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5809cb987e50aa7bcc413b87fd65ceb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619e2feac8459a71b2dd5f1c43bf17d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e544a66c3704b376861b859890b13bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730ed2e36f49148ab855325d4d0c510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f050c34d73f92c0aa9ea62b4b9653427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7cb1e975b585acf54e476023aaab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a72b45eec45a31b9bd6b77ba03c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287130bb03bbb2f6006add77652d0274430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f65ffe5cce9b5a15dec0e5efe92a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc353817cc64905e6d0f490aba7a0ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d68cef8111ddc18033d749ad2071433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c672bd83cdf764bea2f9cb520d255434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5003af7a14179e0f0fe46b05323bcd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e91f4eb98dbc12551902a7265b27f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1238d8f59219287504ef49c4e49925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d45d4154074095e57d4d775feb46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ead4d2d6e362ed4ccdcf106aae98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e4c616fee6e222542c04493fa899d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a0494c4715fc5eae9c1dd54f0d07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f20f78efa056ee5f5fc9e1586a198c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7f7fe15cfa4d311ed7eee791430b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c5c0b2aef3d7ad471dff907ad3956444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88d1eae1ef9b3025753e1f3e2e767445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790a85189cfe2a06a0292c9a083d61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a6e03ec42de3f843acc9fd6d48e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf737d0b85ee90d6f3d2a95bc45b6da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26012a8fbb3bdf01ff5263b41910428449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd0cb794c49ace2ffeaa0edb9d2c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc33c258fdb9d1ac4d826c89cf2ff57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3214e4a1559b9d66063aa9b21d4c43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c167fbbe79380c2cd75e25a5891dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa5dc825c5ac1dc7986b65e34b8be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae33c2588586f2787aea9bc33ad698455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519feca20fd367745b5231658450c2c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ae15a421da7503fcc05a8fe0cf92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e452ec0bda674a78b25c72ef219844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3d3b652e230e81dde8ab30809cd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52cc7bf816da133996e83eebf387ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38021d9a09d9c9fc1ef9d38e3934f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1d7b532ca4a1073c595dc8370b72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704bf821726d041f840ce309b3625ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161831441f5659a5ea216619fd96867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8f40952791953c98a43dd85029df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c64dbcd4871354722502d3383a066e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4862f72cb939f9d5754f463c99259c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21380c1fd1f93652f2fd7494191ae67e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f17178283f3bb5fa829f80a858b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df41d0edb83760a7b488979afd23fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27269500e212b49628c0f6ddef15b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d29bcf5141d1ceed23ccc607543d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641bb46b3c4f7a0b61b68fe186a6ecb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cfd82aa109f9491bff6f108e6ae6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d637beb98da2afc115ca81fa0347f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeac2aa4a57619ec487b02afd7914ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be655d465a8a1f6a31f34f292dd3e90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31094b43c7e13f0517f48d0339f5223478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f0d91a423ac486413e9b1da7a632479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c420af7589f602e566e6cee2eed8b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12fa5f119f3c9a594ea6f2d20b058481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331220221f8e29c95174c1376996554482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3d4941957fc6951c977e65e9e35a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c69aad63294d003c760a6a1740a338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c0c472a044ade1ceb7436909359d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497ca6875a56d66142eadf423d750d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4c865813a7a4cfab4043771c9750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc08ec6ffd664b0e019ac35764edc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faad84355a2e3fa246dacd3e9b3b67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261eb7532a59c56b38beb3ee8b3e5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a4bb379ed9794fe5e71ca7ac20fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276712bf139b3f749c790f75ace5ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd7f620a066facab71ae47f272e2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ae43dbb73b738f09026ab5e0810d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88214ce9304fd1523b7881a3562612a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80340ea2e4dc0690452339021500666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7351be08d8585d3738516c55cbda85d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb482ecfbaa9b95cdbdf5ac1c7e87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24bf0b046af98a1d1dfc553756058499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7a4b08996e92fa646a05904057dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc71a209c635f6299ada17460558d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a17344924e39783254ea2a3ac6c10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915bc8e064c28927f6864bcefb9c3e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b9a741577eb68209fe3bd6739240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e948eae1939f25ea1d21abce41c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f796716e7f443ca15ded075702369506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86e6197b88c40506cbed327819100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db45ab0831372ad0d7cdedd9a831f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ccfff7a3936553df4cdefe031a4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9bcd5822df1c59e53a5f52a52f577510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891c8dbda1e1a6b87b8573096adda8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f4f7ec88bc6eac6adf6e813b3d00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d07dcb7514a29442323a8f5c701bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c0836610ac0c909a6f656e16cccde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c30e724aad5df16922f8ecf2c2aaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322b4ef71d4cf86bf26bc739a5045a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e551c77e60d7162d6579cb056eb527517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdfc830a79ee434dcf98074d0b0f19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc2349f56c9b0b030f632ab15f66b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902162dc9174183de108bf0db0cbc91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9e0a5fb85dadd2a51050dd0a22c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28222a4de37bad853b89e613115a6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93113594a06b80dbf2109b1dc340c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dafb51689c56d2af744104c58bff1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec15ecf226ec1a82a9c9716d08cf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af2c130b5ccbf0a9aef2632efdb428526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebbc1cb4ce67c76ad7b7f0be08ce31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005646b271fc892599c0bacd2a9c3b65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a52a5d49199035934d3bf97b88b6fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951668ca3808e6e8e9691b89721bcfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1481959cf3b49bd39b17edc8bb6a0c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa0d6ca318daa0ac0022282746b14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d23d71610feb3f7e47de73fbd4d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def0b0d6e19403c5f9dcd5139f541d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd478b05ebd9a7d4cedc50995c293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb6c70b12813a113bbe9549ad3623536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d5b1484ae3d74fe70edfc10131ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c11721398efc5e7b5a889d220d808538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee951fa3782b1fd3031c05cd7be18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca636607db67fb6696afacd9b5c948540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8eee01b2d1945db6da1d2036b79a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed849cb0db16bc5efed0f609c9f15a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd699e56e2d5a5d2e73af0f5fee67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9748efa4647c543b5c3c3d019137544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9fb36344f805f7ac259c097c17730545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e0834a6aa4cfc8b7fcad56482c559546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819334f25e7a2d27a308cefca8064594547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ce1ad17a0f28da71b101a228fc65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71729119710af1dd07794a549e6c75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751554800d275f0974495183e96bf7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b4d1ff6b18cd9db5e11a538c28e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b34310ee333d097876e70d784bce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40799dd8be2143a6b6f8fb262aaf7192553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1f00d173449bfccb3d8e4b4bb034554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eceb88190fdf9bc031e0869c784ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64db226f8ea2be404da85bfd9dbaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024950f9d87f110e7497993f1868cb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d458add34181847bafe0edbe712ddd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3e253e22a3d6387598aba47f5051559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b26d593f2d929187c3e53ebc19744560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf530fca584a929117ab96b606efa00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50666bc489ea658a87db6f07586c2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b413564da6852ea158273e9d684a46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a68bf5782524987f83d29b2430538564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdef94d75a56bb15aa51dad193e79c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b198008030e05ef857748de91358566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3eaa7250b66bceb74baf4cf92a9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c3490c2df1037e520fb83b568257568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958188aba78811bfa2f76924e7f32b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105519d3a2d74d1a82d65b9759ad656e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fafbc01b64f49fa5b5a37531e06463571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c34e7e02d00f75087a64b358569660572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c7abad37934b6d175c40c7ae90633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ffa6402637ec1230916bd26a6135574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1ae153f3580d1092671312aad45b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a2b722c907dec1a85f157fb4adbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce7d220d3652c0f82d51190fc28ee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83259c4bc68bbd2e352338b1a5f30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea38fd5d7bafb05cdb2748bda3931579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e703210e29920cfe4162c0227ea237580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850888b255b1b50d93100f21d7ab27b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30697cbd1619adfe3c8c0611b266087c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedf332034afe21569aa54d7e5ea85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2019f3938005e0ffd9b5045f3e208c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb80ebfce23c326d7bf0cff0b6ec532585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c789770c196090ee49ba4a2bc0230b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e97dd2b68cdced48db2d18a3b9eaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283b2496be7f53890c68ad62ceb7634588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858db59613921cf0759d73acd19d9f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe165710f8b4aeb31332f488f02e26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bdd535410f7746fd9d044f3d48dff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26871b31da6d1c02b5b3e10858f18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cce2dba78396534369461fab74a77f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8ab20e708ff50004d4b5cb7306ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12440f4273223e880fc3d9a4ad7755e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2fec8e62f875251da06d86d93479596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a81554bfd931d0299782c2312b1b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ea0c1cb8f36fe0dcf05b230453d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecd07a49fde81376749f5421dd376599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fcd5171eeb2ddba38a65aa0de44cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00359e8a687ebdc11381c2efcfc5b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce2a51ed8177667a21098436b9d78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455febc7c946bfa69f18fae8e03108603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6c0d770e7bb95fb9512e7ea8cc6f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf09297fc0088713a7a93fb67f913e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609548b41460897bf3d461e5ffad9be7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673faed7a76f8de250ce7b0d516de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f3dd7aee60c869aff0ca136c4e15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74b2b5193a97e6f961df95105f50e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268987e92adcb1ceb0da58f2225cd19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc5ad6b190d396507a4f1f87b5822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d2d29a041857532cbf1809c0e0962612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc93afd75b468cc2fc2dabfc80294613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be44bd55ace368e4277214985146bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651366a91b3d65d3b433cff4952eb44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58e957bf41b3fa8a3202584f78ede616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852c84ed3c461fefd09a7868f55cae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910aa34e2411c22f66bff3b8094cfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5c96ff8e58f0e2ce01da13b5eea3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f4809d79d236c5446de58266fad3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4157475a70e7fc1d516fad3f5f7674621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddef985e031614a643a0c2a0497c6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ad4846557ba5f8e7c5609e7618847623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b3fe6dc045316cbed08467ca6791624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886e99f0d2e5df003736875e530468625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce5347fa73e7fe6b499393d84e1a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422ef674b635bb32c414a9fbbdab81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4390cc93bc913ab541a7945e07ed6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb415115a7d1f0bdaa130061fc771629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd41d4287b761189aebfe7fbda5ac25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077de748bc9b750464dd2f4c920ae63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29133d1f656f63e4271250591d8fa5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bec6885b86483aa629fedd1dc7852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994e072a962d8e8f78fae1f1c6611e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f64eac3bb394b37ca12e970dc87f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ced1a288e215b2f7c3091fb5427b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3e6f439f0d559d4996ce1f6e6c15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cd02b0695be62cdc1585ea3c95215638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e029d2ae2dfe24a3251576ee5d506639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f4ae5dd707e97d0d804a39abde84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31a25c311bec2f4f0281d5750ee14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c2f04ddaa074c21226eecf5db30e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2cca1819717b3dd4ad2704d0a3bae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c870c8a977f9f77c32d9daa54611881644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0894000b2a45fb373c103ae8f50e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918cd7ae2691cf03f00fdaa9258ac99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2809fbb0637419a93cbd6689cd811647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1bf96ab773d91795f95d581d34730648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93695a09928bad929e7c392deba5a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0a36efa87a7b2bcabce25f856797650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb855fcf8139dd5344c48241f37faa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3fbbf65f78df5bbb36e88ab71a92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354912e1fe6fdef5111ea08ed5be4718653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebc389b532c623d231fa286261c998654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e352b2d323958b76718d915a544c55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b2585f49edb3836665fe816fbe22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39bd988e199d642598ff8270becb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1242acc116c965e19edc960c5da1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3726b764804abfff8770a4da27ea1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35b7879c1d27ea94f9692486f1d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32fc061b456a30f0b76c35eb8c595f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa50f1b42d4b99fbb51cc72ac2ebe59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b6d473f6ba3e7d350cef82c9807c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc73fecaaef7cd1ffcd0232400d118664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c56a35bbdf623fa88d424bdb2994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323137cdda1ff931dce1ff3e66afd4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca969c5d5b0647dce4e162c7e8fde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca111b26d395473583189dae87ca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5568c6816739ecc6b19964ba3fa0d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a8d9d62542b539eddf97a3a7ae37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee00bbec89d90ec0ffd3ec1cc0c0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d725a985a3f98e2bee0b5ba8bbebb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edfbd4d19e81e058c56702f8a69394673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a0cf512749d61445b43338287efd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0be24733933cbed508dbe0779344d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fbd97a37533df9776170a35dea445676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0a896097086501f6d6e432f98152677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a30a22ad740de82581672d6fa74a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19672933b75af2acebbc5da12ce5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeef560b2a18642e9e16e908bf80c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735984cbe0afbad8ae75e4958290927681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35ba7215a5479679058f96757a628682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2792baba35391c28b85f1afa8cf12e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f32bc114c8330e25f7b96bfb0278a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a7fc96c8f0d1b0a70761bd19b11a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb446b944f88ed3211106fdc1f0a5e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a854eceaba8c0ead25d211843d5fa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f515ae992aea5dc415824ca2f55223e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1778dd39727bd9a219d28bb3451297689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c5894bcc9521a2146ed72f883415690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dffe88f758357759eee772db978aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d711c966b2928e6fa38c2046b436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c9c8bed5b2ae00617aaed05dab2d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4873f2005d1b3479de3772223b2bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23547c1898f425b265863f6740434cce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be92a43f1ac02e60b876adb468d665696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede677dd3515df59f2d73ef8f7041eeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97150c36749b1fae313bb61f991659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45dccd6ec4bebe2f6678a4dae9159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780e48fce76fada36e2d759e615efc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef7d755fcbc5b78d621abf46e2888701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17315835e609a987946c47350c086159702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4f6b0f9972859e49995ce6c7fb51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d512405075d37d30724f4bb07dfbe5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb81e88700b531447e15f07c2d292a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c836aa9b596deaa0436a0c54d365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351fa1ab0edb79306b64c46bf172b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4177397050acc7513321d52dbdbb75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6ad3bd6ab9f6b39f40ba52328ee80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f02e79dd8853e3a0b70cd56f8b7bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a003344616e7b5f05d536afbc36fd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671541d65e9c5d52793a2a64f879165712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e437b4794a89b89aa2e18bb2f2dbb09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c526676e13bfa653bfa8ee73731c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc14bde82be3bfe8f1f2545f5bb421715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b60f1311acbd69579e9fea7e0298e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8361a978d77fa4d14d2afdde9a9d2f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c444f1821e71206e57e8c5497e02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dcf2d70a66a739c9acd707dcc20b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbafb8b2cd76b3c44802c46d63c6ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50423f0703da51298e9bac6d649d9f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9bf519fb038ccfb6435adc8c4c8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5de37064fcde61eb96ede414046f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc1673d11559fbf4e9caf242bbb72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeac9b093efd4d09d93f61a34fce9f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301402ebf10859ba44b9beb4a4e7959726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba1f551bb1f270e2eb8679c73ceec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dae9f6be554f2036ec0de8a17b484728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e280942384632666545c6c2ae48c3a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3d536eebabacba18c1b4c341f414730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5664b2ab8e50c6b94b625083c139986731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b067115aaadc99e2fc2c9347e77534732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3daf69ffe69daed88fa4ea104fbc77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754dc69ae5a11a58c9c1e1a7a65f89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1e9de958ba8ed64cccde5b583098735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ecd38c84737929bbc7792ca6d991a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2b6c9fd7e2c5c6035b8b4a2f45b57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef659a4f4f5cff495d18d34386c36e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0e2ce0d93d5e8d5b0be26f5bef3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ff1874706897ca30d9173271887cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ad0aba45ffca4e48f5fc015f1e135741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd16fd3601c15b72cb91d6208019e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2373650a95b4c169cea9cbfd0edf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39decbbe5acb63e36ee9504c44fe274f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cf5ddc7dd3ebeb11cbcbb5cbfef3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab0b420b74e4483eb2c965098b43a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf57180de05b12284f66ad4f19a95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957affe63de11725a6afe1cf6127a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ff79cd4112e559ed2a1a697f2f03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b13dabf146ae0d1c6a8e124e6716750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739445a003f48f353564bd0dd4b3c362751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69e920b9d1463b430b2374e24b8f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12db1c4d0a9bdb0c4691d34fc8c318753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e696e1fdbceea4b2b7553311beb485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67847f2ba7e44f775375979a7b297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e24ac3a79c3098baff69c20333473756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01d77735e4676e3fef3ec5bcf3372757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ebd96127e7525f405155990be52f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3710ebfe95f1fe2bf52bc365528704759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a78ecb351dcce07a93274d22aa151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f159d6be2ebf8f132bf057369c37742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e2699f29334c4e30dad7adaa19d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a7d46f715ca79e35d62da0b520c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d07d2c0594e5781bb023df5123239c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f14c211cf3eaf635e7b0359997f2c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c438118105624de84f97487e0c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86fc52b9c051edae53f7b66a9bd028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95eb3f4e295d20082a058f39e21759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d71850968f1cdcdbbabe3528b5a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ddb509dc21079c11cd335bb16c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8745f0c541820fb59fd5e3f12d4d3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba05c2e957966cbfebd665a9b0c6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dc60e68a763ecbf1263bb3f8dcdda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f268299f98de57daa391618175b3ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c867d98e60b482ce34de0b7e4090016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad55abef5f71680f1468e9de56c8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f81007751ced400a5895615f44d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa7cfc2bfa5e39572b96cebac916ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294c78053cd097ab5121ee33ae723520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7e71585dc84bc3e9dbb1141e945a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c0fef1481ad2d376a4e7921e3825d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3f5c267b87a31a2c983ce10e84ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cb1e8d63992b715d938320fdecac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205ec99882e59222b66bb927e00fd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b0b8ccb2665d586584a9a09f003026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f6662773c07ad06796a123385ec6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44ba9d464f380ccba326595ce6f70428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d73f1d6ace9721e23bce87a0717e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da8c05dfc1a70c3a237e866315b9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b596422067da77249341274a130940731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080aee7051418817c3ec292f663b8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee34889742ad795ed25a41bb57a0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7831687761c06c6af337ca6dd7cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff936ae82cc6803b14e1b66ee51535935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053f90bbd6f9b31f7eba6b084a1bda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4367e33aa0e59bf5577a4d771b15b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39669eedbcdd132fa8145b5996c462d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb86711af3ff0ec4191cb6b33b258b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb9c45f8a14555ad2b90bd692cf51840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf05b4c0f937e770f5bc9c1c06dc6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fcaa79ec77bacba7138025d6b9de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade67887503385b0ccb782f296083ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0534bff15e7c51f84a916455f2664244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bdb27e5cac3937e848d7901166fad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ab9fd83193063a7b63be2b5cc69246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5b246ba94000b72779d11c9c3fa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc98bdf2e956b6bf53ddb9cce78b78a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d2a476c38376fb191a885a2dff9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c60444a33afc9b9be9c25f6f6abde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8fa77a45975da55ed605a3e61b59d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a48dec7ede9c903b409c76c35e88d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4bcc3222f2d39e63c6a92f8a69a9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46bd25692c8050569d96e37867cbd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1017a2dea957ae75fdc1485ce757855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc3a76d1677aa1578224858377b5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919837c756534cb1c6870d456a230f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7d2adb132cb6ee8216cfc45a2d12958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d8ce45698498f942e6e4483f1981059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4e54df678ec62759856c77737d3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e03c20e451fdc3d39d9b6f25e0dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a082dd90e81f2502fd7ad10f2f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219e58f46a8a6608ae42f91a433e94063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d371a762d474ded0274596bd598f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb967cfd02cb22354c8085d2023cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ac7e72304c85fd6a0347fa06444966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d0c8365b2ad20e6ae7152ef49d1fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5be1ea4f9384f57cf498d6b0a63e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08ba9b51ce040c648eec4a5a848e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fb27520fa2db346917902259c94870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73f1e407db9c72b70d2998a91797071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532da247b213c40a00d05e0f06cb2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6afcb3427dbc9ab08ccdca57a0c5ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffef09fc96a101d1e55bc7eed6074874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794b2a0f9ca7711e6a1a06c9c517be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370146ad5082af9d1412ecf08390a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87183b13d2475a8238e2a5bb21afc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971b694502f4cf67f036138b65a836978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402882cb30e1f73723827d712f9f4b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2acb8ed87e0dc33e6b4a30147e52d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793282d7b75823743f2e4bb79594eb0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278997ed1f39603d2faf3cfc37905682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b5af2da100651cc2b97b0a1e772183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e543b7c91d29404313ffc079201e7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429207834ba0b8d49d0a14d461dc0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d41de0ec9f2f41f6fc561d7b36cbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2a83cf6258b38a88d3e42b9c4b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff4258c98c9533c12f76e0bd153cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4956f733d5082ea909bf2f850b1c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfa48814f057a2070154350ee364190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b276fc74a7ee822e72d0fb7a29648591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b72d9d7e5c8ed35d331e69fa36d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c79f0e301e99444f339969c2ee08093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ebe396c09f7c9662968ed805bd6d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19ac4956806ae832cb59f15692cd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23648b4facf02f81f634734f26d9566696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc4467b757055bdf5308cd4be7946497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00507e3a598750507b6dcae54ff7a1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a918a256595926dd320066d5788f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b21ce48526929257386cc930f69b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d36b3cd5eefd9759b2ba4ce41e69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65032f3a312c8cf239d9a567768ba997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27515694e0942bd8f563bada3fa0dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0d5b99bde719cfe0b2ac56bc4633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3032f13f1e2db84a4c328bdee472e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f003eb5b69c5e34ed1d300a28bb92e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c93f7654be341a408dee3e8e2a2b29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812874b8a917ea54eb376dd54e8adb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ec7262363c0caec2b96ae980f51af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8c7590f636ee002f78b6f7957d30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625f7450a9935a95bda4c8bf3cfec46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8057aff4b101af615b9a289655dfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e66e194bfa44ebcd691b6ab07f92e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b502aa2b782ffae579b69221c4ce95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3165c51094222c401fc19a08c5669c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be22142e6b727e7ff915b29f76b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d57e610a0d7b0e8fc185bf4f3ae8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2935734af6e2ec9e26a26cc07ca8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a5fc668f8ed22d7b6f7f6847574a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc868f0b0471b71646cde2a5e1372686120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5e65ef097976f6a6dc11f04b215a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e64374f650caeccc8648eaf4a517f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea4b05158ff274caa5af51195fb18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1711826072b20d959b35bae100d62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34431b5aab7566b30c689d9d3988a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f9a26514a0c708ebbb6e1aede513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6226a5d4a4c153354ba8f56759fe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb4b65fd7ccb8b6a18365b9fc53f56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830527efa40713d247c55e893db747d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6737e5dd63920a3f7e743060af2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e38990879a1737177fc34ecdd6cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d469db54bd8f815249b15d0a81725132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c53aa6678ce350a4f599afe341d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795a8d53c4f0c7ff3644399bf1c284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b2efcd8364ff070192951b5fa8d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514cddf31dad2b4d74b87fe2960b47e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163bd375c14a3b4cf2ba6aa83f617f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e829d3f3c9706ca53579bb0246988138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda071e3e83f2aae9bd41012cdd438d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36915488d84c1dcc0322aa0141150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b17a9fc0634e3a0a91206c3b9ee2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f814d2328ef125e1f38ffdd89bb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736803e01f21598041ae14037bcfb7cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec92a7927115f3be8ba7189d631915144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a540d799632134bb1590230758c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60213bacefcc159e38bef4257838aa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02744b80c58abd13a3065f2772f618d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd2ed9c8bc0d53a8b0da58c5fb3639148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a973204a0356b1e8bb796e19b2d2c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ac3b5b961a08c16a6565497a746e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508f3fe7e070c124be647b2ab7db2d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe96b89e2d744e26b24c10dc441581152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0f8ef268bc3acf76027a9168e7a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f9779b1c8edd9808debe322cef8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ef2f4d600605ff15647f23b06334155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261132ae4d77ad3d8427af28ddaffbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcee99bbfa7d634c88627476ed3b12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b375d41d26f461c80f36b7d0cbb6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9442a67a0e12fe80fe1bdcdd0063399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581657cadd38f4f5be99969fac9eb05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639539c4cd59647e2f87fa9e54ad93e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9a0cd9cd1988fad7e210c4732e7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e06db0c1b4fac81ea3de9e2abf5693163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9542c61a57189717a24759ac11fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e23af113c2753865e7ef316a888dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfdf398b9febbaa8fa7c29ce8b3c42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3aaf8ebe7043e4031c9202bba597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d4b2474a312932e4852864a6d18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4297a098f7fb5164b728353f61e86f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7fb119dad26e4661d6661156e986170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311658eeaf85e9fc752e1fe2a26422171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aedf44ce0e8f6e4b9612d05f5c94f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61a530ada1115724cebd3cddc121fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49f2ca1803fc570854769ab8365a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89680583e982ff77bd3b51760af9a18c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dcf09b7807e980eb49669e86bd458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d287c614e0dd3d6bbd4e2898076f0e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeeac197240deecd922adb94a9e269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef22bf0ce6130f0880d438c4498d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313c65672d574e0c3f299a09e77beda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727463c31091c3ae64a926011dfe01f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953a31907306afdd75722051e2e867a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f314564b59c6b80cb4e483c45bbbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36608109d44decee06c5c3b27628a1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1655a0bc55c18ec710bef13705f75a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85fe457790168fab451590fa4f5e32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5add1583015643e1a98fb366f223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0b44d1ec2724b83831ba4ccfa752188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b4c4f222551fd58d9a43cedbbcc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4d19c6f4eb2f66842cbbce565278190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c9cce60b026c8e8787f42d73413e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74f5feac230d5f4191c8b55a81df2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5736506411354a7be5b82c1a7746f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e65a184c6b342ccbfc120313fc11a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d89205c6bcbba3e51a4fcd7331a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489fc341f9fae6b1870d056c0d61fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564804fd78ffdce008bf5c02ab6b2c9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a7ad1cb923a65463244c5c2d86a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678a44dfb52a383beffe0f6635a39d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb99f0453016bf9b539dab151764a46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918e146b40c7042c670652709394f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd1d5e91c7406f66a54bb677201c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7440ce9258b419d1eb22b6c86801d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1b3cde69bd78f3e8298089ab296bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefb4f3f57e6a561eb2eebbda16d23d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12dcfa0bae2579565f5c58abd424d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212937f6586e1e2aa3bd23d7c926c70a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163751ea3c684c21f4cd5e23476403208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636551ed6fa1d65c037228f8ffc64b43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651ab41ca858ff46e37c30ea550424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9209877507730158614545e413a0b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343c48bbef05906376f83c25d4d8b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe2b301d87cff5bd57bccf31d74ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947596b53469d123521e068c8c06bd0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ed5fc62e24a9d5eb3fcf0fb5d127215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afc5555ed6ad957b71f71f88f331c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98163e7826c8e521469a934a424ba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d812c2f91c1e7c8c689cdf3c29b885218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e6b08f68654f4cfb69bdd7efeae5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e9d51c6e229d800722d8387796bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753ff6cc4ee0a6c864ee0f0e0c79e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7113efaa6ae65480df292fd76d45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fabf17308351ffc8612dcd46efa34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691fb0594dd0454204d300a4f568b61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba085717c67378392da2328bfcd56cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf0e75b020e0990aa49dd124cea65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820571fc22493b065a0a04d855ac5e3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c223222282c812d81696e7265d1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ef414d2b92db4567e4163d1fb3304229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b0ea23529734ac72397579726b9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac41a2791d3d03a565c49750939b256231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5997ce1912d4cfa994acf49c7a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9674a6868105703c6abb6bc2b92e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57df139c03cd432a4b96981a9ca98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2df27e818ceaddb36a7ed865b3d6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a4851837f77e7944b7449d38bee0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf8024991c62ff7b2d3a3d349ba29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e1e73a06dba277121aa319cf3acf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437643e72e0207277a657e6a666fe9d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf138631b300d1fad75fc01073c13f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60268b5d11427c32b33d37a4748b028241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebc0f9d64d70bfc4ac908bf135f42d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f35627fcba0314e38f30f4d62548243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e54c133b2142ba4b4cca8259a455f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f6aad268b7ae0eab9f092e4b0466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d525aa443c264f13fe83188fcee6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec8cd253d2f20a17606521c86c68a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc86edbecca7a99770fb617eb7c2a4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3dfd6b23537b208d7599d3c96688249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72cca25cda576967eaf32e8fdc290250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705f12beed5921f5ff8e07272f168a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d11efb1870c9f980bc331beb713f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea315fa5a851e5fe9123733b2fa548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ffca7f810f0d49b7b80bf8363330a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac25af7f5084cc4bf7ab0620fc86f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced50e8b9560afb4ef159b8a5863b7b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5f3874bcd75f65984d201ea5ff0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f5529927c8e0427e67d4f45da013258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfce981f1a9e5e0bdba2db79b135ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbcf4f21f86ca37ed14a9b8db5fcc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da370c31bdca1b47efe7b6219406a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e6da74743db106ec0ec522d2098a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c1f68bc936d4a77de1e6f67e219df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0dd0d850efb3458806e024d465987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec749b1b4de9cd47291dd99ddd45a3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7cd76a1643c7faf012f88ac9c015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff693639e99e726a6b8c40f42218e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb12678e0a3f41e96fd2d7fd445c41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c829fd5ae070aa2ea7d367d72b225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cde05a0beec98cf05879c9d7f4a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a90df315c530347fec08b612ddb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f029c5d8df11907f876a474ad5716272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6da2d3a247be293c936fe3d87acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b30dec731eeb079b7e8df0e07ac8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e28e4e515fd0f788dbc6d18514e8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00211364f30b8be45694fcfb7ead0d0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3b18f98f97c70971f61aa2b77873277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1219e7797210843b5c1f2669b0b2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2e418940dc22ec4007263768fbdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf57e0ab4b9eced8ae7d245155225280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25ec0f19fe4336825f21aa307428b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2c457a042d11f8328fb51eb04b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918cc82e54368771a8966d117cba569283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4445039af9913dad7152d4c5aa5fa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520e678eb44d81106f1851d7e74286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2f8e629d593bffeb11693b084436286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786531ad436b203305bcc21f6874c31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc80e3af83669eacedf58768eb64af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af59989ec5c3cb19d97590f0bee688c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4a710b0e0e20250d93299e48c723290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6329c4d34c19afec120ffc46f06a50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874f4710929e4ae743ba51c79e940c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ba7e14eadc9f0e42bfb742514c3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b84228ea8f17aa31f594396c0cee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b538519636177deaf63ba369aaa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db463f95ed139c6a267df20590532a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ed5db1dbd22cdb5d61c0ffc0e6b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eceb75e702f3502f93bacf35d6eae6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60ddd505e4b3b12812688733c6058f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1994453c437c2eb362eedbddf7e338300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423100dbb33fc0a7a99162cd7893644301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a754e89a270915f5614541a6d9605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75474db24802c7c70eb711d5dc156699303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af7ae1b7ad558bf014fe0429f0c85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c2d2acbdb20ca617e6ce74771c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a498574225add40363482c348f3c1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06834f5e8f46c67925daa47701260ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1be9b44ba1ae7ddd9f737fcbe3fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43629726218b0758a0e9c48774645eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a6f0582b99395a5ad9db184d5348310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c71fd2e8b781830d41e3fcd219f24e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca483ab531c3c0c068d2ed582259c6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236fd8808864441ce74d03e1b319ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe467a30b7855a2d8ebc67f5967ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81b069e55eb05e455346ffc459e00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76ca8ceaa5ef448d5d6d0b49fcf2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f288b07f2516fec50a893baa044f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22076ee6c892d29409e2a8ce431fe56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240727ce735c5f301f2a8ae3af8445319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612194827862de9dc9f372340d75fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa3f73bbe5f4a2e7bbc20f0bd8986321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556251e30caecc1459257c8212a017b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d7d5f8fd1ae2c81c42ddbec60a4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7869b3d3f6fe89b688f4ff86dbaa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bab0aedbe1c6313641da309338b46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010461d23f03f8d9f0a3fbfe356f0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c3fa9b5d072a519c883102631d366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f96039ac094d72e0dc259469fc6de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886523fa879c49356e6f1d7ebc3f3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b94e7fd7d496975efd9729ca838db7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2e1a3a259e0102d10db477bc6991331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020d863414624000c5c01487cc9c2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6aa93b631dc8ce673998886eae21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823a22267f19e196040d0ceb5c51fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435ba9b05068be3cb735a7b3b4009d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325de14c496c6a3afcc9908ae7443e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61448a035e1c58b392e39df776376c65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7871e4e32752c6d4627008e985c02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db34a923d3ff75a20dad2066e6bf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf94350a3946f0e17fd340f7ae4464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11000b3e81825ef90a977c7605e7ba99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e2da66bd6d03be35967026f575594342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a90913115046b627e183c3af9d951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649349c06ab7a480afa2e771917adf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945728740f44734dc4d6448bafae9e3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae364a0e844f0af22965025990352a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a4c996b05651b23c2f878381d0f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2045f41a7a16cb63e2a951053d11b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1423569099ea109c99357ccc238b8cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c37ec5010f292b2a6484a7bb1e2f6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa2c53dd2e4407a94d4247106d3e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad232d6c446ee320600970d14d9e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed47de397050f3bd5d075fb2ed7e5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5f29352596ca9c4e787ee8d8da7ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e27171a7b5ba0fbefbfabe201541355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee4253c8963b2d52126dcd3478184356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b96c20fbc582b6d2e1bedb7ab318357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c57680ff5af945de66baf82cdcc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a803eb91722dacf53c65f55c3df2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fae8672a3656b9dc078e3fac6b7af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621822f66aad7c9216ac21f86f412b91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812544ff564f94963139c4e4dc7863362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed98bd1b67a1833c1aa7a485e21d897363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0defc333801efa6c019934a582d453f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0450107aedde7bb6676c3ff98a69e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9d34bf1781ab6902c20f11c5ed107366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff41ef91f6fe8875df0b1cb84ebbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8eea8c43c5c914e2e1d98589c9d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2f0a22881c32d65baf460ab01beb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b9cf7f6b81453a1ac221149179e95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadcbe9093c863ebdd6767647c01e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822579831ce5632b4b88a74eb550d8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0505df42a368a11a2f89957361dd534373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e0549adbdf95684f2b0a5721a4b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13688ef2fda2b79366a58521267e10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4136d872b6d5238e088bf67820b5a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b79a33540291795b46797ea00a25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614a21cac614e11aa9b78f50152a17c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e77bf6fcf36c2afdf0b40b96f29c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a75458d1c85a0170ebb2cdb09c97b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ce6f09850bb02d7622c7cf82bb9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551d9e7d5dc2541590718c9df62b3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc283e4de083bbbf016d0343785efb4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a1f54a1d6c856ba1eef143f37be5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711043966d4b4cb5119af8a40e4495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76457321b9534b748e89a501d7a2d20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58b16e7e152ad4910044a33dad800387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff051d3fec6c44dda8055038629ee31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e40fad293ff89e2ce73848e6e08c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773865cca63bc191aecefa18b7d9733390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a8d104e32a4b8e40149a3af47ca89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac658bab263c386853bb847797deb04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0ea52a554cd83f168163f70c44194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382a4757c94c95d0a5bbc0e76b117c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0df76680cbb51ba9b2af18d855c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f53e183848726c9a3519c681d367d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85b91252998dbb66e5d4eafc36692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d17f1d83b55d0cc1726116bc4037b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a6077c0555f33aed8cf4de8cca00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004de6cf3b61cd227551d1995b8fc23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4090dd90658576b210434c0b6e0c0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3506d6d1cdc0c456c65da52907735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468e07684ae76fd613ba3b9a3ea66ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e38642fde2bacd177a11d426a9617404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04735e59d971c69a1be541965319847d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd839db46b3621c419c7dfdaa95d8e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25fd24e1c651af646e9920114d182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267670734fcfcbf47869ba94bc9f4fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c85f743f27d525bba480493448cb8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba875390b92bcfd5c85910a86aeaa29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f7fe53bba107c19eedc62a0be525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a92d3a796fe93d76d941e3ea6ead88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac8154d1ed1a42214182308da3bf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821879b759276b713f19872adfdcda76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d011a7d96f6eac8cc8ff906aaac10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384cb5f5b5b04fc0954b6168f409d7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b8e768ba2bf5ad8086b27712a034417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee72c5d0f16065f621303bcb9b9b99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6771199211ac4a09741e031d01039f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093bef828211d20d61ebc38e58dcda4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd8f6dff7b48302435da345199b7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265978ec3f8363ef6c55234be6b446a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6f4281cd7756c14d08373d9c0878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f068532220e2e82f4001545bb1f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda697471219e2ce1e7a5b80b917a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bddff77fcb3c9ee80b781304a17ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b7ee0999d147dd47d19e08a643148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185008a4c31a105a702747605686ad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654259e7d58e7e27eb35f9f4548aa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd62ed5d975a53f1bd9a48e277060e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9825f7e9de7a40f2e1c910a8c93c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d75f55099105dbc78de4bc60da3a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd694c76160122be72453b4afbe66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a577af41522dffdbedaadfde387b33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224182c98b82ba1a55f4681373cc006435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fde20e532fd250d31a8b471b521da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9dc597b1831229ead6f2d468b7b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc573e13881f1533f7947cc935e407f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069074a1d486c78180164b23d5d1e4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322eaeaf4e9683629c8d00a48cea7e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea04554b4eb47b5592135b445a041e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc15728c0529cc38380d40917a81fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3901543c560973b4bead176e6a4355443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806724292e5a11799e8f6ced615acd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ab4b24164ed61c7d15af39762f9a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677d1745b1662b77530a5be1cf5c4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd127a7c25d408a47bd79cd5a128fe0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e51ce5351878dc12d2b4df1debed3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b786770e3bf6afe08fb941e638b7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9e465961e7eb30213d2ec1692e15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1b66de743da099f8693317038cd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f24254a2e6895f1b3a4247750e41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ff65b3527ebbd5fa25cbea35b5b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311733ff5aa6f09dc1196e0f85c19d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464407736b3c00570f889f42eaf62c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094609eefbe755b549b829da44952621456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a436ce54db19bef50ff39549959e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d901a09bb6a6b386188f72f514e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129503048d4c9585839e9fc9b2aef802459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e1d7aa69cb798fba44e27884610d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd24073a501fba2a3e8090bf921061d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939771ea8c6430de8c3468f46e638997462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304389ad5b0cba0c9a58ef9490c0e85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb28854f76a4c5a3ea13a4759370d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f520d9c29455dac045c0a3ab94708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865d4c3354a2fcdab1c50183620fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af8fb37f33c2c7290ff0f772031b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ca90dcd3a1bacf0a091cb06612941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d910b3f1f8d197647240c64216153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4446e45f78ce2ee362e849af80af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354a606a279330d05f1b81e098362f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625b1fe083cc210cdd4df74d3842843472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d670f60f224eb24e1f804d63af06f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a406ce4a75c89697d237370a9d7a8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80175421d09739f2bea1f92248469f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71718592574a1a521d4021f4ddff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b9329206b54963baf35eee53aae4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee033b169034629372d38e81c6aa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3fadacd2b5e65dbd0cbafb4dc12d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a824a4d725937c25e538c67cd152da0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e051e7b7eff7b97019ae6674bfa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a18b76f06318a088738e493cdfe3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c663681177a8f21b4c6eef99ba2db1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6fcde2be8085c59d6f70419592a4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a148954b214a635d390dced0365bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a97b1e17b31304bb4e52ad5e15b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f58affaf5a86e4195572087fe08aec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cbe71168189fd56bab50a8d1246ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e57c41c58df807a2c2b663fa5a247489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de7aaebe19ae9c041a53c56186a14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4363e9c254bf56e31bbe5f7e57fcf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b80096365f85f0e222df57c43ea0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ddb42551f5b72510a546edd7ad2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf467f4154d741fcbebec6ddd02598494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761db99ebd54746bdbce70b78ee6c97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfae8bc2cc6724ca33e8f21124b73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfb0f085eb3cac5ca0900c58eac7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564fa4595a33c239c3de6f73941edf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2974fa633322b5484ff12ecb8dea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7907df0d7de90b5ba897eabf6ca8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be176236c5f015384bbb08d1756a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09559629e4caa09746058b2c9a0a43d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1cf97d32491ad90e412188586ec19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42d068516f299277ba93b8beefb41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc6712b89631c64a3767d587beb41d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9547816f7cdba0be1bbe48db260577506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8107fab4a859cf65c63d99224be2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b704837b70c64c751a120782945be7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b9ead9c5b8c09be30ddb20632deb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4133cf0520701cee0766691f2f7944c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889dbd17d216339003b63d078cc0bf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb44c18398c427e595072f9db24ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ebef619eb3d6aa535b240ffa95e32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a2458baed9ebb4e76dbefa45acae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6af0ed1475ce206daec593cabd69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ef18c56309c542026a5716108d67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce1b055f7762a1288fe1cdbf14abe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10a09e5497067b8a2295c95a7ecab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9350e78994b024fee798ec0d456fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036995c9c89f519927445bc6b546fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a84e8d0a95aa61e79d9a0d749c16e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663997ff669e4e292e34f3a6d3a85d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180debf391b5e64b243dcaa35048cf8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701194f97a01a9422721c9bb6ae58b88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163a9055c9bd36f3a9525ddf00e166f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766e36f84a8d1c2e419a4b250433e4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60db681abe0e784b8710eec943ed53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d12e03a0056fd92c68bcdb425b4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1492028c498116ed71744d840b317529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8dd4e78b687222297251a0185c16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5940a0b9ea859e5d498d44538c3a12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10f4b91cc323653cbf2d12442e8cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8f2e14d064f5a854a0c0711d585f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0019db19269d425d18304c36a685a14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506fcc6505fde6499f81740cf4b95b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e79197ce996abe57cd944f0b436c6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153819cfb75367f8753bc5ddbf50b0ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8612c8484fc1b4d0df1b454be6ece538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c9230695449f889f2ec811f11072539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a09f3730b3213871b95f95126c52a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d8937a2c61cb73a41a378d85a4f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f097c4c72bc2575061741fb5b6275542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c8ee7d93043bed34c271a3c4231c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335147ba86c8c0db349f1d7510a363df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff8aa25cc4650aae656909935b38cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c1a8d6374ed90d8413cbb8453192546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb181543b41ff19e0f95be8bdd41e6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225de2a26c0842afd6a26092917a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2b93ccd98ff7e614f1a4f04f76eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdf94da14137b339369e2803184b4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44615a8cc2402e9185673a08177aebd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d2624173681e62569fa107b0784e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17b8a82e5d8df1a2667902517be8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6baaff3856418b0fec2ccc884a2534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3feafb5bedb1127bbb3c106368ddc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17030d6bca1cd5fbe8bcb98aa8d8107556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63e32741addde3b3cd721b508cab50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daed6349747d2a836b160802abad2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7317f557805aa18c4aaff63d2da844559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f11f94be22baa1ee87f62eebf98c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf133fc6be886c3e656447f1df3f7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79af1593acac2186c1388dc70f1f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736e53bbde65431445a444021a09bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68da0c0a1eadbb2ec11650910fffa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef0555a1be2b28f245797174209d98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54865be2c44845868dc9c288bd1f28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66372dc690f7a6698664d5b56ddf651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293823b9228e52f062e5beb6dd642ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6504d3da638f63aad13c944c9bc83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c80c96e9ebd8cb1e4b14ef4e2bbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9d940508fd0cd7862e7bde307e0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54388ebf0aab4e16b493f3506ef379a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a93cae195557e3890a0246f9d9b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229ce231825782a8977620b57cad00b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2055ed694d72722fbecd47a197307575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681da3ebeb76bb52d35f6b9f908fb73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0dcb3fa90135c2644b2960ed30c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e41ed0e9d772121687e11cf04d194a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac13ff955bcd0b88701629c79159f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f936055146bae9533b04abd1c75c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ada450ea238114d7035a3133fb742581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ef4092fa85da06fb19d889c9b4a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ceaff6f720a7bd3f03cf12b5d88c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744d751ec426ee695d90ed429e2184584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2c698b8d7fd401cec758a5cd9e3d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647a3ba1d4949df37980324d77d8877586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8363fa31a7f739448bb5fd2714f3d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05cf312cf389d0075d2ab1ef4d570b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd03bf0cf996154df7486f46e6226589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dac584d38b557397dfab0f7d2fb53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d96cc6cc0034c65e795d7aaf252c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f640e8508b115bbc04fb0db5d0dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6d0693cced50997dd08fa7620b82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed80a193e034d8a69638a23733a3aab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904f7e01a4fe0d99cff7c95e66ce74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbddbf2a4466de86acdc4e44de154e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20da47d80804e23e7fb5b4c50c907e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da07b5a6ec20881070bd54c2431750598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835264f30cd018f17eb4773eeae70c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe09eb71e4ca0aa97e9685e145afc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e930e934c34114412d3c2f62d1c60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6da545d23c5ce71825c7640f45a26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c571a55d3ba517f5aa20a95d9e4985603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6cafe9fa6da9b8b662b49a9cce0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabcb3cefb67debaf46f411e553353605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d2a8ff9d8ec0999e31e4e922a6b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe95f73e1076b376d30171462dbe07b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5f00e21a7a30d1ade1de3a84dd31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb4953ec0f120a0e495aca2a0cc21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51680a1d8fa5ac492b96b817f18c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe20d0d133003e3d3aad38dde4958611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8dde08fe7f17c3844914e88c8e56b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145897a87c2bc7c0587cd06d7c0847d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc65f8452d61c86718bc95610cf30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830308def4e439855f9ff9d708e5764c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a22f4aae5b107f3121e92cb67e51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c624fa7a3163a44bd5cb4015257e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35634f07b0f26d571d09957c84ac46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e36992c53ad408a8a1de5e0bd6d54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b68b9ec0944e956e47d45146147fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eef503a6d3b6075af4c681d5246f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629364b7a946e6f606c68ac15220cf62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b83dbd790bbb772689135a406ec00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa72b8c5a7a182e32705f44f8ab6bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42ec248492b9fb7f0e172e2a2daea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c740f2cf0dc891cbfe1fd441849416626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32128bc62cbe3d91ecd524dc05f76d84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61c12756502b4bb353f0d6561078c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20fd5778783a40beb4ea107c85fa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743019fa6ae49d563439bf6d97582b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a781ae9a5b76eb38e083fb758edc01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeee0387935f83f3d09c84d36521e4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067123119dd685e739a6e83f48d8a605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e84c86d1947ee5713fa37eb1adfea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe526a62aa21e74585d50c260c0f95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48d04a89ccb592b1f04e136cd13a50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d031881d060bf75c8e52b3c7e9507637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653adaed783589d2894d007037ad27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c5a584305e7384c1e7c9e7c81b96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a57dbc0b7a288ce8d87c8b57f9f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911eb6329be97c61bf8062dc0fd3768641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310d5310773b8d67220f446e4760ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae66ca0a2495616e79d12aa6a96307643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107883b0a3e1ea42de07b338db89956644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6931a4d9fd573d7ff4463e8100bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe973b1f63552f8a68ae7966098e536646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231fdaf2035cca1882f7d369a765d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe45c176c3d35c9538f22e33ee4fc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c187609b87649f2646c191869fa59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dad0f1e1f6f8153da6ad6f3e46fce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd192ca9ff9a921838cb6de75f6c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5356948dc3edeae495db55f25ffb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3693fc5884a75c0452a2444ec5b5e6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79181ae501c5fc0fad1b449f0d30130b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da946b19058b9679ddee0476dafbe2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc1fa28966e74c5c16bce4cd43150656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f8a3b48ff8dc20d39d04dabe14ec3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55786c85c0f5a11be94cb46395cd506658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e422f0d44c34b95128fe82e8bc4087659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234dd779c0c1dc87747e89ab924967660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065be9f690c6994f550d1376b74ab3ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea08e75e998c2e36d2d602128c507c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdc5046fbcd934f6493bda6ba3929d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213bc4c0f739edb43d4f997289d5b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aba36dc04dfcd6e394f51bd592605665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf972dab7f1ba41bf16c367aaf3ede666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ab568f3d832976f2acbeb779dd92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6ae1ff6389c0ff885a2d0396a548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7becee5294265018f367e376df589669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9dd89a04ba9e7dc4e7e5c70ea4064670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0847d5a1e4c9a5cc617746f51ebbe66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ae5e72cf43c6a10db107ecffec3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3e2fd98c264f0cc90c7973c4b059673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d461cad40c5774e15667bcf5c7d7fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681411e61004b735330836573a4694675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607da3bcede4460b0e161a7234f3e7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc465cc826b546ac428d19218887e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c09a8adeae5d8b2b9b65d1641e10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b15b36e08c3334de2a23cef7f7c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5719c9fc74845d024a9c90b57a372680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4e1d9c1c1ff64ce107f96fb9a3ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac570e46827cec0ac414371e185c2ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60227340690961c7d01f611cc9c5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca638df64a8a71482979de5b6f87553684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ae8891192a1ee361a74f6bba6375685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa5348c132f1c8be35379d99bbb40b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf80cf937dc18bfc7cc4d64dbd798687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70ac2eefd531b4d50847a24d8b540688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a239cad125c7a0e2d4836ecc5684c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d8996993269022e41a2c2ea60ac9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c310f19fde4adb56d08de193d7b76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b2e163cbc5f77039fed1354d09a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeedb77c1479821d4138d34a590e47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f58ba512c706f122d97cf0c38200b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b445534232630d82b253e1ecf65dd4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b493de9c7b53cec5699a89fc271a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2fab8eceeae64f97efa30587f8e3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377952547b3321f3930623f16bfb2916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cdff4a9f3f73a3c9ac2dc8ad9e910699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237d366eb0aa8b4a792f9a4514d36b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2031e6b5f4db59388bd5b05e71362701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd948646f12ca8fc72761fa246b5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c22d88998d6da8ed206336709a2cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f16960a1b60a410d3a56e3148155704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90faf5f5a1bf70104939215431c7102705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c211d7e194c8525cf2a598146c4d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b0be288ad58881fdcc05854a4d72e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b4e198e742959d62db8bfae4b227708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d739d04e8be15320c433fc31564c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a893150bdfec6c29278ef2cd430c89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417802d6fa02feb826bd57095b1c3c7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225441625f53152c0458ea3f8c46b41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84c78084e5fcc24a44ff9bb4a1b57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7fdcbda2243a6f82763694188985714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858470713127c97d36bb37e6bf47d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446eeb9cdae570043b51f5b76e8621716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a771c2650c2aa31fa3eaf3513dd208717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31278460c246a4e8973a6e8cacf72ce0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92ee8902378686b07a576e709254f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1530c0fca4bec1d38eb017e4e5a93ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dfdc714abf590a8c1dd937a2179ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed3164824a2ae971b228ca0acb5e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece090d4d7aafc26bc6fa778b43c0ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e05f34f181b85bdfa8f868f98dba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc878f866e679d37761e276f94dd7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc91a49dab9c5c1f8aabfc3e0aa23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e1605e4fadd0ea2555470d76b509727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abc1c84d915014b1cb59c97b0c691728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb226ec2256cb748cb1aeb023e673729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e805352421a2df5158f1340c1a30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668515f83069922bef8af6a9e9175c43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d3c158015600717fea05aa0cc589732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121707ba9c86e1000e7cbd4cbe501a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54609f04bd1542f920b68101ac35493734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3efff7895c8986860f4771d69aa073735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109ea5c548c5a44fc5b54279605665736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dc1993f45aae969633d1af1490b76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59eb29d46f7671f517148015a9616738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c947f5ddb2e59c45efc8a427d105739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f09ed85d3413160b6f61b216ef0533740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79da7348ad810f740520c80ea47fc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a160733ab7c720fd3a890bb20a053e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016f821ca0b930c9c492a2257948101743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44833e9765651ced10079faa7e96705744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546025d20730788c0b7edb4f1ab78553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad109014fc859dd1511ce7418c7bdb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20792608229654e6bc2158ef9d3b9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7866322d98630697156b57aa5af8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4783a004e00ef06c61888c1563a239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d18d3755e53e50e93e99e7defa5c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f24ff3a4194ff54e6e1675d3fc46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c1112c6d84a0b86a0a3a6a6cf43e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ea2e235261ddc3e4ec12a708b7db1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2798b1143a5f523b4d7ff0c9125e72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8c8da33c9f6ea23ceb9071e0b5912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc58bac320a59b2d700c7a87ebd059756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a00fa234f7887c6923f98249771a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a19175c71d7a38b0d2a6f91993bee5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c36468f747c62e6c9a5abbfd7fe08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>