--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21c36ddbe24dad5b5a04a954e840d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab34a7385efe20bc9367da83dcf112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9616972b4d72e757c88599b88ba6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39b772875dc455036247616e32e5db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e5ef282e7ae9ef337a138a4c336475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d7cd0acb3ff01b127a8695e8c68326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52567424cb211146ae841706622a2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f435e57dd07dedf3e6397f2e430c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc9e624972f1df80f4c5cb11202019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb166dbf22b0e41c1b33cc8dc7a0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f1b7deecc34ff6846a18f2b954e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c4601f56f512a6f9b33f1975190512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c875256d5ceaa4781e6c4282a82b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7548d35a255767ea08450c1af66fa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ce376ce4dfc5aa63a47726f97f1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407417983ce23cd8e91045463ed51ca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d281b2fc7330698b56bf8e5e1099317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc95f33375f141161fd7e46656eeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6609eb9cc2fbb9161194d954d5caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abacca302f9ec2f5a429a4072f01e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b14ac08b1bf705c928a1cd2167e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd27a46ae083c96cd48977b23145bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa5890d26b9f706f610a4adb242d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c5bb82a93ecc16c49d567dd8bc79824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02ba7afcb405dc7a1d3fcbd16ea5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1def468b1dcb175810eefa8991a6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669278b3f5b4e12589810338b51143f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93513ddd35f81e834d87fc6a188b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73322d793574f3ebc493d767fc41643829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81535ad06d360f83824d659bfc26530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb729f00d6a87da2ee662015a801331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda1ae85bf3d410664e02433031ee0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2289a5963097229844b7d48ddbe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48968849d6f88ea94d096a93d072ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2827faf67ab9d4bf396b601eef1e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316320b5526f6ed05bba31fd05d286336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33736902b8d4bce2e804e47f06c340e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767eff8d47ccbda64d4e382c61e435538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560610ba810b9c104c51c692879fa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e76e3b70d21e19ad23209959a0bb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d92ac0ee373683570bad5933ea57241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4209a4229009b66d9d33fa41f8d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32040941747a3f18ab606fc82f4d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2b5f108c3982d016badab2f64b2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c5bdf9b3671b7d84397f3ca7d4a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505936f195219cc24397041f921873e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f925e63a8ea6516374938ee05d70347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b586d2ddb3cc0c9e62beb010439ef448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1244eb259caa8db9a3ae800c487449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3972a4c9ac7e2b8894097671567c4df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479b84a64f86b3a36ba756d17ccc34851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e11e1c68829816c8bc5cf16a9edbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a47c9732f12e10da7ee549ca695253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0d44a866eeb6c01281a07575a00354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b72924dc7bcb40e4a0f91234dc7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13186c249a8974c8b30bb217b0e65c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72b882a64392b91ad747aa86ddabe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054098c4d8485d3b4270445ef86af658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff7e0016aa30d1553aa2080ee8da959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14604b84af8ac7eabebb5290c2e9f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2df1d9b29ed045f9fe64792ae43761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6a9318696206bcf50de40e1ca5fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6ea827210c722010fd4aacae521263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84473ce22237ba4638eca04781eee9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a17e6e8e92cf8b5d984e76d73a6e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8bc3cacf0e674bac0f0714fd03eb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da09a5ff077ceaf27fa934578fd1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2dde96a72713591e5d603409c8d9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f7fd7346a361426fc13c9479e6a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92fa034efcc89222faeb8b35fefdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c1b397fbbf426609b92bfa3eb81471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0ba6274908474a670b408ba2bb0cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a7c8531bfcc666babfa21266fff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69906aa399a9329892a04b4376d0d3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4528383b69966cbcd32dda54668e2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33d291ac5521c15247bd4c58562da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990d6592f7158f410c88ebdb27714277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a0cb52f24eeab4cde9c7fa8bd8a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f2f6c96d643e5e731209ab0959f0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22bda353c29667b0a0339e93e2711a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62726c6a9f1908b37fa6120f3f52cee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f5dbeae2db79e926e2a84604d2bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d0bf0e078a3c8e287f4571c1d65483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646aedfc5e0316022caefd993e4d1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ad0daa990ba454a7ccd368db071ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd539d77847deedc156a0d50475ebf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51ce704837a2b55f6a0fa9c1cba7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adea2656a90c8dca424d3029861f2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096cde34f3fec12885588ca26eaf3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b77460d0a246a79ec34f62899e4bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfc355cc9851dbf68cfd67ca8b69ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4beea03afac07f403ee22940800f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e379638ab136808c2242112b3fb8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e34f4209c05dd63e685e4c3cd6fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe21ec9e29f2c65bc890fafa71315d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526760fd0d7904546abbf955be8174596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43940c4d3c473de68413442ca4d9ec4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace964514ed33c5f20bcc56c6d81d59598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c7bff370c6ee041c43da8dde0d3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e9964adc29b58ea5385cac3e63ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b03bbba8e4e4dd9f9e9ea22c8d6f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268df9f5d80aa69bb1ef57974d1ecf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c7c80a35b17f6ee5f18a3cfd2906103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599588510d1e26ccd938deb7a1dd86ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa754563b69a719d8f15e3911fb78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e1d5575a8e1be457a8737732308d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a01d5786c83f2ad37cbc9358b12f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99a68adb0a6a79b8f64ea57166a52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d26cb1ce724b1991ca3877dc1150f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbda2503d1e9101e6b8dc88b7b2bd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c143c43e3c45854dda871b5c9cbd09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bff0c2f25b74346df23b16125f2d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ead822472115d15a36b112cf62874113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1e27f7b3f1519f92801641870ae4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6609d03fabe8ce956bf3138ce7e4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e115ef1e077e1790d0343a8a519524116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afe6c405167cc1193a45a8cf2472a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5314f92dc3da8bd13cb6deee49a2d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6278674039f52ca9117593b422f6f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d9d7c65d1354d37dbc8cee0a2b90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c32a818e5c9f05c6a0599154f87316121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7b45aa0b9604e05277b32b174eb26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d976a6bfade5b0333c9e3bc318d31ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688691a9167e49441d773bec3498d6d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5063e3c1fc3fbbafa69bcdc1df602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985761d9fe00b61c69e8409bb82be2c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775404eceb65863bb4e5142d31619b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ddd125e75939872dbc033956b0af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01aa5ee3a2a44bb0442dc45614fd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b8011763bf17942ff728d037e1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad973de58a872db37e0957e5296bc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62333a662b7ebed1dda2c25431b95dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee361db3e481812c9f7f2661780d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5397eb673a9c98647e86e21cc3c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311013906d625631d7d14fd5ac0b082135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a0662bf6d306ce21eac935726c400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c82c44c0cb3584941f24b3c9ae6e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46774d3ab3394efe7b014ed6f6f7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5cd83835af03ed985f45d473cacec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289403f30d2116e6f5b826adf6078b2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f08c81fb5481a89b02fadae016c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c6b92353e9ae41146abda19808d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e91f8c6badd85e9fac21d01cdd1e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d4e8b206c0d76337601499d7b289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08b7aa223882211fd1ea9a7a8d48a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298298a896c0eaa5f7f78180742cb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f179404b9a92efb06a86d1231cb0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bf3a9ff4d31078feee5c79a88a13a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21da292e820a2cfdf27095c75521aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161fcea20a9d59ef7343abd97c5499b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb834aa5d4bc239056bc194b318a967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9301028598a17e5b15d092d06c5ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc5ce70bfdb49765aff8c7b0828732153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c67cb63c07857158c7b00e77331d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c45dc3d22b2dc594b61d96c26bb3d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b2c1a5ed313463ccf6b20c1df4f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435529c003bac6947b343a609c230e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788cc900ee245d1d190d39692a20f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72c0b458c14c41550c5c8a958ac6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5171afc5b2477171d8b8c0bb53d5ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a921daf03c1d1b18a48da216385d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c30ea1c349d8ddf3e859bfb147d95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51267b9b60492c1f40350592c110271b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7027dc6aa12073ca25e93f049d27bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c75c2f1ddf03784df0ab6b4d42ebe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bba71774ee9fb6dae454664436694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d362c830788894197c3a2df68b70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4e60f79e775917906fc1558a25f3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b34e782f5b735c8cf0cf920ab27bf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8671528e1c1218d6ed849f421184170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdca6584eeff8d78fad04cffa03063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9f9953eda7ea184cd871efc7f66a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa60a9e6f4786dfaaa1ac42fcb44f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253cbfd0fc4066d3bf7f0ae675b252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e9db77f837a29d5f9663879c0915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c535fc988ddb54aa74432ed5fda9ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f381f1668f6a01e605a99f671261177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30ad5e161bd70d2a12de78421968e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c305340c6e7663c83aa40c788ca9cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d11af8b5237b999771e062f381ff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fdf8e7dbea86b4d0e502a079815ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3837ef5bd1a8679f7add7523f69e5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cce88a425a0812c6288a8fd21382d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7eb1be270e1a8e01a98eac866a3c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5ffad80093c1fb21cb01f41bc813f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c27fd6489f0e4972027133a584a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d69dc13e2529a466c062d88c29ebf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2b758bd68f9995e9c14691b47db62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650adde66a942ae13c468604ef2332189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea6ad53e6c2898614be5de4d27f74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dced14e6cc4df1749d510281deee0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ab9599524e090e3a6f61f036c6f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeb3545bfadb0260aed2d446e45b5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e99946becddc41fb04a100a7a9163194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedf883df49db498a3a6d8222636bb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a5d868c2a2bbeb35bf10fc385ca31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5bcfbade2d1e6d974110c9560c2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda897740ba30e1ea67c232fd5418f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6c849b60a0bad4e736db06e0f40c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602112470e85b676d2ee4e313a8ec2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af54ff5e560df2b08dc07e34586d73b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3f292bda2ae09e1b170fc5bc736e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72cd17d907b1043f7431a16b041ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ba8abd2b8ef1a23b3a4d9ca20c36e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5b25d2c58bb8722ddb276e526c71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55db1efadf593e5d15d4ce327bcee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd612c5f60e9970c6463c16b365cb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca8787e830914141cbc187cdb83a5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ac318d547223435fdf7e2d9d6182209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d91b02102c411fdeb1b4d43cd52c58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fbeb693c61b768eb244839ce313bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda51b446fd09a91d7f700f7ca1297b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4c8e49c3b6156cf73d9ddda275625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dab7064a911fa9dff6debcda9e2c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b299cf271c4ce29cadd2d961fbf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee001b54112cbaba22cf2bc8fdc6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320731827223acc9b12fa4303132a47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635f23759bc1d2034a1fe477c17d2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd17d1367e963cfb69a7dbc7c882335219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34c1e74e82ab5adca05c46503e96c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30753212ae0280959e1272178d70f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3681b28a5a506c3cd67e0f62d0b16a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254104aa3a90d252b1d5a5891c43f10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d18c60cc7eb3ca5e380ebed73786224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e3c27dd339074d5becee4ec293c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200e436c9c8b3541cea193a1e14945226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e303f286a42f8a3f33f47b63a87f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a1466160525f7f2b7f0dff919c32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c11350186a4f9263a8e343595deb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e58053676cdf4f1e7dbc7233b5e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf309605b86e55b4663627d6bbac25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43561f9b9ddf9f90aa88a4748d632cee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f08e762e60665430be57fbfb4573ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e7420bbed90cca0df01978341664234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1998515bf69af9a2012672b85ece7a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b3aef5836186c4f74c0c03ae7f9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850589ff59abcdf09e8d5cef36a0e59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e5bb4f88517bdf074c2706c8d0462238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce9aa3d779c5815f05a48acb52e43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243356aa7f4a536448f78d6ec1332456240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6257d1dc667829c37ce1461911c0a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ad2c7b136e473e5b49c601ee5fc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431120562a43b11b6a2ec6a07bb4383243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789672717f404fe6852bce3621c9670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa9d3d4e79c3706330129afb73f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db885cd9c77127a550bb6a4e34e4909d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ee97700fd8795a6ded4b542cd29f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b26c8945415bb8d7e9f7c419e68f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5903d22eb6c3caaf755d142601d179249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0788889f420b2f71a5db5f28a49daa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbdb5058c643e58e6e5b2d6e244657251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d237390b592d2de66f0719d920ed86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1ded5645a0c30a79d7cd11946462253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddda634f8a40be5ee82089207f07fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2141e26bb2857ba9c532c90d89047b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc95dc8f7a556b56c357acbac5597f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a90cc183236aeba6a64424cd35e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0ce50c92c68c81c03cc68824071a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefaa6982d1227dd2a9dfe3244c2f5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2df072548681cae5462b2c0bd885260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffc4886bd751aeba5d46bd86c4c518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77122ce08dcfdad903adc368d5cbca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77681097ee9edda8825e8cfdafd656263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bea19416e6aec82d693819e562fdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b3acba83c24c0a444f1f2eee89f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86def4d9cb02784c45717d7cfa540266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ae01b54937ee47e69b85a1a63e758267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391ad8609e304d8d8da75fbd546ae9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b175ffec3476cbc46786aac8663a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1060a31957c9c98420ae5ca77df8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0719a1c4e4886330d55862344bd18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e199f60de9bc546c9f71eeb3e6bec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a9851af53b8b1a7dec414488096d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9476c626fc136dcb9ebd9f0ac640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06fdd47f6139d54c6cc246a0d6471275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649219599127e5e693a8eddf5a75b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3497da625d2d946fc256a699a3fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b8aed04da84a5ab251160e6663518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a55ed8b7bad3f8d75cf33aba6dfb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b100028fbb6f0ea7b8beedf5b1cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c318c1756b3f3d2227448381ec2d76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebdb2f4e157e6026f743f489230156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa0eca49b62a245460763622618b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7fd1df7a374ff345c0643f44eb97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4cbad9b5a291c0119a24052ba9e0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d8e1baab09ce924e66b48befda0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e58a85fcbf0fc6092c961f343ba29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca533dc0b6f7949693d0c070a0045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421d4ee82a647e6957f353680c8fe0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb750d036a0994461951e59cd716a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39171eda14c88b8a68c30eb1f4cd6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818901ca40567b7bf8bb2f616782ae7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d703cf586ba5a2145cfe64302afa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7080c9e8a5a5f051cd25876f3719b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111f0019dedeb834163a655091178e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafefb57fb164747961095ee42b9356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d67d5605c4ed10cf5bece1451d51d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad813febb222a170589fea9af43966298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494f65cced76394245122f6fe0e157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344222540a32ef7a7e833f40f244362f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458387bb2af34bedf37d5a03a7160913301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678ed837e00e8c182d6dea1cdf31c06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7d2695457c987ccb46ab6899ee67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898244d677943be925837eb02f62c82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c444f538d7d425397add264fc3c8fb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec32d3d1924ced7a5173e3e1d38934306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca178f7fec723799dca4a998f34af6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1540f36704975670129c3cc517e7f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c9c162c7935f2700eb93ceaf8fef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489a3d688c633df84026a05991aae50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f439b3cd318bed0ef4e9c89d3fb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb3f573e1020a548ed4af0b53d8f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4a93e97eb2a1d2546fbfaa61a481313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7a0007a00a656ee0e2a88a092662314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d16df5bc12d2a449576fdb818b872315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bda6cbc54d11a3a79042157979aa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17d1f98f9fcfa3db2f532c7eaaa57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506422d4c3bd0058a5eda7955461ae6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b82f9fdb378be9ca940a7a6a8407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c006f9f64d47fc8e87321842d36ef17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ca4d47ddb71f3e428973613c7358321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2304dc046267a3bff81c502ac652fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b90a24145d4bb8bca76457b453d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0a9be266693f0f1689e3d884f09d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0551b6d9ea16713924f5c1665b56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f854b5a84488e84acfdf267d7b1e57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad2e08c74516231d6fc669bbfc7d81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1ba837a19b0470bd92249a8f2325328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698105f33862e7187fc44f96f72a34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820deab890c634ae6c2500b98a40cc8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fddfbcd3500b2f5a1da713d3756bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcc0610a2b98d32cca5defd18c7065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb81c39525604c57b255240353fa85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38621436df22d01bdce3aa93c33c8b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27656f4e6c9836e960f096b10c4d8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7682f5d5dca5d222156897d73666f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41250c00e1c1dca862e997632ce7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c73e2b57989412c20bca9e1c371b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e12d7a02c7dae5bdee8a62f283bf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b521a099257b53301718da323cdbbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941680bffa97c2602fb756f07acf006341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc880c6ff6020cbec6f91e33ed710a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a34d2ef3595a613c37414ad05d8ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896b3d2bc82e994f43fc22f1c8576e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475e89a0061577d6bcfd6214350029345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b415e6ae7d7be514b37cddb9e715346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00c30d1029a1e54c489cd031a822b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2646e401d16c8b3d1629e1acd7bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11311e43874eaf3de07bee90e163124349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0746bcfb7a22967018f6fd8fdcd32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd68c28e25b4e4b813a90e669bcdd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992da941abafbd3a54025850531ed32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec9244ebcc8bf56e4ab39731c14580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bafbf8d8b0560948b06d5c4edae1e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1049486b7d1e203f6e7c95c622dacc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1d9be2633705dc2d276a74ca1347356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7322a3d9f23bda6f8f5aa0cf90560f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22228fc57cfcf8a9d2e073cf9fc4f6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b2c69da01977fa5101c35c0452c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc191ae4db3c60475703a45aef1f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa443b9858d6153f0f8a04e5b38364361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a9b3768063205270d4e6839028ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541cd255fc27244f2ab47154f52a105363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b21d3dda739f8fb53dfa97007b6bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c44695e3b4948b5d2a8f13d32ac248365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fae2b263ac8b94771ec3656302fd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1335b57fc632f7a07999674a8bde0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08016bcfc781f7762e272020d0b8e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe02fa13d6bf49222d62f8e8f4d18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc49f062a654069c85ef522157174ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca320a0ea3cf4b98b1e94fc878c6b64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfef73273e7000cfaac7d91e61f801372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e26dc38098226d6724c2e0e88c7b7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170dbe3eb7baa55c1e750851c58772f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b532f6a23eb3915965e0a315438f9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400171d2da141ca3d2977385398ec29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7414224869db7dc375d43d63a346a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53407952426e32532385244c0066b02a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d091056457d4499cc4e27b886398263379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68b942fc40e1810a6743f74106d2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47ad4ae58a5915711688953521fd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e4f5b8adec634061498752580a262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f85f0419d1571942454328e8662e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62af1e7f69c8bcc587723fac287cbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ca5bf3c729ca8c44f7be100a3aba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d784ebef08cd8c139c4bbedda8a7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b19ad0929e2eeb215afa75c5eb3fa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e0b8036542c459e6917ca08b4e01d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218201265af736cc9c85b8227164a52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d121e344673b760bb4ca2f0227a95f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff5eedd540ae65b443a78ee886cff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d2a898d635dd72d5c4a8160b610d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b677430a2f8526d09d709c4d34b75c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0935951c760e3ae21b4dac6d267a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4506bb8d39a3b3499d7194484b9288395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db37451baaaf2f5aff90dc0f0cddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9661e68dd037abfee5fca5a3b905227397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64df87d2be4763d1446a43fa052e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413020f2ac19477ca835c7eae552cca2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a4b12d7e550a82e9629f115878ba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3ddc246908c93f663d81e9c069a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0fa6db565773290cff51cc7d13f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9f20bde3482296fd7016c36a61b0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4c515caff1c1a07590c2561bd055404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eeac05f46889384da2565ef720065405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce080ed70511e984c574d932136799406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9382d04968a88cef3c4e7292523b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17e6ecc4d252f3da1faf2de25be0c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6942ca5372b0e910dc2741635ecc2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b2d045143d2c0120f8bca440da25b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec9750287976b755edbcf0f685f2ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4580291c69bd99a2a9d92ec25c112c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a807f1d99ebe4266318b0aacbfc47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ac14cf7e629a1e84c7e7af350ba7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d29056bb55e0095e42b8c0d52accb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4000b225a6473594e0fb7d949bc680416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a62e0e8fa48f2bb9af0f09a08933db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462ecbfa83b8c603c905ad256f6058e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f7f83be1cd66fea05cc39b42b338419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cf4fa17f7d79b5e47b2e48c4e1bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e2b3ca22f5cb5529a79cd26b6d5ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e4dedf527f74ad65f94039aa0230422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b79afdc10d1d8281ed0ed233f05658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94dfe5f9888750a11bc102e2c7797c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190c8c9ee2e650b8b746db6d134eec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34c5ff8b174fbf5cb60aeaff9cee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9020da8921d1bae6d8c0aa8e712023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb4b338e11751006909da15b24185428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477dea3f536c629192b67dbb474a56f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0753bb56a52fe75ab955b67812628430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af089dadeacad6f2dc041c6069a8bc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f4f633024a37f9a92f548dfd09db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7bdf6c5c5c90d23013ce2a7af4fba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b068af30aaf74cfd6acbda4488a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84518913f223c0dd14bb383ab22d9428435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf352ac900addbbee0e617210ccf482e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a6065c6e4ccc71635f5742a6c8465437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c932eb0d9f9dc8bb8ebecacd6a44b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7c1c0cffb39b8d41a5328463fc6a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a69b27b50e49be4142f659f1942a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc8652ba936ff146411c243816cc3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9087c993b3305417eca0128483c7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fce1238c1fac099055da1612ee9c8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4567265bb9b42165142c6b55ded4ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93797bc3f1b3c38d82f2a49587ef7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb177b30f152cb1282d48b1042bdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a125fbd6bbda06a764af57b7baaae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b64144328a459742edb999dc9defe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5109f45a213d42b4ff368e97a09d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92533edac4245a542d57f04dab52a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a1bb9b37d01149c8f6201ef48710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cd900c3b4c53146937a23040961e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e49f50b9693c895887a6285f59467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10431d610036c3df3a0ac8974a02769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440e0ecaa6fda685072e00579c7358455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1241535465a931611d61b17c5976456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72bf8ba8c0e3fc4a424d4e5992944e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d42dce59c741f3d75c99096aa9d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f55037b464198a0a865f61dd0478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff2adc4ef877f771dc055e8e77be9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30898f1015317a47de390c8b0ffbdba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e60ad7a791161b53bfa661756c2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc94f367ce276964eb8de5867ee6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788d39a0dddfae1a82a7e4f8d0acdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646f7769c3c7278bac1d8fdaa34f97f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13dd88f208e7e260967484f8f56b59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79925c43d5a0a07ef0be51316e4db6c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527276d1af49d30eff79a2de268de50f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ee9f5ecee0178d0f71c0c1be977d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61dbb03635effb075e89c6f12e983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d79002d4b809fe4725d8a93fed781f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a46181ea0d3b127002f703fd5e3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3634589cad59fa1baff73d123ab413e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d85c04acb9a4c89853d1b2ff511252474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2332c1bf38ac69df7cc5439267592475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec00e2c93adc08e676c6404c3e97c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7facd3e7ef98655cbd619281dfd96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546c69c2f58775e9212d99d43f71030478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065411ad70a287fee95c2a1fb901e1d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b43899ab37adcaf50434309540c24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5757b3e1c43ca91dfbbac72bdf674e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591a2809c3179a2de34ac32b03cf802482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0ee8e76fb7ad7c88ec79fb01e93e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359d253eca5da167772cf0d3928d08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22371ba3d6d01cd101aeda3340e0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68bc6791444a64d6147e197fd30d2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4e09773e8f91bb861c6068d31b85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d2f2c949e06d29f928d922e1e9b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d05f45ca4488f7caf4c4fc97f9378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e34721acc014a0520ab8c4bc92dc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1f4a32bc4ba6cf5777ed574904b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308941326098d37fac40d8aa069567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff953de0e449cbb4dbcde2017895400493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f9be1008f787b1545159ffe73367494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed5aa4807cebea9d82cc8f83531a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa712ea55517b7d7d3993bee1e6e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327d9ef05cbc0b33500362ca483aa61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116662ed312bce815151b69f0b8096e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa404cd5edc657da055eb94657bb5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06cf4a9726ae8eaaf4ae8a29b4db9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769faa78c42cf6005fa368f28a887b84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c297371a1ceebc3553ab2bf57531b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d314834219825a05c8f04ef8d4e5fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a00644a428ddd6d8257af10b6a438504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5285d5fd47103a51d1ee1e7d0aba23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0186b53c555a12a6231c430de6d26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015a2a46e04f93eb5a44611c0e9cca9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d60b71442d0bb0e1ced2ba33b1fd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c989b65a22a4a067e1c744dd6a9f3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2521f33f7102a4cb2a2fc8ed0ec78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfecb5b709efcc9f03deac15290c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a5caf9a3d9df404e444fc515697f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf944f0a6df082628bf05bf32a4b52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4dd87660765bf68f24c851cca293514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61bfbef602eb40d573981dc1588d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a3be01a3ab2c2347f1a3a22a98f8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c49e32b1fa130b65e27d36540f3669517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dec35e35391ad127cd85b1eb3ec94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c14f88b56b03c1ac24817b4bf47e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d17d75214a70a0475a1ba750b59509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff36f6217d94c7c8b427da949ce083521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c38fbdc6d3f5f257933dd3d3a3d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50438d0619249e6718ad6a101f994523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8ddfa5f3c4b2775263811b155655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36af7ae73ae7f41a838d61ae538526525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f3702746b4c1e833b47869a02b23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d4257dcfcf194562c52ebf0969b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c330c3c9f7ee24e29730f1e1375a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63f7829ad408e93c85ac699e46965529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7231033760d8f8f06b9704374ac1b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a34f1a4fcc8519a05018c4463d8cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc81fa1c7af2d5aeeb1efe4c2a26ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708057e2bea777b27b6d01bb7cb792533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ca87b25fe1699717f9344a61c666534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aaf72ab13bb4919b5784a974911a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ca89845d2163c726d895823873bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126efc518deab53b706e70a563526b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a4b7a8a96a2b86a9d8e441af89701538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585c7272b92c31a658cf54e9b928c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6e08d73711bf73f9e2d40c25c785540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8313fb724732079c6074228d8ddb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de640e78e33e1efd42463497d4eae76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f036deff0440f7a9200e53448ed8ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b5b411531cff9802992e9ce219a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f8280c9c72464e24b7550874cb6c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba098c67567516c1cd766f141cf67aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d9abf8f01bf33dd2e7c9e8ada709547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8185bf58fdec2323e60d9cdf14b1fc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095faa69c4268b4913760b2c57da05a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88913a7b647db38d6a5b13c12a7d3388550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec33d8ba300a9ffe33c363da619ee0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c13a7b07a66a07ca8eee741ffd53e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcac74bacb3e78ab9a16c5515d268553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177349864181c86355780093a07a1519554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb47819eb341baeb2148b60e1b522b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69ccceb5850c91f0f14ee40cd6c68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfef3556943afe1bebab4bd99e2d0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc6aced7261c60f231ee383e55e70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0237b17a97edd76df6c9f2c9706666559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b511b82d311d57ec62d3284275ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd33fec6155dc355a313dd93cfcfb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e23e169acff2e96c4cbba74c212b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d45cf02a6b43ccc25a1b882effe6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1eb6d53095c60d552958c5a7b0f62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc24641049f0142f97ca57197594a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05b87be65b12259aacda966eb13bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59015c550ff8490e2aff42bec36d84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4224991ec2bdf5e55a3de9f59d7025568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab8906485963a5c518deee5606d920569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cf4f131ce961fcf7c18774a563d8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9235f8a7ea567af991eedce0528846571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d3203814cf1521524b164799b051572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c5952c4904bc87a57f3ec261afbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51893addc75114fd0da9766ec27e66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eb352adc9a8de3a4a6d5d619041f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9c872fa7b2733f41fcae685e2f78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46185bad4d86cdd622d468f49e980577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb739aaabb45afe0cccc114dd3811a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de1c1a7ff37f5c9ba55c59ea60645579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88020b50e4046fee83cf45409f25ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29952005cd3724557f0cc135db10ab1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aba1d13bb71da041463505b23ca18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d02f7a38ae2b11dffcb69b88933864583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f72622cbb146792902fe699565572584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d3257424dc6fee2bbfbf699768ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf97f2c266d8e96a8ddc326b12de0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840bc0105064e80da79d210663689f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5266dd73e23d2be9ca6cab14922c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc45d4305bacef571f428bf892bff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64dc8cc07150a92073472a9dfcd540590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4072d13995041a8521af88929b0deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b965862127717a48af44a27f3cb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2f487bb05fb304674648816b890b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad569c58dda4bb223d7badb866a35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74e31e5634e5b59981ad257fd54f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab609efd188515092811cd8302aa5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807f18788405dc9a08b61481c980c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348bf733c750e570ff2939fd58df1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97f36908d05716389c863d28af21c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a43dba548187396bbaf3f3768b518600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ece2b3f5ecafa67c1765190c37ed6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4e57bf2ebde472447eccf4ccfe92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989f7f27655d662152d074901c9658603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd7a6e024b7e9fa46e09b797ad3300604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fc3b4c46b2ebb20b5d993796f433605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc03bfc06b76d83684ca2965b8bcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d4303d92dceafdffbd80890a06bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf5debcf8c2456a209d21d850d3f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2e429f9a50fdc8cb8659fdfa4751609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c8a033c625d8eedd1f3a4945fb7d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89eb17cea6cbfe1d9dc7d0de6be7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b76530e344768dc69ffb4111d547be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd628b18bbb9beacb3cf0416fbc0e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26a64e36968645a8a3d01171165ff5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e14f7416fe656f42fa2de3176e74d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f18277646868412eaafe45922795616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383362a87cce1709d88ac27c483feaf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393595be879470f9a59f3eb8de592ef6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0be9129008a2ff97785a6ee7a138619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153accc7aeca3cd85ba463212a49bbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b73be9019998fb02bdaa2c493ce6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6973715802b64f108ad163d9d6779622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e840e62403d730d52ab151c2416a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f1704855844bf1f616f2c30428c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fa4edefe85190e98c9b16cf05051625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b7bb76eb319429f62f8c39a6027d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc97a8b0628dd9f1ef5271a1bc3072627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05b43b27212da8db60135957d42ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0bf355cc6dd6001267198a934e5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668735905be84f53f37d6b723c347e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00336e5620b36fd9e87ee9c4bb2eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a486801a45d9bc08767b84615bee56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ebcfa34f0684a4034086c083b16c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4fe0fdd3fcc2b29bfad00b7c1f815634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6cb1847087063c4ae0e14100a0e19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a968008835974407fbb5f9f123d85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cb2a1f19a48a2f534b0c36de344e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0e7a5cabaad1b3833ad85f054fc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a62ebf374b8d0906a9c6497ca808639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9bf6561ac988a44c342b2b614e033640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea1b78af12518d100417955006cd30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af354a9c47b0e576b80b789d43b30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee6ae922fa48b9cd3ec242acc3e606643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16e193a59d0cab1ed212a93a9a8e61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d02778ee2fadbe89fd7db9633cb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f0112c243fc44053366791f8d9c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceaeb4ece4e2559347663d6c255554647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463bf3b38a23cfac39bc25057c1bfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088db8a00334359b89d9b977914189c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69eb17d14f62c91826c6d769c80343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf551f464761c6ef1c370b48a88221651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b60e3e5dc33b53020ee0cdf6d1472e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789ad17fca7a81630fd7bd20ae8507653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4325a7f4eb0ce1d142303e791ecc544654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca9ab8a1b14078b8ab705f87cd93db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d7a3994da266aa9cba0303632ed2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d51d95b723c5289153b59c34f750657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188af279a42e71121e5569104d65113d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51900c360c9877e25dc970fce8d771659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3958faefe38358079a35a9152914660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccaa2ecb3d88410895bf9e2f616a92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c964133e93c2db032030110db3838662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f316a8e0815164f06f8a0fd9290da2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22ba946363897754a42e75132b496664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e2a29cf1f5a5d559596e3196dbdc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5ce83a333c5feaf408a9a5062492666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49dbf6486554a8689b36487fd594c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949964980fa233f2403fcba8690e33f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c3a97741fe57b584f7074c5bb116669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4629ce89eb21d1ccec863003c92177670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4bcbe2214255007dee80006ead877671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac7ed07caf99f91f6b0fb3c632c19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2238fd89c80e0b51e2285e445f2f1a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0d16e74f4539b9374c1976c5ce08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb832cc60fb7cbbd1f35b11c73634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4fed46e1d7cf42dde24a930b4b6a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb91a3110d9c8969c70cea2c64f700e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9da5dc80cadf90b268359c716332678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6670596c6c01cd941909011ae94e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93aa45885d2efbe97a8633ebae77cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2768833013db90e9c27ece9aedd5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff5a55bf472aea1fe76d719b58c18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3862c37af0e2bead52ef708daefaaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ac904b8528f87c40a8c6a4558642f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e344fbe9ab80f4c14d45829ef44ac2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff7c060ceba51c1cb169f0339eaf4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113266095d0e3982ca311dc29ed51e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47969a36fe431e6db1b8487253a2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b556fef1d62791752ec9914ab18009689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead58046f4183c6f5a50295e3b21ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b3fc0da762c88b4927b4624efdbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705fc65fc629452fb77ca1992dd505692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f6d9d0f75b75b8611cd16c3d0920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be98c78ed9aac142f753218820b51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d2de7fc69af7f995344d28588b09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861605b5f62cb1aeb72263b40a125386696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fcd9c0a2d44c626b5d0dacf5622e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8966d14dcfbf2ad76038b0dd027e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c2161f7358b00c1d4e3f2626608e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deacd975401dbb56d53dc8f243cb8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadfaca6bfb6a42a27f810d960a0a93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d2a6760440eedfc5d33a80116b92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12192914e8ff5108640ff00ffdbd810d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbebd96feb364d8c7bc57c8c7a29e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f252bce245844aa84905325188074c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a66b19ed4bdf1c985c3ae6597ebee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aaaf1d13f3a216adcab827f6f701e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b566a6078aa6a38b1e688655929d0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863139cc46b867d1217e68e5e312c058709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95f0e15ed5ca389df98c9b7dc4586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c035de0d547c01ce0e99da710f6b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2f4c5efb6231dae9375c700b550f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb76d889e8d29b3d5ec345af029a49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50861bf62c4f4d867e4ea0c1c0341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e5bc1c77bd98978b9dd263f22f17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eddbe9f4f01650b1faba6c39f73c9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aca74896d41d7b9867df3dd5cf212717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30bfe0251f028cffa8d5b65e4b40b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7deb4bc313d66a1845bc972b0dcc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b642fbfb6d9bbcebfabd17f9ddc4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b233f4f7ddaa9a5d95f13f74e24ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265907250d08f8679854959d8a5293722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52a4940bc8f0d93050b4e7c2dd2fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbdb925248e30aa01e2bc0b68bf2d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b3b7cead10bd766b3505485297d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af9a563fd528e3724d228ac3e129a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbad441fbade26a4aedf628ca398e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bdd138b5d7649352a154e6257fe3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03935bf8d1bd91ff5aec56c9a66306729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775dd28cb32a21cd22dcc054f60d803730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1dc19d6800a277d0c97b1ba90d79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d558571033b890c5276511a8499f269732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514b94be8bcbf004c43252047d01a37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3937a22f62d6e695a3b96330b17da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a9c5967fda07d8da9c570d41f6e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21990992da88d06c64fa1e86aca8b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfd4fe690b9d75ee01f8b872be5b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d47222f0569acd3cae345d3d69aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44f5c8c4bd756308f671746d9141f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefffbcfe9806b4660dab966c8d5fbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e09e72a730b17ef3555062edfb779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2ad248b4af70b62c6c3440a5dab4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe61ff56709efef9a4edf675bd5d2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25381e5ca0690e8f5f11f77e0fdf8853744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6071381e705831cfb3771e222c4b81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189bc295cab02ddf12491bf7bbc08df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3abd3d8042b57c4c90e3389027300c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6455482972955e291af1a498bfddda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d520ee121805d28a083b8cdaba1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746584702984dec364ebc23ba9105ab3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461d822ab982779deef13cf29d6523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bdccd79d5ff38850dc2dc9e5df956752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01047c3d4527fa46b49ed02fadd3c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc817558141f5cd8f9719dc484c6502754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895c1c85e24f0f02f2081ff4265bb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a869b6a90b30504ad40b82366af9b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218852d56b9cdf92d3be44356f7d5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16754903dacef0d6ee7ace4b05febd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879319cb8812424f5e658388eeda6fef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a8ef17e83972fdf8c7d92c372efdd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c593a41b3e23a6e0ac658bacf18169761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091420576c8efdda58682a6072d753701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae034534923ef495b4ef11148fd1c30e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9dbc966812ad26e2b0abd2e37e1913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f136683f1057a32a212b24dfb20c464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e219a942b22aff88f862bf4509f9be45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978f71b4dbc63aed461388003cb6056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73caf17c431908248d025b042310d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe27848977288944f664a8988d3e65e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b510a924e6d0abcc3086db9f28f1e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240950220c7de2e9ed112c7935f6004210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab437fe59e299c75a93552a13358e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ba13676c89cc3761382dc0412a1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25dcbcda52acbceca96987ba7ea2de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff3259a7a5e8e61ae06b3976ac4d6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc300798e8e5d3659358da4ee9c4b4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6995c7898db81f99c6d6e14b641a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed61a8215d8992208f78bb9e49606d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c078ea5a14b83fa12467371931cad418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ac351d7724c15f44157528f02d1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b723c3c2dc6bbc464914a7b31000a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163f94b07b78155001505a2d8315bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe00f359418e3b1aac65955ef965622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918443c6141068ecd573d4d11e4b7e9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75718af7f5bd33c03f92f6438c5da624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14933b3cb01101eb5a600cf8a88eaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babec2fe26a722165fff64c0cfaf0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661fa0567793295b6cdea5e1eb639bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60b2d68ce6b656731bdd736ce15bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b853caf2b34c05633438eeb143e49b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e387d2a3fc4161ac5e4eedff69417d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c117ed5d69de724f77afb5c264ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27239a6aebb32991d066e80e3069a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc941345e4917fa785d0b8a94bd3eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b0dc0e309db7e5a984e6ee5b269c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76463a1e6f0b91d3db339e13444fbb1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9ba265f027450af06748e4adc86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b05a4700df303dc803fb2d3c8e31937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbdbe057865cf680e962b0f343148b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c947c0410fb07f8bad3ad982fcad8eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bdde1fbf46af6d7449b4f528b13540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3b32223eb5898f5fbfbfd829167141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2370602d8b155f3c9b013ae549a2aca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc93c98f05138a8f11c17c6be4b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8af3619b96744921a7cf063654a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86aec6771ca509ca0dc550f5ae40945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334813ff0bba43966092aa3753f0480446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc6c12c42abdfd969bdde24427f44a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f957344caad5853feac1aaec3ad63b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7c412eead8fd5a8188f5d150edf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf85c07e9dca125bd6191493f42b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a941d090a2bafb83032105be84d75a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8176d07e6657b78eeb02530048d51852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbb7f86292092c444df5673a91e7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314ab408805d33394aafeaf554050a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90aedcdc4bdb472a14d4bed40195a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e813db48cbb3e201f4a31a2febd1dea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ee4966089b2891a6fbdd9e317bc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42a4a15c39d6aeaf2848c1c137dbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43bfa777192c2afa38cb755e4232159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19593b5d7b686d352ce427f03cd095ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d0e83c8a343978925f3efc3204d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114c7180996a814e3073afadfc7c99362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a77de25580e18e53629c600609087663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8f15abedc6181884779f0bccbecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa1ac987a6b5f52916af016125a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad13dd0271dc98ca69e62ce0e4ca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ff1153cc1cbf0983827fb8c2698667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476feb4c3c31db9752bd4682b1ebb7f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8ae1ab8522027f85e9e37ed9b93269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f0d72fdfa6505117d3a7f893fc80a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe915c5139b5a679c5ff9a36948ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9b8c3f93196be41a403a2729e46472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d411ca625498f878b5d9e6b0b699bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bc7993da007ee13554497389a19074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a415e2a1b18c6cf5f161d44a17c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b867d2444c9c2bff6a9378493fba6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43c9671cd7aa01f918ffd71cc5152f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c076550a01443129f75ded3fa528cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e204be86c7e116bf64665c00046d8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260d50ad7a1293d90077383878fe71880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffc64aa2d770f771673edbc31762281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a678d5b7b2b52402746dd124d8e90382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765d8e0f7d20f819fa448737e4534383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4679e329a1b37e082581b10ed53bffb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38303697bba7a4d48b802003886a68a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd2c5526c46442de8a41d97c7dd92f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920799fb6f754645351198df6223dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f00ee10e0083676072917f040b2b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1235354b93f942fa914000872ba389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0582db289597f8d7510143164900790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e7347d83bc0b59a2cbc8bef682bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf103ade9a19765c82a46d7fafba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a220a6953862637a43a5be9d71e07d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094851baa0e21c9b56546459f371f4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19c16b654a635bc86c707ae6d152795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b56b5ade9842d2e6e47f69b11b2bee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486168f8598dcd8dc6e8a798c494b85e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22402fa71234a1e93dbd5c340fc64d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dd71966c194b44eb7a8429bebd1e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa433372ea704c19a6535130ea0a47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39db9e71526cd4f0420c564dfcb65f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e19a8777975ca42ed9e28f616f2451102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea4b145d3452efc76e4a1d36e5220103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57bf98e8d5fbb625ac2780138d01e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f9a53cb592c7e3d2b9873dfcb8e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129aae48472801f8ff9be6aa3efde8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5cc4fc1fca75f47cd9d71e8947e8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d9cd47c311148b7edca1b861e8ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7958c6aa57a139b6fec02f64c730b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf959c5076c3ed6f661f90c1036124e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fa9a39a05ad4f7bd2501d5217439e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa12f38bcb21a1efe6f77f20d0e259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b249942e3e5525e5e89feb110ef88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe38b7c25e62047e0a490f3b716ff1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09b966848674015b588937d22147ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560810c6545e80f31c053cf1a0d69db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af882d1b39a452c27847bb597a1f84f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c8456cfe71febcc03f6a4d799680118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d0a9f2fd80a732b9c44e1bd3ba3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7768dadfd5cda2701ca7e15999b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef0a906a74cfdc282281b853adb911121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6516a8300f24715e3c21486eed4154122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396326f1dc0b519b3c60bbdaa4ca48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83bb4232f63a2c04497db9914b94e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de88ebf5954853391356084ef43f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fab64089cda177e83a6fb24b7d6d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a56369c1f4318c86e1b14201382b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c73d01faf1fa4b845856444f2e49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9189ba2102d5dd8361279aed460c3ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb25833561123dc1b6c7c011c2b9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470accab9837a8626b136d2a613bdfac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39288c9ec644520f66a45917e4740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44faed8ac260e5dd9d76ce399d912c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10c286b178746dec9e18f29cccd356134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb4d8c3c3c3104b35bf210ff7dec2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2542f81fee7a07edc5efacf70dbbc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5cedec725529a8c8e418818e3835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19370c1f6d5f8d5961f61ad963dd1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b8ec9a16d369bb428e2d20587ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c96b35dabd0af526fea99373cb227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef47a75de04577cc7bfe67559ab9aae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c64d824a26563bbe085f38f9ac1156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8676e8c06fa83091330b8bffda1a76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f05f5603e0902485c2136ca5c38f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd57602d707f996b904ad90dbcef662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1cd98b71a4b90d47985cee9de830b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70cd8e6646425967c0cc46c7303670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f5b0fa527ae02000c4c38e1976635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603d1f56b1fd26972f3ba0b2a3ec17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f857a499c5ae6e9799a5473126724150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a7e21e741aaae783dc3d7801ef8b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7517417cdae6424c304cc7457473152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96599cc298cd0b586a3e662dc15afc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985091dbd978669c05e82b52d53f5d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53447758bb657a786813a7a06af23d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393595b1086d34352a6dbaebbe767254156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bcb1f99129b2377da02929a89d338157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f65be17290d4d8bb452f72b48ec4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5b5871f2b49fa9abb69c7cd98263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45393ef8f3d15e17767ba2c2f85ea1f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3f361340c0f49320c0a638b41eca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647058f036ffaa0a77c693d302a8a3d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d73b3e28a0c731809a38456b9704c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2c5c854dd87111091dff012a7aaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446cb44eefca075270c903f9a53fb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896d16bf0bf13d2dfc63dd67f23492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba21b60e47d1c44683bbff26c7e78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d99d5a4c28f6fc3758884b4a7bce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f895ef1ddf6a964c61f96f0287c46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283e9b7fd6fa2dbaafecfddc31ded92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793bcb83b107c0bdfd0454d07c92c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a97efda3ad0eb45c9d7303f2c3f88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd9d350140b69c74a18cf0cb50780f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d79079dd11a83c32f0ba897026e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc817420c40dee8301ebeb121aabc3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5ee4c7bf4e2af5ebca91274de2f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279e1324b9d08042090da1011079fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b47ef41e31089c070e7d430e6f3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ef3181b8279d0efe828adf9f9b0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40a08430b08d52b2074f00e4d3c35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37cc9edac1678bed532436737a4f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f32189b2530d84000d177bdf3bff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e1e6194739838512be58b1b851fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735587cfb6e0d636f80a58893cd67d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf436d7c325927f0fc7ef98af0836b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d07616472f32f16642c8b65e6a62e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322a92722419a7d23bd20b7227b71b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71dd62c955d4cba85f415387697c22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c040194ace25123b65133d5d76d7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d311cea86f7bf0254d74c141de5d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef01605517085602f1c8b402a38739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a177951adda0f701fc5eb332c02780192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4f9fbcf553e42f690fe0169a8361193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4456d8873987493c81f242f843b3d56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd0ac9c9d9756f69355832d4bdc87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d99f340ea0cbda643eb99a146882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a8d13bf84fa2a32d132f90fe37975197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5fc5dfe24175550b0e80bca2b845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa1667d7ae1a8bf7d0f8bc513ddf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a166fdc7834a2968a38ce2379ddc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788332a10d7594d4455cbef7887af7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef727ed307c37c10eff49392c5e4c43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8a9e5881633ef2453d982a80bcf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd79e78a45ce0d738df25e7e2fbfde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad8396a0583599834ce62316a8525b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd6b12d6ffeaba25a208223fd44d61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31597380a61737d1f874ab52b6722207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eaa81396f7b59bfa3904cfa565c03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c7e52f398dec6681ab8891cf79ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71405eb85bb87de2422c03eab53139d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d62f2e88e29bfb09d2d782aa9d85f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26cd52b675b8890e364d73bde4114212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f53c0815b1078ef29a3a9982392b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ef93eaec674ee6c1f7739c0c9ec7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a207a8422ecffff8368d61c3965807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb80e53e1cec398a1a191df1b6a1ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cccff6218342a85085075bd781da1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf1697a9c22522fc634492215d5960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb1b6c5d522969dcfd02e79a5767d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b71060f03494cf464f0f42bfd811220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9175aa459fb5d5820758818ebf3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6ee3abbb6f0a63718c5e1e3fcdb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f0cea363e3d8b7c0ed71521f3031223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc91ac0a74981e22d3778587c33a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199510d8e971033106dd06bf1dc83db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8bd4309ec90b9df4385be1a7449fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419866b9ae0b59df9c50c972fff3888227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae4659dd9e80050e1fbe3074941ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ad0b5a271ab0b02c0efa90bea37e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4b6f47860c20ae802a4291248112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812ac11f15087daffb9115ea9ecbf1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b05bfd722027d9b4127b8a424b3f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a183ea5e641f09f1ef7f88fcca57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ce8229db129e8f5fc906a363a44ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6a8457a3eaa1c381f2595c70b3b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775366d578ed0a0158de31e864775d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde028d4e11c1769b1b31fae7442773237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab3852c6a46940ddd13f903cfb2681238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2ae7c956f9feae0db8ca4cce78a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab67a8c27f6c630e9107dfd5694b1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828503ebc7a7d94c6a10eee3176fdbe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913c5d5c20b8059fb7dedf597056be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe09efca411dbcafac61dc968138e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e73326531fdb6b68372ae9198612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb99c559e2e6df669b83ee7ef4d94b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d012ce0eba7701dbd808a4de7a875246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c26f129c0ebbb16e450541c84e92fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d274836b1673b12efc0b5ab73a66e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8d9e668ebb43d0343e5fbc1fa5010249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb272d4c5944affb347e172d5bd294b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706000e6aa13f657adc7f0471949713251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ce8f0820f2fa2d4c5209641ee480252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa83d24a431950b676718fb628b906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acb0fe4a0d256d782a05f433a4203254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569442d96c27ec351ecd96d80fa6d78e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7bfafde54704ba2d5fabf5e97095f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef66def21b3dfba1dbd6ae54f53842257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5b92d288919c4170dd57e8a18f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98673250685ca2746884dd47ee41565259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e5e4806dcc294f7bc37477ab486c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a0fef4c5f44245ddb05e09bbc6986261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3269282b3352a0e2db5706ade0f130e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23abf44293f4871abd365521466a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e3a0362405a2731026aadcd7348b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a96e79956411877656f0d45238915265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a9a5e0eefe3582d69960340977087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f095b7701b5900d830ca37a053d8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126714e2d471a0b2da49a295a7cd2519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df7e4fa526af3129b078c8964c1436269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274f4aff2e50230900e296151c4d66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a262260cd6bb390f92c801bef0a526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09639accc0a0fef9e931e0faab3ded08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7490ff4bbfb90c4084f7591d6bd1ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606cbdc3a8bad9b2b672bd1b12c676274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a4f261b9abd96c9e4c45bf969be37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a81eda0c4bdbef9e7ee59281a20c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb73ed03803b93d8e64aec2c99c0f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89afe590e71653ab7bcd489e9f1c3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750aa2c852c610b2ba196d0ac64ab1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff73e3b437682f682ff5c9a164f6f58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171900e61d555447b48abd9bece8474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d63da960dd6c58801659417c2cf81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de295b9e56dd5d7b6706210557218bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea420c9482004a5224b08bb237b4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be501fb4182b44f7dba1c4e56c373c1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5233fc41f332ef3dd19db2d8d6007286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d880b579dc05fa24801c6ab2557cd97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb57f2c61f22ffe5db086ea6ba3082288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9afcc14c274b2e246a90d396274bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18ffd579567f70759de2bdd2849ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6d7fc8318d62c6c5d62a4eeb86e50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e546f96851ca5d50afcf5f5cfcbc8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f099fa4ee6a394099dcfd0e5d07ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e476f94da8b464e7f8dd97a67f30e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a41f51eab784464eb562287cd8f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672387c0947763637a5f8b6757ba3e05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb723de6e80a18703c1e6d2e36059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88994dcee57853faf5c7207775e4030298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeef59a083594c9075c21213f107c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c1b97af141824512310737929ba25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9880c2eb89f3a538bf5d16985997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051d8fb5b5e3afe184da569a90a44c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9adca4e1384f53d5005230d77f3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c817e8720fb8c8aa394916e16730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a27bc887cd9251b519f5f6481336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a92c14195bdb8f89a6faefcff05e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b3d5dce955cfb6e01325906d12c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0701d54c8e2af6a18d864ad32146f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9648c4b3c6641e66ab5250ebb8f4f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9da3be65dce61131c3aca9b4b05f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9103fb2d52c22e0a314dc8dee3dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aed306d29689a1b0223e491d57113312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b8b89cb7805975de0f2e830eebea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17c2bec7b8bb4b2f18fdce036e14e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e532bb7f1af41081e06d2c692f53c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2e38d23b57a977adc805cc495efd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e90971ea06fb57d3de3a90656e7c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a9a852ef590e93e7a0a5cc8b9cc5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70c83730e66ff3323dc7479ec3e49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f676cf8674f3ab38b76586eac7df1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8122a728665467bb9be8758afd34a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb12f2db4aa3ceb3ba41ada1f1136a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf393a751d1ad84fd830395982cb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf2dbcc1b4c30f5d915f7fca6976f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d93a4b9b5068a8b112cdc707faa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1cc458230e5b476ab24b355669648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638805fbd4a6f08c7a364eb1a96e619c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c68154ff351bb7247c14a2411115328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a7ab6d6a32e4288e7817fc55fded8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020eb064f6bdecc7a6ab4a9429d3bcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eda758855b69bea59e907cc65094d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e07c4e08144ffb2598fdfc2e9f823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2634f832f739e9dab6b54be04bd97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a106201c163fc5a42735557a50a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb62a901932ccf2d62e88a4fa80ead335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519d26d57f937af57f488497e08da9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f62e50b0a0251818c69b479890fbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830cc9ffab1cd1674873704fe0fd40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54122bf6431055e3a6665b0826613f2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61de0b52f0d5cf6e9e3933f3fcee2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307a0d6b14309a37b8534eb44906bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f32833bb157117a768011a215bfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011adc4137f2a58cd2380940ae1e0a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0669744f1b0efd3aa98234059259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c19e7df138693ef80704594e9611a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d30cf5892a39c89f46b1232f6e79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b894e300c9055bd66e66ebc19b86b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c878d9971d52dfa9555b17c2769d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135317b29cb7c2f4399d25815a099081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e42b203442a22efaf0f071bbe645f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780125b28f4687f960b762b14599e37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d93a402a161a39bf2ff093b3d6ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e957cdafa2a61cba9829774e537b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913b9593d1e4f31882b430b638b4a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f027e30e84e7e6ea6f17c989ab2d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030eaba0b819a097df8c5a448f1b80e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb3aeb2454b850a5ac21632b761a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dec40df89228a3e0f224b2099a3d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1e52e212d279e9a8a85c945c7df0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7de46d4f1c0d8a639a89fa8c88b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588984f8f2fe92d46ad03e454f9d1aba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a87d4f5a2212b770125de0a4b89d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d414c761b5d26295488fbe09b6099363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d518ed94be11755f55081265d59a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64306cc089d55cc2747cc0b14f8bfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23f23c876f6b4ee90685511204f3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc6ec4a55cd6aea970d0ea5936e80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8f4a2deb3b468ffb5a82d532d463368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea53349d634b5bd94efbc42e27450cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab17a9a5982f5bc33012cc5a6bec34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130091a801f8409aefb21c026896400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaea5c3a0ae88dda9d358b1537c793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d6874d85b531ab17c291a29c58b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4f51fb08755a57c49d7bb8f9f794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef64a248a06952574f8bdcc1704522375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42034dc11baf377ae46c663bcfda84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c584248d7703c36f1b6a15e9ff28a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abb7e588e8a53f4d43db3fab649e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125da7ebf5788f22eb1b8f15a2d900379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f369465ce6ea44a2740ff3f79dddb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a6e6790c4db57de1f8fa6c6dda60e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e5b15ad008db12bf10f3557bee2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3c2d8942f04cb7a235bdf379dcee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2a3354cf46b72fb361de86e6c76b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613846b59268d6c3f2dda5683ba7c62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54776d743fad82823d710e0fcda253386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d42eeae829fbad3ff90c1bd90eef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e6f697e6ebfa513b86695e371c66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ee5fc0aff90628827d7343663793e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad8d61e3b51cfcb2f26e18172fec2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2cebfac862c8aff8f6ab3a3e1dc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7d052f45d7b84adda54d6f11755b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496800d04b75adacddb76b07a8e3b191393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ca6325ebd29e6c7626c37bb634c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a47dcd0f57722ea0d92cc45b1edbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1490e8986dd4bdbf3eecf22741d27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466e3556d91aea2afd2c695fce8361397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a91c659e77f4be769a6f9cf1858c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672ec7fdd863263fe5becb4ab20085399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f3dcbd135a8760a21d46485da6e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356c4f2259485a73411aadd626fbc7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240e6338dad6b08508b29e7d30a419402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71ce7e1499cad537aaef6c3476105403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2aa9f367587823b307ef6a15456bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78f869f630911cda696b3b89fd29e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7696884f4535f9b9736653149276406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a760b2ffcd67721fd074e1011c0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fa0cdd6ec0c33af70dfbeeb8fa51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395715f38a4f61dfd9cadb38336bf6ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558098398e8461cd1f784ee937518131410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39fbfdfdbd00ec65207a22dc0c970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930d104bf846e96d93bf361e3dfb4dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77897ad160acbcef4a31f71949af5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209675bdc75a5a37f6ae90bdd418ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a63cb354ad31fb080e914bf1caa4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a940f7c37896a2fb88024366f732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485e7282be4d88a8f402e509d0fd29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed85b92534e0ebf9419c4e59fec67ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a4de554a17a718da97e8561c1fac5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621910348c4a1deb51b2421be87a2f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee2ec89d909eecaeb441ba48321b13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af794bda16a82edf061d0754a36c153422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866bb73dee08185266131d30b11132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3be4350841c3b768cc57070a99d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb0e978f91a8fee72d86a30b881e3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e065b7f2685cb7529c12352cce331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff832c8eb2bf4870192ded7dfe862a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91f6a936bc24b51fd66507bb65f50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93e300dfbf65dad70af99f3dcf83a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a424b28b3a7bec5da7ddb8f74ae638430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106124b12ab4055886a510a4e17414b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da803193e89ec3aabb4c3b3f7b65db9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a595c73e1a0880dbe0a99e96318f247433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fe56849ac3063c9be078629bad128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdda36daa30525910ff4ed9963d833435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d1bacbc0d95cdc645a4c5f100a61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711648555b563fbbd9d031e8754d55a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5eaae1eecd62a57d3e561d4c2b9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec844fd1b0acce9f4449471e954e6b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6f53af63f999a6656507b866f814440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243c05dc7e947d51d7cd7277cd2ef0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136719129d4a02ed07260a693546b55f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc241db6fba05be7a73235949aa701a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bef5693ef026b1d982048d78c3da0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d9a04bfca874d5e8eb86f5651c79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d2035cab61b1fcd67c72dd1e65b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a3380c05b3a8f68a2f169aba41d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8850a37190504af855ad0fe86c7743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6794dbf24402809c25f32fab1cb5ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9488dc25d147343443b33997154fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2aa0e5ea2475dd63ef4f25b221de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2297f1b23444657dc0bc6d0eff44d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db62dcab329bce41e5da4758575d91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8793923643b34a74003edd7b36ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344bab78ece84eb3aef4d75db09737455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf8f66c5ffaa7f925e4b3fd6577e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400e056088c4de93d60ae6ecee5b05c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad307c8053e2a7d0c619db8e89283e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4cb704e6f60633dfcc1051cb1aa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f433ca31d1d63067ef349d37be8296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1972299197ffb5ee2c21d00482a640461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c2dba5fc8ed167ecc2c7a4e57aaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2b04e72df57f7c5214b6225c56db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3bb800afdef76d289cdc3adb6acc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49d0b14765f1e17e5c10a882e82a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb7f1d346f3bf506f6a669d4d9b0ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9e7b200f72f30a084035385d820a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fdedb8b5c5aac651a96caa626e576468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238520cbe6b7c1a7cd977cd3943ad26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b04e489a49d80ec0769403f21ea40d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569f1595a570a572bdf3daf061c8fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262aa553027c63af8a7899a1ab088cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75b6f2ce4307ea96b8f95d86e5d1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ab305761392c6ab92da7204fe08f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c52e9a63ca2e985e4bf514290a98e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e822860ef033ed689a9a581272274d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff0101b934254de6383cf26a25569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccff57aac8517e6db7b89c29d23320478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f50613cbe17b5b61cf3572d7d16916479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f32870713939b0620ca6a1fc4d52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3541711fe000a02d07f73d50cbe715481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c546267bed126188f1000023ce5e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ddb798505ab9946c4abd0aa27d787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d80de9697c9e6cb85e73992486f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2f0e66c59be09a3233795da17257485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fb1dc5b9715d2a35b8037873398a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d73136817d7660ee03f2dd9e44d6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da44ae7fff4708c91963d53cbb6bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22affdeba5f1d930e04dda150f0628e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8186a20735215fd5d6bc49763b819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a6f799c4901113ea9c9caa6a319f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d84f93f9476dabd551e38a1449649492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168b73db00752f410ae94d343eb68c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b49fd11ad20752bbed3bc756bf746494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6c6fa0d9881429f59c654b6cda8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37da9cf27e83b68cdf958ffbd16cd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e902f750b89e63a1c69d800dc6d8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0c1b53c07382f2a2940d3d94b923498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703482b62281a3dfad7e3d214c62ede499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5551d0ae2856e9489aa15f49bc2a6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a34329c90e5727fb764b64d57912d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc22b1a9fbff740fbefe4afe71b8da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b089e7fdf587825004aded504c72258503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c2edfb8b172b84698ce0e34db6366504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199873212442eb4935c3aad94a55c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d77cff7cb6ee32d47a52b8a30517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb452e07d9ac2edd476b1bc4d0db08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a595e0ba764b9959648e0050e6a65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11392e112387341f028d31aa85cb3d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc7dd9ccf3c785e4e61d7b64bf515510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aad6b52ef9a9001b024b80abfe7f5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19cc12b3801e7ac541d4b4f8139d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236086180513128e4f4842d3a65136f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf1f4447d6094d8cb4c0a8dde0c14b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fc06f72d686d02400d2fb006d97b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fca5a47d72d25276c0c76aef468f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81867ed854e6124c5890886225b809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bc9b50276174dc5408f8572a0bb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bce6c82b225555b4c68d970ba37d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba011ae0a669aec712fb04de0b864253520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b5c56dbc4c7434b010ba79b5a5bc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6c1f112ec1e8a31c4ecfbee071e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f1fab2984874fe097ece474dc0ccc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da614e1c93f674703bb1e7b1cec7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7473a5be4c17785e30b65a16620e68d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd1f4c11b5cfa8d9ac984c9fb1af2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0236cc8490472289835ee3a3846bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f7ad127155d8461d7cb21bb5f1a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f105a1b505abaa9d707469f5bd6aa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca411128b9553edcd79e79bae966970530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd99224f42ce54fcef901efc43f5980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d11b08263f6649930e14df68ec99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f13c1c43512683e73d8c1208bc9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2d8fa955f2299ff2757546c8a810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da668c98c39c70f9e4025ec454ffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fdfa1a18a4aa33357d2a2e27c6b9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94be735c77bb1285ae96318d7cc72d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06bffcc5460fba1a25dea9bc1b9dbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f443913b64da65fe5d9189acf01d86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee7e1923a19f6b65405986e7e0fa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd356233da96dd3632950695de48cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f652072f5eefae127f65837891e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269d61f2c68f53cba881f67ea55553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b7e26f4bc0ac24d6b5a07bbde8c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a8fe4e5781f15849eaab1be0ce7d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec892475a533161f9bc19eb5450e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f1ec7d5a2226232bdf3611d17a3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded31f60735e27525e6e6ae8ae07f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5823a8e7ce695ccb1a3d627811f9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249b309c92f1f90616cc1e78112d318550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0adf7ed5b03b5c7e8ad4ac1708a77b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc28fd1c6a37a18c84c89e4173148552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d48552fe8dfe1588d9f62b48c46c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08bea7e1a1c2598a213542c07fd4df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc8a9f3bec7ff03ba5edf280717266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff18c46384701f3226dd2a24b673f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be6ee1a41e9ae14e45b04e4d4835b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2279373042e6aba2da8bcfe5af81f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2a5cd8878be70ef14ad0903640e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb0815ff8d5ad7be83df84a810d0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f2f3650da1cf65c3e1ac7767cdc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ad8e3306096ee381d7e24418e8a22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff2724db234c53046e38e712fefa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac190fcc7f95eea490ddfda257073564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2dc476af4bea8b433f2025dfd9cc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56dd6610fef9932e5753824285f45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a203e40700ff5cc21c5b0f15775894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f1f1e9adb2348cc063ca6bc3d7fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad585c384e6e9cd093a3d1a85a9692569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415e7302b96dc1cea237c04e674494570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5fb9e9abc71caa5b68b44ac6ec36a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde350df3f276920d3625f95054c6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3517f59b4598442949ad5bd05d39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a7b1a16496726caf15b5a43bed7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e5aa950742742931a3255977c02f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7608cfb2ec4426eb83056cf93b52fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf186b74788aae1b251625a2eb53e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c25b19a8cd660d9977f027a3469fd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec488a80f363c3c8c9ee51ce3ec01c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db644507909161f98902a06ab95cfbbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada6e5ac42180ac8d344b2b5dc78549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d809035b0f175da97faad262adba0b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31526c8e2c58460d07288d57285d49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eefc3e50a18b061919d86c250b5012584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adec5aa1e27d718895f417e85942c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b656719e556983a8e5e7fc4782c516d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c82cffcd6ccdf082f2186c130bc5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a519e1a99b69fa1c1238e9092c92de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e3ef7690287a72d1d7cf1ff1bac1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4254d441a9a52910a178d129e5c08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69fcb71dd71acf0cd23ab79317865591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b84cb3c4340c8596bb34d863ccb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5e94c1c8c8bcf03b4153e02293a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47015e3ded6af3c1a55b2c36132f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fbe4888a214d85e4c7038258b802595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149869306090cb38ed75f5644edc2f40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeba4f5ac3e55fadf6be65d987403d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abdd419bdc47b4f25918639e1f1ff1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fa4c84f5f2466da95cfef023dfa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287b9e60703e4e5e12e407a8bbc514600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e2a7623d49ebe9ae6e7e5d60dc43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bce9d06b26c7d08fb1dd65c3700bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c905d94a63dec72bef1c4a7fc82939603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27bfee9ff35f54ab72016148d06152604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312beef89281776f23d4875e5f01ec16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f4985fa059ecf5db59cef1f663bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed1c5b3c223608d4b221833491165607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276f67a43afecfc5501e35d8f19aa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427fe02cad14fba80fcca45601097b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b55ccb67da571b611f68715f8c20f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06c28bec6a8cd6cb752853313461f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2b0e1ad868dc6d2dbb69d2922783612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930e7b45a2b5474a28452493de1d8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39092bba06a908ed96a546d72955e3e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13d40ce01b434468094b4b0004f55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d3797301f8031d50c2ca6ba1a8532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd86862341e27f47ad2c80b837545a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1073d7c9ada914b7126fd59575f92da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca7f60eefb958615b3dcc6faa92d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89e6b8e7c690a761a49d18db8cbacb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cfcc31719df822fce74d1bfa2e7ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee913424aafdc0334719bd266bccff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90fec8269c1afe2668a311e4f7e8ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d4409936301ec106a21631f78b239624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c76dd117456497d5f94250582cef77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63ea1012f7c7d4187a8e67c198c5eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cabed2b85b78d18006a3b877a5e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d03e58b2a646cef4eb7f4a32b7c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01317044ddc7a921d86f6ca2447e1a62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c096fea4ebea3e857a8b4e32ddc5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1452dbd5da319c700838de4902df5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7402b2034144731e7e95a0a7cef3ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f75a86471ceaff59e73ddf31b284633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec894cb0956faca50619ad5456100634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca36ae8fa6dee1c2590c9e726d49ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daa51d892d4721ffd28872a80b47ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b62f8217c2a803e7582f412e2855637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d176e0259db3d244a4efe473a9da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549fc212e624696f931092d39b4d876639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197feb5cbd3cf28c851b7042630da8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc06efb5a45b5b80372fe62cce0b0bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7b829c91beae05b1a8355264dd16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758e6140e8646d2192b573b72e784d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a380dcb7e9138da912843fc6a018f22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e1f14a748a4685b4057e67d7ead5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd249a4d3ea999b7046ba40629b186646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3ce54341d45136bf35c84417827e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9632a972f9f9fb78ab8f759423f692648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fead94955576ecc5a3fe6cbc8e50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8088e8cf6386dfa1b25d00c455b6a8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40f09a38897f9ca45a7363627ad9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97546302eb115e1ac937dcc09018dd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45ec28e11b7e00dce4d54e08a4f56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a07105a4a738eecfc8201a304c11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6922d8f060256cce7821fda846b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c63ebf8790ab8a5299da89fc7d32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598578a67d51806c84f5871a90fabf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af03a111ed5e6cea80abeab1aa4ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60333180d6a53b62e8f089bd2de551ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6cfb811f6d379a4e1a23ca5fc4759660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c282f6409e65382a7bf403c522c20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79781fc07858fe4a90e308b6d0c21458662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d91f973811afce5ad595cf30695a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4504a1648a409679081361ef2fc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba90429ae95bfb17bbe4105767493e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc51423d65402a670b4f6ab09582ac2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79073bd6d192855d522f209ccff47e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9df8483101fc0062b0894f3b39231668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef37b555117a7806afebddf1491a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e948c86955c07db8188b21585f93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b00d70524392fc992b78058556d50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1450fabcb0b7a5e8273563902b721672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ace8a81068454e40aec7cb28aeb55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3afc36ddeecc18ef389431d24a5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cc599ad8894671227af00ee4c387675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580ab0bb6dbc6a5b0a9580c5368926676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863aa7ae18a5c1033d79b5739e2e4cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a133d1d2f776b1544aad47d26b6c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1fa711233d7760cc05e5fd2bf1918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d8c71f643d923f79d7e3858ed5d13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae56b1351076251dbb9a1128a15c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb98936c4b40b5221013734b958b3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090a6ead59ff1ac42485df9f47f40a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117d578100192357656c006f4e6e48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba032b44fffe63ef4e9d281b6da30f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fab8fa6d63eb486f59d11fc8bb169686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf7049d22657a28ea6d3ac0a2ad38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea9ec376524a70432fd765a0073fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55578fe651eadf5f727bd0355bf61af0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0835a16c613ba270582a7c3f482b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8dead08192ffb7f7fee51c494a86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa566a367fde2b6723c28da20f9b0aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4f25dcd8de2b6766f7b09896ceb2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071013568346009ce93e9eced5d5268694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0dfb3d6fc9d3102a31b138f1bfb46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc546520c102f858ea1c4ba97059a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b46f9ff72a754d77fb3fdead77fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140b7430eb3865c306d784ece7fa246698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90727d31feba0230e0ad525d6f5046f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fefd351ee218f1c671ebc163025f4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ecf033fb99652fd0f3f4549a9d9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6bbfd2ac971b7ea2420c68ff42812702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a34b76ef33d6990b34a977817411a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8458efb5fcd99ba4c1a9c6fe64fc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914acfd6a98f91f9a4cb2dddc187a14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9078ea79cc89e6d60ff2a23524dad98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323fda2ab137166b522351cb387990707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d2eb9abd1c82961c159d36f8d1de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd3474170734e812de28ef9ed27ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235777f5e69d6bb29dba372ca47fc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ff2f2dedb1fe5e1dee27a569f550711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5fee4833e5af8623e317d7fa8e344712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c88f0f2746d9695e179dc93c660a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aed955bf83c0cc82e89ded7799595c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7d246d59a536360324b8269b6e85e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528895f56817f29fbd4aa08591de59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb66d8e7873e896bcac704b17041a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb10ec1e5b1b68f01c029806c56973718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420f5f9c762ecd848926b55f3ee11e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d678aa7315c6fde5758f8c1acd3e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c784144227d92d73b91774f4f131721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92a7b9882ffa162121b60b8f9dac3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e833ca616ac739dc4e8ea88a48c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff63e0f05b0f24440aeca08d06eff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6854c30df06443f4598e6278cd7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb325f8a4e62a78212fed8b2f8270726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93ceccdaebe9a9f5e5f2797c177b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e20e0dc897e3bceb72dd6fb3401b11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90680fa13ef15e8ffa6f6c4683d33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c68e2a2dd1139c1a5a0fca5b8525730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa936aa638545da095b833c5b1e93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73dd65d323dd1d58f209aa52baeff6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5548d1bffd15a664ed27dd74aca88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195fcbe58c65acf97f4770adc426d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f227724033b2cc2ddc4a777b787a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34967e1e66b29925e5651e010faf789736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93364accc06680793996738f0920ac1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962cdd5a0357b3b9b4377d0bcb1a72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a17ea2d99b9aa0be9afedb8b9f56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23912ee66d01648735bbd6f6147022740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d05f019ac326de472d00ad6caef9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0a36899a4de463489ed9285676d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ffdca53cc88b133e4854dcdb748f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8eb003000013734fc9eece0693702744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201086b575f6e91c94ff92f9c23ccbb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3627c18db633dc1c1389f9513e7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd160837dc4edc3e027dc13bda25a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceec985cc44e68570e318792a1121f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9d642339e3d75ed5b4fe6add0d5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde43ef90a011b807b39c21d1e82534750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97520699158ca4da8a91178936931f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e72d848cb84c125cdbe15ce543469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280909ab6686199b5a775c083aa3bfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3aa9b88ed4e57109d8f8031bca62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052920c6de2cd1a451d5fc4e46f4fa3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5225c300a5d5ffc5e3f6ed0e7fe79c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed80299377b4b6022617b01a361a34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cc8b8dc3066f2ff63dd4f16929212758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0a720c3581cf8fa6935ad191028aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>