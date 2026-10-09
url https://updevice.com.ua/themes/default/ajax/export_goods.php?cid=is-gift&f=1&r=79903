--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71daa5042c9f79a0c88feb99d1a21f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d92c18d01282c50e978c507f789322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1073c0727ab7f5eb289599a1cac5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a653a936b65165e0d2450d87a11cdeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c9eb435b8a9ea6af2171e49a9ffa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c43967c24fd935a99dd77a9edeae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7de781384d56b36ed4267a5cf1657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3437f27a3d96a8adab7aad52fdcde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d3dba362c5db09566fcf11353b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06cb088572eafa8ac2973ce106e09310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f07af6a9d4ab02698f5719c7f162711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6a9e8897591c524a0433c691f0e5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5500e692f3183d32344e6fda433dc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929822fcee2cb2fe9f9c4d6f6b3fa1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b78785e9bbd01387a85db07e268f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab46b5e4a9a7dedfdc5e52f7cc8fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1666dae8d56beca4bb8e1bcc2897a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145727b5ce3e25aec6de563335409b6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932dfb7c5ebf5f5041f296ae67b87a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1ff0bd4c02e5ec3ab6463a50deae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e130e685a6dfdfc5666ddfd6cb2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49507d0b9ec3b6141585ff810e377e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942faf2e1dc0fe5b519883184eaa98af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058da2503941dfeb4bc4f85b05994de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ff16b91f7e06882328a78acf9bb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8bff64766674a6f4245fac8b73a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6738ced056dfabf68b63755c7c4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d18604c2015d79ce18af6744dbd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b6bfae15b3839c7270377a2064c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efdbb6344aeb894d58053e233ff81730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130a8999a2a1fe5245e301abf374c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd439d0ebfe2fa152dbafbe9fdb1e0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8c54f0cb8236191713ca9a7c5c1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ba8e72b02e48191de806a31aa29ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12492c234076689a3cd141ecc6629ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094272e8fb70dd96080b19c543f065f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c8d1a210a03bda1767d888d112f8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1849c79323654f083400036816f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb08f3b479ea0a188a34df91b103c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a91542c83a73598a1c79125780d8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621af53615938ab258deac04902d29a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbcc6f90a468e180aa1a073e3e180f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97915bd034f2dea745eaaccf0e09343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59d27d9d2a99fd3d4143ed657348b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711f8b564cd2c15decb38db0f72c73845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674bf954cf9752d10cc016ddf7d251646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ce6cbb6fc325f3462e04e954665e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261985509d65603e2975451306d60ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb6d1392548bdee59e884e5635026349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b1090a426c543559ad04f2ae75d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e450f5b6ec0a0a7e82ea4754eb22c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c085d0f5b383b2ccc3c24a3495f8bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d4b9003204e6e2308c4f0b5cdab6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5850cfad55ec8393f1ffc8f7210c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260e5e098a55a759bb682ae8df5cb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a63bb7c0e1e9e2733a9b091da56f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db3e7952148c436283ec989973afa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab70346bfb19d0bf3ed2f3b2936acba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d10541da3cb633710cc6efd01db959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26b22f054233ac16ec4b5223d2f9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9dc158884098e6263d3353d25a8a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a47c37c916abaf11db1b1ecb9a1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5d64ab3cb948d7b59e2e49e9a9a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca81e685e74237043aea425da1b76a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb7d886d6bf26dcccddc74bb3cf0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca075abe018f63b0afa7cbd422853966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09953853092f4e4c34cdc1b3daf5ae5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c94773de468085c0e2c49da43cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bce5e3ecb9bf713f718030c52882369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fbe8de3e648067f79ea10441012b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4adda28067735919ae21d2a1540a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3045020b8dedf773de8062cf70b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ee856de9cd7ffc1f4f383030714773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418633940175660b4888d665afa7bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669876645e4b40f6363bc05e2e207ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e84b0a8cb80e4a864f6432b9c50f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b013a7defb4d1c625192984a01f56c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb5393099104677ccf2d09adf49f1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37225306ed5c87652f60dc188ab35c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384b03af00f63386940a9ab97169c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84bd048f4c6746f2e97067de1198881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f339eb866a2b4965a7bb4e1ed10482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c61d474d9a09038461a8f6f8c36a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5a28c2193fb0d1dda5f337b8d0f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dedf78d571571ca3957efce8059cb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3b9857800f1398478c49f516b7cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962189c0bf0af7eb7d6184deffc0e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d9d3c33420a0e66e8553c0f6abe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c38bf91b78bdc85e15b921b8ff50689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b1ba711045544124754f1b2d7253890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59975efba88f67df053628986b65b3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f1ba6ba8a3c19e18690491dad06892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e0658f8dc9b07eb50cca873b873c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b47760b9bb2fd509bff543b77b943a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a01116e0f72f529754c525f5f84595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aba089bd0649d8fc2dfa98c81b50296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c6101f32f3dcda9c677b8eb50cf3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27fb9a580ce82b47745689cfa754be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a9571cb61d5c5b1d900ff0c8fdac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f193e52f32e54593ed7b5cdb8607c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9767533601c3bc1f1f2242e24026c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faabc8b6d0cee9e02b40f2e4ad74f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5245aff4038dd18bc1412586359c4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e000ef9f22ae7e07f2f788108997104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beedef0ac6fbf90b6c450b1b0d74d54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f787a64c6b143f649054fff28bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fafd65d59f47881c630dffa4568cf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d24764123e9ca6f49c6f3881a42e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec6570a235cec684f9eae8fd8dbae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c3e3625fdda81859f67e6dd9a744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb131ffdb050078ac3ebd42fc518c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc5c3a3523eed036c0fd33161f743112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55329b1fc943c73690a191c77b9071ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e583e4c9aaffbd04c0c69718d1fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef827036f7830e392c8d3647ee3ada115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7143f5bcc237e2fdd8c8f5274f5de3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa65f8a1b6176f4810d2614be4d0cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26afff84607e9f53c479218617eba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10449553f624a572be20e06691be2fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3734551291341208e6cc90796f2585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d4d4613689bb9d5443e776d985c26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0bf78f93a8c7ca835a2b3c07085d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93740b2e3b437a2107b83005f96f814c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2191f58e2b6b15c946b16e604ff8df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2168af2040b8383eb3036c95fc012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdffa6797ce7f957a5f9908a9456d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf7763910514f3d0f5f9072c5fbaf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1541d90d1f9aced60a5f3210ef7ceb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f3749e060c7672467203ad20a9c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495aadfc45c6e53adee2690906ac18c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0feefbc2481e2c293c720a463ccb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf52c496a1cc0deef9839eb8790cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b86c4b68ef329ab8db83fbccfd0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07191ec4be7a9f49c3c6b9561dacf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687443b2f5773c813815ce2dfc6722135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f302beae59870fc01fafa1dbb5b9b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c884cf7eaf0feaea09bcea16a897221137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd32409ade19f155f576884c937b24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c3d3742242205447f879109a6f572139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4c09a9b757fa7f9112f3a2b84408140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8a898f367015779ac7acdc234df00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289f6fc4b325502ff6906d0b297634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6741bfd9cb526e43e031712ebbc737e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54534a3fb6cbe106279e7098aa1e43fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef487eb429acf86b782397ce7ce43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74d32bec3cf5ad25a9d2d629279ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fb05099d117a9f8646a5d6b4cf6a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5678443d7ddbdcf6d51f7ad87114e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d430056aff7d13e905d90f0dcf3a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94b2104cedc7c75dc8a249f3dec8ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abf3d64eeb23f22904f09d551b70da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf5bdd6fd6b04163b533b976ab76f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dbd1ba36fab399e3979f694491bf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b38f60ef9e185699cdd77ab3c0269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6596de2e6699f0289f90421eae682c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0353ec7ef3adb1175984cdcabeb07d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5e1fadc5f508fe60bc1c1e27bef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa9ae8fbeac458c35121604bb4a63a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9141bc47d429b89a267e522e4cdea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd779d2f54c6a865d63da4729a69c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2691e8ec23fcc2fe266c450cf128f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b55cd2422251c970f8115fbe7501f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889f3b6c685a97edac83dc65bb8f174163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f5b3f68d81a2459b559bc7819cf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed726c5ad617a16438249b6fda12142165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f5a46d85e802a3c60f1001a340e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e79b054b6890b0d40054986474373167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6cbb3fc8ad9f6b32454fbf6ce887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51bdbf7f8d7e2440acd7fc9097adc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5acb5ac87b67fbfb13a19c94acb6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae795025ca4c0a7c5acf650a1e171254171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa3bf514113e541f1be1aa25ad9b91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df931ed3cb8bdae0f54c1a14bd664511173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265cdbfd9144782940c47467b473227174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed4f742c60ad121f80b54006b018d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c043cd931eab7451c19870f82e8dc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0504da233bfc8e0f0d79a9388ff1ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdf90a462afdcd22c8d42944876bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addae09f95550c889bd42f2baef3dde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693bc3ed72260f57b49f777eec6192180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bbfc164b17bc1ab232a5b2a8b159c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683874b6663329378fa57e71dd4534182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e533d89dddd25adca5bc07894925d9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c8aec257163a9ec14e442cfe58789184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c54d74eceff382ba5be7fd868e083185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f20b68cd483d737587266c9e95107186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468d7909d72e43e3001887a46e757b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf94bedbf71f6b3370dc54066247c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36846f49d5970eed96151313301e1d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e99a084a84130c009f7bf05b2f6e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13db9b870b0da3d60c4b2e5f7ea9a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41b5f6f2dff6ca0e15d27227b01e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d186be6b737c4a4a0cd0dcc1b8aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a8a14ed5b5426b754032cf724e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721569714d916d70146f11d062af10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33633e9c24883609cadcc3ff25cfcdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d38f9aa97aa595c9739daf4d4abe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9a01b4f48b78471fd221745c37a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd96fafb28d621f70d09e826da6f41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6c4a3ec95975c9e615f824ea333d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa769d57d60bdea124dd88c1a41b56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe548f80d735bdddefe86cde9fa3e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5fafc7260b2b58a481705a9d15da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9f2a8960da26c9ddc0330a284e87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde7d86795daf37145b65fa3efb1a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd39a9a1e7e3a3bbd7a4faaeffb1a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4ea192c43fc8be6999d58161a242207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595289ea2d68cdf1e228e4ee6a74ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac595679162e5abb67377beeb733af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ac59fd129cac26b5ba6d0f35d8b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e19fe10ecf5505c714d7261b2ce55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c4b6932db97a0bf8e13da96066bf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1055d07fe33cd73a5fb25828ca3bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045fdf0884c2d88b73d69f670cff57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5e2c54d6493d0982ab839a22c795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc8c870ede1b75033c0c9749a7dec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c6e58704b40bb0175cae535bde4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bf4da6e5ec78ae79f6cc1ac6a06e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131899f801ec8e43b93b3e5d164c0d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf64c027ed9617ff1246924dfc5369220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723db7d9f5f23f6e95757c8a0735c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef55e16569497ac07880d7dde4692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb1db43a5912b4e441662141c40172223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451e9eeaa5d0f34f7d9631467be179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa16aff91e7b078bfcca67b9cef5d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee587d915a31ef68c32c055409b3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee40e6d1cec38a5b83e3cbae87f6c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5332bd9c630ccf848d5ad54e41b74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d10340a6be6601d33ad949c13f54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02deff9bfbb328670388072ee6b693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fb37fa5c174a97afc64d380a3d37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa97ae35aa1109a7c40d59c3cffcca6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1354c6cf15762e4e79ee8b0b121298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d3298bdc1232e2f344571b306e17c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c91bc4ea8a7d943a843135b6ec56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d688a8af20cf7d95f6ee1ac7d770d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d7c9a305dabdc50168cbc03dbb79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252be5ed4bc61d0dc78de0fd897775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d0cb5a3b3b18fc133806a5fe957c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed5e59ceb7156f78ce00e7a6e1f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350ff92e15bef29fef07a74e3d8ef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb753a5db24297daff950c6600ae762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf624b642ad19130ca5ee6d9d3ea591243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515e1747a0337e6624758b088d1814f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4571606c06a9450708090678134b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb248dd27240fc697aa250b3dac0aad1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d57ecb38d9ac34bba2acb35aa1848247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d1408c3f639e7ecdc3df572ec581248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812ecf1219507393e62bd8cfcf8417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd204c77fbfb46ca9775d301fc988250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53015186a6d4380c37e750058c603ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b25a70eb83368d5670ffa56e69bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2cc51ea1e3a85fda35a6bb44d3a7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89606d0273e46c780c101d36fc31a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ddc1a521942712e848ef7aba0269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f8c873b7dc729ebf9211034915160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337668fd7a10eaa9001de0163f13dfe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d7010d11d55627c1969510f7ad71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d15a0ecf8bbeba1ff2a3eb5218daa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b23276f54c97871dae1e624e2b6fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47a8e069a9c49f781e1ca97aa4892261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb125860f65cf8ca3af31ebc6b3635262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72221d4b3c36d62096390ca1a9b993b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba27ddb9a55fc4b3c289009ccff9be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97493cf3834d49c1ba54317abbc3f7e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b6207b8c2ecaad3b70528910c6cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed7a813c093ccf5a671d3e15a6082267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf7c82027168de1928b12947f4b6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db240afdbfeb55d2f58894c2a5d24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce1d7d22792f09581f211280b3efd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793ccc018a7a02e03869aea35abc62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6d8f42c34fb503159679509913e45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e47f0bfade220ff03607bc34b4bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59df451855524fc37f7ed7fa58c2a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502e95626948592da450aee41da747c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101f1b2444c53923b3dfc11921d859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66322ad90ccfc81ca33ee23c259401eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d899952361a9a8b1b2e3d97afab287278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca915f972b79f85ea945fc743c05a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c5595ea233b3983094f3f1c497c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787771fd9b0ce3e9af444bd4da9a16a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0041c3f840ac1f12482ba64d473687282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c26bd3b4f22b009190bb59ce196c5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e0c0d02dc47944b19fd2ef6866d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a91b4701580690348a100012dca80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1e14c72ccb0ebe6f0148f4fec8e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966bc8f72d4d4a3e39b394602de9653287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc07a77c6a9e7c9c23f78835950e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb2f7593c19c9d8ffeef90d44c474289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec98e3f06bcd22067964d1a0aed38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d96cab94e5c7c845f13e2ae0f8c03a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132351e59a1841ab87ca7d2bb0d5919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee38ae4efc032ef0dc40ee2c51d228293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af997fdf68a10e7be60dfce8b2a728f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948f4860ceef30a8963bd370148676295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45382b947112f1602d257425cdf1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34390f5c8469db1ca5e3697aa7093c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db453b6d56ce07e60d479bea30a59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d0ef3da269529da316278b9ce2420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001ee98d0804dbefd2631290445646300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae250dd216bddc18c4a6b237c5ff77d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecfe1865ce4ffef4e56f7d090802d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcac74b30b6eab6135389ac49b554303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971fbba45574175772881c62099e4fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027bc59c054f7971ba7c0d1b78c7e60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574b7ecc17beb6b44208e08f39be9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c86a63ec41c9915d3e32a6774970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574edc261ec84b11c8c8438102f43b65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86debec0b9779f3636513609c2155b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fef1a1efc969bb593f21954d683fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187676946d74c79d5588dbdc5488d2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b2c99ca5e677f1c52e75ddfdf015312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971a95c509c5748029367606329796313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceed626446166e6ca77d6ee3f91579314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e833ba910edaf01461fd654de7cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4cbfc07401bc65ae9fc493691fd33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d527282e1c1e08c6133a79db9c02fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142dd409de45e655a20413792b7616318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624241d238b12c2462399c308f8f0e10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18191fc139567bbb899108b2031882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dda3d4648188c2c886153bc3eb828321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf2c31371d37fe186525398614bcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef939636738e988833c1af54547f30e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d3bab68eccfc18421466a907379b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9643b7a250df138db08fe591d9f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b46c46552f4c5e33256fae5734c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5329efbcd1dc6003f4d4f9fcdddc9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb28aa6b66f5ba2474c20f1383acb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df81622d10f2c52414afde0426e19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6610f68a871b675ae131e1ec6660c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0819fd910582a19635d3bfa437a3f1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ddfcf7ed9be3d0e735231f28760b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d757d65daa633ce08e092f515266333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a56b0ae13344dba7585bc3dbd28f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d92eb31aa20fac6fd6bd762f9815335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bace7e246e2b8097527fc65b78955336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56026876e6d5946ab1d87d53a3a333337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c029cda1976391fa5a99d1a6d7872f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2809fcfb6b95d1a520aea52faf3428339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d84ac6dbced1394d4adfd049b266340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d6337ca956ef042684a76ad04b10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ea99ff6a74ed3d53b87930e243e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0add4bbc18b353bf432331049a04a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7ac903a5a4bf7130c0d479eb7bd33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961993bf0d109d127eb576e552cd8f27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbdabdda45eeba1085b66ae24ed739346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48957dd7d5aa1adb26174000dfc2b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b0f8ad8a5c820c2f1e55699d1061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4204cb56c0caa8d82bdea960d828c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480d76db2c51f05e6ae784b9fdae41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d377aef0039a9e44b6c0cf20d75acaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfcad926c5ee6db6e174e30dc3e0da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a855d0ef6acc2e40f5a207fe78e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1612c2ec3223ed2fcd602fb6199646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40b25d6f3dbb09e4fae832808f303355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0863845db75780108c3a42c17f3fa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad0fa7e7a5e08873bc30b333af469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa157e4d37e741b7a3f05aa068aaa4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7890bd14ec4f94f1c75e1a5fc5893c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf765f43238b93792592011052117d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4555f77cac5b251cca6140b00dd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f7b6fdfb598d5372c430cac767aa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0a0cc15ec75e5e7c188da165f874363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1515893eb074f25d0fa0a8a72ceb50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8714802f441058f870d71e3971761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3daa105a710f0ec0e4c58dae1c95e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea57e2ede0cae7d39dbf35e33d9ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0094bb472e81db4b98200ffe08879368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce0eaef0e43119324b8ed240f2c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084864f4a1f579dcd6ae335939ab86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ecded0c4b037cfa2226bbb6d10f55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bbf9bb8b7b02304757958ae972a90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffe70ac4bf5f71193e13fd84884608373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6fa02fbc9c7316555f43a6af337d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4a5d4c814bfdbd264c0f442639b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a847f48ba9f2a5d106411ccac34a93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed893a509fef1141c50114e1f457792377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09135ee89c686cbf2061ef32f16c3f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045e14003bd48435f1206a6f8f778b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43771a9efa2c09d616dbdf9b6046e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb64d6a4d234711669d13ec6eb5d7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc5d8d1a6a353a3add2012e7b4e06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5e2c9e820d9f79d51e0626c5f0f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e0b6ace43e2ec382122d677a0ed9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed45b7b4924cfc4497f63086372f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4bc74955bfe864e4e087d979a3e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5a00f40b4432bde728485111eba7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f4614953e68b48058b2b9e81c154388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830022c52b4945ac393a14f0a3e85dfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1ef3163ad367cd15584cae03b650390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22084e95874b0bd75f6e103c418d1b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266e002eb38ae99d07b2e9644e1f67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d41889c035f1b6fe2b16b8e3c7d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9f9fe0bc4c7e32f1ad4dc6d40f1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138bd4c7e3937cdcb3dc0685333329395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2a272294812af4e5fd683803151e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ccfa7f6598b3779aaba1e808e0b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638c39d07eda094682db9eba681605398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c74db963f5aab3cf01f49bc32dbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee86f4d4216e435183d903a42aa187400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf52572cbc2250e1f10769c2221340401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e52cfd7df1b7a320b62b2de125608402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e9a9568f1879fca8fcddd691ce2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43a2e5cb34032cf5bfc6545da7f8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf55d5e295f417ea05b376e5d9c1417405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088fb7e829c3a6170fa496f2a439cb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097085e47481a781e4485a62d8340e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6361e1ad6bbce1e5733506c295b447d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864594fec41b4693dab7058fb51cd74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69e139a82fa5c9890be9ea8cc0eb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb02e19277f0dcbf46341bfefc791e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f1771e16759df04dddaa5b1a3347412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc78ba5107a3df6436612840f20d93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edda9456b0d931abfdb29e17dc34b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c0c7b57b87990449e3045eaf2833f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7521411b3e419fd68a0fcde1c1de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec18377ef06592701cdd3f396cb71f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984888528aa9eae9e2c3977a14d2563e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289af703fc1f3ae8966a37bad563233e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4d6bc50a578cb96321ca77415650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfde543a9e9e3f9ad4c8f8f7dd5994421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e1134925b792782389566f9478b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229d705de5a4dc1c2eb3d6f00f67fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de1316e0244d79b20a69b322a60a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752347529210ae91c336f0479e9520d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c279bef59183032f559accf59559762426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549137b7e0d0bc169e345047bb45e1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491a0cd18d15eeca12bbe8808b90d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992ec0db99c812411814c956daa71db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c36fd08823373754be7dc15f4419b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2137b8613dc01c6d686a0782177c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8bf956e4e5b75d3cc3183afa7ea58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b040f8287bbbe18f83f707ff48b44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a3099c82036dd585643fab70f1b51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb6b7203fdf2b58682321bd725fecd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e8b79341360958bf986cd2284ce8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755895caa2a65331ab0300181bb9893437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37550b1d692a80bdb34b2a8110cd07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f0c5315a6e1c5d16bab657c52f61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0a2abd508018489ab14ff5321fab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e00e7697cbd9436c3c71155e1a40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5dc3d3347568fed5f589206f3536442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f81c40cfd851406402bc49cf5651a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9d5b96a27573c3a3c03dfd27c7aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf55839bec1569008c28e906aee3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070e0f521212ebcf817f72951ad5e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04aa58f0d4682aca1c8f1da41263b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f7d62570aad96ef67f558c06c4ee4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b141dcd6fcd7186356e99d54aa49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc491aceac3000680d4ed5c9fe256450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35736bad96c5ccf33cb84ad3059a5f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4ca46f3af5bcb5248e41788dc67e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7049f62d8b4cbc909ca9cd8caa747453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513737157b86e82224f892f59f519a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187159c949f83c23b5b0dc91b3abf80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b81e22701b0b7f7ca336246341cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f1687015bb8d42a467c1857a9038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacbb04dcdf5e57b1502fc95633b2af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b4dc95bde5578802d558681d409eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a9defd8807683315684e5364e3ea9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87c0952c5ce598cb16a7558734e395461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120566bd25983b580947179ad38fca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3b3012f8bfe44e017c6cebf674e5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479ae4041612b122d8a46694c6a8f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3526ed0de9cd2bc41359c2f41f41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781679e2a240805959f16c2026cf517d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b036045da7632e1118cbf0297369467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e918853ad444e2cec1bbacd052286468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7401a865e98ba9c8aaf1aed85b4f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04a6e353b1a07bd2bcbe2087dd0fd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d0dcc304e05697988299be862d20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc00c31218e00e7f27e220954c482e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d151e195907e7983e33eda58f13679473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008598f0cf187d3e11b40d9fb0dd59f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f6b9b477b52d3c0ba769ad9bdd65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ecb2e78a50e0c6982187417de7d19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4c32a22c45d028a9660a355add14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9134232ffd9192801860de68e607c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96fc9add7f13c788963ad59e509c3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d1fcd855b1ed4ba8ed90c2b5ec34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d5244287383eb0ee27e58b5a3faf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430bfe6fe6da7f318e4da37cf2ed05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be204a0c10f0850aa7e0223f87f579483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c89998154087eede1e7368cfbe25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d95c62fe04fd779ab460ed505c449485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c269fc9a197e662e0b0a48d4dbc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f888f49e08a5b9e26e75c02a15d75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a410f40121ba1a7c49d2d6ac0f5265488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050726f607fcaea03b8bb9ece5dc36b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bfe7faf849fadb1b1efba0185227b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75c5f51bdd56235d5c11983a76ecb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafaf468f3776c3f58f3fbd3cb318a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83028ddf30ff074b74dd343c4c82c3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ad26f06df39e5fc299c6cce35968494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb1bed22e1b381bf4ac9a6b778078495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9230c9b3e922dffa2aee037144168496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bd401dff7a3520cf5a5b4de2984cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4a945baf6cb5dcf0a5c8e8192242498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f43324061cf62de8bee2ef13fac85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f05b30e68b06f42c0db83db96ed1a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b15b5dd8b5e0370a1a1e3e271962501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e0ce6f5c5cabd883ef49b48a8f94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0372ea97ba3c9ddc1bb846632cc0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086560cdd131eaff568a0dc18b4ba7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d774b64350be3af5adb5abc2744c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ea9aac21ab3b8c84849d668bda95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0674d6299bfb583cced6aff609d9c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303bf48a0aaf5823d446af97369c21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d23482defd0dcb74b2778f2427f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5f3862e71dba399c816af9ceff142510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff9eab236789a998369812ae1121a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f10de78d4f6dcfe6df303c3cb57f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250820d60be852bf4f6b7c09d0d2018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e374c04151f00af1a41882f7286184514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0235ff0be0d238c75b5d1290fcc76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08bc076fa6b55f1dbbca8b8f3c8c37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7dbff72967d06059cafb398d0f09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aef628109172ff7aab1939ccdfd38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384531345cb1d8e95450b16555d294e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e09a24fb23307ce3b36bc9dd3017520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707d08b6928b926767365eb917a75f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275626d6494139704302506fc13fb2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b93fb8a87236bbd69f2427b11dea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7aa1e7c3fd48632f57820ca17847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda991d4c4eaea8e2eaa1268c57064c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b4b815009aa6ccf67ec234655e65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450af7750ccf50e73f4b82db7f457c83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a77507645c5366c6d82decea03658528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b921634caf815f354b2c873e3538d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76ad52f430073be17dd2dff28fe4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a3276e5e3ffecdcdb5f47ca398945531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141cf6d45fe5ad3150f9371cfcac050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172380507da60968ce40fbe9f1e62cb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb0422483f9be56c221e7ce56a4014534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35072f7f4da4dfd69b6e08003ca814d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa81969ea9d56c7aaa2318bcfe262536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd6aedc6e67d40697b3afaa733435537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692b04e2fe05fb6ddeed4a465817d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a4ea3412c9e49dbd0ab427ef59f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e67a68533a380525a11897e589bad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b36ddb144ff8f3b53e9eb53a1c2f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bfdd0d5538335d5325eec2b55aa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c5946c4aac5ec615ad23cb60d1011543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56741f170293dd3878313a2b2f15ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd778e2dc8b0a690326a12c7f6efbe5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303aad18b4e71b32bed52a7b7935ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbedc4fe25cf19c8012441db4f4b06a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bfc761b476ed6d14a994d793a4327548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926695d74864218e2e7062eed5f702549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36cd3831d0b3c62bd331f9d41d12c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451388fa45b4ec65c53b5696f46789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d78f5bac927df9bc3cbce572270c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c22ce126b2b84ec3c26d9ce996af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06131e3948d3002bed463ed0686951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ff5528d8748daa42b3da2745644a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8b818a830e20be5cfe78c14c1004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42692d4ea1f6136b29fb62a94cca7c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c3d765c9e64935955c18b0952f4a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b925bea268272a2fb313dcfead38e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f00b03f91abef33302463d995ea8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6014a0f3de5791cd50b21fc45653561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2da30d7aeab404beae985c7b22b81e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0906656734a7b7b01f346dc60f5b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1aaf1714f1a8da94867181a1b64bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98e5b4555b524e38d946666a10706565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ce262e624e73247b9f08b6f8f7c53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc214ebbda37d5891e000692dff4c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fedca6dbe37e53dff2d4dfa1d584568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084308466f8250ad989dd7001311c34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8c91049b9a203ea28d34ab495dd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b46c09d45c5beb52c95b8251726b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc522971eda4cdef6b4fe4c571e13fb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f13cb193e66fca869752f307620b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771573d467b208f7ad00ba2398d213574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c20bee8fbfa368647a5ee034ab5f0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c7b6f77d3a2bcc2026698c01f849576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6aaa58fe288322a6a6ae835ce386f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3d38dc6ba3a499a06af9049e43bf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70f695bacb58ff225078b7d95799e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8baf9b38f78fda34e97b0f2fc663580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52636866ec9392746f9b7643906ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ecae1980d99b225973bad383605d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5f00d888fc717da621777eeef55cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f0136da08aa2a1afceeb398fb98e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015abb704e985d65de9071f5348d677585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7de364bde46af053c305d585ee79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37e8c31d024313772a18c6aae386bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758fb77ad32a7afc0e18403da2f049e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9054f8c9c52f45e038e211eb2e87e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac172c3a63465627accb945bb8eb58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1bf22fb160cd1ec62322013ceeeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a47757d99aefa4e308de7c611524b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f359e315852dd958ed01a7e81e63b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75629d57d3f1a451eaf08af9ddb0b78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7124d62a683ea3cbdf41d9d5280be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc223720220b6b6852122f335a626596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e274a370f3925d45fe9da3f463cf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecffb4b756bc74e92691231bf685f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4bac786c44f64526a763646f5cce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001424d4ed0cc63916b7380ad83e61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de952f8707d66eb4a5c664546429b32b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656521fd118bd0936fb12f12e4de0fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9129fb0875434b99352c17133f6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb89ccac3ab0ae2a845dcecf76e1876604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf211333ed30cd05912c08cdc1a55c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174324f8040e61cbf894973f6d569d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979f997ca2e1f8f69abb2a2a331663607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a349ee69818525353b1becdf38932608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9cb3274221a88b042ef57e52f043609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b55e68ba12add64e0e97a23fbad27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2713ff2662252fe659db1a01ae02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcccc30a4c0c3fde25048d7a9d7f9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e724d9abb3007f39caddae979b021613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68bca497ea9dba161a0b1d746f5d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c71f23ed43dce3d3cc4087e78f28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c779aaed09586aa797318ba8ad1cfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ccd30d1a798b38460fead9dece443617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a351550c54ec07a5712891e972594c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf28dea0fac6f25260b62352753b7c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd37f6529cb6f55357b838944d2407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133092f5ead00b89d33e35f628f5165621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc49a3fc5362ab3200f8a345db8149a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de8b79e8b798546a1d90d31eba285623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f58ec646d3ccbea805841e2d38846624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2beb271d7f562afb672d9bd293f755625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce61e80cae26fc3bef3b6275e4d54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e9b95778925fe809091569b4a1f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed6f720858efcca735c2b4d487022d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91ea48413cfb8e9c7a15f18f002e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78ec0d6a87bb5d8ec1f981cbcf073630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0f52ccd83bc5fb81fe5f668c188c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445095f786b4721ffe7290cb68b5a24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aae4ec94b209b0b18daf94104253b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3098719589500333b270aa62799b7ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44cca107f1e02446045ae829912b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c5f1628b6cde6a1eeccc4e235fe9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9014434ef2f9e6c5be48fa1e4cedfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df5afb54346cdaab87e6ba040a4e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a3b2a6d80ed27984dd2fe8381f8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43c3279b26947ffcd4ec4afd14535640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25bd07d134d98502858e75da003c38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631994d9ef2ba471ad31c51560f8543642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8b9f3b42db40fe20b161882ac35e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bdd6712c5ae34cf4fd4636f7283d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144442550c8e1e10743f48c6bf6064645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba409a6019ff3b2178833ada451ba28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac02f588f423bf6b9cdabd2ff0e155647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bba0159d77f048c964406128b8a52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890b5d6f5a1b7edf162b192d7729cee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ac94caf273789be6e86b43232da9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038475c3d2eb9ec90c0fdf2b93743f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fcb55228ebc73b0a30c453d9db2e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c11d215d13fa14da19e9c5e7a7ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d12a325fea0755b6028af81b7bfb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772f1e6206b3b8a8c38e760021d4a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b997937b09d66058b277eaa1acf9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9d91067ddd79fcea790f43c3dfcad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e4f81be2a701135af0dad4a1c603658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d3b1b824ff989ca1500be0355136c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2bc1db84f3dfaf5244857d267c69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a98688f4f9d36e9671f8848944d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf996378db360b5349db2ef2cbb7430662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaf2a77cbc60d9c8200733a8b73a81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f4b11168eec614c693f5194cedc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1daef22433ffa058294fd1365c3a49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668959f3df6061107e05ba5d251b19a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40bb701b668eeb536ae75cbbc580a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31341e4ce93987e9098e617e2998388668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322274f7a902e3ceba1434cbd155b270669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb11d7285aa5dbc3d7989907e97970670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d348f5bcb5e0e3bac4056f4d2955671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3761906b46e4664cbe0fbdba641b5ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4299a93d935aac8b0e433d7b9aae9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8917f35c2d8a44f44e3a3975cdcb3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75f702382e13e6796c66f081aace1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cbac317c8834232e654d8ea0aadfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae975d57be347d16a40bdd891960664677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa40edaf8feae9f4aa077cae55e12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b78afeb45aa458fec463d3e88145b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32646285def6d6bbfb3c69c4093d82c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0e09243c95735f931f99af4fae51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7550ab1b293864f8d3ea39481d0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a800d1c482da8fbf50a58a58d7c913683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b609c479804574b00d5aba9e885d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f26d43da1bec1e8f887d5a82fd49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60ab90cb43ccfbeb414f42de4df4cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f965c417a6054cfa5df08d32a1ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95259a037ad3c265743c95fb0028be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ddb4e483c5b95e92b3c6c576b3ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfc22a2be7c4e6edf549a6b2a3a2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4e1cf4c7bff5f5a341611f78104c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135099bfa0e5691b428d474cc644ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800cbf5bcbaed0fa9315ea257e0c4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9efaa7ebecf4259fb17b8adac0f110694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827eb7a0fc8d9852e03ff86db104e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3185139eff1dd2a245c7da5a46a99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70554d241274a51d26c768d910bf22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e9e906abb57781e4f6cc8b837394698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeac08df9a3eb996a2ffaaff125bd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8f99f05cbaad2adb0d8906812f64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241da0c2a992160dd9e74369144e884e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c08432d0f2f3a3713336dfea9f5325702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e31d2b510edad35cc61238278b247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021e53ec9ad21f4185dcc9e56cc355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a66f4e89bdffb45edc90b31105f21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a227b22e045a873b1f8ef1d71a677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931e6e123530f4806379cc412e896c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc80a48b8843115c9bbfafa37f5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc5d953edb76e42cf1275785ab03d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022fdf3c8a5519ace4c03a1c96f3f6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806a285f9dd15f58cc70b08ceaf1ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad0bd77258de0174b1b5634f58b6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba676492210dde4b1e9e251a043243713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a8fa91b1fed014dd71f4b108e7c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c223eda96cdaef689028de905079d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd53ed4c04a273913a9492bfab9506d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7775170e5a1e3f2b9b2a55344c0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bab01810edd5714683506105e36ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a4c5f69bf664a0e160ffb1f5456a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ddf816b2f959a34366ab91d17e237720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb988713e04b847130997759f02587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfa9ddf7ac16a195cb7291d43a24a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3bb7d9971591a3d6c41f82d13a78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91924d3d2a65751b56c794b00b859724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da8b8424d8465d968e04e7c48f9c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f00e424ea522c734ab79c13adc92b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4792902de211f576ed85c273846ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5c021115fa6591eb9b864bdc82bc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa8de6e85cc114a19e1f2bd81dfbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23f5340fd94b8c808dbeb68bef2e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe193ef4759ea82733e75ba09911b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0504958478eff8f1cbf7781b62814732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ff4dddae9de477edf550d944488b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad66c4d59446533042a2c6b759599b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec24f814aeaa04a500cfa23bcef2054735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8af92dce10b6e16096dc2f668dee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cc51a0e864c1eb745edd2ab8bd24f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb3a1e2bbd01e90d6880ae8830428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eddb9684ed7d216dfc49245d7ebd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67453804dc773668e813bcbe8bcad9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c9455b9d51e8814fe7b44883e5c4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71de7de644f2cd8ef5048e27aa122742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5573f54935105df1d78b7a9f2f234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d497a8a796e6b52cb329f0b2cc7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a32eeffccd4ba0c06f1c68f48bec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e258837014e627a201f1f82637fcc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27bb57d2a43770544fc7d286bd5c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4425c8f3a5d32f199b0ddfb549982748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec251ae845748d7fddbc64c5853df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0fd700202f88e7f7354bddf1d44c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a67b166f396bb301bb45fd1a16f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ab46f27266353e0c5b85ffbcda72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b5b30e50a3ea89cb4280e5e546814753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ea9f5a998a4ca4bb56f979cb1a39c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481267cdaee332dbd06b033881ff4a50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5135a585f0581b43f9eee34664970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd1a6f6085eec18b1bdf5a4b267b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860cc5519b6badc723ab8294798448e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752739d9706859f3d4f276b5e19076759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ce4dd8ef96a1fbb850c4bbfc73411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f9c6c16e011b0ae9d19740a560e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec200e52593d6d283dc002d0d5c2e003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260a646b0ddc395e3a1ab5b3461c9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51db06e9f5a626c7d649807da4af2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0715c5bc931854b2fe69bbc47daaf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86774740f08a74b57173c6252350cdd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65827974e3fafa558e7bc094423a4e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e7cbd365a8a2442d46a83aaa042e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb3d4cd707ab220e28d562c6836bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e4404807ac1be7ffc4e894ef673511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f05e3190725f48966f85e8b843d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35123b19a8993796d0f6ebaae3441e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef5bbc81cb7c10c60a0ce4ee3d1db414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb76d5250da803a242fd9127efe1d4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1fc5f9c5dfe0d05f708378ca39b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3f4c2997ffbe932c91bae4a0700b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2170f0a6d1affc89e2efd944c50d9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ec5b1daccd625ca4749970eee39d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588198b08e948d467c088c455b02f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5bb6814c9edf4ccb90c2429564d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9d932bb19ed6fa21610c078a6dc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cc2d5c498391db6d4c3fab7ae0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f6a0c0d481e6e1e4c8200e59c80524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346026c3746912a85bf3191a411324a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf207a65bb5fdb37d9134f04d98a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a065e2a35eda30632e10dd26e2e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8290329389dbf7fc876fab2f206828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8a42e2933fab82c9f29f9739f95429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1fce3df6a1c5839d100d39390918f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152532ac5fe5510492166ae7c1d77d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc54272b861109d3086322904311b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d731ec656ad499225973aedfa60f5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126f0021bed7a42a20e12284da3d7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e834a1f760e254931353943cb190b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad6bccea3c2a8b7689e6a3a3e2ee5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8ec6461b5b7d8ab4079f0ee992cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ed52d71b2747b81faf082b91174438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44c4a8b604fa5e354b40634c769b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cdfb64eb9a815328a7275a48733a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4dc02671360e1c5804f5f640b0b0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2de494e22392ba34c7d1442855e2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e225bcccc77957a1f12a1ef4500143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14779c34f4b174ebe630f83a0f034b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bc7ffbe8b0940e9bb41e73c02d2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487613e6134e38caa377f4b1798636746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd944f472e832b25b317748142e595b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7de8eac886a74abc0adc37f47ebef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2acd117dfe53dd21974d1c0f94586049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daaa9c409e168fc9d9ac279b91a74f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c1827b87b0e2132598e90ed48dd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b940a9d923a840b38135fb4db39152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b727097a040894a63020378fd14553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8513d6065b8ee752f2cc5cd6229d93954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e01539ffd454057a8e8abb78a4d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ccd86200fa7b683e791e229908e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f7a51d9061fe898e3b50640bef2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023810df785376bb5842cf1b7d1aa13b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2189f513d71902d89f87fbd0dfa3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42fd29ab775ce58fa8b263de8100a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee30e4595fdd2f90c46ca811463d0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab25277f5f2fb5b795a75c81a7e9fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d13025379db5090ac93d1517783563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bc59efda6a7ecb6582084e3d10f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a829a566a7c489f851b756d3328ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c777e9cf06657834bc1acfb0ac33bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42119c9a5801adddd3b29b062d22667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44ed89dfcd2f81d33de3b8636a2f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130ff14b3d56cc09285704fca08fc6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075df7fa781ead83fe43928f869612870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97612aa6d2bf6c69fc80f98392319cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab91083095229341185e7c7f81e5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789aabd97503809a284addb19c3e8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8769693b7d8d9a825971551a59816f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611ed312825b66ddb4616254fc69f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7042161abbf5530b40141e33c33a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965bcdcddd569a9ef1d02e4356413877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2d657b10e9d41054042659e794e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76ab17015d92961a4acb00dfb1e3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c623142f04e86dfbf4c1dc335608280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206311e5c045be2e6e249cb45fed659b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350ac41135f5ef6b67488eefb7089382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a778b08e4c895d33d499fe018fe5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffcf7a450b9590ba5e4d4993edbb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea9acf33bf2b328f72cd587e43005285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9543d1a74018fdc27bf68e9344daf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8530bc139e1442e7c724b3cd444687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5441cdd38e9a574b6a4f46c75557c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d134d2f6a7b7e440dce58b4bf2152e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8028a223e734603d1de8557df4550d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb12a459d23520452e9ddbe5e1eed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64d0b498d20865d6db86eab4b2736592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388336f3b86263bce92b1096d66f3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41af67eca79dadcaef18e09567d91cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3836667c1deb9c7793989971857995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8fd830c3b1915861c8840cc1e09b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dbba7cb60f1b6a8057253abcc388597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ee0173d6f431dd84005003affadc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c132e32559076dbf4cc40fdd663d6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3d54953fb764e8d1eb28a41e40a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b7a59ce1b3593e48805f3a7ccb40d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6f43ec18358dc526205f6a1b57498102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772bfe014256e639c511ae42dcec24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa26d2af006b3ea0181eae52a891a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07e2f3865c1b4b7880c1ee8fdfb5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91125c5f0f1e38ead5020685c00453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366957bfbc9fea26bd0e75cd913be4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7411f66ea4c8031e77e722476147b24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fea807c6c846c78d007631f06bea4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c1b0cbc9584cf2f2fe44f0700d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4de7c7ec6372be03e9dd119acc04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ebb51a5f88c0ddbbe3f896b49a81e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b18ec88169fa983482c6d1f8d7c72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4426e2ba4bcd7b31a38998b5e9736b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8aae2799b8bbc97ebd4aa81dc1fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e671a565f21f828c062438659091d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16a04a33a3596349aa298eccb3283117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2264a731d95760b66e0e4718180b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae028dd7e18dd0e97365ed48cb3947119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4f0859b729afe31559d21e586d2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a5b2cce48e65654dad437980de61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16aeac29e5c58cfb0c2a97b25a9238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2bbe63efee7d2c54e8e430cd4864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05b98a5510ce44d901a01cb60bfbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf1696be3f7e6e108430bff8bcb3ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec305450bf4b7ac77a9c8ec583d9697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7bf384070949e6ee6bb341e8e4098127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ff821742454523653f6e69cfda51d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df84a119eac5682813cc2b56c93154129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb084c4620cde70ad750eba5a6e91f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50285139378f5206fb38222bdd6c6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450171ca747637596fa4dc69430cab0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a4b21e988d7ca7f7e772be6c2e81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f4c49b6b42703ce627e4dc64eeba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c33ab5a68a0466cadc4108da5230b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e8f5c190303b9045da7175735b8da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895176cbb10be1b5388655627e0cc47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ab01252d2489b47e2d147745dcb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3e3368b4e1997a2ddd5a3d4ba74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e327d6baf2f9ce1ebcfd2f075fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e666b77f9605c696bc2e050ee93d418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584795866afdb7635752b8ad27bd923142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adec9d5da144325e96b62851a746479143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2f0e31fb7c27f88be631552a5abd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b8dbc8647cd422b56487c8f84e07d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe7ae133dfc1e5e7531cf6c869938146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224d5b0c806c71ed468ac69ad7e984147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf7d9c5f448b3926c6d1fe3b31749f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a91cfd5db9814de6ea192e52d4fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154279df76d2eacf911b46ee9f59484e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0811ceaddd2010779729d925979a02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6cd9280a9a533b2b5091076696a59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662d63f8e7e68f2b1a57ca62393629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a9372d1956c4da08cb0a55177cd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd33bb6c9ee4918f90c3f2b7714ab4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c328ed310909fa3c7004ef2d2cf69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13aca8e35ff9d4fdc0dd5a2ffac85a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc05add952fc3ad5b2c9870412da9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d0b6148366ed0405bd8f53a93d7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b245110461f4ced1a5dfeed81a62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c46819a5a3c2cb8ff3caaa9fdf55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b010cf52a3c1832d1496abf2e7451e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f87a0b26e70e3875bd860d9b761193163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ee568d813cac551e16107fd1ea9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de156ddad01977f2d44b9bd11e6609165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd3f3ceab062f5d77002228c5c357166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a647baf5a2550114f29d1f43b3df98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cc62526fb01e5cd0d932b619158c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed566fe79beb476a85fa5a34e19e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec690f73bf7f9488483cdfe89cec4607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bad59ae19d8e13aef74ee979b1115171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657723fa7d7f14e543b308bcf0a4bf26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0edc93774fbb18c291b679e6ca75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609b21d40c2482cabf78504be47252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1981d80a2ab09ef45e2dac0d2ffdca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0dc1205d4c8f61252fbf8237c904b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb92c6be19329b896a85cc49c426732177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807b59dbfe486cae3fc38797ee66cf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525dd831e5b7a1f8b487d89517b90a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7072047c9314ceca404aefc5f2bec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86ffa8c4ea831a5f50648c4ef4c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4cbe63cb37dcc0ec1dae6d7add77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1d43704503967305a85cdd7c7da7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978749a05b5688d8d03247e217f99d9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fade18d1596b4653ac1717a2772a8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99331e40e7bfe80abde4f1b63d54c7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90e7294e218f24d94456b22d534be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375e10ed0c13c9c833c99fde2d61474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed348091dd2b37835e998267bb8b41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f65143db3e289688c452227773bb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c182dc052c82852f34e3ff609d1e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ab8d8ad8c038a4eaf2b5b4eb0d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645fd5c9b30c0dd0db879c9fdcc647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e440d63c3cf822bd6e3a100cfc14b1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856508cd2e5e5c586fc3338d46dcb84a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae82ee8e37c90289b11836fa1a4137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574acf6d660cd5a6e3bbebba9e9892197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7ff3e8bfdcb1ad904d70d6bbf5e5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83373c82934c77edd2c9dfe424354b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dea6be18fa5c4a6d8e823947d749ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a391efd71288d4eb1a899cd8ed4166201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164897b33e4ba54895a05469978376f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd1066d2d221c703162f3da0586fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8e5df855ecdc0a959ef11a5c1411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51e812745792cd9b4d715429bebbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd330ab82a9b1b62d45087c25cd79a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea6143fd8e154dff15deed20693ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c01c50d7128168a6d672cdcc356dda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467186467e0adbf967f38ab959e936209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bab3a913f3f1fe0a57a68bfa83d12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5320a812d17c17ddb22e2f3e9df9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd306870517f0e8637c011fd96a0db0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393d907b9cfbf50c4087a31827fab9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357bc0a93feeb9c16bcb4a2ae8c929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f082e4ebbb0d52dab90e7639a229b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52e04a7a24b4030470b7b848dcd7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57bcae8c8f03c314813e56386814a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5639be55d3ebbe867f4759ac15584218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1544a8c50130d9643fbea11c93b0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b66e74dc5fc8c9ae480a5f7f382ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3fc6ae7a6eeb360ad0476957c2d58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12005b5d95b82f19f456f900ac3ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa213b6230a95d45093d8307d6b951f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70446e804bd9fd7160b45d007c5779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ac5a4df9401453a50db3fbf27a571225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dedc35c71c483a7811d3c55ee9908f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760643ac360d865f1bb584a05b524b96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908b9598aad6cd82dfae876d165d11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dd39206641e1d3a85c74a82c31790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516244536e2bc3abffbf98868d765fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144191c13733f0103ea5ee54ec9f5321231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67ce2f6dc9696c1a2e3584bb2f326232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5dec96fc573b72481ee1fb9f5cd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d7b631f20700bdf111b715624341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483d9a0eb91c4df1b32f0ff1813fb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd79703477d1264c16b1f3ae14951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68537a4d6745774a6eb948061d54902e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d5d56377bfb99208cf7fb4be1393238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b8f7aa34557ffabe37b2609535a01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cce4a8d66646e8a37026b9e98bc3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2092b4883638d9ecfb63892b85ae4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04d849280c03bbe2825b71df5a302242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212cd304ac1fabd8a42d8d5723b810243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f026905794d145b1b8bb6ac36a118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af260a7977d8531807e2a2a3e38d2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a5a073f26c25e88d982f1f1b90a10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588c3f3684589272a4987781946923b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de11fd90711bcadc127eac7187d905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da3d9f011b069ded52bc75ccfefe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9210b4ef165fbec013a02af23470250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53285d974f82a02553b9088f4b887f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db360403a2d9e3610c2903b34f3cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a001a57515c0fde1b01421081e5f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cd45c779f405c7c9c1f7db71a19a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f9bb5db4a70a506e232c917a6a79b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39eeb7f6c85f087689be80c8ef3e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076b1f862fc812567eb9d53c955f06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced35253b99c8b7333d39c0e30c2481258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114559b45de7f534c4694e427cc7c8be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dd3bcaecd73f5786a290771cd1423260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203861bd6295c7ea9b420df48ab050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9deb4964d7b36e14da04f173b9d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f5fca754ef71aa812dbf84fbefad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264cd2f49b48765c0cd67435e0ccf08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834b9f059470f45aecf12d11c1f88c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96722eabe6d54980e7ad3ca28bf4884266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1675f2495368267a711ef1217108453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd97e2edc1d3dadc66e299899c1991268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94eb67e0b4b415e1790e0c164f422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a5865c8e804671522691d23ec0e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd237364551f6d4c2ec1c00c9fc9280271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a7865604721b9cff5b78f03bae7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f374b80df242592f337b701d13a0b3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866f9ef6170a77fcb946add732534d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d60ce77e231380bd9eeca0766c985275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1472d1deb6de1fc1c37c027f451a8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a473bf6c5dcfc3c3163c84b1bfec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628b4e30df19cd746a98fc02e0a90a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4497903794cca1bc7414f2071705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656d550e15950b2cff01d073663a581280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028445152986fb2e8d88581be2a0fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319391485f78d21c30aa12643a535ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1e5567d167bf0c1557bc1f68ac054283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b43e4f3f0dbd932f2d6f5555f026284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4dfdf1ec596b92c714c8ac2c74de7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f333a034e9ff8481b9bacb362c0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168c2ee17d814c01e78a4253a8351e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b934c0d4621c99661274bf7c8b94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac40823c95aed18e31205e1cfc656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82702faa80cfbad19b9b4c7ae26c8d6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332d27500d875c2726624c3e4b6f01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae000232fd53e77d892baa626911e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841f6044e7cdbd2799c1ae23a270af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5176d1d465d364cebb4247c8ab2d0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce36b354e59d9b3d19cfdd72de9977295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6186898fde222e38dfb5d8497d57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eded230d7b185886a58b7e886cd626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ceb42aaec4609e3a49be74a882d4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc52540c5298210b85e541a13de3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661bece7459bd4cbcf9033683493e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252b9a5511102072c7580f00cc9f267301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861e80d1ce2cb3dd4e6a24a5f8e7161302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a618b6646244836da1c1289bea3c424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d40a02ea7421c7ea9aa14b48d788f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818c65cae98a83e1d605bc1f8a755c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab43fb81cf66a44c13872da0f87a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca309a1664972066ab5f4ba33958f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ded43bbb73582af09209871481a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bf93c32f4480cd3c5571a20b9beaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f9dda1c2da4279e2307a7bc5bcf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418163d8c0e7e6b505e132c47f266ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edba33643601782f355ad1278d4387b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905bc85a1990297a46b574a22f19d16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ccb0505a5aaf5af86277e4a70ccf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c49e2d22589a0317a82bbc4681f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a75478cb8e3758a53bacd92d53fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0738c1730394d0fc686133b6bd4be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57722cd154c24062bfb7f762b3eba6f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4ad12ab0e202e2fe76b32b252b3f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b2cc5f2dafd0c566df12d6dbc20d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eb164eedf82cb06871a243a85ab02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea124b415328dcebd8292d67ce52ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911cac7fd805d9431aedccf598141dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc089bd63c6ecfd027e22517bf4a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a7e3e5fab92788f4c06004a2adf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817ea08a497f18a54e12cdee4dd522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154795944d16311c8d578b5600ee2bf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196f8f7d491cf4e4d1b4d19623c2ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e481b54287fb285e07d6374d70df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6498ccec1873c163dd3d278d41e9ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd202ea4638a75dbb4312bbd4302e7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f049d0ae4370b6d0133b8ee779de7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c654d581d368f424c0e225c86607333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe42a982c9c0a0b7a6318111c038d5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ee46a6750d28b64b3b9016b9693e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b922c7d8572a30cd50a3da87f5e6cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcfe8d0ee2f19ed66d03d732968ca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d9d496ff3ca5c2aab949de16d889338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6425d344746ec1770de7609c6a2fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408654e8bb55db841e465a6b2b0190340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ed1a6a0b331f38dd37cb6a2ecea8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b83887fec51ea6a99e7e416de68c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e116ae7f88339270f9cd6c2b12bdf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19072f9409ea4fc5ea901770ad61ace0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9a363766c3040193be80b7fd9521345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81688b368148d8d47a35ab91b66b21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f33fe434bbf71ed83c2f492d5776a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d50d6d4751663715df0d6e9a4941d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b2558b3c6ae72c6a771b04a8d3b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f687bc62a8ff561c53294fe3cd9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9368392ac08941ad4db6d448966e8f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d76b2d864e91777be0ba54b5869774352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e521e5ed9611bbb1b81ebcf78669353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd0da10fa7ca9c34b16e50dfc7308354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf535fd0b55cc2dcbe60a43ea39baa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72891356d4e942aad3ef62ba22fc719356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982621e951c0817c7cc0d0ab1e6e0e12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d232350107384988830920e60f2fcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ec1a5fbe909502deeee8cbd7dec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786102ad138b43f84daa71cdd1f8257c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb420ae7ea70de85fe4b546066d300fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232974348701d8b0b18c96f8607320362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc5e5f3181bbbdd7561b7c424800fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c22ceb25391185bf984c938433e02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f226ad933e5794abe2f6454959e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d89564cfba6087696c203d9b2dd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea399b114c71fddc9f277264cc7caec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6534661eef48b8b361a2a369bdbdc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69bc9b26cf030d63161d38688416e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d1a3444f1bfc9532f90a31f72e652370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dedfe5d22edebc49d4d146c9dec65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901ac1b64a6416864ae9243dcfd6a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d481ca9f4fa930a1ce9e3731e25b8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d99d2c02e3b9bf632303f48933cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6794f34af61b1336cb5a283ed5fde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe2514da4bfac45c793881e934ee8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c3940c2a15e4dc66539ebd465e00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ea4a26cd11b9e092c0b6ca7b7a8d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84cf661b90b767d305f5f0267efefd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd51d7f8a41d9416366525b1843f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81239be35629d0aa75d1170ee53993381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd249be8a30c4dd2a8cbe27074351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b7ffb6b600f0187e2ea5e585bace383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170597e04eb752220c05f71f8574464384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da185cd0bbf315c8e16173a1263a9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a2875b3ee542e220a66675f4936e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb698aa94adfdccb06b7f8cf639cb9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386afdc75d43f15308f3ad5c189d4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890d0805ddb5b8279e9a58917d7acf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333da40268530ea2a7b71a34acb23e85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9e14a0f6a61d7e50011c55ffab01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f5807021e4de514098fd114b50ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac074f1e961599fde92733cf48f4e69d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3057d4a74758cef08e78ac6a12e81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7f381d29414b8c1a023da0efb114395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ed599774df513ec3ac8141503fea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc33c89efe1b73b0a371ba82e30e1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226920ae46c38194725fef073055859e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4868d71dd3d66aa97d803eb75d98bd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe55374bb930fcbde8b3ab861cffe9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2fa1487283f780682a47d9703c78a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc906ce0b2458a7cdab010590ffaae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbc6a46f520c162e3aa668ace2b38a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb727451f8b7ae301bdf7fed433d92b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff6910481e3e0bcff1c90aeba9715c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5df0c7d1b8378142b9616b1f9e6bf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc80c1b5581203cdc6a53500838508407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d592b95662e12776adbc7228fca24fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5df7507adf6c3219713169c0246844409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342e2b92aa7eff0ad52638d15070eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601879c7ada45b64892875201a24db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbfa3052fc6c8853ef1b0065e05e93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca965b759d7f2e637abd600609a6e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863f504af7e846114c9f4b82e0e922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce86fce99de0793122d47d79a635da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32bf6935b091cb18fe707d3c31ac62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d65b7d8950daccaa2f7905bed7f16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9bb8d0f5b5adc0843077b56d4107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff83c78bdffd9dffb20a1951fa65e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63da559e46075bc60975c5e13e6fe46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45534383b650abc482cf4b98ac44dcc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598965ca8ce8c2ff0a23a7c51571bc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377d3a447df5ee31c061eed75a65a51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463f11287646abb5494c3d6afca693424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1327d99108192ec60276f126d23bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772bb48650a1a1d32f6069886db394426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d2745896d425e2580dce26eda69d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b41189cf870457a0de0be310cda94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415572667126e6f3b8fc239fe2cd20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44bdfe245092c1a43f23faff0299b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382370143fa8261c77d7127858982e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc7575c2bc24a12a93ed0ff9ab68a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90066226fd150fd6683c8b128f6e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ad1152ed3674853c128ed280a543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc13363083c36f1f09b2af05c93f92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d552e10e55a6d537d7c5f054725d8b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b836b062e6593eac3a2cced3f9eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c73492f1a809b8281da24b784450438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62a7d9f388f5ca51858e406fb4eb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e0542f2f5555001e90f358bfc49c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a35b715407e2b56214f877bf62a73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ddd1886d7e7ce29590977d073728442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd422f654b715cc2c30fd79d41406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9fddf770b4313e16e396a85fa142444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e60a5d222a2397b7f6cdda95835ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be44e057d1fa0846cfc422d19f3056446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712292fd326aaf1e52109045e2c08264447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671f97b8be612cd654b86313f10754d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b75ee3e77c6998441636a17d2fa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e109fe10d961bdaa3a12a5d0da061fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16897736563ad9661b1f62a52bb35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f4b5b542361c02e7e5db6320393c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cffeae1c271eff277873c89885d430453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482dba6d380e3576e7acf06ca786bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0733f4b374533d620a30f3a1af02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195662d73e131b3a816547385c26fd0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fa4861edad5f81b2c94a8e33d490457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667546c1ed8878b69df7b219b482ca0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da607cd8cd03c29cbb0b5c79d4007b50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b123ed1b0c294baffaa4aa75ede30a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054963fb296baf1c704d077ee10f6c2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3fe4d75e5b670ff5dbaa1fc80c24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c956cd099d082f9a17a9ef3f1e76b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eb771c9ec556dab0e1bce69693fee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7877fa685784be12516d1c47aecae9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0583311b63a6786363b7bbb6c0812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563be93b4b56becf5b24b752263d0ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be55e368d2845a60240adfc04b1d59e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97ef1fa6a83f9cd76874a833d4bb1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e874796058915a680d31d2addbd25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2527ac16cc6e3269f694cd5736ca23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b6183f6dbd98d0c44abfad048a5d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2cc32a0d9e90c5c4389fcb2460e14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76bf15ce3965eeb445aacb3ee36294474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e220038f1b62814a1ff140173b22b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2cda5db0d4f303cbf629849553982476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de868d5c652b9df244366bad7f961255477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737089f657bcb8a96ea052fa21bdbff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ce4570063a54bb3d37f8337964d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56cf4a2f8fb7d774fc62bccb2acab0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce91417ae3033b0c0dc86a284c355f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a67bd596fd3a6cf3a7bbea4b5f265482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464bb1ee7ebda60b2156ea2c4137add483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a3fd3ef8c743e58b3a6d14e9b22ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ed2990898065adace04e73bbb2f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d49dea770c77bead4f1ede2ed0b5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b347af8fea5af8ebbeb947d8f2591487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b859372fd27720a14427f92a11ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38d10f327056e3403ab11ab820b612489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b03ed76491897aa1ba072e822dd33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdcd8e2e0c95d07ffa860050d392ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5c84696e345c30ec6d9c3f64e81c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fd5b5450b450406d573a28a1ff55f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926f50752fb74152bc323145dd569e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b267e3907f49e9b17eb0e2d981e87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947a4cc9de0e75b99eed0ea7561bb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09016f31a868b0e672c92c256edf50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6762cbd503be0987ef47d36c4fa419498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a3eeb163f0125daac8c1281d10b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036261efc3be97c7f3d7ffd0f4c6f37a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a9addf278e8aaa82d998534bef82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477229665a91cea30d9c6d9f0080e054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a0385712ebba3285536b20b019151503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ca50ba8fb6f657016cac75f1f429504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ddc393ab5c7942ecbdf3b373fa67a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d300f50106da619ee2736e73211d93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87798cc068020c12e9c61f8151f87d80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfe428e77c235efafbc207c329cc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a7bc84f3dcd695336344713d8f463509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28997932093ada8866b7879f0c4d14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e843d3540f5fd07afcb49f239db16a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a274225e96741642ed558f61ddc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555d3cb57570998ebcac19249e700d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923262b5c6858e87d8e201d15f4ae27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66130e0554a53e87c3d96be35eaa74d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda070c5bc1da949f9d5c35fa8d6f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d040eb29d4d2f35e3c6a67d7e5377e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ebee66b2e8fadb3026a8270c2e3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68637901e38c5f92d0bec23a0de7055519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d9cd1e61848927efa7a1c32316e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7a3a73b87aead10d8da86e811b668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95f0884535cc2d4b6991b22bb8c3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c3f6ccfffcbd1cf6fe505dc006aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6bbfa2f5e366c46229b4f14f9144e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b71da67c6885c903bc55f7cd0f995525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd630710ca324bfd45e34350e73ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ac3633310658a68c43935015b0d3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e1b4bc12a4700b3e575282c8179ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d3e9ab757580426d5febf33eb456529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c8d1c50210b124cb6400afa2b714530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1e4521654835b7a9ccdcf4c31c9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf430fbd70c57e69871e67069a3d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e342d70334cde667573fe1e68389533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c38dc05c80a5e8e98f22f1c1bd2ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eabc7d540dff77bbf97eb7955746c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b3abfe269cef241c4aae1fab545e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c40950898ef151f03db4434f60b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c147d7d5f887c9b84bdb9181611b34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64b263588a2f929b01994dd11b9988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee20b426278dc24025e7772c4821e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0243b071b3fc0ae8402f8c128249f1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017185827af476c0c0aa328b9503d31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865a1839ba51a2dc3be925ac532fea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd74fc6bcddec9b8db3c80e4279e4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f5d2e74fe3a1144675ddceab85cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a5ccd9cb92245265cb8b1a9f89e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cced1a2a1b69eb7ff31eb40ab8e306547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2dd4268386f79d52b33af83a2eb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90ec7ce937d0712fa292ea4439c7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645862b1a46b7ee7f1dcefa199bbac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3f155023b8b678d666695f040ca57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27f59fd41c473d29d7bd29fa46596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5703a8f28c3692409277da5b7ef7a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac02b4d33fd43252d883e3a032dfec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd18380470372882af627daf0072a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796280184e9a175cbaa35fa9e17010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396ad97a103fc828ce56b2edc36c5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2316576d0dd5ea415018e42964347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede40181a50fe471f33547432ad2dee9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aebe19f05f1c21cf6f7cb5a0d00f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc5d2de9861c6d4ec302506828080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fda7ab1bcf991db99776ef15508da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719f5eab19f338d01b9d75a2982458c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d3aa1a8ccf8637bcb4f3732e21dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a186ac2ef086104e5ad409d020a67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4648dc983616afcf221bdb5c0919566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634ff09fafe998b2cdc2ae8cec0433567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d7fedddac9416c758be99c7237c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbffec0a5899a025f93416f0fb68da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63603c2169543aa80a144db66b158570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b5f03d029f1b961e97ea47362db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64106d24d9c2ba4c9f328209542ca1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb508e261d52c8b2f9e5bb1ead4b4d0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756f3ba3c96bf9d2a99b2454943c32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3c6d9f57da57da12ee6463979007575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9723868d2f6acdcdc0bbcee253a4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc131baa7bc9c9daa55ee208a7ae6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75463edaece16d98470249c566d374578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac999935d55d80080edd293f77aeebb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827535a47c5130b4d1708902c5de6cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c1b1d5b51045a0271c842dd79647581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a809c827bc7f17f441c15e028f02c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efca25927003a8d168dd2fdd420d1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e728f174116c7dc19b214d2343332584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bda6878e97652772373e49a51a47e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ec006dd469715344bae6b89e83a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f37223ddd19ac076b52460a83601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddedb7ad6255ef8aacc71ae9dbb33b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153dc51ea488f56f7bc24bf093b8bbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b85b7165edcee025b771ee2f0bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a34ff273dc57f8f05c9b818f7e8943591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943f8bdc67c7a415800128a54bcf84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd8ad9692ce49a6b764c952e70db7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6289b04b13adccff2f96a9d278ef38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c57ff7a0dab9c7d0be04bfcad4db8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e936a49dc8104d5cd29eef2ac03e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1e4cfae0ef0bf8cc116657479992597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fe2bcf4b82880ee3ce215521ce63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc579d6d29836950f09057c574d779c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a18071fefb8fce78c5218b885d6bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cbbc704a2a73623e231605122632d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c7126d72150ed82358b20536a653602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f234912f59a7dd2002170b9526ea2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110eff419d241cc251d8d946d53d1ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ecfc8bc0bbb544fd951b3a7cb33c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e527a936c3110c3fd50b5ad600028606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0943a71e2b4332e2f19c717ef4be6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d10a096ffcaef8e32d8e0e83f6cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbaaea5e46dd1a1dd7dd8a8ab7ba99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e3912fa0d181ba6886f170a30fb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9adde7d51db6724ac524f58f36fab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1741124564af08be870799e70ce3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe5b6433ddb000d29032850a4350a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325977c2990ada8273ba282e018ec90a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95826bdc9507ba2846fadb2f72c999615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dffac8999a5c33da9fe724a551371c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dae02e893c533c4c6ab14c90d7ffb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b0f996fea468089e7bf15f1bb329618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c17ccae79963513d290d8b08f7513a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ddf5d4b74cf6d83e6c30dfbee041620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff091e679d4951449659b5d8f33edc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649e541953f7f6f1899607d16fec0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b3216138d326d5525883709730fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477549b7d848f14abc9af4c2bdb847b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969dd317dc9e077404d34171cc6f275625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502423aaae6376ba063c4e12ed915c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27ba1739ab93b410e044ff42f7c289627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67bdfc15f1763e9846ba2fef71491c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45ab77828cdff5a7e561afd460abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4acd4a6cbfa45ee01d6f4c1f31c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6a20bdfecc04cb6c47533dcd85d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e7125fb94351a2eb227e82452ec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87145eac3e5ab228ab15491183c5cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a93e8430e10003673e19385b40249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f5ed730d7dfb7914a83413547172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272369d978bbd2d541456e6c925448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e235ab1ec403eb4a2fa7af41a6c0ba6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c2906b0d76f97e8d80cde7d950ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30637690463811ecec52d62e41fca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70325d172dd4c8becbe7bedadc03bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8f95fffda2850468da4bfae3f2bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22466976dc88f39c247ed25e0f0ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e3fdb2803fe60143134f764c4b3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c025ef742ce744d527bfac09ca6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224fd94b4cdc88f91ea6ac81ce77b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773865656f1f1a833c36e4ddd57cab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4a27c695a0924d60fde1ab8fe080647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a866cfe58ff43e6253a3f74704df2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb11aee0b2686311a8ad1a69974cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc332d014cff078ca4a3725538f8ac61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a173de205d4a3e803bc10667eb5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974cd943c843cc791ba13feb5df5ab1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1be7e9e66eab30f7e8be5480613f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c125d1b4231df86316ec1cd17f47d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ed32c482b369449cb5b52e1f31b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e769a476eb165cf56e144c69f65ecc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaa5556afd426269c4c6367c95f555657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356363ac5d1a0f2aa0caeffbe9d8a43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f203466b062339d3c3143a22ede5ef3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4fed11ee20eb6eb0dfac3b62ef3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4273bd363d724b3a197121f595359661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7492ad9f06d04d1f71d3839dc7efa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b0a7c73de47ff9a62ced20c4717b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144214c9a979669d2982dd8a41eceb7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183e8b6dc1bed52f9b9a63e23e170a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1019f9d7d45b7e7835ff0d607621666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a4758804246bb7223eca7bca80e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f843f31a73cdba4eb8f49636e4c55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba1fdcebdff23cadd9c30c49efe83c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb30db858b98ebada610bf504f3fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430da9b0d32d88ba2974fcfce2316e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c116e22162aad153181ca67a53c9b6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031398dd4271952ba8815364418f56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd1f72986747244f39b918bf09f4ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e2b90b72eefed9273f07fa5cf55c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0292875024fb8a568667183369f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e6c2d0a4db2334498c69afe619dfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf54eb02606f5eb140a461b68e31e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd2189589c99daca291068d5e9f4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53cb3811a4cf3b7b4ec7e29e09f048680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aca9faf596be52c36fbfe69ea1a7e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd7d5fd39f97029571043a617a7e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c050065711f64ad83764f986468b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a0ee448880a891293a0d75f1a9eb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac73235bcc112b2a3695d67c69c40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8edf12b8878d9006bc9581de3a55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb681ab4b5c7ab538dcecab35e668b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25a204d94bab48707826cbc183c13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1a21c060c9a20518cc42c0adb5ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fabf64f842d5ee44af104e1cbdcac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d703ee92af30f44c79d42b1f1861b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45b90d5e49faeaff84dc235fe85c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7f769fe40fc4008d2b704deac7a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c799b187e9a2aab61b4b5ad6fb0ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e7c150a6b0cb679473fe787fd8b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8710e8c68a55c9028d584fe77890be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fcc448fd21d6a02874274295156dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b846119ccdff0a78d6b04f7d121e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3476062a1edc64cefa2812f30352699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90598dca0e64b2dc6625fd3d5a7087700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403e9db6def9ac0f2ad2b550e19d96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27236fa3a5fd57234d28b262321be2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7840e05cc238f67a895eba1e1c462703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0487c02559a7699add4c2ff8bd152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd56af1f8214ddc29e0b835cc7c2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d7f8e7f67fc6afbfd7bb4ce6c72cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb07c41710603194d7a08006e8a00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734cbc42a4011d388b1e392c27b982f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71836c1018d516ab268b6adf700ca4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7a7d0b7dd63c51962b08ac3584f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adef4b4a08c89d95348be2a323d4c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef153dfcedf1a91af0d2fe45e7d24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ac2d7757fc4370b7c63ece3f3779713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a619cc60a58160a0ef65209046c7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc851ad56abdd94a63f4a769cab037715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e241a0c48c973b0e91361a9585b2f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dffa8d4a5440231ea79fc3966200dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291afeb3ea57746b2a71072949ed49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c7573906e506e2b5d3debfca1166719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e102e5819f632d56a41cc26dc3acd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b18eaab627d201364afa5baee61a0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f39527970ac33e9f8ba0bffb1b7b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f7fd00bfae9f50b96fff03bcf9eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a4aaca8b4de82be8df79a35ef04a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890a766889f8b32f2901cc1861902a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541603168120b07e63f06665cd2719726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aea66d7a6b646aacb80ae52a8be6f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75418f0e4a4423d5bca89327d1f681f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80cbe23ec48bdfea655e6e390d71de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a5b3de2da1086c8caf611e9c7d0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b293ba56a3178dfa5e220678c3635731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde095dfc6ea5beda5db1710a18ce2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0e1f09374df557f977f978086f72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ec4e9023ba38a3589c5f30e49c17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0cd521b028dc0b3cb8960afed4c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e578e3d7d0ffedab8c60e835287dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a7292f7ba7cadb80087cb2371c325737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faea9f7e273884f82eaea31cc55f87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd58ded4be4680632f3635e7e391c65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c405cebc2d72a370ddcb4d51b03d8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327323fc2d216c38b270088da07e249741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb92293b541d5710316704ba6bdb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c399189bd8d5e54b68c90a35fb0c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefe92b24f45dc3540c078c04469a49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63334d7f6a9c86c73f074bc8c2731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d9adc8b90f49fa74100daedcda95c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ff44b17440186cae04a4c6f78f7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d70d82eb00dbc9c4c405c36df267748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a646e13b5bfeb5737e808045949b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a315a997374d716a9346b386d26989750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323326f9a85946c97de6c55c30ecfc6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ddc135dbed456c18251de6dc4e36a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b14abbf4fd9553d2aa038d5b5c1b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f33ea7c896ebcb36f204b91d707a89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68cd8438d9c5f54c556b43cacd9da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844b83063f752f4b9d294f8d65cd30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6f6dcf1dba6df16959ee4290be83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd6d746c0c778ae3689a39b8f72b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd51ced629f1eb9ac7afb3e358d88e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>