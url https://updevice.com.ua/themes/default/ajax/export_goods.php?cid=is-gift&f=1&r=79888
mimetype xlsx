--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957585be2610eefffcb43ba48f78b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b0fb660d362736f052092088200c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd2a4d2fb8c97e4d8b170f900c69d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a92e19fbb08e12f012d1868ae0074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e85df80f51d0fce7882c145e3a169f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d722073f610a5b7c729401a3f903fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3d3f8d7658fe0a61762a24d9a1097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0751e27442f39e8598ffd37669bbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a651442545e584ba21342fdc99709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26110f2a844ae6719283bfa8c95a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5c1decb1621537e95147137580a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d70aa511cb460b153c13a6fb4fae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bb5dbab49b317197b1c316d3c6e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced631b27c4c5085db7b812ea904875f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575da4ae01cc7c9537b1af89c2a31215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06914d6921a9cd62a0156a6568c10716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf795c65192491fb27dcd51823bfa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273189564813ee6f15d1a5e75f60c00718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fb2d2951f7dba19cfc44201a6f11419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897b2f184be05544f01756cdcf575520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ace74e7138b9eba3b1857d723558821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7905a37da2ad9b834548cf4a91f1a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f8f868def49608cc50b4b5c52e5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72261810705c55028fc51f1b65e5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303c9cc3504ee2b73f636edce3c4a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4916fc21ad6af30abac65a8c2a4cb0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728cb8f9f9d9c2d2a8a3b3043b697527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c809f29894081e07f0d8e522182a7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dadf98d115712567733202533a789429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf2e53e7ea8a07598fc4ac30ed49c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a288963f24a7d365aa5a9047cef0f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc069af175f75441064bed0c647d2d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214772796db5a71d28981a9721cd0f2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518f0584e70c0578f3cdc6ad7fb9c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7408bc6b5a7e689bbcb4fe6a4439b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6108fbacc9733641cf5f46f70e0cde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bd7ab15f032c0c9a989694936af5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b3871cf5eaa503b0ab7b77ccd779d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf5fa8df16492b5fc22d544f9ee7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077cbf560eba0cf4ffb73c10dda091940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06508ef0d58ecc5d8d6fb0edf23afe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffad86eb6ae76f91c1ffb72c43a3d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2706424a8b0405aa2a7e7deb91a47b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730be6c612dd0dd976c8310257d651544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ca8839db18793a17309586851dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554631d7bb761c06d56c53f3619bdcc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f26df5f78324c6b1a916bed750bbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602fd7802d97bdc503564097c2115b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281282d12c5d6096489bd88277a3d3f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5d7289acee220caa9133005f3e62c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27938fb81841427f275ea29fc0e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24cc623e19c107d8b0c0c4af939cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6a89c5e14a78070e5211a15871c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd457ebc3a8456584a7f5d2e670ac754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a691ca9f3b6a9b80fffda553287fa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c806b66f5649e25a70faad9683884c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b962c504a81ef37e1415af6a9bf3e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d55852089670ae144d69d636e1e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4106b67ef453f8f3c97709635f7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ddb126ed7d77342a94c13e42d42e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c040fc2682d73bbc423096c5bbe9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd896ee819cd07a90f9aef13f80a96862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841008561129a0a631580f506cfbe51763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e561a388d24828a55ae6feb58d2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2cf85db41641d921093dbca6623365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e26c6759f54552dc37ff0bb1242db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a1f7a0b24ffed847126bc5550b8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2199b968a6e0715168bc1595e0eadcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda52dc2b09d072a6b527fe4b14f4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934d3d58dcae20fa94e5f0d510aec6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3dd4df71d5a04440460ed304616a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad641c28dbf7d22ee8d5a52d9159d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40c3fc9df0523633597ad0eab1c4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f3176ccec8f8b2d9f62f9c371bf9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51368b67ab04cbe913d585632795a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24a2938cd9462c8d2829646c1400076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8095b552e332ef8adad80ebb4e85a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4fd7f6f9d3f0a30292a848124d4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258b5d79c6b4e0bf378fbad6bb7a8a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7769e25f2f660e79d941adbae28d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0593de1bbd8e63aa4b5cd428dc6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de573aef1e9112199d652f3fd2209a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0e6e3a65daf19f4faf027e9a2e1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b286172f3d9217878e1ed87970086a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25230b354017c87e4bed96cdb9c57f1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0bda0745373b451ffa2775174da8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1a1ed002c6582bd8d8f5413dadf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46eb57b28e5c1ff51a200b1e6b766d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28d6c242353a899a0e12d20f5d7a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46286fda986be307db299895c89cb8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873642fbfc01f6bde2988ca90920df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507140c73ae9e371f333b167c2f6d2da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e053b3695126491b46d3e0623c09c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9403b8363d81c17f7f4b2619a2dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ae798191f6b757c4953b74b1b08395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b1766fac448f1425b1e08177af2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9273485df5e96da6f4e68813de6f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544de539428ea9a53141a4dd671c63498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b1d5111f7249e3367a26f2e7d88599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b0d88efbedb75477ab88ea8e5877100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252713a9bb46e3defe3a122217c5ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4b654f3bacacc7203673e9b342f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc616a18fe9a95fb12e6728cdb61e6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f4f62f0fcb591e7895c1b4924cec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992188228d0d14f0fbbe02c97dfed72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2661513423c188ce842ad6e8d02e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1714b9eb95645707dcb074de38d575107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40b3a450bbb44f6abfec478bbf797108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c5b9efb686f65533578669d41ad2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe956dbcce9ae0f7e8834bd851ce6cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06e775bfa9f48a47b9037b946c0b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391e674fdfca3aac259a5d61b7163e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7570b10cb3502060fa289609951ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb42e4368502658e5815d97a6a60f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad413d9f193771c742c685a8a5c4d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81130afbaf5995164d2520f14d8028116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9181cbc779a8b5dbfa44cedf6ff96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb7b5725bad50aa3ddcda9de9a80f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d75ef43d433682ef899b1a0e082fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3eb7f9e14f223e5411d6dec84c2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983877d81265c70c30741adbc9b00c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65090048a5135f1dbedc3f44c3b7afe5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8de10dae031c072fadbae7e578fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298100f9046d07224ac33cfb6964417124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd79a5d958cf8704f4b1b1d0ead02cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103366cea3fa8323a678a54224a250126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bdfd7500bdaf621b83b726b1f2a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5e4991a6dff3820b707f5ca0562d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06928148a6c2a9bdd19259d88a57d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc812b9d62b3bd2009aa817af089d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf714707e53a9683a87dcac06d057131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f280af482f1ac4d93200425be63724132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8168811e6ca89f916d79027e499b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5030629572cea8edf609ca3f80c1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778f0640f152fa7a36ccdcad478bfdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef55ac170ec6b9cde00bb5e34bae24c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1ceedb05dc394be72e101c8893c8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58188e6059954bb1dee836014b45792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8bb9ec0b7947781424b39cb644d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683e868819e6cf895b774cb449eff2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d308866114afaa2d83b0811dc434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e927b920feac8c4bfff067f6067293142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f6820d8120b52c7959f7030d4dac5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557c9d3d8bb529bbfa065dcaabe6c74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c2cd4b88d00a556d46ebe5c7a0c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1251c9306c0b167b059589314c6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e883626e53d31de8d1ed6bd85bb533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3261f036afd75ff85ebecf5c4db44c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac857e407f0f01f95520b925bfec1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e122337669c73bd148cbad85c5eb57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc253adb63cf997138c89d35c5a837151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a4f267a42179f3e405b91b0f6ad4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda04fde62dd7865a1ac2e4dbfe9532153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e2eeff2ce09eb734684eeca378c16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01314d8c913a6094e79da7b464f1922155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a57353def276d5f34b7dba1f5f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e948fe885f62da158516d93cb9d46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaff54f0f990f0315146fd3f127b05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead188801eba55c8afeebdf648327395159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68168a840f69ec8ec30d2822d5b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a14c79b3842a208b082879e46b8f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dc218f68c300d81da7f1d25cb1f99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d794274dbe5385e631a603cca126163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023104e929d491a63e87c7ee51064c66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35bdeefb80b4823979c5fb88b789f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a188b06a54657c2714b64040b63902166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afba710d18a6165f62db1c0168120d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4891a701edee17ffc03fc5946cb3ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711722f0a259267f1fe48d494c6f119169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f8acffeaa5f08202cb7bac5962c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1095621721df5fed99a9f023f7a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c59e2970fa7ee9c6b58b572331057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289e41ccfa0ca6a65841d92a1f8cb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f0067f5b0c923f966345a6c65bcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb7416b1001842d8600e27ae4ce5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbf594e4e3aaa94393a73d55704b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e523c7570bdf86dce647d694860823177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9658f75deba7f0d028b3b09952291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960b8376f6c81435442fc4a905f260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257d30eed6ca04b4e8edbd3b6e3ac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54566cf800bbd269bee9de523cc5832a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33850b234b00dbeb253e15f1be5bbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19927159412d7d8e75c79e3a7d9e8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae4242646e664aaf436ad9d1d03d33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d818804875957d0303136cb776666f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff10ec9e230a650e7c5b987469ebf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2c06fcd1d52b5437c0d39974b0be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a120a638c186e2e06b79c470553921188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8f278c2debe445237fe90f0c015b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb0d4b0a6e0a8683803bd0d51c68eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1594784851e235f65226dafce1fa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477884a715ff751e33d1bfec66200a2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea916087604fe241f8d8942b29809cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6adc1df5b56b7d7f9d80ab2d10817194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c177e5ea13e39db5cdd9e5fc9a13d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f199e69046fdc5d134efff781a7cb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c1af0db25eed91b36727aad88906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfc83853d5b1243901ebce9e67a48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6b16b3b5f9faaee554be1a11d2bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde16d969b82bc969a56b18709e15b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc1f2bd6c2d8a25ac6fc9202df6d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83a6f781c772d1cf3c7ddd6d462f83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f07e5c0f259094408fefae044b6319203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22d94d61c59724496697ee505913a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd217be27a9c99cd3cecb7ccd7c6b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd36888dbe053a31c1cd60d54838cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61a38c6e86fb425f6ae74bffef723207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eedc8bdf5ddef4dbfc14c0292736b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198789d970fcbf7002fa05daa65aab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b097300767eac2b52ddde354f7c829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12932263803e03b66ad152f1759d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519a6b11bc7b86488e726097b05266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ce0c76af00097c4ea6086f2e0d3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269b7143b623c621eae2fbb48bafae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05528e6772135a50c74dea61d2de635a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab721e523ef7bb719260fef4e853826216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba52d4465a612ee0bb89e193aaeda6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72b596c09b55844575e3d1fd3bb65b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363054dd447cda76f9b04401522d5e0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e0a7bb9110a2bd956b3f2a6b41d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7c5a04703df30220110fe2f0693da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8230a9d2c492b086231daf82467b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1c62478ff5edbc5349a67d83f0a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511bd569f856bdcf09f36c48b436b80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fded94365b505ba7db3e0d04fe1d52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247479d6f25dc6ea9e54c05eb3ecd338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f3bc1319237228a9637f52228b769227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba86579c21b3ea04fdee43214316d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633147e39a8890a64ec7f2ff1c8395b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1a23ce7e9b3e4b7f8f8b340b17c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c2da5054d99bb3cc7184842deb45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087d217a209942083d0a33f30bed866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3194064006a9842caa0c23d105fa04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6f1aab50d5f86d59f6864e09e93e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d002c8525d0b17a041fee78c6f4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c09b70d9dfadb4fc3dc152a78774f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5a01857958e39c80ff55f33cdad7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714cafc2c4ef36c6f3fbd741b1fde9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdddb1e2e61e953292a0c7e268f2b6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3300de70695cba49593fd6f9f5b14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b1f08143e8d151ff508c84799751241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23df0187553964a111450c6cfc8199f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288899b3e0a90240d2f0692f815a930243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa4fb72e777293aafc661d29debba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad411c9696dcf6438e30f084eb2d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d70b7d2c2e8481f15ab7daa4d4133246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a7757d5b689305d8aca1c2858afd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc84cfcd8fb977b85ffb9e2a0c2a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9d709bd3c1825c540f10c58a3a1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e681fbe470b6d8478667bd962d649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18afaaaad660f9ed2c13e33e4343dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828ab02ebdcc4b3d41b60f9fe028e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd483dc96d1731708a67b32cdf0f930253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedccabd3cfc49c29e01b0c08a36d40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44dfbd24ba24ed066005922f23c4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80acaf3f7a995cfad9aa64336f0e06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae123bf633b60357d79b77952697d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715ddc4ea985da4e9e220b90d444e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0e8be2de7aa8c4a477312ffdfedf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df55dca64e0d25510521891a92b44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3bd7f88e952a9b56b0a327d16300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59913f1e32ecefc2de3a94d55aa0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451651ba8da31a15ba4ff37019d3039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64577a2d8db9cce772cc7d28e4b1637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0262c097c22191c900434e8b624bab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59597d3cfe71357ab568e49004afa68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085a0c75f449343bc3fdaae478bcef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b688cb333e7e19941630da498d12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f49f4b38dcfc1aa715e0d11eed543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b07292297fdbcdac75cade8a00a17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb341ca880ad91c68295422599311271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a3d2947c108b1c2f35a2fc42c1fbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a110052d322a93c52507e3a5bafe3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3c5788f81a4aa980791f7825f83d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f6f0f38591107f7f408bc3f1acb6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2be7e4b88d8fe61260cda732b265e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf712dbc604f6031328c6002e088e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0175adb7a050eeb9c1684056689ddb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb709fb47346677ba58bc26f7b340a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f048b3e6f3ead4118520f334b7cfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db39eb1f59b2c79ff6ea96b125b15b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d7b2942332d0296edaf1388358df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c6fffbee9b25a58ce7ef14c38f5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b042afdc9eaffe1cadceaf23828d4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052aeefc30bd79eddc7c356a4cec83d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373f5c5f82c3f81005a044fff0fe4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7824b9a36c13b11c949cd7668feb37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a2a3bb514e17141a3648263e8fbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabd90dc9bf01ca05805805f88de464289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd34c211a6c0edb6c097f680df52c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7799f83c29dc128ecfdc72a31961b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7626714af5158c9a5daa5a2b5a19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c075826c6b55066da52d6b81b3b311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ecda2310340e4f2b2aa7d7149b84a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b3e68b4b8aa5ce6994e430291291295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5177d1767f265f9e4ccbf0a2e9e38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb4e23a534f99330ca2e00869696c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e8f375f4c143144f966b392e5f09e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca1f37a7ccf314595283992cef939f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e802c52673b7e358e1dbb3e8738a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1765538cbc86292bace6254cc3a77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47b1d3272145a04fde3aff4ce8d031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cafde4e2cc81e004d75f6f09b6d9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88139c7c437461a7613526b4213dec5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae812d65eccf70120a6506c0e0666500305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba97f3dd142cbd387a69c3779e5e71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a188dcdbfbea15fd4b968fbe4a43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1dd8a317de7ff81d7c3811a3810b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682bd6cb9c1c71e76585f62530c988b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0eb80169fe079116e55012552660310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e508add941d8a5c4db79f02a32a2c91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc962799363bc3580e879c5a845d523312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf5fdb954dc41742f4aee1f195049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dfc7f4bd56d13c27b101db743bac6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f1100f8e6ce8f868144a48c095148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3689a8c6ca8cbf5c3b67a0a805caca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fcbd0f9fe45f112ccef9f75c9bc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225127fd0ef98688fe4f29a2f89be53e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98516b93872e460a303be4dff221d08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d354403b51ab9911e4fa7fbd5168e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a5c771b0532e5bb9038dccac6c97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f80daacafe5fb38cec97bafa6b47b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761219380821fa29a4ec52cddb6c02e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290b597a5f12a23ca36f6c16ca1a2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3764a5406a414e3090742b949f78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902cb4135658e2c44d4fc3d92eaac96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ba2bb5aa660b39269469859842b51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60533d791b46a3b5da56196ec2d3d4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b689a4020ad88d354f4ddf9b2f3b0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1d9381dcc220645956a2fc1841e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a53b79df0a50b59d196c1eef48e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6878d8d5306bd468c747703cea39b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ad74bb1e25318055ed2691ceaeff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc3195b21d61a97f1202ce0b59111d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96a81d90c863a62388be8573af718335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23acaa08c0288375f8e022b6e0278336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701c08bc462e06949cb8fc4c16254c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad89e8a4f35526cc966f86566eb2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9090a6b000ce7f0f3dfdd7d727fa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc978b1a136ef1caef921524e52cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec0e59ae0219fd32fe0a61875622e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209333ab13d90966ba816a506e58b53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9156d4103fea636f9fe92f6372bc28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d097987f05ce843bca83b158042e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed0774c6d2e03ad4adbf794e972ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3c35a16c73e0518592653da01d828346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e2134216ce03a0f86a9df602fc01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165029484c57881c1f8b0058a216f27e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cbf50b3905c8e1192134269002a80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677b7681c16311e0d57b954472fda0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a844101b682392663526e6340335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ab824aaf4592e6565a48b0770123352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6e98ea525c8dc5c3a87bf00069588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72384a5b02b532e2b64069f03c22d7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f35659fb7520611ca784f1db8e07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ba98a885408cf571229f92e5a85b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29ab0b8f62915a90612a50785910f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466063968f092dcfa0df6de31ae9c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632aafb4b3186795e97342112f036a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20d035c9a403aecd3a1a8cf66aef3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb70d008b67227e619a8aae9860db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f461c650c4504790b8a063f1e5721362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7660242ddb372c18cf1e5be6fdb94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a9eb668058d074ceef83caf5d27fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4d591ffa7bcc3f10804ccab8811c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8583b47227c62cd93efe2ba8bb3f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdbe829743406f3643a6496e3b0045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba9182f0575d3d2a1c2a08124fcca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b18a99e9f3aefb59ed0591e3f503369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0561529d05a1c6cb4652717b8224370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f994aef47225167879dd6c8a9c0ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746b1c1b978e65c3126219708d0c35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639fcde0c6bc6ade2e590e6d669a37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113133077c7af83aada3b17660d43d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491fbed33e3d0e42973bfa9d45954f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a894cc3a619754776de6cc0607920376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfee9c9a0c60cae8ce125bb51f4a4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233754c1c20b448ecbd3ca39743c8602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c911d720758db2dab920480790ac11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11ecdacbf2536ce6eab25e3e54d12d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df64189557d28c8b4df5ce7834f1496381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de4231aed77857d590b55da7b7b8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b175d589cf1ad68d51805285e53fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23828c7b207db0e90efb9ca4397a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da24f6309221973daefead4c590833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f50b38381c7330a0eff83a0523c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18342effdfab121a00c512fe7b862e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d3ef453e6725626108a807b0ecc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373957c783d0292ddcc8047a2e151e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ee3900f6335b9b062fc9cdb4dda6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583cddc3d6378e3a3b5b33fa73020d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0d01e590344b02028835952f5cab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3d059c83da3b6879c2703505e3a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1672dc354516ae067a4b3c4c6ffb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f6ed207850d81c19f796199618a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dbe0003412a83b038c97b34abb4fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3b64c143d643139f1da359e3de00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe41553c95d539b38efb3718f41d699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84591baf032d2e0d26e921e469f1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33758350c298799eb79cb91a8693f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511b5c35647aff967fdcb5544b0693f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b26095cc4c61014af9d58c05a575402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911152f9c58a7aca8c7b7aefc6b93f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65792417d5482ac3eff94c066ed0d137404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d97548a1cc9859fe1127220184f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c89b4d0163ac18413606acaaaa1133406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31865fe6a60421324bde3c5037d1ba9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9631dba89c908a24742a3e20ba730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2270e9c5900081b1a58d4e872e7e37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d016182d671556bcc48514826274cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485580365cc0405c8299872f0c3bf2d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cccac97a27dcddc2e58abf9158d62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe339dd7674f10398cb6c78b21f0ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10dd6b3f29a05f499b57b4ee0bbb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24c47d8e4a8691015113dcd3b1aa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454e09be51727f0acda15ef8c6b470416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10ffa3bf4dc552f05738c0835e9d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6c0e8501616ac33b249317f21b74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885d37949731ab250b40cac55541f92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db19864fe6ed2e49ad820bc532db87a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25091c3b612de92fd3d5a8ffcee3bcbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fe0d335fa1315b70dd371eb5ccb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d246074aa2deab37e10dbe47618c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04eaea3fc3e61160b1e145156b8ece424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ef5badd40894d8941abea554dd28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceef8f6d01df6aa1df38f873a9ca3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f053f5286f4dbb48283d79e033042a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd03cbbf177b45c3970b5b722e23d1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783df11dd06ae7f4b636f5baa5e701c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba9a40a877a1febc4cd7d0f55e795430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883127b89014dd3e9fa7692cbe2173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da45e56e0dc4f0b7fef65640666d11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbca4dceef688e127fe90993b10a3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4047cdc2437d98face920b4d72bc898434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3c81958c178043e3c044b52fefe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffaba8ce41023431288fe9c0607f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27601dbeee7644c47c73ed7b323ec5d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda830e8cc2d5891d2a6333fdd0e5b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0331d977d9c70743901a05e999a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e071fa388fcfaef957b602fd09405d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7f71a31cf6717ad639810ea7e157441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de86f3669914e0c3ef1752f2741ce9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808017c0137e84f51feb2ea43bab401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8882ca37661f1a9f52e0bda884d47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea19abdcdda828ce7420a2b3ff2dae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582469bf7c8cdfd447c681a2ed1fb247446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deff19f8ad2d5b7f686c40c6da6d47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f5a417daf13c929605f9bae1229fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071a8a80175483455dab1e0c574d64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e9fbb03d6e6e5a34daab5633c0cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48128267d9ee82e66f49944edcc449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2435214b5835ad991710caddf900f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5aaee9302267cba00923d73afc96c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df381fea12e310c91cde5cb30d8548d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723821883bba5fa108d7bf73507e5f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614ce883f8571ddb12d347c6561797456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a074660777b0095880b9c459c3866457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169abce75c9b521bc3d3bcb024f5916458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460b3502396d4d0847c49e069e19a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a98e59dff66dc26b090591f385b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703c99f16b50ff3811aba179f1a245461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2619732b9116c8dda64e4f494cc0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5207e5dc102a5851da1fd3a27633ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba121cee8a60346cdc63af751c75a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756890bed2bc1865e918485b55d6aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164073616e36a61fd20916990bde81f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0d0a6ba90a4431f07da2c8455c8a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fb66051e1c8ade44750331a04566468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ba8844591e424e791f4496e0347a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5426303fbd34c32c83bd6b9ff214d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab06f7bd6e71634ce42926161ca42a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae543e6d94c2d3ee1a393269ffc820472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace001d06b904675871c15cf5d2a272473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41777ae1367e2215c0b7290962d1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861abc0f7cb69e6d8272a2071a10f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845d1afe4ec1c88f2630beca2a92a02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c916b388f582a70ba5ecd388db51ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a498cdcd51b7466c2f699eadc4e1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dcdf66a9ea2383b232fd5d5480bda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2492b6239217b07ebf12eecaad62d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aec37e58a8f5109dafb602aab4823481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce332e9f3284d10407e6ccd9ea558ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2826f653cbc038140fee75c8ad91b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d9f4365654803f0455316d5cc8a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ab62bb7476f2b2036bfd817b10f26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7ac94d23e07bb2dd2a3b843e8b2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9dfbb47d74feaefd393fe9d363ffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db495ec9c194630bea089ee3110c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24bfd694ff37100b40f2e664bc5138489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c1ec0a3c3c39b7b14d6d3f26ed5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a3c1b93c4c86253768e81db7f40c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4de400565f707d69ea81b6a2d185492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd03314002d02098a44c74a6fa194f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1abd9979c3d4eca4c6372a99af9de5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bd39c49f16026386d3c65fa3875e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a113a2e1496a4c6cc58424598005496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b7e8ac60a0fc7b00ef1f435441b12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0e80c8fb11b1246ce43c47a08f0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2cc034f9871902e346edf70c75239499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6414353001a49a917cb0cd4228a6aaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba132caf8ad5dfccf4c7bb083f6b256501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559a91adf88cd7926d4fec1f6b101c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0b0f24ff8e293e6eed58300f6b749503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa3a5fe19dd1bf26887c84f8f0bb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb20e7291b634ca9cb71a515e92bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149f37e2a771c6105138d4a942d3d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a051b87f6635a46cfbd02294c1a6d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff377f495a04809eb543e4816b81e9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb62d0f7ef65a4f54864977fe49193509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bf32840b312ca003eb443daa7b3c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c790838b44b2c1c00f123790bcd470511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f800d727170163b80d065ed8f375ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5c47fa11dd1297c7b3c3d6670e01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d9a114bcacd7caf479cfc8b808e42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e54ce3a45369c2fc01bd1b81aafdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593961baa7055a0016610a59c0de0e52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a432c3bcb59d3e4afbf4744741243c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f2ca84319d19a949be2dc380bd528518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5b5a0f81548152a7b09d9041c346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f9367a645253e4e3cdfd1ebc7e58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa152dd15a8678224ea3fda793fa771521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe49a715ee256b0a0e511114184a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a5fd7bb79c3117df0a3bb209df249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe815997ef50a67131904369d3cf7a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca67c0f40b64d36610314edb7c2b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d35a9e7956bb04e0a05489f7b8ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcd9276fb873d041528c103f67255527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e3fbcfe3cd3103fa319319d95cd59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6204f9ec96223867db2131d9f22c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a90328f97e151771f0c76b26b236530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c808e1878966291371342f179ef3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffcf4493a7dc55c50d9d23374a655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4a27ddb54c89608701452d75168e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763af7d656f4bba673935396032a17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b7c185d4ef74daa0c05312f4a5ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c53d72cd681e331ed2d55adc2c958536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3fd3f266856ea446cac37deddf2bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb2e2cbe248685f6210608e2ef4de8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b5d70e43ba14ad3080ce97121925539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261f953c1f9085b82b9e9c4c0f546b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f32a42123e7ea4f920321538a1070541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5daf8f3835a66968b163531a802206542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d86be7c3cfa5e15517a450e950934b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd52e27792865d48adeeee4e36f20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111577461742fd42cc16ddeffafb29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e042804d83ac140a1ed4c373be5dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990b8727b33a5112de5d2e8dfb7501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edbca78440d8668b742918d14d03ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32eefa6632b5b93050d462e317b531549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372dd7e531206388e1602082c7c275e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd1121b8f825cf3f1e77d59a6734b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d61e0b61eab606083ab1faaefde3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fe364ccd987ca01fe904661b7ef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bceb88e53bd732ad791eb305f24de1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c62a3178139b9cf044d1cd3072d21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb56f806954903f1cec95257bf71736556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481658babf120068d612f3eb812e8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae164c65c5bd09fb2228b4b0da912de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab8fc5ed6fe95a270a6af685ab71ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f992fac28a714cf1a372c55fe84a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702482094820dcbbde5729de6f5ced35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95cd33c8cbeb984f047fe969f29b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc043bce789e289eccc2635ad95595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c602762b538d695c5fdd1d4bf52385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0e9002452a1e6ad863b4d289b670c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d32877f83ab0f154343e46e4c52ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311a3ff44b51c5dd1a84122e97810df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b868606c9db4465b75537aedea8aaa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abee63bedc3145b103fc4fbe46a00c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09f95f3c2c1217a9d94f08e2fa16f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e9a5395a60489ebcd796f4361230571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18229fa86389eb85044d8c6d6fe52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87695d9fe3b387ad21d03886ff213ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b86a11a1fc83d69afada80511b30d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb82199a5801ce23c587303e86aaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b91114e9fa5cd4426c7e61f740ee5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a68e1f857a31d315057faa33f87ef5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ae4870834207d15a8988b87d5b72e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f92e2fec6c73343d7b53566452fc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c07e8246b9a21144768308e51d8b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a618764bd1a878eca02f1429817a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540071db1c79e3f2b9a0d3f23fdb3f3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4377910758349fdf2d4985d6d274b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df192eb00556a00226ad2707e16a34a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23dc5eea69094ee45a180881e35ed7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4caa91615ff9dbaa952f045cade9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fe7620dea11802641257dc155d94a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e850b00403e77da90e66efe1cb543588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6a388a0115e0848b1182b9bdd116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223d19ee2a6a08bbc51753245e557e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7003b331b4cadd279b836475240162591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97301957ac3fd3b4926dc00c12967d43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd6323f6aac2bc34b9c23b329ecf4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d2fa89fac2f71c6086ad0eab5c85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241352836fdd5f3991f8b0b1a98ece15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8b7d5530aa502d3a566f95a9575d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0681f2c75fa1c98dc1f9501f3ce0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9449aa8698dbd4a355564a223f2d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085d07bbcca97eab45fc52c69614a0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515a8d40fd71d77184ed6ec83cc9dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f520507abe10b1099401240b07a20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f14e8bf2c67f7bdce409a80c6a9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd558a6be59da527b35c85fe9f4254a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2516d6ea484cbab2b37ced22d18ecb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f83a30649ca67761d9c010bc76af1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6c2c167e7455e7d7c0a36322c4c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2ec0360db818eb6b26a054f087399607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f5cd2b2aede29799854153855e6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057beddade2d9f5950c095802ecbaeb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cfec4e069490cb8bf0f436525bd05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698241c565adf392b0629b6352b37cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e293b67bd7d17341effb67c28e49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce85d6421d26960d4875c6901861fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e482be733f04db061172d0c63b304614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a102679fc37a977871eb482719a5063615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287239882b0fc6e98fbdb6f411cbb656616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413b21072b54466e33a441d51f66db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b9460a3d556e18b9f1e104767e568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596f153592a62edcc0b25df4b7a998619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2e7d14ccf46b45141eaf9cdfc2e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bdf03c1544886045d33ccbe86bda3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7312f9e7efbcdf1c8c5185c55519e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143230de06879f2dc09879a2b7c05d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988dbdb219ca9f9cbeb7428de9d734c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1783c1d7a2610e4d74e7726853c37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb709a1045a9a65a00d9b45b9a77a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1e729fd2b52299c7e8b613f32e27f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06ed2eb72dea5ab211147148b4d2ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceddf3ecaa0f216aa9b46e88baaa92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c45eecf299aa2dbad14d9dc60487fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb47c339e4bd2997e444c6d2aafe2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d7743fccbc537d20e6f3991f9132632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fd681390a24087ea6f0e2fae74308633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c41722af36984a0a304989844733634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24252db03d2e841e62fb4164d59af57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c944642c5dd9b6b56dc47f95bdb40be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090fe9918265c48baea9e6ec4afeee5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c98b9ec47deb5c70e62268844801638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deeb67f204781f37ed5ceb4deea362639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace046c75f5dee3b4d367da1e533d344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871f0ca3862d2cb53207b0cd03fd71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f4841cf2fe33fafa67b770892ae8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06709657fa7e808e4f9a7740ecee74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50313ca68bb8c749cace53edbdc058d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6099f0eb5d3cd0d1dbe565bb59566645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733a6280c52e6313d325b47cefae2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9e7c785e5f6953a5c9da5801cd97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea4f7d6c968a19df23e6f9cf88b1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95075a9734fd58c16a880839f58dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a1c191ef159c399ec264a0873369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b899559dda7b58122e1b56c4a49c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f14db1ea530437ce019e33e28c6ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca5ca29394c9cff2e3f798ea334fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2f68e6c23ebf60ca8bef91f7a404654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c205f31a605f0803af6c10186b2b3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe66c54f9df9b22cecd25d000d74db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516f955fc1d8726e1b98c3af9994986657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531d996738c45d455502d5f9fe87d48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c193b6871c695aed428611176ba6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940156e8c76d4d9ef1fd3d310286bdf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b56d4bdeb01698da017939ddbedc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306baee1a0ffaf6a1b419189b8c845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ebbe92f557f462edf13c35f21b02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d5cd798257703632f0cc673620d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588173fcd5a3dbcc882e1e4bb768954665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c603125d1d0c27f7e364bcdf08f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92358b62ce5040940d612c4af1823997667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c8a4554d95746b3743a8df999c057668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb69ef35e9529f1ced2831b413c6382669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44a67e7e3319a51e64b8921092db11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb2412f44a4c97ffbfeb569d42b763671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ff23c10251a8a9f153fe482c12f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2531b8e2f8d6f102bcaaa3b89eac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985df2c2950b894a1e4abe910713f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2fe1ff5eb179f083c20ef4988cfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be3d9aaf037b49ecbe8ce1931ab8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de43d75dc3121921b19af4f533d7bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092c3b9a1f3cddbfd21f9c7dfd7afd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73be94c32e375ff7c5f36edccc191679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0085c81b601c0f784ec2b6425a85e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb1dc441ddd79da63af659f3c25ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801acb47f67552457f8061818e4bad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae0c683ad1703292d3c9b79aeaa31d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9498fa508e059bec214ceecda42e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e09bf0e6330cb1a905f5293b8e04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a320b68eded99db3b386da0d142564686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2f981284a1ae9c857db4c01fcc7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf36a032388fc6266922bc5c8783fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2898fc6503059bd102a745a0179661689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96ae005b859de297545b8e745faed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231b25752f3079b0b6c4d4455ed7e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d1bf04091a422f94e00514113c3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae60a156d8ceb8c3234bb96ea26e9c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb025049cc85f8a8a75d381c418cb867694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de629ef5d4f13a55717f918f914d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c54c6d13a64a4ff193d0dcb5b3f60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d5ef4410414f51f6a48ac40ee1f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08101b5232469de812fa0e7138c81318698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed6a375e237592108f22f20122027699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c130f78a64e3c7ffcfca73680612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6669af9db7c0251408fdcdb85c2973d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557dbbd57fd3cf74642c2016d97921702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f102bcd2f53f61363dd83a5d9acad47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae54caf9c7dee1d449e6f3610b6bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce750840639075c14df64daaca96a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca42b34ae2e08e305582ef3ed92d020706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d74a2432765c998f777cb40c7b8d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140cc4a863edecf1783df56b9e88c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366200000272c6621ccf935aa5788b57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcae2fef87b0df4f02bb5926ae94f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e722e9418887c19a71aa1b4c10f94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4afb117d4a0a9cda6f8c5fac1263712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f1e41a63396f98722ed0dce3d6708713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348da016a11ebc37e2e5ef85951c90e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f07d5f26c53e9f5bb66e45a2a0b60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e922f316b6e5e5b69302b509dff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f0a295b1da160bc948a99c7ab3b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e528c8b3e1f073964e164e7ee4219718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709cedbc81190a7399bb2d2f751ece719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66345520d52297769f20da2124da6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecefb5404faf3f5b56f14105bae32f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b211088f940f4223da8fcfcc72a049e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96fcd0be2e742243efe796eb164c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62404d193089dca4fee7254edbb2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38fd8b847b4fda090e99a291de5b16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915e6e312bafbd07115745b9d40d535726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544644e7b621592539f21212fcf38fbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ccf27e7b0f96e43a9d264aed6f4e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6092e5ae3732e9a7ff59179c6327729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94764dbe14cdde9c7fd8c7732b0337730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831468e15c9b0556f336fa52cc07b150731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee12c25bf9bbeab183d35570bc9c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39452f4f2345dae6ace85d6ace87257733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799477a1117ef34458a9b3d501a02b59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce282ae3a312e509e899ace349eb2062735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7e62b08f92469f73e4290ad54745736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a996ee0648c84bf543eca0a01758c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106eb3e3b8516ca769e308badc3e1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593c09aedddf95b695dd564f29c92f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2c5056a1e9dda7c20d3776a91155b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1101dbda045bc00ff2a8070a48d4fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4e92dd77d5087a2bfeee6d7d0291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52680bf7215941d6d509e6fcbaa476743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dca57087a7490f3984dcea5e8fbde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76d24fb98f165140ed4d12167f291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40810394aaa6e50c033f77443a2f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8e7eac47bdbd54ed9d9bccb833ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc1f907c5846c3a2e179a06fa26314748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825db3284eaa259c732e5e4d51d7cf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8db798e26daaa3f471c1b2128d877750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2ec5c488a4837628dd9cd754e6dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9611164cc7ba2ae34145b20ab56e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759447f447345ffc42e15da457c8c0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459256b4d864c62fe2d3292a19dddc59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bfe99f07a891d31e3e346ee9d9803755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1436805ce7fb81630ef724cceaa135756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82b1372afd3b8357f299cb7240763757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aee88e3f1a50b1469124d5f7bf658758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4efbbec4c87ed29d27c9afe1f613f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7678b88e2ade319b3f71e77f7c721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbea7d5777f02c36f9eb70cb842ced2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6019d1fcbfc908fc24e67eb69bb4673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae55349e2a6ad9364b030802d758c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c1d475f16723606674dced3784ba35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea0791a8eff373513e0339347de4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c26011ca17bacfc37aa54198d7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd61be3633cafe8ac058b2d10c10c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07d248c86ec4e42b1d3dc0dbb0f8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb85a0017fa249f2f2977df7f90bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a89dce95486d3f420bfcf81dffa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca445a3336dcf2ae021984a208c5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc50a857a9f743f4dee9e18e3ee511d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c70ab40a4d9e0574a9c2b3962b7b1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511366c9403335a56e470e0fc73e54915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f62f75bb8bdd9c3df98414c21f3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc3287e1d3b3f188b49c90e7c4960817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e42ef0d9061fab1be5ec0049464218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d329f25c1aea2345a2c51d454791119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ceeb9abdf8a425cd1bbcfa5939db120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8dfef504b8bf2272e91608d6f68e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04c8c5c1b80ce52262253dbdd90ce322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd5426260ab414598c5f25544cedd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62dd75dbfd4954fe248076da22d21324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de26b9a70494d31dfdadce166a51f4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5c1650a2b16942184b8d6aa13cf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e416a22b5e3ad2e6f63d119fd9c4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b55faaf52555f88cbeb37417619f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ea578867d91a4caad3559955744929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc3d6132b66a935196f7b8ab08946e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae728a6341c2f76c7a4d6ba70d630e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8eecb9fb11daa0920271cf82b812e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6b3e03e9038e2216a0e837bc388333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a467c61b0a977899fc7996b132a2d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceab0edcb02220f1e8054cff7325e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07892c57b6a207311c26fa000a35af136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a28da9dedefafd84297260b4a5be237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de494990a4c7cb70e965d8afa3fcd5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8955c33b72afa6dc528b3944e7da3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f41df7721be21d4180d778fef1f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f7c86a18b9a4ab410f5d051ed62841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3099020a0a8df536959b6ca093dc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc69b9f3227b02688f72ec519780c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1cabc9a27dda954712786f4015b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a10d6bc3024a8819d7c583590efe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763979bd88ac07caab94cef2583bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c47da602712d492b87a728beabe37947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4b6d3d16ad7578d1ae5f167c51cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd29c5b3fc845015d3d8d32b8f3b0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6935d79198cc63c266518d9d83e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79417f40e009f597a12b6065f2b3b64251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d9cba9e90e006b1c90dcabcc9425c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f28e7c7e28c59bfb70d7ee073e70c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3687165f0a022272d60e1a8b3963954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96da72993d2e8b0e2ab5cf1984a794255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333f0da4a18689c5de8c2721ead3de656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af08e9f9ca9c098813a1cdf10f0d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017022825a1ae23a3527a84ae762f78a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1493b763b513c8cde38b5c9a7bb9c5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b7a9d1705cbec54db8c607fe1a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2cde5d764a9faa3a89f0a4881fb5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9af035e7350e9a90194b6b14a946c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc860f1e542ec86ee7998489c0de64463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8760e49ab534f896a9b0e9d2065364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f41afac8ad50dcdea0014b8450cd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc355f1abd9746cd5661c61145378fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61eeab70002a184faff0d45c7c6e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e189fa5adc5d34f6104900b300af8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eaa2f32b760cd70d1e2bad63b7d2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b11b3ab06f4430beb7222e51d0a3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7be8baf353aba56c7f85241db817571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548bd5075fee1d4d5e802bd607f772c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4068dfe67635d35b7d0167f4eb464d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752fcd4b8d78a0d3ad0dd8885594aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0797a5170fa656b9d44517e173f43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1898edb78d521992eba74b677ac3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ba65c1b2e3a6479509270a3b40cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6274da8e7612d40026b156661ac3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c97fdb4941e9a8321c9b68db88eb6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e2a02beaa92e4a19c3b87c6ede28480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c2228974c58b430987de8dae061d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925531999a6b283a6a897a697b71aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce622a007de4533007e8cd58c54ddec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff3f98627fd484e55654dc2e63e5b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351e8e2ee979aab6d3aab33e807c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40379e51d762d0c98c75945caf97251386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727d8ec973e6f745293c2553b31c2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376dabf6be13c681febe48b9a45f32a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a22ef4235a8fe2d00478e278492589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c91602e8cc9bf078c634dc4d508f7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84323d1a847c11be2d386b1190a49be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147779e1834f246bdf6dc09d325c12f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775bb085b754ec54297f1c1ca2fb30693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d73d320a1b4a31ba70669885441094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce4acc24339f7a9f25367b75c9aa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80244734affbbf8cc250b66c3ca8a1e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4edd26e5a5ff7e89e7d242c4859d6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891ccea5ac34e4e2a7a04546f15402f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fef0f3c7f223568c525fafb9bf819899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a53c5f939c7610de0b412d54a306d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2a4c696a87b10945364ae874d1033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ffd6ead1a9584a47a6080545ec0b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5de3a688d6889ddea3d440ab43d543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7ece0e641c4521b6d502f1ee2ad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94790357f59ba7f5424fc9173747ec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3d5ee83fc817d66f45879861743f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a2731c4ab6e458e491258e98d7d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d8d9534ae5a7157a3221b6387bc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597bdff7e1e008631dc21ba3d9c12a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf31d63ac12a06e6813dade853b641110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a413e41ed71f7cad09109a9a3094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5ecb2d11a9166b87675b7a074e85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64676eb17dc0586b072675aa704746113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ae94a02047910f9d07555158482b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1ae2081973bfc70f64058d85516d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1c0de4f6e29b3a3b54eeb3b2093f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55f93a868b17f1b3c1a557687e14b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71eac812dcae4f64070c781fcb1ce5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075647139d6b5d4e75748f7c870aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ad2f992c98bd2cb3a636589fe0db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15cd6ab8d9fdd59520251e1bee130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac444c73842de850f3b6915bcfec02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2777f53076328bb538fe9a07233a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0bdd709e7bb9699e789a7640576e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17caf59b093e2a974f5a3ee7a4a165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d5dcf7cca2f87098f512d2eb9351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731695684c636d1e0e29f1e44a30ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b7436b2b358f55f64cd687c3b0ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7277a03b9c8eb0eafece505e9044e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1bcef544809298db7885f4422538130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aae0fc9f04cea288b240640e1b407131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04629ad371d325887483e933ba8ac9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c0c63b442bfa1bec523a99c62d15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b96851a2c570e9a465bd3484923105134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505a35ef01a037fb627602e8a5ce1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6fbc81b184fcc0edad40c728ee70b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18b0c22bcd74aa121f5c98250fd68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089a646456baed3efb747e7f7d2a06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c31ee761db1be4789fe18a1ae050f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f855b7c89f0ccf29cbb7bf125d666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a493c9be6a1875acf5c52e39a3eec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd1d761831499647f9334cf0911bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00f7829c44032042fddf6ccf7ed17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c208cb44ec86ac4daa212ef13ca2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd865cc020d88510431bc70c5839463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f7057721233d44b3e7ce453307bcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d87d4b74af59b5223586578c0ae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e6e6dadaf93c007ed9972053ebd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a546828ce297b2c8979e8c49c20d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f457adece6066c392baf5906dc4c2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925259c683021a5ceacb2b0d14a173151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5bf26c78f671439316daaf0eff74a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931b875b4e21d12ce7798b2f6ae8a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae85e10e9a818c73767e6339cf5e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb77f8834365f62f14f42abc99251e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398cb9604082d418100785d86f488af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5819cb21b50564011309a81b0a984d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984411b5f2f4e966fef6e000e140a2b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046db3aed2bc4cfde9eef3765b26d97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6039ae38a10025b3e58dc17c076b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf05bf876b8f0f4c4601ce65ad18ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bf838cfc5c19fed7d5e96094b5da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1227bf927935376f3a5decfe2d8e3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df25b3d6598383789f5d03e93a9668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b955f2738764a12733a7484ab8730bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576de9517333b826d8ce2840cb04a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82d5d5535cd27743cba03bb385dac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb4d0013e65298b9e96ad0772b23b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0da30c7f68ecfedee82a6a6393f2bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a43a4f575453c94f695a1a96da32c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0483e94a0d636c5d89271cad42f063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a37cdf614d2dd486d1ede87bbbefa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad2f77e085867b70446cd8a80d67a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c7a65e8d6a64b331911a9e7d34de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059b7dad9c192868654e07afbebbbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fed2457b81d127da8391923f36f08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c760cabf416a266793ae2735c01fee9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a58544a1821a356a02fd722758cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ad0757c2e849389c12cdd7022cb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16e98ad1d39d84d522cf523367dec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271da277d89c542e421e74e8a1135c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892afddc95c0609d8d0dcc603fd2ed6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d03de2cd53e5a17ead4e519afa0b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511136f269a4f45be198480d498ce498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef861bb712d3bc4c47f81c4a1b9768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ddc220d0b8aea114e8622e0300ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad1a1d295982eafa7d5e540c10552187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f90027680289676530965b64d5a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05319d5e7ab302b6c2070b87bbead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf5e73d372e5a6c4a55456b6c9b92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d419a3d17c1d03ae6ec092f5c0ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e5c839048c20fca5238425658c471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccbbb1eadd37992f1024d858d92aed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c27262c6c721ced9d206fc488eb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd911a89d30383863e73d48c37a98c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d3a285524d30f100d6339f8a076c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe57e7308fb1e0af9963745edcc4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d0a6b4ae9c4aaf6f1b78503c4f68b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add0b25d1bea080967427729d0f860e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b056ec93e8618fa2bb5f1cae3ea63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274bac2635cfb993781559f7ec146fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ecdb8d464be95cb1bb032ea1ffda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f215401d27081bd628d4264514fd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0fa0a63ef060bd8dc75fb774c3f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7083fd37146a523fb0e75f25455c5ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaef4e1c4867566391d4cef5f47cd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b23f56e4d0b7ea725116565da11f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2c189d35bb49133d527137961002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd931f2796e6e1001685c265b1ec5a19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbada3088d4a063277a3f54d7a81b45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82aa965cdd264f66d4dae2a7ebaba8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a778cec84863e6cd9893ac20ce5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a27dd9398fba25299188d98272043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d148f2b9c47069fa01ead7078db2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d37b7214d2ca8a7467c165b1e1a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f51e635df4d77bda1e0e32194c688216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9297a5c27cf9c74b3c6ed4f8a99a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c0743c1d9b44473e6fa0e58a94ec2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c111bdd3945afe68049ba598c0a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be6c9e3fb3ebd82ac359ed682946f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3fd412e385db40b2ace76bed3c6ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea40cccf1c76d91f5c8b29a1d59d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18d50673645803da7b3dabb984cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edbd8bf593bb6a0a76192a7b07a1fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a6d4e12562fcfffe8e29b839dae4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15c573306874fb27bab4f047e64c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037d9fc38e4d8e8868875db4f6e1cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f2f1f200cdba02829db393a44e9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835daf56dda348ce6bdeab96a946a182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083795815fbee0c7f83826d0f2de65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb66d99caae8dc062e98569f1e565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633077569afbf176489d758b9fb8c48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1cca098edae15544eb6b40f2a2b17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d4ab64c5f5841ebc51b4db0709ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefed400db988bd1f5c8f5c2858fbd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3014ef9a77f7aa4784c58c9d85bc29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6c886741e04189868055ab4c52d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d468555dfb92c4f621ef0afd5ee99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d023c34aa1ed616bd90703fab1c41d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b5928c66a6e54b020717f66e9687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86881e2efd4d56b4eedb9453a290977241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f5cc96fa1f880d38365030009f703242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090672ce77c35e0f65bf8b139d73d729243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2df1c839b7124b8c8ba9740caa70d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8dd741256a2f1bba3619ca04e4f2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fad1204050982d85f2fee71dbb21b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303715709c8777e466e5a63caee9e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ea4f9e148a45209f885f9791a665248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e31d58a73e91d13fd99f9cad4b80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143987109037c5337bd8eb20f132f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018945b4694c5164f8d5b32e8dda5cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fac431efa7e6274f213f2a6d40061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d195cf65c165b4ee5e66998765aae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d42e78abe6f0eb04b175a224239d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578936eadae4d68651fc6ef6e796459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984da931fda5b50fab673d9a95d42046256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce666ea3ffc6c8dd15b7d14a7915b506257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83dc2bdb5a1bdd20dd030c0331314258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce91af0cba4791a66ddd1b75d5428c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dbefc396ed2c30f15eab9f7468381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6e6fbc24f7478a3c223245b75058f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc319622b80265293efdfb826b7f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b9f53cd0466a8cad4e4321bdb6cc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05848bb164053ffbdac5e15e5bf89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93b5116cab32fe48024d12927bfe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516beca27966ae62f7dd67b27e9c2234266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c9b0afbb11e40f40dc6259f800f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32223c675aa0fa02505051b58c3ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f186cdb1bd69d0af9c3e054f14538269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40755a69fd50b74bf02f6cf4c15f918270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08b17ce2802406346ac1245b51570271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a5fbfe1288efd455fa4f90e6bfd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5501ba706e96ef507ecd64f06acc34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fefc6b387386d1a48325cbe3757ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab851890506627a834674266a5215e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93deee8dce69c87e80d7bfc0908d7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3644d94aebf8f16e405fad872bc040277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0487a7798a17bd52ab46d2003fbaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa39741051aa5382b0a77ef88957ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80749dd1128907526fddb07625c919280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ad843c2593066b8a758bdbe5b0c9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8196963c5047c46f9d62ef035f61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbcad3cde11958a7afe000ed7bd3ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27afcf545b1f9512af1d42b4a68dd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab287ed6a4e4756b9e56d6e225a6ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31104f0c541c0aec110c5450901812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48713832b849de0548e014ee8c1274a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfb72b5e7ce7660931ce415e3396b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a2eebe4803abe5a075e28daac788f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f7c85460de0ab467a5d9990cd5c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e433956efeed178940092c57e5272d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe317b4c6005a3b957c086349d8570d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97424ca4d86be32f39e545d462737da4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6ed99c664732df955672aac0205af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c512b3ec53062b97814060a9d06f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d8cfbbf96f4d6f4c1f56b17c0a968296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae4edf52c7ecae38421cc0f4397cec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b92e551f5ac08b6abbc202fda626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40130efb9d7ec07a0c08c0ef393c28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2804db2e73cdb2c9516eb37b36ff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b9b09d7ba800874ec8a57081454a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023fab2aeacbbd2b0f0f5fae7e261c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1e1d2afc5ed09c2054f9119c7417303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c767155af9d324edc62eb55bc5a53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526455fdbb6a29bb33fbe372383321305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264ce99a99b9b1e306b5579e86d9f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248320bdaa615763bafd2da54404e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab486966e738201c8646a236e5971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505dfc452d590b04fbe12e81d10a7ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c758d2c77be0e8fed8198300a58e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f496c73200fb061f8275237503d973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce18f93795959a05b09db213005ad0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e2a00317ba23e2fce3a68d217f511313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2541520c328629c2cdc68d7288bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b87fcf9cd4150c048bf59e001fdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7aa80e2feeec1b4c46f968697260316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d540f61420fa8748d9e4dedb4e5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd633e863be61e9135b03644e265bb7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6daaa1e69f7eb72ea4e4294362df3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea69054fe1a8074b28a5463d102a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494628546970b3ed33fd268f69e8682d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a82e288b8c8885ccd0af3449ae3593322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191124b92f7b2e09404c27f0eb97ca2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d92a19a39597b7fa2704696f5d9db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693420e6cd4068de90c85cb412787647325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d73e88f73a3e11c46d1ddfe684c09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65628a14686b2727802857543db7deb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db1a7554c8f083eed6e306b2a275c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e35f81c6c4f143ebb49f9ace8a4c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1efc9bbd03b76e53e37fced6abf63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17349e00b29242673c94b0a8cbf80dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa94716c2cf4b9ddc689d388df4136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f524f0426340fa0f6079671e9f27d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea1d2f75ec4bf428eff468a4db841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f42efdb490fabb3939a5eba5ecf50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a67f05c89587f60f4d8b303e0dd66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7872991a5f224e85bb4e42d949a3bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2610bc0308b30a46a63279715e028338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94894cf0182ccddd78f0817ae85445f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0866f13154d1848c7e9ad7e43c10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03917fa421cf85143f77b497b27996f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d67da8ff5e2994ee14369b69cb136342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73def69ea0f5bc8c7713542e7360805343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d009bd679249356c22a8fa89f218344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8082327b8c8aa275d7a9c0e3a89ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd5eada832825b50a6ddec5fe5f19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b74c280c22d8f0d122b1a592ce2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b21c2153d985f4263ea484c6bd1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7492eda90d0c114dbeaa98934b17ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484450c792f704f5bba916b39a9abba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109544b6adca43f832e7ffe908d3b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264d9aca0d0a88b8a43d97ab73e53a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61e4f23a4e2a131e62f0cdb21771b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70c8fa9e5bed451d1ae0e3373de9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b1099b87de5e0e8280bc72620c823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488717900c410f9fd50d65cac08402356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3ce9c58df38638aa42140c0016e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e3570439194e61a9ff72293e3d512358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebab2bdcd2e1266e7517680becbc76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb086cfa98a5d7051eb60cf4835f740360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10535c0d4c4f5099b872d740552b1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395417a296de01c688d32656758cc89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737aef466dd681b72e200fd99db8865363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2139aa8d55e099ae0838ba39e3c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae01dbcda66a737224d47d11539839365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4722d3eb2b4c9a85a81bb320892d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416537c8264254a19e51bf08a2ff3ac1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2258889ba0d3b7945f82a757cab86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cc8577378315fcfe485add5232051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2605c6560f29d4fdc64f6143715492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e7168ca67df75624740bb80f05a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa510ff9ae87911e6f2cf64063d164e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346bdf0d860203a50a4cf076866137373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d542dfc98cd7b31e46ac54e43ad0457374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e497f5e01a8f70c118eb14e69f4e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf272ecaa78d47537a1f6a9550889376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f41c2933fd1aa57a0d1ec46c72573377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959941fba78f3da389af1995462399378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53781c371fe17c708b9bf63d98e2eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef4c52554ce58520affd21d287c17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1170a6775c99a9151c9a3c30efe7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321613a425b9238e5095920842c2965382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd175134222884be47262a6fd8f215383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51341135cf4ac6053da6cd31e40462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ac71bd5905701c109cb513237f391385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6acfb3c0ca27b3148118188f329c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e466339e9012419ad4c48ff984645f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b113dce49050c5341d1734fc50031388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea501db6801ffcacf69d9812f65110389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a60d98b22019be48811f3327c0fdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaeb0ca620594909b5b5d3d692832e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb80bea0c87374eaba44f18d2a017e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc09bc73c4e37c5ff97583bf6112a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b9f8c24ea2078d54ae3de9c48cd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a821a373a5b123b0f656761cebe9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da780ed39dc5908cde53a6e6b86baf9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd649f43478a0cb120098b2dd92fa40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7624fa876f87f7efc605047db2aec3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ea7e799e2506c9b7a1d90afe6287399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916162be623e2ccedac258677a451a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6c75acc97e1681079fbdfbf63a94b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67604854c4618cd2075ef5943ee5191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab89239d9362e791830c0fa56e09e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5541921be83f21323ffb8a225ec4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144b1b4012a167749604b9c3e60ccd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0e552c2c0dc5fefe0041d5d3c34d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e361f8c16c7a2e1a69b9e5480d68d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167762856a7cea8a8fde97677aff18fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97626b688bdb7955751e321d6a7e92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb242f21268775eb3813f3348cda168410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e4d7dd35a81ba87e7abfefe92dbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fcdd265e09a33016a7be4ce0d1346412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b3959d8cae0c8a1e03071882c2af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d373e8e94b5be324df63dd12eddfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13afe5db4e115fe32194017289361cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dda5b097f26cf2e79eae92d43dfa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feabdd23b5a51e71ac74640a504900417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf1263d92f08013cd7443589a297f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7669c6af5931940e80304e6d86e9b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b21075613fac3f93dc74a62afff54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac96d60e56175faee483adf1fc8ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a0978f3d864e37955caaadaff1cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfecc1c496ec61793b388ebd87e01d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc42d9a74e7e6604c381a5e6d8200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c717002d69f506c1f74ca2fd6e94c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb52ca781780c75218715a483640dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1ad185cbe75de5af12fe9230d83c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a90a486f16a1c4c68b5ba4c413c43f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27adb735367873870f9a5cf2bcff8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b42de40ffc4db60aa9e548b6e1543430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061820ac35450eb9d12e36be1b4205431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025e9eaa0144a59e7314489042213b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5566752efd27c12a8664498bd4182433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c65b558d21534e69d4e946aa8745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba837f697bb0b56df96d997910459435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b125f21f925c9650b04260eff7301bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545d6795534d3b11d9732381f136f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26017b3bf096444299ef28616e1f1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a51e2a22d90e78e732f9308dc58ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19a117f05b441406d720c5fee75573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da16fac655fc81a94ea9be59ee020441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbe2ea2f86b06278aa57d857adf95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c833d1596652375b1c350ff8fda63a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48e84eca56e2a332e1d23d4f579e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d7eb35b1c1c7676063d660812629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c87b77c4a32bea9af41e258a6990446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7f065ae42a9810fd358d5dc0c175447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c229fbe9b9c5727b7719173f2aeb35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f99c2de20970f8e528779c00eff78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3c0f75efe9ed41050cc22f59da82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b527d9bc52da85d149e0b0f84f2b897451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7483116daad2d1e8aa474835730f3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3227f7204c895dcd9b90322ed17c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eccccd5da9f23cf8257d3b8ba4717454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222de50282cb57cc4742a0c4c4dd270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560294aebff3f9fb05c250dfecd0077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c4564761f7a3281762841cf92c76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe3029d0a613c22998f4e8da6647d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16c59b713be11c38bb69ccc34f6ff6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aecb7998ed65157240da27e59389b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fa95d94f4b95a9030410b950f930f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de943a959e98f6269ba8ddca46946a62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3854b794b5cf52ab11395b87bdc0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf12aca35afdf13e1fc1247cfa816f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea0e57c737b5f26746f5a6403090ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ca5ecd0bb0abadff3b5046b19b90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b642f80a116fcfbb69edd42348c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bda86e1d497937736e7332c809865468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae28f67105edb3f31c5d33d3008cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449169da5a035260ff53b7f38dc44f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3abdacd098d991919ccefe6e018da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b64d9483c5f5b0dd776ffd1967a64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846135e5b296b1a9805ba0554a6e555473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8e6b422b7b80dabfe1da7f36bcdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8c349a9900e2e935afb8b5e455fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a37f71c4d5f35eaee0567c45e61f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c604d799f53510c0172c840ad7511477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555dc08aa8169d443e57d7a4f52d3cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586f0bb2152742906bee296963cc33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837faba99d65fa5f719f68a4d8c4ec8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502cca9b2261a2fed71eafc5b309545481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aac9a188777ee73664985e701e44b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618af7df9c0846da5520215aedc2e2e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea20f44183bae3e51d19408512bcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183f229ef2b023fdf3715fd1b1e069485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0948c085c0e9ec0d2560cee15b45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740fdaea50ecd9af4937e60bb1aef41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b6fa22d4d6204c0c61d12dd3af7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f95c0b8692c9ee3665d70ccc4815489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387dfd3eec680eba73d7ec1af23f4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e40c14a30261f3e942fe87a4cc74d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40468f1aef2e8ea0aaaf7e85a06b8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a4910f0f266671607a93f6329fc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9971e5194d1a5fc8a8eefe5d4f6ad2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d41cca49b1ca5e6340f80f35d24706495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af52700c266cbaea630e596fd4dacd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9bc1e5aa3498abf9c6a48961fcea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc7afd9b178ab495773baf20eb9929498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7373e4911072c286925b3981f6de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a285138060c16dfe982f3d54ec6d5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0a471945cfef4145a88bb2f61723501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60808650a2726e2c7876f45d14714502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1adeb978f8d8bfad8662f4017b256503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6118e61dd939d9c1131b2d1954ee2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ae5c121f1de9034141611809c7cb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669caa8db7f0dfbbffb56679f982d8ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb29fd4a86b49a06f7500464f4e4df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953177fa04395f2b54951d09930a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065965a97040405717f8e2ed8549ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476bc8a30dc7a156b1c34866f7a6084510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eb87d9a89a7fae5b8ac336757505511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f44435ca40f26dcf392c4228d3451c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a722a5c7a12da8d10bddf2f607e720513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c8ec9dd9d660cb45cbc6e6ee10dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e295e67f44afd38a3372a11acfa387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723710de84024a9e73fad9e0b1d555e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130372aa45421ff7a0e49c97d6b8f514517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111686d240a475dcc8422901748fdac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361394727e54df9d0b8c70eceba1a260519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa46c9fe4b751f2a99a5161c83cd85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460629dcc84f4a87279324355faf47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3619149fa565668c04a5194792504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c58c59ae80d2c92e30c7e4557829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9162a3fb866686852bd02228238f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335eb5fcb4c2d706f644fc61feb4423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601e6c6ddc4ed405345c87c01b742c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93afa24b82eee243188213661c41d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ec8bd783068a5501fabb16442387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336460670cb8b5d0b0b6df945fa69c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b822ec7f3f58d030f30ef5e849363530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8259b85d359cc7cccaddbb0fcc664531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024fcfdfc9ee0a130740f2eb12dbaf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36091acf1e6d76f48056c95a818a90f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff16e915b9be3074e28326c15bba5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab85f872c9646f48030bad25f8943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b24d076a20365a9176be626337327f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fbb8c9c1e8c8708bd63ca68e2650a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a21db3e653617ff675cf9d733887538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3456c525968a3926d5be0e9b970b95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa963b5aa11cf0f26e4cb64a94ee8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840a38280e042e27af561e12fc75ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862febd2d42025275c22925a304532542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9edbeacce0b7f8ccfabb478d796e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901d340074fed411de82707a062a71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704aee1d5d044c61416381a122dfd8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a095ed4971afc7d866a99cd7cea365d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cdccbe7acc16fcdf73a3d5047542c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3728a080d00601d353242d9d67877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d11f8a3795e3f36907364e5ae49e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebda0ec19bb84e8f8430a9009e31f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d5f6c7bb549e8265370ff39a814b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3c7a8808e73e652f35cd9ec0d644552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b95c40a81e9377203ee07bd704d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f213fc1c35d63fc68e2eca932e305554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684f8e30def502bf1e18550d2f5bb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab469c9bec2575a1c983fb3a93acf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aac62f7b7d92ef31514b987d2eeee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ec612ed4cd2db179afe8149b9f850558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84923a07cd9a76e8fc96061cb4db9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672171ff344632ddd33df1ec9183e28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659974ae66c3b0f758c4e34f0c5dfe71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e785ba8a94aeec219f66cdca7338d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb904bd43ea23d6bd6e6391386c0575563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599ee86f7d3a619a82beae1941f2cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032169366b52b50a788b4ae9c7fbb44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9c817ea440cd4bbcfa9da1be7e87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e97633d00a48118f363373eef758567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578440632bcdbdc12de127324b8e621568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b37cecf36ff300da4e57b0169bde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f8b60823f53809aca9d095ebc80f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e360d176e432ee0d707041751d4f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332424feb4101b28d1dd0081a9eaf28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21613eba402339fc78ebff173a3d2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec62aafce33a592f91004b1587b7cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba96f97768a9e289c82d7981f12a8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce46d13af4f803ff61d006657e03ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e41c0a49f34eef53c75743f25f0c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116729c869cf27a33293548b44b96ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846750087faf1908f01fb44eaf98cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de101cf26fefd1819bc1655094830ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc43abd5f17988bad1bfe18c3474ae7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846a45f0e6c64ca88483ec55a52ba71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248eda81908f23e1bcf84f3ca8a7e52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a841c64ba959f0c6e186eccf0c8ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33fea45a0ec2df09b1346a15e5224585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a6b699c681a018f85a9e7aa063c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a551959dd7431d28907ee3e0cf37cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b1fa7ae9509679d3e943c6b6bbc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f8c1c0d00b0c22d4ee7fd987e8cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2cc05a4f4b47541e5f6064ee74bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757033ba5edbda52f70ffb587060ade591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b873f63577d8a859ecc93d063ef74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cec6bfaae21457cd6415b61b8cd36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22155623e170296fcd605480eaa4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834257a2f3b776ff84ca22ab23eb62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a227696b825d6cce7fb88bcf23b754596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad373f4c83e5d7374d9bf9b2ff066f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd25cb465f9e0de44bb5f869b9f448a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c17cf87d9c29131c3c4dce1ea64df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e1cc399150ea73a4453e89e42f7a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f233df0dc60ccea11bb24963be54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7998172f4caebd06a604141b5860e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae657b34150a6c7438a6457b4d20e69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aa12145b84303f2a7da5f4dd07f3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea4c87a7bd3473a5a8503fb77ff62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177dd56a57726fc4606cf5561ad307606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7d6dea97bcb3c0988060ae36bdef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa60d4b64a1ce784e1248672145c42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059353c4d827353085c9d6e88164b992609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d70c664204a643e2c59e08f14378610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c206dafb841e479907cd54bcc9b8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eb94d8309a7a529e97bed82e38f1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764776c09bb6f28ec367263264cac3fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d87cc1e8c45371d74e5a1d2ee81b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd91571e869606f8ea832ee95bed62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0b86c79c938c7edb3f54a2602109616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29069cb5c7ac27fa75332c47ee40d19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e1f11faf6b713335ebe769dc45da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2af3ea97aa091d1f47e542203149619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00239c5b7b1ccd8dc9fe90b5af3a22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2deb60d7269c9fa2750e328e4bcf08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb955d40d2382e5b7ab639ba5b2c10a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93e12ee61990c97c3d88363b719a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360bf96835cfde6a7d6956bc0bc85e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f957e190dbe7e2a0b61b9f1c097b83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546c68c924a1e01aec9727df2cdea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353476a9766a19bb14fee01bda62a6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb94a73c790933cc6b850f6cb10af19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b7ec26f39be37a5911d6bf304ff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113630a339c9438a5272b78e21448a47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d8bf21aa92cb3646f1fc9c738b303631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482bcdd6c88f111a7794808955f649632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea7d09ca5ae763cc0329820d0e76a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acf9d0aa0e5e7764421377ae9e833634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae44cf39bc011fce3edbd58ea6ab6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733034f4bd57e9d95c9deda3786c8c17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78305a6e97020ad77b1461720d234637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae307c50943657038b656066b733a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c90adf2e8f5af8cc6f060267441b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ca85fd81c267c360952b1a3f1f8e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a616d8413cd83d7ab854b01a539339641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490df1f65bb26a03d342f6a0eb5f76f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f75744647f219d7705d64048186d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f32050b6ec2ebfd676407db662fcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35d46d1fec55cc21dd2b01dca3af03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcc761b3c5a1809d361adfd27a9a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bddf9f3f549427ce4c7114db6e524647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694cacf961d36427aad3ce037defabf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e7242290fee44e45f1c80a569d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430dfa48c31d4b4ba5c3254cc95d4d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74b469ec2f27410ad3fedcc16c985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e0c63e81fd3b9d2b06ac08cc17731652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35d09d18c352067470804e706bd62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d991c86ab2654d0d87532b01192e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68142c119adb38b89d6040f0148de5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347fd97fc723c9417134a700c62214656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839fe5c08b7af591b0f098052399ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d39ce07240474afca9d2afbbad1f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17096e76616a8ae9a30e05c6ea25c6bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d1cbb7b9d08b60a844d4e41f8be24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d483a744d73720dc6b177809a56caf7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff4c64e37a9494a5e6571b61bea05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a100ab70e539ac1761517fcbe5bc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805bd749cec734cd5c7c14ba9819124664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e686a82109fe7f93072f2f1afae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3973fab4aa7bd44a950a6211fae7c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c4c1efc4e7c2dffa7d3058b5707b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d74947ef5e8c138971fa067ad7b417668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57999d11e77d4afed7d67b560389f66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90b946332f8da135f5e763ee05d00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2808750c436bff20b3aff15112d2fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a71b873147249eb3e5b3e4301bc5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955d36ccdf6cca216953c070f354a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e154aaa5b2d58a5466492bca92bc30b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4d9d7406adf326ee8fa4bce5920e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694655c5ae208392bdbe657d7200fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc756c40cf57735daa35cc8694087677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd0fbac55a75eddb5f5e24089f1cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500383b69ba36a1fa2f0af0088c197679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0050785873a1a066f5baf13ba924c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6a72e06dc46b021250f5973dcb74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b635c36f1ac67228fabe6c1245b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b7e3311e3478bafa00b3fa447a5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa230ba45893a94984a8159b35b81f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4963e41b763e52dac5dbadd55ebd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101547bf1955fcdd22769a1abd50067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe779e9faaead8b6d3b6f003edc44e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c808193a7e8df4a722f99a7603842d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ce1750dca6d713330985dbdf7a72e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab690af649f783a805d2626235e2b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacf7cbe9d3104306c9c4f64616e7a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429acac9c3f15ea3d25a19dd0db40fae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e882638a68939194cb87ed454ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17cb4cdf57c87c4466221e0c24ba6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8fb517987aa9bf4012d3693fbf18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c59b5d555069eae44f69eb37ac0c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140e8533754efdc9bc8246633f17ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c3e12fbd6f095e4393b8663dd9dd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ba6ce7dae5e1e6f85311d5300793f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d605879676220096ff5b6b8154f01fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f78536b4ac240d73b5e359dd42b7e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53021279af881a5e85c67e4b83b0bdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224571bff46a0df1e59df150c23d2299703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e845b4b1fd9ae3f3838b86a5ff29e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09db1fd1c5745cfe185c22cfa9471d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da4790e9c88378049bed2f435c7dce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f216a1f6d1118e9ec8ba8bbad204707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8569c3675ed4d57dd26654c711544d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb9aa39c52473b82ff0a1541a4fa54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d33007ea6bcd6df9a5f1d7371c9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e440ca075a73f5742f5b951359091d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc783b514e008b05a9a2599fd1d5a3a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d055352bad556f8c610510e36a7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c14fce7a881d65b11217fa9caae154714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ec6531a076d3d02f0e55a2edd13a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0236ca6dede21584bf881ea2b5dfbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf7b4d7ac40b7cca9dfbb3f22e557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5b8d89a2e92e845399fa4e597cd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3e47ad458daec4bfe46603691720719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823acd6997869b316a784ee3caf9e948720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd645280f20108ec7073861ea49f34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d10028c40c08b4eb86abc7f5e29691722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db198da515d69b817dc78d5f1461da3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202f9cb141811972f8ea637ae0868e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3373f4b21887639fb767911a1584c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31146e9b13920d0520c025093cd1cae9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8d1ff9b8d28ea48a311a63ce7800727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4d2fb78822c6f083b389c6f07048728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f98b9e87d873733cb540542e51f4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd818d885ee2b218ca2ce9bcb9d8f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3b3e446cce8d7a257aa5ab3f8f75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ce4f5c436ad791fa7bc6ee1997740732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e3261535d7e07a0faa0c44df99e4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a183e3db023652f1477902c8eaea61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7b6d5d3c659e34a3eaa50f6c57b5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42876d15f72f2fe066c1c0faf933be14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e4fab9c693c398a2d7eded45924f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317faaad3fd373266683f2785096fe37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3c8007bb003019417917a76410483739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59ff505558d9e04a8f5188eb80531740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955af3e09cf5817d9621e218f3a454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e26aa21bf8a6d9a432f72b35ec5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b0d902e88bb654f3269483c018e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fce288399f27b71faf9db0476d1dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b9be6e8b5431173644aea52de76f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834249284a153eb3866ec7bf42ef3f43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac6baa28db76ac5273437093af6634747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9f334be7333a03481b08683599c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6cfc53bee74cd7dc438a2d396312749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c09942752c93f460f5e4c7000bd8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433edac085960ba4306f2d161a571df0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c257b057c66aca7b6d2eb3584c218a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1fecdace0af101583a133a3b536b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564bb468b3324761f50c7bd7da92e23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f613c01616640e54a565ba5417a26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f076a9cc5ed846b8b1cbf2fbe5bad8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a791e6fe35ea1938681d79dc7e0b27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fafcffbfefd6b50ea550a2ea073c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09e4eecd54e1727ca3b1c4e615b44759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>