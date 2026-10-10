--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f0596d628b907a2e1a8c30473c5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf1cb9ab1e4ed9257efac9d31e8b462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d51c8999540eb0567a1e719ca4b5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce355236d20bb36d565033238f32d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e01c83a9b77c1cfe558484b3c4c4935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b74990f3b4cbb974b7112483fbc406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f6a07cf61014f67acbbd0fbefc3837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246db62db0a45e7f5667bf476ad4268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acbb1203362071b6cd0e427d159d8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2783c47fc1db5fe26fdf493cc925710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072e1ae5ea39084b418a7428ffbe3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b648ae9e8147b9acf2b642db37b5a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837553fb4ac33608a9c8b665f7cb970a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f454a8f7254d2d67fe41e9505084cb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8fbf0fd58275352bd2dcba5bfb6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abccc8d2e3dcaf1f7a8e8216bb6a1bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd17f361e3d7e6525958849e2259817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5d433d6253076cce5b37906c450f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e60cae59d7ca8d74fa3bda71b333919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c85f1643a5723e6f212356062a45420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4ccd3e28ade7e88164ff32ca6ade921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce27c60392cfa75165e59e2d3426a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e92798ad05eca0768dd112fd1691df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9187cf559a6e5f3445ae6a89c0ae324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46506d67aa528093a33aaf5fc259f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e471d8877ee50efcecda36300cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e2dc247658d6b8dfbb08897d6a39127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ab2a5075706ab324b1959031451b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1b76089b9619a7e037117d1a5e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406a30dadfceb2ea80d0a07ab4e546a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84092988f8b4d6b9ff3dfc312e69c4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391c3107d0b828140adb714bf8831d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71fd6fb21edc70ab5fcf5f45283e2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8be5558943fe47e34d538d9eae5e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8dcfa543c30954174acf572d608635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ad24dc051a1896e4d57d15490abf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be76e0cead8f91f960cfaa718d28d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04aab71fa460c49fe63a0e69f49db938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe144e51ddf8eb581ac62aae0504839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4eaad1c35a6a89ab77b918ef3504640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977fc8f46167448b4c1a0f55e62d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f817d1a4904e30cb4b80adf756925442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb009bf827e9607ec3b4cdb54d47db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cce498c125306a71b6c03f5e43cff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a68986e0e081c43a426a0138df60145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af11118d7d7fb9038f2227d84e7165146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ff05732eecc4921547f8ac15d3a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc75434a0de719d5d9f3a30a6c999648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e7d154f169e1a6c682927b78b886549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de086096d24f1f9185a289e74d204450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601c5c46b23205a71f5dca3a0232e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f348ab5ed520af6c7b9b4a7a585bd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b706940e83f729d5c412ccb5daf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503961104afa0a4801f787c736dd94454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edcd5c7522a00e65b14942aa37a25b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f8ecf61cecd7a05c2351fb47102f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22801b4928139ea1180f4d4f9d341257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad82456c56585f84fb8701931b7f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891192208bd480a141e5e1526c66879d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad041d48f1b5680d454936a52d1c88060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d5c8dc5b68148ce9c9c346985d9f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a450334eee07c77ef2fb650b5b77762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ddd820f8ff7eab996bd75783914663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29801e5b31d2f863e612d4436daa9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57facd272fcd1f9813a1cfbd7c8d55c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e748e0c255d3ffc988d266ad42a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3259a07f15652a9a60731a9ae8577c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04575bb98693658f6f1b4257242d063568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a665445392e406f00fa3460bce0f4fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35e04ce01919f586802d898567446e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26ca32f0c1674ef7a054d5bcdf4ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32721c6e2aa5713602c4e635a9d0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f7ddbeebf1c2007c1accb7c7d0e8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4d388f2e7730085fdc183c3a494574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112b0762a8f34c883ad1a69ba319e0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb11162ee4391e196649ffb35eb061676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77330845d86b9c9a932f177d82b70177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867998d1217f190a5014031c58ad3d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad809c45d676f9d0cbd84c648d94579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c2965ea52efb64c8b0466baa1f4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57812d2e5b9abafa4d894f6c06b0e7ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c5aa22425c932495fa4bd04565b2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdba02c8a05fcdb3f45d43c62256b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d254f52112bf9dd37d8d4655bc3fd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e87f969c4bee1fd2164567b4b24285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915114d80c00d06a96dcc5a9d56b5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be54324f88cfbc1df9c191178982687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace317faa10f566585f9b28947838c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7e3c3f13a073858c42d4a1b9357d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8c036e5195ca8fd97475dcaa152e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51192afed43a8362d85990140fbdc2a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea72a0fe68c5473308cae9e2a2506b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88e45685f33550fd15c6db71550a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de256dd031ef581e471600a9323d1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a29785f0794fe022c1feb6193c9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e9ed86796f11ffbccb9cc4cb561196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc15e5c34e8b684aad886a6a31e8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c880ca56c378f34e5f5e91e8111c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065624c643eecb878cb447578fc031699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd01e866ef4035f02d0b14266e066c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a6915fcac2ea6a13348eb03970d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c48fd21309043db133557c5d3452102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc817e8f35449a07bb66428db12936103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f724da1f8cd77dd2db9f5694619c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627f9cfe302bf05b19326cbaa090a8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc648ce544600fd3c11fc5fe4864d207106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d204ae274f13cc1e35220c2eec70eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e3f1eb969f5c8198591e7635dab1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33fe65ad648a2aea30af3b5fdd7633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1034c1988ccef34e0cef16139fa9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169075747888f00f0620d3038d6e2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562595d87a079b298d995cfe71f9a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723fda990eba44de60ef95a1f70b8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608f4af6e1313ff81533d61c2b9115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd9109dcf20797d73b4c130b8412c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705456f05fd5388a28faa5a4f6bc260116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de594eff9b966fcc30c3f177a453000117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca6bd59cfe4b2ed71bacc63a53125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612a6030ebc7b1a775de1ab3cfdbbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbf768fcef9f8d2489c32929c5d505120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1929b837fb8285fa8f7e0910458d5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93bafc0887ee80c03178586c07ca6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80176df037754158009de2989499c4df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a3e6edac1bc729ac878e0a7c75cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace52597fd80c60eaffde445a3d415125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae4aeb11836806895783773c37af1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a84462dd95118fbce796672d8fe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf265390723f6b5de8456aebddadd2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f784bbde76acf8831685f50a4eb74d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7e783ec355dc4bc4c285c04e0647130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9406ae9404d2c0f23b8293b2acdb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0954c469c953ba279182911f1b254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b6e57c430f6a0adabdf6d48828803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48e21dcc5568305e9b5f8d101321c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24bf165f43bb20d061562e1d55e272135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d8af82c6f1bb53b3858f12e1acb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa616f15425cea05826894b7dd36790137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85bfd51d92ba67a21d133afbcbde45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283f8a4d967fc485f70e1a404da2f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243b083d15645f3a9ffb66ec88c645140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6cade23208b191b0c9314d17a2e88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274583553d8c4bd6aaf9924fec43595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63983f97bcb17c680ce4bd2c59355143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e93d88e0459ecc05f4f0c97851f77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d83226191ed167f87de8204f1a625145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff361d15fbb79bf1e8910e325743337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de056e8887693b65f551c5ce758b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b519f0c42add6b18759edbcc15d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff9a384d8134eb9a7092cba7ded72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99008dd1012926d2ad21a0b274c35a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311859b3d5fc269c6cfee437bc51667d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72fa872342b56d453febe2c9b74d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920eb7ae2d0b6c5b2aca1f29ab1289153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e432b9fd3b882fde6447daa31ba9d5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c4dee2c3e5b5f75bfc3bc0f688cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c4a56f0a601719597bb7f2fb88bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80c8305544e637f872ede93910bc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0ece62adaec4332bce33ba5de98b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea947a8f9ccf2c3b47c58ec83bf7f09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cff944e7d706775ee06d28bae0035160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc11d8a5ccffc90f0bc004b5935f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6a0c086c5fb68e414f4b5d63c660162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe01841653e1a6dbbce37b4d2f12acb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784954ffa7586beaee1a2d8eb6c6f19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae88e35679971b7e45118b5e7a9e6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818a086fca95c0b6ceaa11881f4404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5cc51c1e666a35e6d9d5efd96e30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f1f0e36253d02670fd4f4ae30a50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa54680aeb8543147df803179961fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6de72437b74125abe9bc22a76afa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72b6f97295e681b4d4d313c815391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810355fc69aef1e4039262d9609635172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad14e985674eea95be83320f97f83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a31cf680b50b971a9aaeb097fd2ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304928b5f5665fdef401df582bcefd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575cd967cc4f304e4d7eea90c3546c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f3ee015adf71640c5f8307a312f83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d0c8575b4e364dc311c5d9d4abd12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c725628797a1fc53b603fae1d225a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bba4b0f646c67bfb8e6c540581901180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f55aab0c51de3a564ffd77a9cc0828181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a994cc322101da520058b5b2c9242b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ea1d5002927b32c5e67b11d0d5e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5ecaefe036cf06b2eddd7a51b9aec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d16af5706e1d5663d0f374e6cd82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7105ab78b4f273577127dc311eb42a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5e47666ce6f916e43543289d4bac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b285ec779a34279900f5e61949cc7dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b6fb3dcca0949a58e20ee4c4e3536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c62c30ef67e1d18fb9fa08fa26777190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ba209cb01993d70de313ef4717e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431f5e0d3cd09ec90469e05cf242ac0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d3e1a8732faaaa18e25f9d156d91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43138469628993e6eb9fbcc0fdc643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b977ce80601b563222f4034334c1e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21ccf3ce0b8472e76c8194d1ab6b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c1902885f0b8313c3ae5c0bcfe3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126525a84b6cc54e5b682f5a0b3c1564198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff97c965e52b4325ec7dc82a299183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307a4dda1034a2205930658eea9874200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da87c867a0607b3dde1f6a944f16b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1788c1c1904eb58e45e26acc2aa4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f02c749373ecab2f49ee33bd7c8889203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03dda5705db4b403047254e81ca71e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c73c7a4fde154b6ea94ddf1664af0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4bd5c5510ad9aa156fdd121d9d6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de3b7b1a6a27fab2387794cf236b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2bf4f619921aa3ad89dc52e871ffe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e016523afce35386b877288f0520ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c116ec27f39e77fa04def0994aaff5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e974191a4bb7a3a4cb21fac7e854d15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d66a31bfa5646a91a8b96fe262b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9dbc1bee6961e54f4dacc0371ecd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af11a8331a0c5305ea16f0ae3adbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf16c8ef594d8ebeaa6428e7c9bc0d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7594f2ccfbac5c8017b0057b41b867216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be739e4ef0af71a5070039ef9353ee71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a0ebaf57624c1bca2c12232df1de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7cd904c7828cfd582924c241fb00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae022849e3013e8e3f97ea920a50d8c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389016071345d1bae59ce0dfe6e5a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec616d9f5f32c1aaec2a514056593222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3cb9f5e767b941c40fbec45f62059223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b483d360746fa5d7a0682cb799516db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304d1fc423f5bdbf70a1dea344b330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0abce12f433efd3c78fdc42c595e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a0896127199dfff9ec9c25c524c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f49c7a8a2e248981eb4c3130410ede228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcae99d9a3984f9c79329e091b2a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471e0070fe3d606cda7a981fb56db24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57364fe5f433459094a2a554252619e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702e6b731b781cd136771fc8929900232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97ac4a978fb03fd2e868a92d101396233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3af5c139819681d8784ced5edd644c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1ae7a59f29e56a71c3b33ea5a0c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7080ff227c9dc049295452d6e615a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a24378cdcfb367d7a550aa51b70b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1686476cb5434e691f0fc12ef0c11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37acfda243ebc390dbd83de14cc3c14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caffb649f6d56fed670b8c46c166577240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e061699b8192850d3b5caa806d6d39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908b4b82a3828c69024ae454931bafd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369deded6fbffad98d806c7bf32901bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190ce1bb2b7a4885f31bef81b554730244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2f36ffbfab89032a32db4ad9a4a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063dedf693e2bc6599f1f1c00f91524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3a67bf85ce6e8df95d6274e4e973c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b096a8e51e1dd7a85a6eea8741d6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d1f2de1c9633feda73863c78f1ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfb0f6403be85adf385e4520f84a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137ab88c54a5a16b8745cc07117fbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828f6db28283f4333247fe31d5f877f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d4a8980c4d55f96d55caddb32044253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ce6cdc5575e5171cf74a83a30161254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048fa2620f2f9b16796d6c360bc5845255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60af303e50c607916e21b280a05e94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec32a39a2b6f14da7ca019e446b390257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29782b8516246dae92857548533f9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76514ab744558a3c2e068437abe2586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adb45f9f97248133328639eb860cf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f45f1bf1c4a5d37ab263fd1591a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7812e752e88d129f2ff5be302e2b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e0893497c03026064bebf3d5f9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f6840d0c87aea7ac899640979821264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544558574892c408e2ce1676f1a3f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7653269ef87dc173c4cce8b95957266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce528ac247dd376e1a30a99c2a03b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7e241abc372b409c9cc7ffaa44ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69cc567e78a65f1141a9baf9550c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf909f3938968796be5058faa81db834270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a1a6c979966ffeba0da7ea66e5909271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684bfd4260a3144db54badc64197b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061289848cca4bf50b6aed5c8dc1c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c9cbb55e93060a4f0043b2a12ae8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06aebc17da9eaf4d66a08a5aef3e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b78c7a739742a07e1a4c304424c11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ac361060091f132c797753bd5014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0b22ba18059adbf55a60e34616a5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2be291d11d8f3736ae36c1ae881d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fea28db47953e6c90b9b1febc43cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822b284f1eb7b4d20fe7ea5ffec320281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5062fb9608c37af318361b7e74985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f6490f1c4805610dbd784686fa04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e955bc0f3b4d4332555c67da018d8f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4970bd50bd46d1a55c2cd9822208af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e88540db766de3ca72d83de73eb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c8a19210cf209b78c0a5057af544287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e450f1a2aa0184e256c73217d84446288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f452fc8fd622abf83e5131ef3c6c89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d621bca6dc6a2198bcf47e347abbbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffa33a89cb558053ec63358b2b28d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ccb0a6a6ebf4cdb2da2704fa94916292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a401f93fe6949f2c8798eac5839350293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad239ad8abf8ef1163b1cacfefd5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed81863ec8c72669b5dbf2efeff1d43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c185475c314df7f28ad9c5cbf9d1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656d323187352de9cc99afb76615fd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50a74c0d621b49fa40b5914c38dfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf54a0c60414261d176a6f8f6a06d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f1e569a1511b1d7e6a9ca47324b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127485502fe117ed8b9d5fd7b41736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d08757eb0174cb3b0aa8313b666d32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ce81a432cd7374fc7b3393be300e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da429de1c24af8ebcbbce18b2b2f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f077b6f221b91dbb65d1124c3976305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d53ca6485595eb34d4b594dc62904306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e000c49249f8a2e9869083f4666bc63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9189082b53f9b0a2e5d63100f631f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca7db6be1c00aad4f221ef01a1c77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c369b818d4212655088f5a7eb66e32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e43bb96eef53451498c62828c33a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136879c60ddb1104adcb53e1a74d0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00580276c535149ceb47b02046508bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fa21756e9dd12028fde2422316476314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3fa5cd22544dcaa8b4ff6bb48953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac86f7272b15fcd3055e40419fef337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89990acacc044bda920b073033533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6021f5e8f2c9273e22aa1578f640318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472269c09aa56fa4d099582ff1df20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567db90cdab67a41f798db70b4084b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55135ca10ccc9ba8969888001840c8c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece806f9cdabc024426a15f314bacb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37228623b68edb3baefcfee20ff594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7fa8934c9c48154e0dd5ffac6e921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4160cf99a84f09cbe7e56a2f618714325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81dca07e12a369703e181098d3487e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85e54fc72802fa5ca5b9dbfc6afe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce4feb7139f66179b60727a5b5048328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea692669353ed1a49750a67f1f2fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28fda191e55340a464e11f37286343330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21b4e923acfe4084b9062ddafdc92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b8a7c19a356f03f76ab6e73703a6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e3ed2c302ee0e7c34b5082abad8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413694d6828efac0be92dd380df42223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d05403036a2c74eb464bf60ab914335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0327da91759db72a457c20cc43d35b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1898ebfbc3a5f367f1efd73a5baa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbf53ca2fd30964d179b1539a9323338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa46ca95e3c5eaad1bd7bac1bca51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba374e03ccbb26b27fefea82cf675b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e1723a535b5e223abae9ff285c47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604916c2dea707a5425b21f91dcf7065342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666462758b966fe2026c57b553e7eb82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088eee62031929cb5c2bffdabec0f90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1235591df939bc8578e324026795345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7a99c62ff86e7a7aff34c767a22a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f02e3e3b4294fa095ae75fb4d0744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5085fcd2c7640f5c0c0a76b7bb121348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526bd6ed5679754fdb767eb75821d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e093047d151c4c14275ac4cd0e514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6417e3f13dea27336e04aeb1e00b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6650648eacee23a9c73e843a276c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f0903b31bc530fcd2a241509bcf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f07d7de7bbc9bf52516d23491f96d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afe7b24dc63ffa5f7c9f4bea7c43b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8319c7c190fda07ada1b15b617365356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e26ff6f5473571a056d50a22118f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc7f8f11bbf36aaabc657b45f6d72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a8678ec43b3c9cdc7cfa61e0281e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483e43c3c903d7bea3d63454e07c712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9903a49224ad7a59c53d70e0910107361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df508aa8429cc6878006d27a23e46b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba140c5f49487f7640eaafaf5770ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f99bf07758d92a76c90bb2d04200364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cd991ad102a6ddea97a8f0bb40eaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5c6b078b1bf2120256fdc8d0557c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f730f14338636edffaf651fd3fe7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be4de3252fb7b503f37ba31969ae51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c55632ab85080de2b9bbb677f4a5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebec2700f415c25efda7c0edb4daa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e74aadcc0b64a723579651428a0ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f711bf8dbcb9c5c76622cbfbce9d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33698eeed6fe1d14978b711314476d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa4cefff68e11dc7fce76f4739ddc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa65b451b0126f0e69021ce2a2204b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab3633cfbff105eef59efb8fc9d27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c329e7603727bc36364a4c6a435fa20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3541c0f9e1a5b4e178c1c3351433378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bb6a713339eff575248aa41e029a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53999b9d6adfa1091c2f5fd6af5e8b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd0286ca33e0e7630c7f52d270d0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a703d217a41cd2ec8df62add81f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904235b87d3429a6cf8efa4b3883221383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219086080cc09d0054fe621d870513d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9339a80c1e8e22bcfd88cc1fb4dc13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2ea46ecb57c5be906e5f6dff81e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e37fb36bc03503a4091525d5dc7a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd380f5449c045de33c84cdfdc019ea1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47aa37f050adc7292c2e53bb6d2ca4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1586f84e3a74a70da5f859ba7b503390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969469d33b9ba56a51c8fbb86cb4b31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552f4c07943a0de875d40c6c421dd4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1140f34cade5bcc0b7ae6af6b0a6a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ffad8f6230dee64bc91da24717f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8725eb322d435e92ceb4a8d625f5eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaac53dc61beb27e4136360eece79e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4005980f72e9d9720c0d3de515490b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579dde6f4c461d7f0ff1d53389d2aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277821b75be4023e4f7843439ea0b8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a98906622e5ac74ed880f141d559400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f1c3413bb7d2ec37ccf664af8736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1aea7c54d20f701a1ea9cff6fd4bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e5ea4b8a4e4bf169bbcde68b37ad8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e99982bfa18dd392f690d95731a61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe6556a96a4bc6ed3061cf0e5a851405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861e93e1d007a5aceebd56bee411a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e10ca562ab7037a7a7ba77f7c9d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f43f22cbbe61b97c6c1ae589e1b6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef520d34bbbc7bf858fd5432ea6a565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafe02744b4f2a4362102eedc1bd477410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5103d301577541a3fdde317c388f13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50b326103bb259da75a2a6508a027412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67f70822980d22bf3c88b38c42e03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369c88f24245febb1a2b15084a846c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cabc3e16341205962d3a1423b1838e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607ebf420d9b0ad6e98b99cd07e75e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef4c072f3ac20c28985462d1f430f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2953debaacda7e5cba47238b1b13fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50bd2e3989cb1d6fd0b92d1be1b026419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a90a5693e2e4920dc2de58ddf809d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f584c10132feedb977f352ed2227421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b534a14451aa448ce9eab536e489422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce58adb9f16466960008b4c7f5246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796bab11884cd00828060ae8fb3dc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cfc1a5d8340f983b660428d35d72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700b447ced7e209c2ad1517fbbdf12e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edfd7635be6cb5d95e999552ea1d5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b541848f0bc312c8fb283a1930b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344eadba47634db5107486cf9da5699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631a079b5c9487cf9d3c92765be342430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54aefd5401b22044e14df60ea2cd9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d5dfe554052f1d81a32d0b56ce1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ccdcda6a06fa998f03f26fab59fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104c9f47287de99a4b703155b377e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68482c7c33c1c34d4203e8840de77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74833a3a97c27410ce58b43e49f2eaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a77e138e8d105f4d028d4fea953c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b37f2097769822f540aeb9ba221f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb59fd82611ebc0574a438f1588956439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f474c24ee4ade44f31e4db418f7b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2530da146ef16e6ae9241e9c5c5730a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c798e022b1a95d8cbf5ea000a49d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a2dc05e1093ce50db9a72c5a51d07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712705a39759ad229da72bf1eca13dc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0271f50e98f1d4995948fa5ce8c17f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34682d41a205d82308b7a38e908c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736986473ec0c98a4c197bda824de1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4722af5bd4a97a373fc009a396ea0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95eff3759efdb9a253c5be2c85d39f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eefd93f858be3831117a76ff0ef561450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768a96c5e4da89199e7dfb3880c907451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5adb5fbcdce896a7c2f05aeb679c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915367b41d9c73b4a21fb67356f2a2d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859b850e1a0b7e9dbe5377ec53a8e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af019351148be8f83e2778856329eb90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aaf54e0efdefb321f0fae56e360e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ec9b9ded504e89239cb0dd068e3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e710d9d45c3af0e18a5cfb17a9a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b858ac550aa87303aa54be624d656d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eb43669b7aef9c3f77ee77dfec746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b12c2b294356c4fee2a7c96125777461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e69cdea6ef1b4547a09fa89b3bae7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed05edbde613134daaa9f4fde89f93b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df9af0361e2daf4fc5ae0796b6747464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde6aab745264fde95f4323e75029e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4a9a34758dc6d778143414037397466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4391a1ff0af411c6a3e0b460af9365467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f238f997c49e3807ec22fb7ebef86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1fbbb3858ee79834e88eb51abceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8e9e37810d965afbaa82db0c40da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13fb9fe291f75e1efda2e0f9eb68f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8dfbb4a5b400f483b1f126b301ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198c616bec20afdb17797670b90f36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90fd666e77470d14d13445d09b8a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c429b0b0574bf1bef9dbe24261383475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271187a66e6ba4807603d33b7397c629476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e4263dcb4886b80284f6ee8dac66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca93ee4c1aecb100941620107d0701478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74acc65d2ceaad8db8391be6bcf44c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659b24fdb0e1162389de72e532d413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a2629f68b3a50ffb3ec9c4609471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a7a8250c9e5d9f7db8fc9b299161482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484683ddc081c6cebab7ef488f91aebf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a276ec936f8d0385fdbf1fb40a2727484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d1d6c7b17da415bca8616999d86c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9585180b4bf67ab78a3256fef418486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745278938673d7679984fd9e95a4c656487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02567e55d5f82410b2b0ba30213975488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41fdc93657a447b49481e35c307e85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d1bf413922be062b16f82bde7ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2337dad2999c20c76b9ef6f459af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6f82f111620ce5a3634ac3d6ac71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d293aecc65afbb59ccb9dbb3c43f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c6e1e80d209a1a8d6ee68f360754494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52fe5cadf2da56537294e76fb80b13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb6c50893117d9ef1c9213bd24925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c154fd52b57c99c19f2141d775f2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeb8061ff7ef1b1169516413c908ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac69863818505dbf2c41531dc16a15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243d77696d02e4dfac2be6f1176bf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed922edf5a756493636b8323e29cd33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c6fc5e7787c8d89b8929a05466b28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf153808445c9b419b939b6c768bf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff5b8c682a499821916b677dc7da6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b85e4afb621047d9396cf5d53be1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3087c5841cf2b7fafe707068007eeae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85c48b1808173979223cb69e535b67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07724190bf3f92d90ca32787edd640508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cdd6fda62d685ad9fde9eb8ccccfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2376c34174dd77b06879f8ce78f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd1deebe126746f556d721ba669c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cfc3285aa50ac872f3cb8aa1a127a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7eb0eec1e360a0a681a2eeaec4c5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978fecbc5897204aefdde02bc6abce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad8d512d49f2826892b229bd6e9c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02a29f4c6642402133270b3382c76a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f55c27f219a98a8791f505051db27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba53fc9c0d06a8f87a1fe661e6309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1a5b58e685227c3b590798e27492519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b62edc87ef7fcccd71c29b2d71f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692fc4d9b5ca8434004550ed36fd6d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c3330c7ecd271fb9d7be36ff12745522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f56c0cde65900f80d644210a893a59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c08b8a378359bfb5adaabbe7ba593524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed87dd05e483e7aa3bd037f0daa7396525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd921040d3d67b078cdca1040f1443526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509770ed3048606df68a7f2b958c3583527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed36cb43d14ca49391a7b1a014cf771528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b86c911c4e3d28faa08fc709e5d10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b0520483472acb2b5519f83d9226530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e036c95eba80887510fd235ea2f64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886151f84827447f4a5cd0a06d0667b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fea2b34b671acdd10ccb52ba93fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1d257f17da69ebb2688a6c7cf7b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87e2ba0e464e537303d2bdfaf6d08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d480c78360128da0432b15eca68a93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ec2394951ce5961ce8d2d5ffa343537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ebb384540d3317a6ae5e3b514894538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43497dd6083ffb608faa8f2e3de5a046539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a1f52abf37ca4b2451d384dd6263540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f4f288e6347c440b544b80c685c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea801565c29ec7b54151d63d08ff1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382c5df66497c0f937af0504193bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cd5a7a59b7e8479c33e8f26bb357544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b8744dad0b976b236650c40f723a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1ba0e7fcb1710bc3d7a0f87279ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10dd8d66c7901dd468914fecc244a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1ae0eb22dc4513c0952c1dcde198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee5f5d808aca66d835de0322eb8f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cadb4c3ffe47c316309e4c9427cda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0423f5f836f24d9f99208ad7e9870d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff7b6ae71c60a5ae62d21b505a22f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb356d9f841fcbd4c42cf3d21f7689553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba7e03e0fb46d3b5e1d6e680eeb5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac05ba2392dd62f46c26e6f67d5bfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1108bb87166dfcc5a97fea49d5d4ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5bd62ca12d33e245fb8c3a8871d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee733be1f2810d1b41d246658895a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291ad4cd5435a153d8bd413957f9bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc2506689b7c48f704b0600688f2ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e02ea6b585c50ce23b4b7de6b0b9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aedea45772b5245c8eb454282b7b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee526f2d96a55eb559cbff19e78eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a99b7ece6d558f1f8d595191755eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704aa9d48c25e3bb5bc3c516a084492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68026add97c56cd922c3924d8e00516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399d89c8fbb9f74e59e6f1deadfd79c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ef3e9344dfde6a4011e0ad5407e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928b683d8a016de3927e7017db80caf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bae09e23870c4d3d142507943ed16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf638755b29801d97e2ad427bba90f82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe69dd83bc844882bc398a7044862572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ba509a0f02d5f9c6507beedc4061573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5f55455dbe0badd04a075ff6327e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdd06c95bcf0146341b79973e3a50c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844a89565602e900ccc69f98ba12e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04d4bfc714239ae5c3fab3a6b367a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef438e2eaa9e913e4591987c5e16a3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c89bc8b7d85a885c872d4d1d450486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202fd880446b643c0a3ddb5f788b8f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5019ee6a8bed57fd57622e37112ab95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a37a2f8497704dc388a2fe2e43391582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe09281e061c09b6e89900c2f449d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad175f3416eda9344dcc1076dbae25f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f392e3100b66996e02139da60369ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9454d56fb07029d774c70eb92ae814586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa852c3e0befe6e313e59eea7f886c43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb117ee1e67c0323354de8debcbc9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a59d4d0074122b49d7912f645028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b05b2b863b4f63fee08e6e698e236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b02825d9cf355200870024aa2378a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac10a4b9020ae8ed2d3f053b1317c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9342466203214781f4cd25a37048c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c359b3c9c343b3a5454ac1f55d9a37b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebffc720aaf20aa902ea6ec4df190b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e3c9d2fbe19340ea091ece575626596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff8f98c44ea6068c3cdddb2a7a164597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bba62a25af252cd59e2f2338783ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db260a400dec04d516f3f9ae5c941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a422c262c8f1d78aa9f7aa3d1c3f5f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b2d09c13205047d535d92a47347f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d90f3ff439ddbc13e6a16fc91d73e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd5fbba997904c1dd81e9ca6cc3fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b138b13a0e72197869a77f0f0646604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45d1a46f78ae773eeb8c733e3904f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e558531547bc9b66a5af921da3eb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d49f56cc248c11fe0705bbc065916b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c402dc45673999b675ae1d22f5ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5056971be0df925bb057abdaa43322c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108abba541e2d821fd1c550e88a051d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e53335410d387ec0c36836841ae0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c4812733c17878d4d002f134bb346612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e4b6260d2a7b97f1472ef77f65b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61e1912aba2a3df8ceeeee5aa0257614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0feb8f32a50448d05d25bfbe8b9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb4ac47d926d9c117cf923ee4a43c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba549d65a7ae6e8f959cc478361a185617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881e70acd4cc29c8dba485b8b1c1a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce217586516baca27adfc24a563447f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0985b3ef85197449f3acc6ed855a00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b3101dd383eafc69dc4a458e7b92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e015512cc3458a2f9bbbf7d112d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a53985cdf4651a7f0f9e3b833c07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eec61ea5fc36218940a74314e2ca9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28147d06a6cb2210dcf7d21a6ad9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ef92acccee6a76278e991fafa054626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924dbd51e619a1d4e22127fe6d485d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5699ec015dc119be1022839844f72b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8952a01a1450fecf59d99229e68bdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18283d07db1a9555a50dd7f08a66e0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16504553b8f2ad31149169954e0e59c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ead16c5458dbcb7460da1c9971724632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6dd56defa4a34aac7eea656c138d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94900cc4bf80ef4805e5aa4e6b662c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62237fa60c8e30b8bd22ac576f022635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7518053714ddc76f0b58b5c2d7a5cc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f6c472ed7aaccc94cbdbc365a726f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13eb17936739127b7911dd3e4690a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321257ea7e399cc68613c3d31526247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5360e7f5de2093c14963b35744cd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a418dbdce590b9834b2cf67510be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee512ca3d417c65aea11668fb58d11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00938f5117457c74bffd1d1be43f77f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75677cf83f50440ebd3cf11dc01d85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca0be47059b9bd75cfd6585076d19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b9e190e58db89d0142694c1262f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73062369d43c691f559f2b4d75cfd31f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70656f955b799eb05f93fd15c4f0f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23398c68a3efd1c0b97af1f89581694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d0c1fe0ed2fd294243b1079a0804650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e8978a72064531d4fd0e340356cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086f9179ed43e975fa234ef0bff355652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5044a5b344ce8a3282aac27e59f2a75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391727a16a29f4ba803a463dc24843ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650b5eebfec008edbedbc3d568b12a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f7091e8850898543a4cbdca10c34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14c62bcd4223577dfe66518e30272657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd418f608a2604141ca9332db3bb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca00a0eed45aec1065cba85a7092fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d66499167036697bb877c660d7fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f8051e0f72811a2d8795dee15d58e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cfcc332ca6afe6563226a78e4743f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dc70c2ff3afdd9346c1d3fab5aa8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818fdcb63f561128a7287ad1aa3306664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896699dfb0c71cb305d8806e657e2954665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ba4b4921af1f1f9162bedb251b56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdff5c1fdd618709212252d8c7e6f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adef7c65ff55327896acb3af697e61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17e69d552213807980c6f1bfb838b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ac676bc5e6a7eaf5a07767f1991c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a59fcbefda90c55a9288e6ee22ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08116c0e18ca285cfcb958cb0ca09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1fa431ee683d05fd3e9fb50e6074673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83aa210c0b6b82372628d22a71cdc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022570e61cc460cf66f54eecaa3d24dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9b705ece4babd184aea03bbcd64f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a75fe3262e6c811afdf1159e9f1c7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65089e628c992ce2cd2feda5e06c8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7462b9c6f265fb0e0b294288eebe4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0206f9fb6a458500cd076466e44b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c7d08b57f6c0fb2c9b8dd242a0335681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249304e7f34b9872cbc13872b584c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f1643b07b252fa6b96c9c31fe6db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d073d46fa940bfabcfe7c5506ab6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd248ad69a692ae485a8879485972685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6176e498af9ab70c8c1a190fa9a0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cafc7d287996d8d3abcaab59c6578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d20bd566b5ec7878fdf76f0f5cf79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864baf10b9bea5daf7e09ac0516f1688689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c93bc763b0b4366cc9f27151fd91c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c763ec1f367d2a307817148473756691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20193dd688ee85ae79fff77e9825d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2170408a32de7d77acb9c40bbd95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01346eeeed6de222404d9e3887c0f54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5ab631cabf3c8df8bb77573625e51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199483a1a69d68aace9945249cf2f390696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c3745b6ce665d4be65b542286e79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e2c49d3c183a9f905f2c51aaa942698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6ea52a6f4c7fc737bbcbb5867d76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26432305c8d18eeb03e476868aec51700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd6f16bf8ca434be27a4507132482701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3ae244be28924e60273ade3b2ec0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032338027c91bd182836a70461fcd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a2144ec9417d19e364b22417f0c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca47659b84e2911f718c270ff87bd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948299f9bc5451f3196fc32ff641420e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e2378ca5e210ace0f0e4be860846707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210576cda2ba9cd13bd2a8f92864b01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0774e78f1e94472a1616292e9a20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab2b217f007318b51276f9b08107d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e663c179aa7e448f3ed2783850985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00f8d06a1c000b2a911c166c7827d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872cda84f6fc43fa6dd17a819d2833713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924876786b74aac53418ef11aafe269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd9492239c4305e0ae449bbf6ce19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1079f712c5fe4e78e8a355aa3a8314716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404c02a2953ac09aba27191c9813aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ffc2daa44fd812d40d09ebf5bddf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230796e077e7921e76661b7d0a3a8842719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099873b85ee60eb1d49cddb00a93f48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d7493d66968e0b3c053a28cf7026721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198697fd6cedffa06f4a7faf4d09f5cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dff9199aa4f9e94340a17e5f22011723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df89d0a56057d3f480affafdba0bd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b236e0e560c1dc53e2d18de78742d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ce02a372f156abad8fa3ceb3b66ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02f7b74e0d4d464089ca220e581a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b645fd1049823369735fec60ac945728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70cbde01fde4c80a0028ec999ce51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00791e956a0403bf9d507634c1e068f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78269875342bb6a26fb6196d917ad2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6eb07d8c4a035a63858b3f50c508732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc8bbd796bb50927abf3e9b7dcccb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed439143a0a52c4d8589474078b9064734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046df676b468f305704edafe812ab40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae0a6eee3e19d2461e8f00f2b426e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5833d31703390bf3fbcbe1dde27c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7568fdc7befa183f5d1d3c1815333738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b56dbc4b9db81732db3addacf3c3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d6d38c8d4bf9755046810453dd9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6fe97c22d1b3e2d27ebc22a0722d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d90b52ad9c358301d665b8c8e1c2ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5043c900f95ace3348b67146ede79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401f7f0aa3b1f99679594ff6148ae07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b242f02201c6b5d2d550cb2c7ac2e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829815dac9c3cec5a7f4fd228b88f85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d7bcfa0d9cc159e17f02e758bd96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cfa7e7167aa5747315625b6271200748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5905554a381f71f8c6276196f98dfa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520115de24b5c9933693b1dcb1b55d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5820078b97540d8ce6f86665e99c56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0b4b083e0da473286dbe039f217b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76d80a2d2fe535e169a7963a9dc33753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a42ecf383a895cbd9255c85df3fee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8a29f18b8c2fd43093d443049f13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e030bd13cded283657f2d6df9afc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d473c0a51d6a5824b01189bbe12b00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e632727604f63a09af97eaad0f0e0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63072773dbe0b3ae7bfc45b829e2f803759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a46055d4f35dfc6d5080b8ba84451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adcae0b96b21611598a1562b08e8612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc242bc173a1fda7b11d78acc8cc533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d21b2c8eab6a09fdbc4e498c8894374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e934a63d548df8404c3ff4fcb03a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a46a7813975406f81ff1089007a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91226fde71e539c347c2fb4aad8e0b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ca79a7b768f0e4428a47d781e8cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084b15535a97f1bb756f4a4dd9597db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b82a36f9c230f0cfc06ee019da2b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fabf5605823af0fe0096bdd9773e1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a44f5d73c38c3da5fa8bab63a314412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2b2ab0a3cff76afe1c7d7498ad67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7226b2be4150a7ee26946dbe7961a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63349a610b0a555aa0e5a66cf4914ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871977338212b896ca59a5ace4b394816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35eaa9df2ee437f7da515f022dfd7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00931cb06692eb303097772280aba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb33d611dadb5346c684f6d71b4a3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f359d547be484c71f42a4263c9353320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1ff6214207505158132a374f647721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c407d7513de408569d98099adca6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d1bfec5961512de8554d00270e46323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c2c5b61ef8777a97fd272233b3eca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66496d013d8bc16604e68e7e135f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e09fde53c994b88b71197bc7019e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b619237c6f80c662bd1d0d420068f6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111017a99d9be43b16bfaa92e0de84fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a140aa65e49e8582c782ee8c0985ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55112e6924b0aed442ed5714dacff8d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebf0c7e9fb50a1ddbb7f3f462e6b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf27660a6b289a2ccf5e0b1c7a32fe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769657dc796d0aea5daa58108e928d2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bba4b1cc13120a9a81dd850194be234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033f3f8438b107ec05d638a6f28cc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1876ed427d078be30d5ef750bae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aba1806b78b4d31366744ba893b28337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b3fe7255e7debc1f3c9bd68d399638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a3547727226bba6006690dbe522739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb124a40e225c76383c3fc13455ed7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d3005e3b3e31de37af3b15dd9060b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125507586a18086d7e2d50dd305b00742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2fef5a0857dec4554143a9acadff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d021a49ad3fcf3728485c756b69ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2382721b3e1b763529258035ed3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464528a86c54f2a9e1f2bc535c32ffb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde8f6585be1cc930a5f5e18b143b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda5b10c6489fde98e5f9a4d0244ed148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cbfe2302c8d26493a5a549504495d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed60b5d2ff0413394d8debd9c6532950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d5086b00a1700e8dbecde854c5b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e076fb3c91a68194de14fed01fdc2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19813525d28edc21f8c25537e9a3f97d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020d291b190cf945f26f294d5543ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032798637e814492eb02d84aea036d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0e4d1be585c7a3c0baf2babfa10b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f0c45f4511020fe55b0187457c4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228ad239a4ec4b7359d3c5ee2ea3d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8200de644c1c4a5fdbebdebd7f4d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1dfb05f94b7ffffa0624bf3c3733a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb0d230bcb9b7c36dc6e39ba0f21f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c83d523f9ec8e3d35d8f57a15c4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621a2914063e98c6a3da4c44ea0776a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b533d6c727a7fee5406f99880cc8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d425bd6c9e8acf7c9f5a2b581a0ec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4faae9c8637c679ce7db54db210366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd6082799522d4ea1e23ec1c86a9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e47b8cfd848830dc509dcbca96cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd944e171d32820bfa16c6842cc98469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64023c16f66600328a5d02ec6b0ea56970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d71c227b5364216c00078ae5132e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeded0223262092a9e4d8d8e1ad42972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2780f24865578d9164c114fcdbb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9cd003898aa7fdafbc3f7c0d247774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582eb4fd4be3b4501708a0c8079ad8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacf5b0ce7d0438b5c636124f76c7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42f201660fbb1b4201485edb2c83377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195df2c8be49c82408168fca508578178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777b5eb0211d36602d67ea6626ae5ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e0a2c5763893f79c05ab221ae345780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991cbb25b0713a7f1334299dabaa20681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fecb08ce0a43f55b7c3c809fe86f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b445b93f3b8edbdc45ad8f47a4f68683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb769c2b4c46b7eb0cf6cde101a37884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f5ba1b676ebfb31363343249288185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfffc7f01293377938f3c7bc0351b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db7710db5fdbd361443f512f3c01e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab1d6b447077a8f679c48f1399bb2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095233e3afb0b93a8552021f820b792389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f261923810b6c348fe5767eaa38db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf50d4f76194e9f82b52c43c8faac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c894e84fa4108816d9805ab21831f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c9b28c8e19a438e3eeeed8564a0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845834b66c21acef1057aa2e8d84a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b24dbe45980c36ad3699aaf734e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2247953a52822d85670d62da0fc5bf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31185bad3a9169dec6ab9b05e079dfff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943cbb1938ce6778a2eaa20c37591698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1526ab07053c5d2cc694f4c80b5d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760cc523f6d7c3f21a0b54c4a8691b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769fbe7a305c1eaad23e83c24797369101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a5f525bb19e83e8e7256317f2e71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afa34b3fb32ec67ba0094463f3f86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da026f03320d49dfca572473794983104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a656829268f02beb03b55db162e053105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d28fcf06b75acdae8191323ee161a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06573daa410f4df6cc0ba12cab814077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101d7865445b3c0d0cd1eb5ddd1dc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fcc327de3cea957cf0da71fb828fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777a898ff4bca75919275cf7ee7423110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a277efc574c8addc7eb31c263630bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffee35d93ef6194814817c6bd417bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721779680735772488d948d05d215c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa21b1fbfe19fa6b4708b3e482a1b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15170d51ae4ac72821e001139e7336115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9019137032ba64e8856a037600ba7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e00e5e694a6db8e1f9dfa43c15e36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d821cbab4768312c7ab0f056e4cd4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947c2a0e63066a268a78c3d6fc305d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d85b43549427095da18d14b54b7e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98020b56224982cfab04753a9975a94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4781d6667806da9b1d73754998231122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2232a469ba47e40169f332d6c5af3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe66e68f3b15e469c14d9e7c1ed3473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d772db9d904f4f5dab73b154ec77c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fd784ac18d98a6c2458a3d8bc99a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fd56723eb377cc0b369a3b206d2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9990af8ba6ebd2c99236523bc169b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d2f29c7eedaf8759d58145a718eb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde1bf3757e2cf4ca08e55024452fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8172ade3d1c460b51e0ef4ac7ce82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7e4e3bbb976ccf6917a9bc530547132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f4b1775c14da3184e5a405960289133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc116d39dec0218b057841862f2dc65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37492254f7abc9f8d6926b07a155b27e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1721d5e63a9b1bac6a476ca90e951b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb2cccc738bd011ec4e0a2f7ba8ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c92b7ae01d40ed09a2f429f6ea060138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2f8d155bb5aaf70e044b4d7a225df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43446c7fe15199ec1b803ac2b16be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54688ee420fa8b1adb6eec637c569700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c783ff6d169dd9f068ee58a9fc611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e5e713198efa75692677b92bfd00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f348e8a00382d5349ba650e861f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac4a74979024f473f60417b900c88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929fa2770600b0e166440f85485170146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf880c0e892375e6d2ff00366bdbb6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558050f88ad063988c7bbeab856d122148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bffbac7b1a721523687b2338c3eb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8181aad7061006be42f04e0981b8d76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aafc1b1ed6eaef8e1c3c0020bdf9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be62bc6bff551a5eda40283a14988b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da94c61f155728401f08dc8ddf8e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1d09408954a88fe34f77d2de09a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eecf957aed606d80432475698352e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc2e2ebbb1e6f3912f0cc4d2baa6de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5ad04c98944031b89558c487d311e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab100593d1810fbf02ab35a8f3b203a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6beff6c9645d305cac185288da62d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713bc3ce76503cc5f0e05e2b45c34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1efbb0e335f41fe2c9bfa9dd95ab8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a951f283090e0fe0bef88cd2e4e26c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a746efd94983dfa5de36e5b9d0e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c932104602d6b4826282f2d464d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f177e096b89e76bb0d79533fcc8973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dcc3cd4cea1c6b3d8e02bd908c592166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1b75058528a6df5380f947a8746d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc498958680297d2cd14ff0b042126168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e02b832dc9a9b060e8a84b125cc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6f63636e59c3f4fe6232ae0f4a53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cdd23bb44bd2de272f8ea6d386208171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7deb57bda029e17d12ddfceecb8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53adddb0b3c3c55b15121e9350e7f9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70e0e744b8cc6ee6224083357b683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5b397d2272f068e4598342fc76e93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c0a5acaf2c6c29eddd977b07ba41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbebc96ac8b9c235b7759e45b5ee2fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0931c429adfb0731ac7fbec5da2f12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b873597bcc419d0b6b4735d3b6e6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded51932966ef1a9ab10d692693248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f8cd0f2ad7b2abc9f84d1ff9b59a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88852b3108fae367e760e24d3b260f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e456aba846f4a1eef590e436da7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d64e05f388afd39fb6479cce45e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8dd7b3da32b11859a6de805b9776185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd3dc14eeaa194f717ff6afdc4ed24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571fb2059003a5a928dc49a55639b15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e82aebd35efe48b319fa480a706f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed771d00edc4c298e6eb71d868913ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b21a2f46116ce99321a4b56c3e7bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666701ded205bfe7afb7e3382675fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de241583c2863ccc1c91a822bb65714192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333507b9f916c5d54d6369ba2f84921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1d5245cec88cc81a0ed384f0b578194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912afff9b75dd00a42742cd13b10634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f8a3afde0ceb553551c7ecc5c89c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b81e478606277396986fc8da4cd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f06356a99acb70a924523979ddba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc23993b8753525db853d48af64519199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccf177fffaa0b419f2e5086e1493b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a62ad91f14d7a39d3e6f125a6081201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b24ece207428adcc0dd5d41cb8742202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c950e28a25fe3fae51bfdbe2e955b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b007d3ecc9fb362d5eb29213ec5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e74b2743f0a10e08f8e4c7ae9eee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8fc6bd728b7f75e63d6efe1e4b78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487df369e102b92236229b4ecdeb63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c6ed39b51ba99df7a22ee7a7aeab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a030309d7c2efb1a430b00bc08800e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf530b0f169d7b8b760eee05e474ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275826b7e70f80f00783c4c7536fb0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c21ff64c837bebadcd4c9a99f69a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca548261877eb5a48d819e27b0650213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c3c07f5af5bc1d894e796ec63fdf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80810398c95140b4e5d03c7f1d5154215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed698cda5537585f16189a06e2d2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b3a0e5786d0fc34794ce6a95ddbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b4fa09b8f7a7f504b1bb6d8498324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10646a32767b8f42ab9c7c2929b43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca96e80a91f53dab8a583a1e6db8963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f19d6c0fa3e1531c2cd1fb76f12b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffada28885ebbd1691d655745a0503222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30984e752f6e34e812f4c6fea0b2e068223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27718cd68faabd2a07571c36612c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c012e10aadf8fea39bf83e5d895e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa5f8db43a1cbf07d132849ba41f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076abf2ac03d7c52c52150827c49c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066732fb1fc238e235a167b67b1e748228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa24bf436965b5103974affb02b38e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de3d1024368ec63da829561f74f1d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa247c5164a3c0d84678c7fc26571b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300311fed27510ad9419811dd93476a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb1ffd09c867946982160f57ea9862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472615c0a1df8792e754cfaf715ce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5d4ba5d99911b4c05db04afaae958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f445e45cb1ce428291c08744f673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3753a8087de9d9b8fa2fbf0209ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd5c6625b1eaa36fd18b9a5abfaa24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201405512489e87aaf4b526133fb0e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc6bb3f8552c3bc991e5db573bd61d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353a453f7b8a4ccd8797b4e5713a83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64936e145f785c210172683a53b341b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949115421b5f79ca4201b995b00caf94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1af6eda3fd36bb6c7bea8b13f0a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b4d4c24c4a92991c99f6594b61163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7237046a6f1c58b6a418bf21e01aeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5419f7928c647c079b4beff134b58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f077a36253e5001c0aae84209ffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd20d31c57bbecee0be174d6183d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84dd800d93c508745d3a54464c96cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a85132881b4637a9d3a4aec2917549251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bceaccad460717a75ef7d28f3d7b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71447d6edb7550ad3864cd54f45cdc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a7f68ca8d32d017d2ba8282c950c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ed7f3e1ad461fb5b1faa99b138c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f0857b6e8b752beb72486965502c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96615f8d8ce0c01aed39336bd327c0ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9abea8862a82d17056e12ea75d830258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00010d3c8a65d9439a0dc503ff74f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe0eae530eda7b1224af5524415fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b457f6016630a3d1ca0f26d632b8f29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f59a080f8e7ed4dd99526e0e0606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3fd7ed08b719e5638dd8d9de4210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed3e849c70d3c544f01008c48de768264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d5c25576030bb63cfe758393b4fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf130da52c02ee66d87dde4978c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768baeb0e66400a8c6564bdb75f38b24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91ca491f4030c364b6b1ca35cb0582268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e30fb934bac334436458e787175e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860438ad017a799bb978e3d467ea2787270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22323f50aaaaf0ecfb2deae5ff3467271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab4bf8424c15d366736015bf7ae36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bdba312f6242afdfa50cc97b0a82f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d0f4836e13d3b17c9d1b4215cdb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b95cc5fd89bb26dbb6d0c94ee9c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d6eb3d97b7a88dcd3dbe5c066ca2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fb1ee682a6ab901a08c25f3fdb251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e8b029db44522fe2b481276b6076278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1187a13372419e3504ad4e6feaf33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88065cf6986cd6d2795113cca70ec35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848007f9825a36bb4e94260d57583af3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a2746cbcb13825563d4d938b554b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c31d8ef139d7c91015bb73c101985f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26bbc18487909639db54477c443374284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19719e4ef13eba0dbb8c31a232caae4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05881bffc31742e019994dab8193c2ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329bb35a55f271e4bb3cb95d7384c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aac42106122f4f938b06692f7f7e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8cf0f629e3653446345775ef9790d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa26e79658eefac3f8d8d013feecfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b9addd2cde97db867f7272c4a950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d97678e2cf3e7aa0d9e7efd21460f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817f24c6e17a8ea8e274d312097fb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d79dfdc06d45a959fa67dbf5ee0c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d2cd171d327d3c66b1baebb28648295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3afb2902235c36378d969c530b1eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45ca92e932ac0fdd5ec0f6832c614297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f584ff11c79eb083e5b9ccc11b761298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76bae6ebd7c1424a3220a84299809d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd9b816921f619ae2d5bc4744f41d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52245b464609ddf8e17a6d0b2eb884c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cb9ab131333dd3f8a2a6bffde32d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026d1d6402cdcbbb7e656b3ccae32d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d32961a75b090f169a52e6dfb450304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9491a36d6c6e97e1c2a85094b40ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd577a5bea202f03a2351e671af6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d923771020ecddee658d3567448d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78b800face646d0a5d090274d2a8e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6235c3725d3b60c5167880e6be99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49053b534df66fba63c20174ffce844310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804e605bfdaf678e243fd71c0746eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7485b793256c5877a89265f03efb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd729d47792aa1fba81fdebb5dbbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf35c4e5c3ed4fe11e444616056873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d131c5aad5208c606065a143c7c90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c831dea5e59932994bda23e969ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250f8c0f236ceeefeb985f249ad5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94d6e7003b4cad9fd4724408c483d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5a3904d4ec64886a0019b205500f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316c2c5ca805eecd23e84c6454ff98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a195a76b10b182e58f13dcd7a6d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c62697ff63e2957d897f82216bf06a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23ba38744e06358304f5b8b5c89ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef4b6eaa8f222c01e995de8378db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a597cea391d3cad8a28671b1e664eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d410ab389a9ca3fa0ad973be376e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4179e537e2c38ba0061bbddd15d69f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f895113b078f99d2a41062dd7f84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e6d86291fa394c9b8523b5bca722329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568c8bee03032c70552a49b40eef34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd660b95a9fdd14baa3d2ddb2cea60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1886cb21d4ad0448261e56fe22d0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ddfb97c438ebcf02e32fd36bdb89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5073d60930d3609cdb055547e260f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb362c3db4181d4bbcf7bbb637a4bf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24f41b928e3b445d4fc4f22683b6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f5b732f8447c58390e8df0b25a500337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a03a68c647ff128f3cdc8da244986338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd84297957e3d730b326c934e0d93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17c83469cd44d146092c13a414326b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b42501cbbc35bbdd88c2131aa9488341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825808c6fa453eb6396370777ff4473342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6d4cd6407ee694ef3fe4c8bda68d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b81a4127f29cd6db4cda9205ef32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a197562e41ebb37660d66dd07e14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5b9145111fa1e1c83aff865fc2a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bda372779e378a5ad4015b51f4fc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b0e27da8fe09aba80ed16dde9d8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341964169e8bf06581cf35811b8eb4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c958b4d2148b74aca004133d823dcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac869481ff1557646b3524fae4d282351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091549ee01d69e051daf35b61fd859be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359213e862ee529ec5f21e400de46cc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c7c73ab47a035feb46908231bcbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05804c32d51599fef0ea2d1adeae3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b8e27bbdb56322363366b734e288356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ef6d872830425cdd1b41a9bc12257357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b73bc37df375e7f9494b379ea5412358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3121ad9bdf88d91ce42716205bbe119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd92da16bcd88cf42a2aa0fa565b17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf4c245d414ab363259c7d8528a33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34c982986c00a0e4dcd8bd2a2a379362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a5277974c634bd6ce189459f6289363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946575cccdabe16defe1166de72a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f12aeba79698973095c122579bc94a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a20d4b49c09228f0d5ace9bfcb79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358baf875d79ad968df0c974ed0980a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db262485b1510b64606153cb4cf0cf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c8c695f5aa71c36fdb3fa599e872a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54dda0ba2a10c197234cef14ab6162370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcacf2b3081c994760b7e1456a76d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0973630bf05228a58eec4efce2f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116dc1437f3b55431ff1fc9b065a1a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58188c00e8a04ad3b3d18407525e2b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc674231fe728fa58faae3b9589605d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd0bb5f518a15eab1481fc1a7c97f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae16d37bfaeed7489e807f28260550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b09bbf1481af7f8d46474ab24fcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357b3403df204d76531e3f1ae8b26d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb25352088b936cdd285d282424efe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2d4faf659b8d08069f67cfaa98d83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31fb2c93ec2ca63d56c41bf02d7c38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e5e0a77c819f6b1abb92174ab348f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a664a996e03041b8f4d0e6f959e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb66a1db4e5a71b18a189b7bd1e57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc05349cce95f5575f90ee8f16a9d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8707866f7ff2df7a74a9f2c686ec8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9d0e84178bdb27e7a29a24463338388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f20d0d26839b9bd9a9e011af13dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64bc2810ab8cb40aae18268f13040390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b5acba2a9db1f57de975bb6808291391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa78ac17e73099214a3de8438b4437392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa701df57125b94e9b4ca3806d5f03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e44cb502e8d0651dfcad79cad6c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d215f9c69f28e91614ec53580fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6c136abb8cf8208033b431f6b38b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4614ebfb664a2b27e9bd15ddc5b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da11ae10940ab405784b7c479a615398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e994743d74716cda49c68cbfb9184c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e488c1c222fd5901dba8d7d33a5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e854712db68ed542c8268dc4dfbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa89c9c1eb14ceb42153a7b23b69f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d01d7ed6947d3315eca1a211262f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e006407cd307892fbd34e8d0e8923a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004a1667d01e4caf7a780f97a8ec66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d6a9e8a6d2b1c8d0727e3381efc98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40111e5b4c1be4972b1eb1be59d95d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ff4ae2bc6f4ee0e3b2e3a7296ef2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866146e7d087e61da3e33cf6f4733f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba3f6ba9ef67e9ea34dec6619664e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12795d5daa15db458b1b3b83cc508451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c86a8db905c1b0e20b41b901a469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a5ff6a9fc96a3d15119ef6b18602e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18fdbd0cd3058163b4f3ca8765f64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfef8ffe20498c7a1dc0556d7e7fee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3488dedab5657dddd4aedb4f07ea5aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c964e120d2371540c934452e75d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7539d9aad367ed8c1331e5f5008e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e7f788ecdc7c0665bf844ff000be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81143e443b8fec274df1c212ac38cfcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ec784feae3a4ae5043cb45bf2c04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644558c385707f30aeba17b78bf3fbc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515553f096c5f578f1b716e3c48b9233423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4cc8541c2b239b40c188b144de192424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e92580290ab7315ec649c2b1b2e21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f218e8af8c0caafc5f609af0edd4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b85f159d7502808e7b933c002590427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204383fd72f05b91d0560e22c7d370428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50fcaa27d6c63362718b50e8fa076429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4dc16a8b00959347582dca1c61c0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f5069cf8b743267f8ed265c67e54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335f19b1930e22b0dfe62bd0dd98eca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e40e5317785591dec9dba750af1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87a1e71f22097e7708bddd0a3b685434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea6f48d4a1f5046cb02da0547879b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57d0e8bb92a483773764161482438436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04eb3d4e8c242512e601eec105c7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6287ee2ac3eb67ee4c9d8f761671ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75578ba5a865b7825f935d3aef650b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626462722dd41c012e57472b0d402333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad8efbe6132898a3d074d806d349a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baf3543a6f56637cd049e6189dda93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0785c19a278a5cdffc42e543cd52bd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41917f1a23fc625578a25a3dcaf7687444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502afef867b88780dcfd1a43945e36db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7bcd877b4aa242ab4f5dc30be737446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc996617fe95e8eb2af6cd83c22c0a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19209ce815afacaa0a711c8d5bc7e31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa23857f35a4208e4594c058262be2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaadcb215bfebcdea3f899471c9124450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b80b2529c8c00196af578afcdf65b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0425a958c235b37112f149a7d0f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d964c846580113e24f9a20712ea4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9fbd62e99c101677e8cd539683d25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47e56df669f35a0ab3ada8fe74026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa757ff043397edbcd5bea57448482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b8abdea783bf187e1e960a49bbe90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a908cc2d2cf1de73aa5e2ad49f88f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57ffabc4f37b74fd557eb4b68d1dfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2eb906eb87d42cd901f4792d77740460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a35b1cb8ab82e562a02230955fd51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6047c11e603ff9d935a5ffa7127a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba5bd5fed2f1326ee5a84b061695f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3617ba100b5542ed7da039aa706e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6166b41e75729cf8746b9a53a9fb4fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898650d8fc6ba8cc9e628388e6f54c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde041a7e87025afab2d819bb10760467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd12d79c5fe465838314b29fe5f685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46808430731ce3dde9ce802bdba397e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9623b7e319904ab5766fdaa4be70f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa1fd20946c726154dc6301999ae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73dba78c51ad327604c830287bce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9e565dc163384722b62a8fe0901c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff9f15e5681b9a52b3e2b74273ed8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8badd6dc6eb17e52737f2996839b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392ef09f76c36dce42a3ff7299e49e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0218cffb93759f001432cdcf5df823c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317806bca7b3203900b3e152550942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056125d56e00e9bcaa1069773ab99863479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3695e183784b368f1e0b261edec808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4ff7196249c082046205ef9ad2f19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e6a4380c11c1e4fa6bddcb3525b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c43db301adac0d849947cc74eabc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d93a13966fbe2bf0ebbc5847d920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a24c220e8436b9c60dcf259978f30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e5e9f26e249d56720e28b08d81d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ef6ee5ccf14d90d19a4701bd02ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d739366136d03d5f8a39d2ef1f6784488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1eed9e087b86b1b726459f701ee1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f03a1a09eb7d56dfd22fd96345e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e5e50817abbb6292de3d5821711b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde233c677a372c688e5099714b19485492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935d71a45c9a53c3332e4ae2eb22c6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ab4f982d8cfc396b4abddcf23614494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dbdd7b6d2d013fbda8da1ab654a14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917186734945285f2efc1df54d682956496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29185820124d454aef83f5c395595497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a8de73ab494ed95dc2b3bae69cca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85cfdc6d03268f5d92af0b8fd0848499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b65bcf6a207f32c7b9959db7936cd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb25031b6509fa2478b9aff118ab93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df408c89603ac9db97a6fd6e1a109ccd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2661deb30bfb67355aa0d6c7a8e98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cdcdd64f6dd1a3ee28316b3861a40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99d7dd0db6a1cd6c7ee895f24dd49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec6645b98a232c9dcbc3ba7acf3bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ae9ddca980542e9ef2332868a959507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c4ece0181b697f6ccb77e5f6cda6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae50997e059066a3ef79b438ad033509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000961c9ef94a2a3c6ef88936612ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf453067a32582fc025bb5c4ffa0d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c86553ff0d88f1670c275ffcb657ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d05cd15c06d2ea7e996c6eae134df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f476708f7040d5990b82e10382d8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55d96676e698cd1e1452d0acda236515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebac4b368f7ac55bfa5caf44a32d9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27a8f4445fa3e82f939d8c751e8943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6ea45f2bf175047f72b0277be513518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4f74b23bccd7d8d5bc070ebd2fb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ce3d32d3fbdd048e7ed4d72dafee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61acf95adaa6f5652e18206fcab2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15896da5a8ff1fce91d94048d0a0cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ba808b2cab4be76cada324c05ffd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a75105e60970f43516d50652ce92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4e2ccda52114e2fdd9a2fff4ea12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59c3dfa9d6f77e7880140f0639a17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1ba2ecb2b0a67cee9a6fc73cbe6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41463c2463d80de06fc1df75dd1e3bea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b442c063b5052e9ce5f7692cbaf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008616e5f84613474b7f67ecc42898530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ce3ad8d77485df9d03695bba88cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c5bd998eac2de5ff858b15fa3f26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5398b0761692f0301aeff9f1387b0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6bf929c3b1dc34d3aafc66835c0e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e0bb22163b1cd6ebf8664a2f53ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952bb6c53e9f5de27af5ab095677d02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5593ee76037f7e142229f9e6c5542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0454ccff12e4020140617718b633e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913c4b15f2913b99d50bfa060dcb00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b0aedcf8eed563f6d42fe9877ab28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa83fe7ef4a6eec780277666697317541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2396f91600803322cc83d640f547542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0bea5a529e27c5555c5f4cee42181543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047cac6d699dadef3aeb4aecf10199f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a8590913984b018865b1ae97e0d14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca0e4c672ae2ffc111c34c8f238a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071f7a5b0673400ed62893374efb50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4e84bde1fc18ede3f1e498d7bfff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6952fb541484ae57544702206b55f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eba9e6714cb30be4adc322fb3081b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c1645108c0fd20a8db75c7b3f4f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1111b6df8161b303e757d9647550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5c10609bb3819394836f3ce568a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868247583b644c942ae5b51698925fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc445fb49130e1af065d8a976cd8f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dddec9a5cf53cd760db49de8f7871556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d40069a90ca299465cf9f5777d35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213baac1e6b6563ada2bd277015f65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544d9bff836131b3434d69806a72331559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcce2640b926e0b4c9811173f15521560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b76c7aed849e286a6951e3fb48dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827925474ea775d2ca021a31942651a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bfaa0b7bad335a52f443c7820e9fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dce87f71e7a4b51b43b2d91b7f71f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2436bbd1925e95d7a8dacae38d46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfdbc845eeeb612eb9672469e43205566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3496af1c2bca22a7e70e8417208077567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f756e624fcf6c85bb3dad43c839235568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d8cff519217f220039d9c32b9d743569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509497c06fec209ecb0a79c07bd18bac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f920573c0dac668a9be34c05ac39c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c99c99bba2abfb732a2c555e0db42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919644ca3e2dc772677773603c0f19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0efc4c1a5281383c241111be53f92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569bab8c2ecd4b01375c2daa9618e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ae5e60ff4566e31e289a26dfd371576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b6b453bc53ff38d7bd362e36f8016577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d5621629a804616c6b1223dd7305578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f564e68e6b23844c95cbde77bb5eb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854820ebf310c557fb87a277030e8df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87592d6a7a4d11245baed258d9ade34b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19740babba6eeb0c006fcb2481b42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980913366e1d1618cfc7e0e6fa370e76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575e720c643033377a2073f5e84401584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf86b9526db994f4ab48435083be60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8bfaae81593a7892d208e5c4db43d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b4d238e257bc6c9710e318a8b468587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc81950e6f67ad4f7c94edda6322a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ada6ea129e663c0b1fe0ea3899526589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c038f439df0e6b5b2f8e7be4235e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b8501b770198ffab01ae86621715591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceef60f330a7bde5223cec29727770592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a9cfae732f86b549679b3df93630593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e268a0c9256d79443eb044e2e0393594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9449e308b40cff52fc0079efcf35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198ff1e6493eda8a678ef2b6ebe9a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469dfa70bb10dbfd8a4693c6303c15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b58da673aa96ab17a34b7e4635e45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57840187b9aa469da9a4d742a98e29d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a47fe9a428ce55d51bee374a56e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d76db16a1773774e0280b39c01cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ce019c4c404ed4cea6cba3454c7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65c3289f343e86da59b374354f544603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289507609d1b64e188c3a386c3bce4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d5eca72691fd545a26df4a7675d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f3ce1bf538398cea9f84aef939dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b85630bbfb1f3b7cf63d2cad56fb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518effa2199b2ce73dffc719eebba3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cecb0e91b3404a4aa5363924ea5d2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3e0b6752a67436e794ab3dd873864610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd64cf0136c584a5f943507b6c2282611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601780fe78dce85998fe16831e7e94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43b4e9e00e1aca1ea694028b9a612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688ba999c363247ba62d613f277dd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f047bcec38acc0de2a693d2cb229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5296cd2878024ac4c88472088c0e39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b761df290080d209e38451d23e0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a30221aba3fa3b38e157ca350c6185618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8e0fdc09f5511e34442231a8e599619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9e4fc09cb2a4223ab404cab85d1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8448d723d15a2cbe5eba403a00be55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833cd5e43de38ed021869e1c7646488622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508ae9d6f10ecbba7da9a0c5ee0892623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49bec0cf5caf8662cffb7b1c1227a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2104cb804c5cec83009ad2c1ddbb6f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bd5b2700b52d1b95c26659783249626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfb9d6784071d374bc39613b07a8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc3372e480747d098e0a60d14d21b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744dab04e2dbe92da50a3c0d912b1df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee256995a3bc5dfe7d341663cd76123630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfab79b91bbbd2d082ea2561e054ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80373c6dce2b5eab44b6030aa4984632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e09ac264b92726f6b6a3c93ccd4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38413dd5de68c405f1ad2b9ee02cb10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57ce5c6af80800e97feaaeddb1e8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1a8bbed36a1fd07f1482791273779636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482df804517fb50a561916cf91ddbba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc218e551599ef18aac51b7d4b5bb96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0acf04c26ae3a9e454dc4bdeca8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f436f4fc22821d7cf7cdf005857f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a14632cced5bd32430a9528880d75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87c693601bc7505a3811c4e0cd989642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f6ffb6147d850c39b71c3fa72cfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c4e392a361c04c0696ad8303484a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb87243019bbf2d8de1a5425826d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f911bdebe5ce53cba03870764180b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc53a6161a9d3cee308dccab208b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397edecef03e8521fd74d5b8140bda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f767ebde82dc77cabcb572f1a5d9a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544f4e49870ed7e1f611aad700b084650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec2b413fb6414713fbc0257e838e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee50aae4bc7e9d45b26c00115d016652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8f9e8744bab81bee31d3091ac063a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd862727086d4d596793611e27a46d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e5a18430a98445adfe82d88452cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041d7ddcf259d457932832611bbb74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde054af07e9528c6a1ac432a3bec2f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb26cb8cb14cadbb34a7549bf7656c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42968cd91f25db833f96504fa8cf4cf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f8a251a33e30021824c59d2bc4870660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315ea50459bd3afdcfee7d6997bea9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da35f9da28d85dd320388c97ed496662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e85fb0c7485ce480b71f8dc13496c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe170e7d9538c2ba6437441042cdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00a2802afd5343af3175f70a932a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d82732ad9a18868715d7ea6bd7f8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788660f93701589ec33e55b822be099667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680062ecb28ba5324978f25cb83a86bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84dc83efaa0d40e51ef25a3fa0dfc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dea8b4b97d8cfb927059fb5c0e75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7731d168c3fe613f8db931a02e63d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab24263d503abcf7134b858077caa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30989e5c63e3dd78a2abf50f18d34bb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f806b1d295c9b17495de26a5cf48c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d582c9133004356a0435795e9fec2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ebef0d121f52ccfd5eec04a01786676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15e6a9ccdb42245a69d85a69b02b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd305b2bdc5b983109bca9331f218678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01f2b67939b256b9a8a75648546deb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce35e5f4012ad54ca5c84cc5b7c2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40cffc16f8a12bdb837b41a2bfbc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31a23da11b834fed91da2e9a8995fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc71d8ce9b611b947c6ae6e98b57e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd894755ede323880947c41999a6a60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c348c98b9b69a16c8dd14f298fe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfe04a370eb5b4ffdcdfceaf88f634686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9322dab3c8c9afc5f8c956bb8898b91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab9a5513bb8ce7233a198057fa1c7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badac50f6e6550759c9e9681e9c1a4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321e212296dd94d0e79c59e60a68de0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea943e05dcd55e41f15b7b3ce4816b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8f321418829ff0f0ed157f6b0d4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a84d93e6e25a42d0b83724ab730b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b545d03e042fa4240e4145c96127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee95a617cbd4d979cd83b04604bdfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902592701985d872c0893f2bd824c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56f05f73f4d263052b45ac8e65d2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d376ca3c598dc9006e53ab426523ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ab63802acd1de910cf8ef2181f34a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a6758784bc14c28615d80f312122700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824d66fa91304536963d27c731973f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef487ca11c6624b239e3f3da1fdf493702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b50a1bfacaa42ce9dc07a39c696a74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86153b9da8344b8318b685bfd3f8ac54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a88da981fa4c472fd0b734a1dfd93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8efc1bcb53d3712cc3d6526107e9d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688880d87c739d7467a625a21941cc78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc46326bb458beccd9e54f18e90329708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082a428fd558ddbbc3954c0c70fe6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684340cffe16add0296d1708f694fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70e223928485890464277bc48e49a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da00d02716f5ea1ca50d845f64816712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e862e96d53f5bc7410401e1ec5c73aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a966d9c02c3d5c8943cb91f71eaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a5b2c9d3076c001ca76a878fae46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044d9aa340df943f55cd19fe5b19e29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8932409fc8461bb3a67641f18d4c06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb7642b0339a09d6e90defc2ebdd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670194e0244326d0006f2b7e20aced719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f6e9befa7f98498647ccd08aa130a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947202ed44aec355c3c915a9391e880b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46212550481d00153700fd71639d5b20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbc4b65f6c3be9ed92d6d36909c67e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e88d81c0e6f740281a7aaa99dcc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9452f75768883bfb8bab794e02763a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708aaff2f0b7352d998f94e78861bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc76cebd8b6edd19483d9cc293f3db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb564579d8fff52eaf39ea5709c1084728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20682ff90128fd1f7b997e3a0db10bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae63463a50971e689f4f0d9b77cc85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b5b368f7826b8879d0a84e9ab062731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e4e37c92f7b668d133c248a4219d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56357b5bbae76b5e2f6a37ee3999c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f07eb75297a76a999ecc3f26ce4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573644a9f405d5e0e44a0d37aceafb5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1cf5d63aaf7d9f40d37832ced5fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0782674d870f97dbe1d3e61e7fe6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5c683b83091ce686c8edfd43f4f37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976f683e82afbfe8aaa9be6efc7b93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f81467fe13da9fd3f73ab092eaba5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686134690ed75650f202f493d1baeb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc65ae87ce88fe4bd0a5bab29b621742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c179168c98519fb1deb2cb4b981715743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404d7c98bcb593c9941df7a7659e2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ee5dce957fc1471e4ea21618a300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b730d70210f3e8c0d035269db7a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273871e71d23fb7cc38b97b0e2453c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc90929870f31d9997871507f6504b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332cacfba617bbf34d2149ab840752e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c8f62cd6cd35bca55e5cc5da2d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e55212a7fabeb28aea99d878c575751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc7ea2eb0bc52f71b1b5b13f68f443752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfc325c2349f85d7712590bb972220753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae940ffc046bbf3858c7eea2e7c50d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d573f40d3d997e22cb037c91b2c89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b81e30b370273faa0fc9f45178f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1fe446fb910c6c1d341a2956f429e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36eb68191baf9144cb6d90c058bb00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ebe3de1cb998a38f4578a92b9e8a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>