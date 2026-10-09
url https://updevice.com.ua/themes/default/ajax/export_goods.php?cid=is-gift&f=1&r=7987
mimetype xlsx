--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f69fa4eafd3eda4a53154686b5321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30e2be72569ae597a44dae8a870202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6378384f33c612e7046c956cbfb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b68dea1e2609c7ae620b360ad48ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64100ca36d9f36c6551c5127272cfb2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dea2cf6c73aa2030bca772bd3191f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98f3e74d14f65c0f31e1cb73583967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f13a08078d220583681434c595aba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820a4f8025856be11bc30a9aad12d4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388850907f55d2b346ad7f31a29195910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c0210efa1657bf8e92c655d773dd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c48c78efd182a33d79365995130fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287e4b3ef10678acc64e3eb056f8fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e48abec3eba836c5f129b361b0cb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c47ecd020b065c698fd1e9a8002c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b7a31b7e04b5087e2124393bc1ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913cf34ce653334d0c4e20fcd2547e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5250a1d1ae7f6a34e17a2e7ffda6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c2b319ac6ceb479ec06da6f4d9ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07453448cb00d0998f6dc35a9e90e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58c132ef807e501fc0fc65d4fd20721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb9e24023b90cda29e583dbeea23222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e302c5b18d19af717772ae4e040d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97ccbd34a52aa4dfe494b89331dfc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8f3cf45b541c4f890c1a1929d84525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7889c8570b80d3a0943718587e4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16e41d494ab81e603b23185d7713227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b0b14d99909f473ca01ca27c290428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7783780d6780f3a53fdf067bb49c10329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eeb48cc1fa11b3dab6068884d5e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0525fddd9ff046be9e778d5adad8b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496234aa3c12c995981616dac3678832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2b46821b3ccd4313c736f7e372ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d4a26dfbcef4383aa3598137737b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5403753f28c75d2a26af55b256f77f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce0e9c405be9ca349abdb3e1cc371c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45db98a50eded7533cd1b24bd145937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bcfa1e6fdc66eb168cc045b52a0ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89327603de6acf60ea7c27ffd07da7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f07021b607386f687658a8a40ed4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f395a579335593ea35a01597503f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc1c14cf78c1400af379aa150aa3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29850fc5e15fd383ee0080f6dbfa391943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3c5b72954d286b948e2a803036ad544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fab5f0b4555db02eba4c35906a17d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824820777e84106941c0466cd77dddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938879e29c4cbe01bee769eda239ce8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938d4b41cbe04e40197cac669478af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93982a17f9f69fc4e8969c9eb664149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cdf83937b4b70155d6980b928cd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff63062ad97c2687435a124d861ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829f18f5c8e309b3128bc6c990dd5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a76d993d15ace65f52e6fa389d63653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf2cb4b97cef5a85fbb8dcce8d88d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53850c0c7f0b2698fba4a53af548f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2318d0d4dbc8c6e8d477c3e9c7854956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1af8560b31f9508d1bf6a9e70a90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761b06cbe08bcbc6e38e4a244ae59d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a5d679533a57a80a0e6a385aea2d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919627c00ac772358a04d91f10b15b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d535604648ffefc5f22ba35b1ab87761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ece7f237ca35df236380bda3e72662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba98ac292167a69e0d0f56bb065dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3927d65db78a57434ffa211ed0def9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d63ac74e271e86ecf2f1e9c1e42bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290efc1d50a282ec488f842dd74cdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d34a6a0cd59735df30a1b28839ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f9a30e90de622a06ae2765cf5bcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1966e4405f0fd5d7182fa38aae75fe969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1285bcd3a0f461543505ae09f0f7ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791908cc9e79b4c9762c3e2a7f3e75bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d37403a7492cdcd5b2ecf56adb08072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827717945dcee2dc8daacfb06504585a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284151703f1f622d62072992163f4acf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031be0d5ef01a83420acf969d946de575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885a46de17cae5c81b7f52d384967ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea148f0eb403ee74cd1f836125fa27c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16de2561883c219d36659fc4723dd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332acc0d2a373d022c659c33a60c3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598b1a63888d2af44297d7ce4f5cd0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846ab37430733924bab64016d2824281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315419f6467c954b1b6193d2388136382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e27339c083df94b539fc4c8aa21c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a8fbeda5c9e2108e0c8f0effe7ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decd8b888f61a07cb4a7d2ebea80cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a6552bb3b3896accc1dac143ccec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac22e51deaa2c5a2318111072933887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183c4bcd32e54e77ff9053cca1a66a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f831ebad035a5392659b26c84587789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6913a81e86246ea61c6b7c195abab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42ce2825c0c4a5bf7fd70184f362491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f321c2098a10274668f72a655296f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8fec6081340bea47e475458c7998393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856cbe47e7d0ac26bc11299e8a2d4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b3c16ce7f0645883ec0787de99e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b9b62d96c6039fbcbb355c7680b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf932eb57a92733710bafa814ec5d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f132149a4ea206fd18f7b0ea7f0c3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80711b1277476dcd28967850f73d3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb13d1bc3701eda311d4572b32337b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde1eeb40be57e5c997f7130e36a9ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28160668e5cbeaf49369818e415d2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcf1430d09385ded4cdd7c04b67b7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d85831ee9d7510e6211cb6bc016a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca861b66aa046f2f5ca5c3d4a3ddbca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806b2c7f6ec1e1b8e768a9350a196b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfecb073fd556407e24c0254b0a6bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f33b849623271a136d2927c1f8415a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557017ff8133aeaadf1755246eb46160109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678110bfe54bd091a8be882bdb5ca917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200155c4ac38906aa15ccdd16ceb73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e3dec3c8cfc1335437678d5fb1c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404013decc6e132cd75bbb6214b3b8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb91acfd5882ae1259692dc06a6e9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4b2c5f4cbf6d9fb91d082107f4e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce445644e0b4f16e5396592bd0991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76d7629ee858524d476d85de596ae7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de691568341d53ac5c0cf819d510743118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0821df489ca6a533b8f0cdaa30045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf4999a9ef0ad88a9999900221c38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795dba850a475291fb150d92dd3adaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752f679f362e43f8bf7d21df141b5e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e474d54b3c20a00e1a9b96c6ab270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2ab82b6f0ec66ab6d98eead93f40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c2fadb74ba8c178737542ffce029125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc8c56fcdfa3c01e794c7d2cab8c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18b31886576245d0a8f460ed9167a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7d28fcecc094cc2b4813b46eae4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3af8899c8a29d6185717c307e510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3936b6d7109e31f093d3f18fd753c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382018b73f1c20f34b2f2309b60c56a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10696393c2723847f3ae85f3747ada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7dc5a1a5531c7df503ee6f05234c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4995ccbb299fc987f7919b1e7f34b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a635723a3aa0793c0c3d7c7fe7521d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680478031fd2d8df74ff7a62494f75c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de05d4d01510742c423fb247f40706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ab380169ce6695908135df297adc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d08b3d078a7ced3044487c8b6e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0333e3343a4db60da8e33beb7b05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f7c0c4b672334b3598cd3735bc03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b399d46a4030477a6a22334ddc8419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90923426813d27de6085eaa46e64f60b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53340e794a4408c985a037775814f3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516225c78ba1cf2778c5439e4d75b102145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716bc71b95db13ea70377c4a3bbec25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f5d659f6caa1c44e0e5670ff2810147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a5af8996d8933083892b60bc788a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93049d443ce14653d68150b6c9548285149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994900805ca347d639b43f8e148059fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da78a36ecdb225c7d667b2d872921151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957400de97d6cf3e278c39ab613f4c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c478e3f30c35e57016fff5105705153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa53234f1eef5958169c9dbd5c9f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01873d585a44f5b069f950ff35f3579155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0f341f1295f4e49ac1cfa40c59f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e890c1b47ffa77abbd6bb75257f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32bc357bc1e2dd469fdbd482768eff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ac219abd489abcfe60c37ef444c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c48e9cb7500a63a346797cb093a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f6e283a2cd6ac7626aaccce8afa38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1da595baca226d8991076e409a4dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21a1950e0b717b313d145424a32be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630d691bee4ea32841fa80682f1609d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d96b970a0a2be21f10388276fda7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c746fb5b7163a84dc51c823f06a918166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cba2b6dd4489a0ffffb16851742ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c2f49046b5614ec047035b35b2350168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3952f77e239dba88042c8c119174d85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ec685ee256ba5db7fab5a4b335fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100bf30092ddb24e90ffc984c9d90e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062c7a1202dbe9a0d53f8ef6ae4d9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c567245c70007084be6937fcac30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd6a9398f22d0a3430da3b30368c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a80c31a1b1a8c9c27e0963fc282de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084d45b0d6b4185fc49a43daa8762f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3c07ec9403eac7392ff8b40ae7ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76634df9e8f9ccb930e315e1ef5168a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc2645d8d891481cb3b687a8484a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb8c043d42a48b6df12d8431ecde8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961f8a924ea427819435b0b13534ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78fc050c02d7e9ccefe537e480df59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09deb81eed8f5ee7738470ff7776c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bfb4b928d69303ea3df26b6749cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ec4c56957f976d4b46aab1b263df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81378362891446d7093c080089f483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c1997e9a662045667c432d740d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363396916afd462385d2758b93cc2e5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162569258fb96829a928b864e5288b72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fd321410f5b87ea05568f2d3ccb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c86d82d10d57525976543b9ea0fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a2d5b0b38ea61cdf6db899f54699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073daea3d0f4e5a1518a67a4c5f6e63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d01a1084fa97ce7296539eaa481c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee366728bf1363be37659c142ca71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23298f5f8546a2de845cd063c3bd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6457a099313d066cdb8db2f3d550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbff4c63e3388ad323bbe695b487809198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f178f5a82341a29ee4a2d4eba80305f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf409ec8edf46bab6bd9baa22ec10e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d6cc982345fcec5efd7899ac5976201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9196027f6d98c577c9736dc0618f6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078b91eea3003489f140e58691fc87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf148dcac6243f5ae7c8d7f37a434b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d3d4ba88ca4f100881ce0e8dcb2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc743d3950ef96919d396f8b90d25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3562de2001ca52cf2d7706c259b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802287403fd99bb45aaaa56e6b32918208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20cbcba1401a591f94c1be31fd144e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18cae7e3cfe229c739e5b4f12fe2bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d481e8c011bf7738c7c5ec781b00a2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04946ee306599e7c8a4590d791733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4176f4058a886e196011a32d3216213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25f9a070a75a545227d5bd63f7274214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221e5cffe1f8e976e21d6d840e6732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe53e3e6495192780d8c0bb0b6d62a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db4e5456d28c566a929560c1fdf75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860328cfa8de38e807eee8d6826f5fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a20b5dd0da3e10cad2b7abd53adec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f65ca62e70b93d08ea52f9606ba23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2de10513422539086e57e866d3fd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773386136bf33fada58c91073c3db0f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c50f4306442de2c8b45ce8bd9fb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a77161e9e0486fc4bb52142932fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eaf322ee8ad66a1414525bdf4e83e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166950b70d2f70e015b73da0ee54c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce468310c012e0890590a78595635fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5621f6b39eada8942ce85bcf80d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169523289a3d5f78759bc2dbfea496f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a95f1c68e0737bd530a0083b2c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f47c2256c2067da55a6d659f962c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f6e4562eadf6b212d7a8eafb996c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923bc70a81416df906d252177671c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d54072f1b6f9a5aa8c8eb713d3aa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf11fd12a0b8ed274d4a23df529d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b1f5575e413d989442240fe787ff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec1ec9ba7058c18c8e472340c3675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7be2f73de7dc869c49d34e53c4f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c594ac246c3701b557c682a95759239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea33307bedc08191fa4ebb8a1f92c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8d571362575471c74cbdc0c88d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f747a47049c388312176f61e0690619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ebbd58d5fd48adb32a2a98b56bb25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a270dab9a5898f328d4707aeaaddc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0f6acb581b015a8b9bb692beef9f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e7be7c25a7601998b9831528ecd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73889cd67a00bb3be7d8620d1e4c50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536a5b5b1e6eae9097bb229ce34a5e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf01efe710453de5574023e180d565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad71354d27ba8d9e6c586a5275932250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb69806743c89fb59038cc0bfa7118251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c8cf5b4479eeb6dc14e5b054cd6be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886c59280a2fa7f711d67ec0ae9161253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b1432086915495145498f27bf576254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f42f8697a6a629010fbaff4eaf47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ba02a745a6312719ec61772e527c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b94f0dfa3cd62a00db5be62b6da5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05df351cd732b24db741d0b070f00d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d247ce21804c330962161c9ae1e35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd43271db95d40870576a2dbe120b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded87e64126345ac7ad8292101957700261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171af1b081665b7c66d9fae6e40f867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9dddad29b1e0c7a418093b4438e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c8b790b3b94ac8bceb30209248f39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e07f60dd0da2583a2a4e51e54ecf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084ac2783e5a6749260152f289469c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852913c4fb667297d8f279b3d2b638a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9286f1cb870a1afd9e3d71b308c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80cd389b9a8c232e95d08e8687362269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d93219972d57babdd1e4d145ad426270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103b0eeac31a95678235c96484dc5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86c13c163ba5627278b937968b7f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75fdca98201c9b008631004f9932c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de2b332e2bfbb0faa449a17e48cf03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d921eba19c36dab9f2da68fa104573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb1fc0504e0dcbfaa5c2b0112254b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b6795fcb22405abee11680f96bc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da296e9bc94806be0e0c55d901641a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963db0cfb807383a3d118a4f06b2dcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd628369f3a129e8efa2bb939788f172280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eac02adc3c915186ef7983af0719a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d3818e3ea7e6ff5b6eb6872f5664282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579039dde5c454dd230f2996433e38f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f464418383a4a8eda18fd4d8ae69e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dabd7cd875b908001dca524d477cb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fda987b12bfa5c800559134e8453b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38cee77d479a537f627817bd3e2b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae77a070ec55b55bb1e8dc96c33a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb494fb707adf5abfaa9f96f229351289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da89035478812e240f6c27f85cfb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa5a7a372138042bcd327be08f8da3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91154d4baf93e83e576d79d38d9b8f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f92cc6cee8b1f46c6abf06ef5369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cac6b1bc24c96278d5a22d6b7f44e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3efdd30379213c64d857c971ae3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe933a4adb9fd79558b35f74b9a8aca2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd9bbba6547718fee789fd165c67b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05a485bb7402ba8aaaf669d0c9b9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f178785ef9b73eb946ba1c028505d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebcaa0eba2a7ca73ad3636064b2e34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9131ce98efcd359b55b8e1feb722ce4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40725fe47a768d124b71ab812b91d9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c89e8440ad3c24888e56aa21cf98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fbe2e9ec311aa3f5e81357f73ae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305a4c23b3f7127b9a4b16a47db999305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97842540d65b2be5c916da920560c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866c8b77b37f791fffc347a4933d93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1581fb27e557c671853036f5f0c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12fe1a1f08527251719802a44cdb1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82c20d85ebe6dcdda2deb096ddbdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9620988a4051f5bda734238821c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2048f488fa147dc66328853b153d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df73e116c5dac89cd73866100d175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d6f178568159b8d2ce786bccf019314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890001192825ca1d0278dff23a8f5fc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54173cb188f9d1cd8329bbd0836aba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113bd25452e0debb887a3cad01ac9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a52866ec556cc475deb4e84dab2ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7142e33f2643d2c373a32613042cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d7d5787a53207b055cc691f806d38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc675363a0337433eb64c2de8cc5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad62269a757788c7a6f3cb65b6e571d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d380a0c97ad1402e9df063795ac7dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b3f2a8f7fb71c7bde825640aaff1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764c59cc05123ccb25aca3f70c6c7cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da540ba6fb97bac0d3395da0d2d54f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd63dda81f54b2cbbefebe39f3fc6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e447dd3a3a1ae37f5b85d8c67a87db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1de8d4ee0e102f6e9fa33d9d48ba0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26766a78e772867f56095e02f52d7bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074101b625cb51b8e8d9c93b9a329eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd912ff5232c45dfed13e980730a92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0e0b7ab5a1453072762f9ce917e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c852b7fc6a969c3377b2db4335d760334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ebd9e441d4378eeaa0babc6bde5e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faecbabe9d179297dc497b368af1414336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15294679f0796f438d001a861c89ca86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305abb9854903bdd6713a936bdac6b2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dead321a0b961a3877535e5a285e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633c440856f917b4865e18323bc4a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169208546437377ea4dd45a8670d488341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54445045f5f49a78a38e922465556ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df63906e414ad3b9fcf5ec0f46064343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c71932fb6d3f148bd28f6aa95c9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ac4bb9c0cfc985bc4d40bd91349a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc540c07ba1cdf0cb065f22f7fee8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea70600f44050c65036f41b609e96b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf2bc92bf24de73d5f392d1cb306a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ea8d49611be89fa1cb1f0d641312349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9ddcfccf0fe06d87870c2ad8e561350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ed9df6def4b4de9129c46a42b63e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620c7373669648ba09bebd704587196352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abddc248d47f1007bc132c24595489353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316915231f48e6af172332e357a0e7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee29e4aac0bb6d83231b1fc74548d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc84d4be37bf2ce3c852f68f33b9ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04920187c013b8ace56707b200ca0ece357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0ccf5b45ed1ba00d1ea18190d68d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168fbdfebcba94ce9168b898d92f492359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6fa0d2326031d6c79cabbd652323f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618dc95fa3760920b53e7069871106361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b612f43a30e606d78f17bc95a33b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e6e5ec1273cbf3e6b3f295d4664e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e122681b73dbfaff59280611f6c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6acd4f1bda1f925160053922ce3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a60c716a4a275a6d1b2e3b43a92e3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5348795fa71eb212fbde85a82091367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08e81215134dee9f0c76db234ddde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49173fa69ff211424501b037bf679e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baaf214de490bafad3d663d898f60d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c3dca12083f3720568178e00748c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e5620238f4d37a100bab8b221151372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb5983e08daa54e6510a37bae759f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0559ea7a2fc2dbaf44ae499647c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78d8c5173f8ebdf8d5cd226f3ca4ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9bbe2061fec6c62ce6f3368f43a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde58859eb020426b9884986853e9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18761781cccdad1cdef219188f68e988378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611382bd1c2efe2d5b89c143247aac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc298c805734fdfd59bbabab70312e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ee31dca248712a1cefab8f90d711381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577e0fd8dab8d045728b8ba575b7c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7d90a9bae733590185a02084b1a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d84279257f9e183e3df04820b2204384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66e7798d8e86422b2ebffe33c4f9eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937f0d055b15f2ee2203cce3fda9cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd809f1b62e5bd8f879ff3fc20f385387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4c044cde479a56e0b714ab343a1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03538427b4ed62993983e3104389282b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e03ca608dc9c472b21e62a892024390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748214ee198d1a34a0d5ec1b7342fe9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59557095cdf9d876e6216d51f13d2b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a5b20596c5a5aaa6a418fb5c2b30f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617fd7bdc6366b5f11f9187b2512b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6de5871a5144d76eaf8bb9255fa29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef1340e67e649256f8f6dfae1ea94a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e42fbc4cba684adf3262a95bd5462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353a1a43d7cc5a9e06bdca3e27ed3ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e39d11bca3e1ff914ceddddce799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ded220785335fd14190f7af87bad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b4ffddc77de4b9f0edf1102bb7716401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99355d6039c21a78166760004f31be13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e19b12fd7ecdbb29b57a0095a0e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120d6eb2fc63f42e32fb6bc9bd36d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a21d5cd67e4bd42531894ca0814aa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a93c69b4ef17d6b035c96e64405fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fabcf1cb7f3135c7bec2d4a676454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6067e150b657b4d7dd8360036a45c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3ceb6768e25c3a1764ed7c73048c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9f4ae2e71bfb8cb8323db16db92f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0448dd0277d28c12aa0e813fc05a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd479ebc58f4d54b1fcd53562bf5abc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ade642b40f575ab0353ef2a60602413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737398c9e24dc8008f2e1b2e9e0a46a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580eea1cb2fee987573229790af295415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26ec853052916e4a8012f314ca81d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0964f41cfb4a258a61a8ac1fb4e04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973f6cf8e651a04c59bfe7605116c97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ea1056bb78c3650383c19edbc487419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936bac6d9e9295c8cc91170e1db59e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31449e4870db758ecb39b50002907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe306e1af4f419d25670b6148c0c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9219814c68418c01076fcd82ccf1e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12b4ce15f39b57c058511f6dbbe4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27dedce94438714fd709f7a8cd1aae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61d57b157947a57d32aae8cd5f776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe66a2182a0012cdbec05167fc5489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bae99201a72f5feb2ef2cf94b33bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dce9603efcec9e69b3b93375d836d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef30064e138f97d344846b39c83033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59b58d86c1930d83ed9a8c4243d7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94b9f6474478a4f6507f369298946432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b5246b30bc2e704a7118f150f07a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482e5d01d24c978477db2bb557a296434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1abbd5dee9ee9e8bb0120d2aa4d82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0daac8fa02cffd8297ecdc6776e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd064c6de56a72b87e87615c110b49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1f79bb14f9c5c5aa05ebaee08478438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada6130ca82b025c1ee878fea808a4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9164662367ffb509b19af82c1c9f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ae986b58ae2804cfce0909b6f4a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca640f295daffe18a805efeb720e1149442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3213aef0a86940b8818eb8961fcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34261179c73d80cd05bd358855343444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2886c78556e011a542c200b48974445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4fdb74246ef9ba45815d0073401d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28562cc347e3c3f47620f305b6f721447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c6dc92e4c911c7e8d6d01ba9e078448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e9f5b9aab5f54ecfad69cf95a8cc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f703689954dfac5accf6830ce94676450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e4d7804a09f304d6d11d68b05840d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009007bf064ef92dada4d254ef1a72e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22811d0fa54a2b87ae8ecf85810a8e1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d127c5f0eb0140b4c6186d86ec672454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4539c6f3918094e875871d345f4f0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a13824adbabfda360e5e0d410de281456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188552cf204de768a3d0763cdc4bad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f992a692047a111e422a1f2b46ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba977bda82665c7ddedfd2ff158f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e69f20eca49cc189c88ae20207183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36b070ed9864030b6f68a69c8024d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de209b819aebe2294b7a34dec1487ac0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6276f6c6e362c42352ab45f9b32d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7926969ded94bf17ba36fd273407532464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661f634c04bd70774a1962d8a96ee2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108011c78481dc13d1e9d772c5c61720466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feed2ae36f52a52f515ca3618a945fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf130ecdfed904a3e0e92a1cf2556468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0bb9277e7c7163f26abd09edd929469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15397b69d40c574c70a1cd8e8a6477f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f5a2444cc6c558f5448156574758471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3699186cd7d1d891344c419c6448223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb8e0195c251d743ef4daa686e49e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8882d51ff8a5212443753c790c884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07878ae9044f42d06043085911a4d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200563c323f5f53d1677f55f45576f62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bab415bd639b67fca6a6c9b489476477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca878dcd5282b8b9ca7e49df39fb2e47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26c491b30683ad16cc5c9b24eb5e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4132dc086990955a0864767a2042480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd4f2144190b325bab6f25ad36dfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06409bd2e2bad016244b503bc2bae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327763a4985927f091e6bf5945893f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab89dcca17e25df3a40f8914064d64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9c472deff1cb76dde46a5f8d84c51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a362e423b2000a1cb5ef4553443a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d3e34990308a2e30dcdc9a46a496487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1254cd2bda28de19a48f8e01ae20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2572293add3ce50ced1519ec7faadcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bcb19a2be9d1bc22ba1e60313ffde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb883b95cb00fc26cce95d8c8ffeb16b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48648bd33ea9654366db38b38b647cee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5f760fd6be246a3e75977261b58f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c97da601f76a9e584883458b29ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1dfd28cf5c899691c7a7e1a03d704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9388b86da802bac286b370c85f789496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e9858db3516dab51fb8b1c4ad156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7cb8b20f3868d1e63ab8aa4cfba4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb37391f87ad5c38e7ad2b4723ff7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc592b0ec8af564e8bcb019bfed08430500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd61e5b74b080769952cd43760150501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa56edeb6f1360ba400925514b30ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da257da40f481732468e8d47ccc458e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb446a86f13c116ea3f015c3b29400504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee35a2cfd75cbace6303496e085b50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2f44f2eeed4ad467c1653ab0565b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec2e93e4bf21f4fc8e6ebf241be55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcf61811b1e600904bf50d92b52c7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b62cdc30c7aa436d9cdc7c026c3f76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb1d7a1c2092769808a5ca506db74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc658c33534fc404e8c8156971aac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4fed4e824139ff472e5dc81a3e312512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8debe1b7e671ec64940faf350b7e22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643915f5a7c3d4b55f521cc265f0d33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd34c42e6ce48f635bff0ec188aecc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4fc9e38fc89a8da3efc2e695fc07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a90c6613a157ff8526ab49e7a06e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4aaf788f6d4777134eca44984e6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d8f0dfb7a98498b4e5f0b2149103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a55e07c3b84c4cd2ac95c5ff626b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729796566213120cfd3d44fd146d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8677f3ec8c1a33b7f40a2462380b3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81c8d4167eace2146cb6fa3243b60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848deaa5baaca8d9e0c430db710c87d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c7a40169558aabce6aad09ec1788525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f08bce21ccd78ff83f906d83e1785e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaba03d3706f4e07609375f9752f7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef836b44388a77c85f8041a5ad0b780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b3147ae0585e575666b7f79c0fe62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0af3f7a7cf59a9fbdb339c4cf6ad6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a44e2f37316bd97dae8d6c7449f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647924582349e3f7a19b0c3e82ff4db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a279f46cb394e95375c9e09272a20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a584215126af349e32cb244d5afb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5842c2b0d253df94c7cfff0368f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a104d9650db1501db96b93444074a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ecfcd871e3fd3cf06dae1420e82b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7d198496aacdcdf23c96c604f4cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65141ff5984f54263942ba5e25ca57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674a23ddd69a673534f660bd492b24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778990505071d6daf80c54f117b9c229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c92d22263c3d2fbd8c05c4fdb9b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8bd99ee2131a7cb3f2e4b448f0b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213cae55369da6de8e36691ec269b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb660e977fca3345a02f9b64fb417b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dfe4688f4a729e0f48030ca9304b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312bde94a4dc6c47e700f0c6e64379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079832dacc72d559bceab726eb25f708548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d86f078e7f1dc5d247ad592b4bd69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea768e8b9b096f5b5d1150f8dc8022ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3331b673eaecda178f694863732f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f73f4bd639d4e936027f6ad8eb15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143cce7c7d377e96c9b88c204eceba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ae90997888581ca2008165c4ef10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc32adbd1d9b353687885c105b20a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423742b6ffc1563b1311df065390de39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508709748288da72924100e10b4cbb3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add780b3c48a1c0dbb9ff4720580bb76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d640d67a3453ab3de54e60f85e6fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048fbff9960bbd1090e439e4c5975a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c95a9350274de91204fbf994245a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc15432d61e4d0fd14cdeeec5bc45a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe9aa64f6dbb5f1718a014e75d4272563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdfaea48a69612fb5229bab3bc1c05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8373730a7a553494042f708e37d09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d03fd5c071a2c0121946cc36bed8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f7cfcda5f48ec10529cc30e00214567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a728405a4ae15c258ed273172711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abe2292fc0456080e688e44e94b9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b421cd0c0547910cdadac70f3ae96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4702f066f7ba84f75ee3322e059c3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c12b71278b8667b6a1e28120b72c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9bf672ccbc1beb4779ea19ddbdece573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ec481c1b74f1a8158364208d7faa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e22881514e636fa0cff0012ef2d84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612df16da085588b9ff34a99cfa513576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f64e6807167f97897052f4872e194577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836aec229ae4e7c7d2bc311455d325578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fdd6dea9e6ca248f8dbde330d95de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2d099caab474e6059d7f417d1811580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4f8e6a4ae74348103366ae7c2f3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e1ebe681d044c39c37ff89835e99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90798b3780325431436aa9cf649cb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea78d8248ceacba9673c639126780e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f07bf30f2ca3c8b919a1c7318560585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15a6c95c04f8ab35f8e3736f29bd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22064dc4e849cc0ee45a16a124bbd88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a759cd38897c5850eabfec338e4f526588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb96ecee40da94712c44ca09e89ac7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5581830f24c3016c8305060a6581b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c159c9732a4288cda7d6b0746299cc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14886b4db5ed331f1083a5661793353592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089ee7742330729480f1dcc9d7d14e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b9b1060fab32b399ee2296942b0e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fef6853efae90f12e665f72c47080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908577d327ec649953ae3c99a8b17914596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625318f8688c59cc322afec9e6f200f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cd3ddfdde5e7d43860f004af0508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc962741c207e53139ebfc2b89e2956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea7c35993e4df0b6c8a6f7c6c70471600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd69a4cd61d8e91349cfab9cdffb396601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607fc87eb9d7954ebd3cd3599d7ee3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59e55cf79f3716ade2f5c400a5c98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae43808e753a821bea8d3826757bce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826033f73c585e609a7cb14c86e5c98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbd86a2474b5ac4ae2b9b5458bc0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371985fe8910afd734a8bbc43c69f526607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbebf83e010ee7048503ae59a7d08f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2aae7eb1de9a0fc3a1ef4752a6b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586c67cb2c71e9e396042a35781c2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771994beb299f32e9311bcc5237c6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2b9264b5009f81c8c5b58189604b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b33c670cabe87420b94c64736bf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd13634a5542529ab7ea0e1624bf81e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce99ef69e18e03da33bc568605df6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000dc1b8b9d06f8b28990ee9f2f7ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5c85ec66e5953405d93f05c111668617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099d0e374daf63bcde8badebe7b09f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e715c44b8b0ed3ede0fb653b5dd3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e139ea07784cb7bb938f729a0deaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0859d00acf1ca30007ff96fbb9f70e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca46ac5560d3457d4153faefa99242622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b2f7983ab73e0d7818f06679a3d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d283f94d629e8360786c14eba1f4f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905630288b950574f1dd60152345bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09f075c74edaef59aa4289ea30e6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0fb448b693d87f55576d0b351b603627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba74423592e45f90868ce1a74de376628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddfcd240bcee7ddeb35ef301cc1dcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd30a7fb153588fd5e651ba4554ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ada8ef700d52168c118408c2cf8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962decc27c6a085d79a02248d22a3e4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc5b90c14c19e518601a992d87fa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859796c3d7bf029ae5e8105d5139a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b89779e9f521a6a3cbb16d7c0b55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d1cc3450c9e488709d4536f1f632636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fcb6c97db7c965d7ea1cdaf5f9223637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002366db6101c50136f44506292b3e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4474be90260f63054ebb7a9d350df7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562f6024cc123c9ab6589535832306640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add0c8b67753cd532732090a5c7c08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866465212fcccfd548ec7116050ac9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6be0f29eb3a4130a94131fb368057643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c849b923700cf9e882d16590d1d015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea3c453ec6037984a2f86a7cb921f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6f61e7a340e69d306c4656d073d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5c02b924acd9a7852a49710949ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed9b31bd0cd14e07691a5d0df1c37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6b3313a0019fdba0ff982eea137d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaad1d874b34ce99d41ece7368b456650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3cd0b9b79bd951f3c5e7d80277ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a6db970b8cb666f7cb293a851c67c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b34d0e21ceb8b7526df9e47d4dc7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b094a463056851ec489b686db85ce5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8931abb33ec4a9bc0869029665bba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d4750a114f7cc892b5301c313ee2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462fac1257c801fff690d0856461503657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b48b1dbf8ae1e5d21af9dc462c56df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4508a502262972ecb7d3340809352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bad4b811d4d1d65d447783132aacd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239fc2e19362f810401148a08482233661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73201faaf2fe1737c57ada4928eb23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f03b55e1908afd29a25e8847374bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb739ec9709fb578974edd913a63f13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b57371c43a26e1f8dcc56a3c69e4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf86fd7d1ecdfd89f092a75d5b01322666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9eae3711de580d834fd85f64152d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ccb0e0c61d2ebe32b6cd279e2351668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6f4961c072edde69b72298470193669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34812742d84eeb73addcd197dd5a923670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9128f53a68a6e05c1d8d07d255205671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd5970139320aa22eede05c25ce1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789e67407e58a994f6869c1dcf7848673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c8aa3dd3bccfcdc57fcb7c986f7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f87d23fa36bb6d33068ba32da131675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64e33012b3299a1d73b776cabf43a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc811b9ad4f08c114a6b2ee3487b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a3e37dec52efa312403b449e75e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12dd6cd4646a988019a937c5894fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170dee009b8905495211982320377d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b81ce39ce0b86411d3ce0327fc18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704181050accb30ade31a21ff84eca9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d905ddc521520acc1ac4ac4913a84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82fe8f6195ecf9964827a704216a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7a880556f70e6773c828de014113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d8c09ef423ae698e92312007f6b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade746d70e6ad694d9fc89b84a8be4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e93c0fe2d6ce8b9026c19d6608f1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de6a9c31b30f1bfe3070bce60ee72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d45eb059ac3810fba70c32338981c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda1a2e397b1dbbc0b0f425f0c5cdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78588e6952a6321c7b6ba7c4e188a326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c69f192f0e448d85f46823f6376053693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685933cadf889c886ba3e2169e933a1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b873944fe90a611e4e92f4869165fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde5ff7db97ff1fa5f2b38d703b0df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefe3fa9662b72c07682597b5e171a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbf79f71cf8bbff239dc6e77b1f72d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ed1f9af55b4953054881aa946b97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b6edea9681d4289e5457ea932a09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b00e26d1b0fde980bb48d90c710e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862a68b4a862b7338fbafda3ad8d92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa4761996a5d524f8407581b8bb68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906be877a638404cd065625388e4e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa21da07fb8590eca9b285a8e98895a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935cc0ac11f7e0280976c091392f016706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2d1fe564dd99e2e97f5f93201e86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674075aa8db0590adbf6da54bf4088a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f843849192030fd4afdf3cdf91c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a524c1645b12960a36f5b4c75daac0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48b7894620741172218d322d1ddbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd843851d85e177d5cf37ab446d9316712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef857fa810eea12307bde52a4222595713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f83ca0e3928e2eafbd0f1cff28f86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d20ff7fe721c086289d9b058a6bbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e86c1b524c758405be9dc34bd193716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a913cb231946c63676466d07952b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631830d78d4ded8fa422ed8d1304f2cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f157e7d1094ab4f089953cecc14cf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729606f1097212c89732102e2c98fd39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf6e6780742e567ee507f6ce2c9722721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195cfb3aeb60f64d5e3b509f864f9ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424e27d8fa527acd60ed6a23f8178ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe9bf92b262d518b4a61938b16796724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea1354dc296c24538aa80e5c66792725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1920e2bf02c75c12bc367827ed13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495555efdeaf35c1a90332e873f28f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200ab47fd20481c1f89f4f13c757a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a2fbc71ef38e26222f2f53ec9559729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa2ecb852abc0f00f341750af739d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e62d1f36516efad5287f3486828e68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461e6024ed41d1969ff9e45c73fd3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef5c345919f7d5a1a0e21adca03c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c5900b067f00e2423ca0af901aded734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810745f4cbe4054cb73233d11cbd24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24444e8f6848a32c605f17a8153a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa24c73ae0f27a7c0d09118c3a2d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8665d2b1e3cf43a3738ab265bc994738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef71205518674921247503baa8599a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8793841cdd3434801aeda4e141d9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8c560736184dabffdbe5a4cc3a275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f00f2412c6c0c30ca3e106089943f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58d23cc19a5731b2b8ac0b4d910f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4360e7ffe57bccc8dac4f8478fc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045eb8108122bbf89e2953497950df2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9452867c9bc5b4e6bc7c729126e13e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ca9cd848876a5fffaf426096c28d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88793577190fc2c2ab4e21bd9dad196d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ef5c803094657a8daca2a7514a09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1f2f986ea5e112db4b2cad284d93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa022c4b52d0131ec25736e88119466751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa5eb5404b9d759d3acee0e13928f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35996be482dcd7be3b089b7abe9bbdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080795033b3242dbe28e86558ab78c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619031b9db4eec6876169d3bf238e8cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079137639da97ef5e5b03915ae46b5fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285da714ad78ce6f31176e1c31f48cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf886855bde8028d4f22eb5cdda85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e412d5f3f27b9e0db624fd671d6295759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd578ed028b872f8be1c2c374300e7871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2443bf5cf03bc379e16c97483f2b102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7b81e7a272b4045e09b44a9f81ad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c60ab937958054de850c763ed0e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad3bc1781c0b8bc047999c66fec745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8b6fdd4417cf691874c5bb08322e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac48ab5f7d2282b183f6f8f9926e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b2d65193433fcf0a93c9f0714fd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e73374bdaa423295bd9d3fbba9959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd53aede2577b3d23b9c34af54465210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3bf27564d4a542179f92cdabb1abe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ff2ea537c00da94920c8bcdace1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3da60fede8c97d7710498a37803c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf592ac2eb3c1912f596f0dfe189614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd4fa50e3046c0b3ce14a14f98aadc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fbc9702135d286527a51caf662b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011641210f26ce0165ca7caf5199b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651934b3792c765e64e3918c4c8696618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0521b354ecfe649d94f7f20103f9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee605346efa3faf2da93b801a38ee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505356bc302a2af7da1ed90905581621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1fcd84f3c82532160244bde4a478422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70058b908bc205dd60574812ca240ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e8a3752bf7e5127f5ab738612e6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e28b1ee2cb3fe037acc1133481e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad801b71146f35b971ae94a114c2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ea4dee9c0e10f675f293b1659c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7a63f51d2cc7df8b34579a0c82d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e462ce28671e03c34b212f6f3673c9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac62cce57ae7ab88e93b8c9ce4658c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da968b2dae718184a3b1d19fbb05d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d625e881f6676ab711e8db34b83ede32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278b43e4d07cd43d7a6bf010bd8d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e3786a2f42ee32d6a3501818ea8ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83496ed64d99b89dd4da4ff066645735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880fc1937957e980c300ae103e83bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1cfc4191bd9d662555a6baee7490437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551ef384860c6e916cd2cefb35270638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d38391ac319e35f754743800083aaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f29a3c7c876cf2207e55dceab4cea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea64571d5c79b8b77bfa9e1570193241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947e85328bd0ca0a5eeb900966cf61c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24499ba09adec8e1c8b0f2dc78223d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc71b4fdf1d5e565236f8a03e0775d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae90376b15689019869aa37610671b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67321a22ee1254e767d1d8b01e77ebcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731af3decc3a2c78d9ac79de7b3bd0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ab54be04d537b40ab997b1c8112048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da495332bb460307266a0faa22b1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35c4ce8a3c39d81ec5d151224787250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee4dfb0c5772a7f2fc92ef89b7d34e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322560a634374aa2430754b2b5c4c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b242d2dea82ed3faf27fe1fc05fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc062a939702a8e20b7e06df510b81d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba92ec56880f038ffb1e3dcf0537eec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ef5c7cba6cce3de7c35cc6bc6a4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993ddcc6ce71f0a3b50fa2eade307d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a57e289c22a9c64ccbd28804d001058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc8de293dd43c31348ba1085cfa8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52f7d7f815cd10dd8bed22a1a359660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06f0d97178b817dab6ad4188b2e8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2194dde1272ba9b92182f658fdd2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d1f85b710d54f71a65d8752638f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcdd16636b6fd37da11a7af44d6aba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf541e0e5141326b485ed06e6a16d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451656a1e602fa36b832665ebbcb68466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e30cbeebaf53de79a767561c797a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a136d6375e445758fbf7209b82b3c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1496a886bdd3822586020bea5d7f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09fb84b920e30965c974b9a118629770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fab328da4a104b428d2fa08141abf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89939f1b6ec801115dc7bf0e06cb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571458a43fd6a717a96feaed4a891973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04dc8a7248dbaf5f98b7ac168992c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e618a48b1dddfa134c457d2cae38575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb463a562c0828311b83ed3b482bdd2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e82e31e6a03124b1bfef587e07a30777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5718447c607c398d63907e5f470c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50bd82031fa4f97bcbf4e462ac9e4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b5999f0fdcd271b3f0a2733d7ae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd62de2cb8693abe2d844d7097342081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023bd72417237f3ed44a7ee0cccefb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b289bff9219217c4848421dff1b0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4d1313c199bd526ff74314b05f22a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f8dc31339f950643946919198c0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292708461d17d89239059eef74871786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9311a9206071a67640633b0a0f52287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f19f8be84e4554ec80bd6176200ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fc92eff5e20a06820c3dd5f48d6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc305b95771222b3300f377da97e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c6246d785b66ca0002406997623f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087b57ac957ddd23ebfbb4a992d5a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8af686c250c63a704bbf60561b29d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e071f757cbb12fe9cba922257174194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903bb32709d74ded595c23f1e8636c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1e770dd4ac7a5506bb1a9f1e55a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a399a30cc15f719c8f0a6da5e2932b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0c671e98c28435f8e76640f3a6be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c697937b90e726efb785815cd35cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff580719f5ca0ede7d5b97cb294e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83009e90be2c1ccd53d227a4b5136d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e5a14d6a80f0fb070bc6feb146fed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a76f070cd938fe7b77548584d9a0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2af95eb18e602e5a2a1bb371cffe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c6278b4a0883ea6cfb827126ffbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353879c16205b45636b9cfcd163fab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8fa509b960dce6048eaf361325c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596faf11ec1b5564f8f1e552b48b7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be55aee547aa1e3e2216c55dbf5103a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915b0b96773e1efad976bfe7b6f7d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d72823335373748b39155718bac5c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbed4ce0accfa91420b9b4b9b89f8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5fbfd6bfd5ed79671549c56c5a417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d512598c052c27e10fcd3ca9be0e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd85dfacd9b2106e676abdfb15023115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446454e98e897b2834d3d507504a2b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40748563522860ad0b585bbdfd17c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5728103435e27312dc5bbe793b7317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eb339bf3887e70668f13939e21517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c109017c1a88615fa289b99c86d8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66351f7952cadb925cea6eac5b86edc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade871c81e3fa054c1e2728b2bc228122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f302da227bea081cdc3c7e2cd423123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a3f332818dc916b6081e447b5bec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e67403a89c1e4a4f8d1d42dd8cc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147eeb04c636c1df48b72c1d68385cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b6668439f778fd0117ea4fac70d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c3bdf80d4011fd902e7082ce82dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7031d9462f1c9a7a5b23c3bf2c7c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00c34f087d0bb1a9d9ab3ecc49645130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44008a692546d5ed6809a3f657bbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ec388c790a5bcd7e10efc5ebc4bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7813a9d7b5229e4c36410bf6948eda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d3b7c485111b571593fc3abe09625134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591907f3948e5e04e4964cf0899d78cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f7b720baad62bc295c9567347e02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9fcab86bfcd65564f744bd80de54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae511e1fcffead336e244854e6540b40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a026f32aea94c9633da5acb5c25f80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526562f2bcfc8a8e2966ad925c78e4d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec9831b5fdc7169040057d44bf68f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790143171f863cbc365affc863b478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e26551880af4abe45f2136b3455e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb64aee529a694384cad1f0a706fee8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df07aa385b4b2c42d01a42642ea0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcbbe9a4a009bc433d4b98638ce7f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63abe243df322cf33b7684e69a6d36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c61c60709efdf0df31ad5d1f6bc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a17b91529945cf34b642669954804f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d1141fecac26dee6cac57806a3d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17df52f8261cb17e033a7089904e96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027727d724d8b21eb2dcfaf2615a6c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b8f3a08f918f0f056ee31842f3349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3e0fad28455ab8acc0253783a17a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963cdd27971fad3645f04fedf2789d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8170d88e1805968c77a0ed109387156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507795a6f97db24554cc484d68418e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad803c1826d6dc05389b46eacb0e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c6aaf1af7fc7354b177c0795ea19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8ed388fd42797ad2b05493ad3929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c192374b396b38e28d62ef5ff35d951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a794bff2bf39b1ec91acca45628101162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40f7c0020d1232d8bddbff9257f47b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33b24123509afabcfb66529f03619164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46385c8f839d4f0151d4de9d0559d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96397d7d0f3d3ab58613dc7367f1cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c361e0c6fb2634bbde5279005f229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749958f9833cebf1e8f7ea1bf256d1e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563b0da70cc4cd7938ba3033035a68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5bca848d1bb02befdf31d0a19e03a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de320ac11db04ae3b3047ec7fd668f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e78101acc45c356f64805dfd8502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728400cf53169eef73dbd1ddedef984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f0be5181752185feed6eb30b8435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ade06a14dd1b676d1b1ff634f02d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd633948971f70b6c863f45ff61be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4690e4a77645b81d3d15c84cd7f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686489fd584a117439a764691d7a6e8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fbef2c305267da5b247445a17165e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4081c62ddc3548cd2dc38273ad4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a5a22ea6ed509f539530f1814efb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d8226d9e2662783de61c5b60ad7a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5a3a2afe469435b724278e805660183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb999d5c82664f694208a67bd8881b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98963a467e8c5cd9ae036d46506f62d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388e8ecebb56fa1b0c963ff36eeb40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8acf53229480cd240c29cded54f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b832988164729588ad7be765c2fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82fc4564f8d6901d8402a51aaa927189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9eb91c4910fe9349fb5ab92857dc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9d2034c95da30176af97804c9636191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb1b43c920fc04989ace795670ae0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009753369039f6abcede1e5d7d0a4043193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b69f896f030ea67c00f839bd06c59b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063e5e8d511eaa05c1439e38c1cd8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466326d7df03b6fce8177d47eb509f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0644d3262969fd7aac2f1ba110ab070197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d54efa857fa424248e857498d566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b1acd628f6abeb53871d99294b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e462813463203fdd46c0ba8ca7bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1cf06cbb7d1377b606ddec6e754e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3c1a5f2a196c9438d0f38c214f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257d36ab7bb025cbf9e318db1ae9de2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372f21d1b8a523f290ccaa5c34b436204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d85fd3c9ac37d3a49680f712fb97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314052a40b8c969e687649d65281eb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5f1a82e5c0f80311d9212a3a3351207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c876846e66db3861462eca1c9a8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef226e6206a33efba3881ccd818835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e584beafca6dabff67a0477a228b21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c0a01c8d4f2982e2ab1a214faec29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdc33c2e80c30413b02395b17c9e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54072fd4f4225784c5e8800f089b69d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f667ce35b7818fffaaad8ab1e00f4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d47fe8422602c81717747b7cfbb001215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd81380d100c65bac323534dd6f168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b7cf88c97a717e1b9b8a52fc9026217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba48028b8cf3c04ce59938c538d109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06382f61aa771de03a58d43dc78810219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b312b0f80ce1988a07fa47d6f78c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493f11e2b4a9b1b40d3486872a254b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347722fd0282e805da235b12a01e52b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d1e59c74e942e3cd40f02e97806e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1084d1a3af45568c0024abdfbff8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a11a18c1139e180f8803cb3b4f698225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917e5d213ac1456be2e92c76181d9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ce2bd328c56b1cb184734537ad5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3186bb6128d748edcbb5bcb80678228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68c7fd1d8adf883e49ca1f2850bca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14851c44891332e638a35c4189b86c11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c843db314fd344cc2a12a462c955231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b517d0f49d98058c3d141fa5af87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f236883dca4ceb4dac8e6ce10d69c9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0c6f8c6058d72f09225e4e97439e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31d61dce2a0a147bf1bd1bc9be9f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647626f6a5d8b0ad45b8560cedc332236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e4fcc6b5338616bde950327937e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cabcb1ec8890a137a05080a4b9a45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76626caca1e4128d409f56903810fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a0a98cc0674ea005e5e0d21564ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10322b3d879a3541c0d740c67f2a48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2dd9a0669fb375e3a65d621fcd576242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd07f5859b8fa945cb3c566db83f3a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60efce1352c36a0ef6c9e1828859d49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915945577999aaf6c646cd3bd978ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52854ee20cf702f9835ebb6256c79a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e24931fdafefa28bcd13d292ea22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0806e685b651a9c1ae59df73ea7954f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c440a52ebeadf1f1c003ba423c58ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb931312f52ce5f97ace97b2463f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b8bb37dcbf95215b50a86bf43e02d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b814158bbd3a3d9c286920a7cac4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa5375300725059c15968495435ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1a65968c361f33f9007d1ff58e63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792e24809bdf71d48752b5127dfdbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21077007be30acdc9935952ded1fdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749910cb7f857ae77d8960d13163ecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e099412c1ded9a86da8970f272d27ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af464abd6bf18a2c36735714e206669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483b4927b38b7bce0ab9ead786770d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02e85102de84895f71db5737298c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db290e80e0ccfc3922a4d179c1a900262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef1c6a11af3f95bb29274137039a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcef32795398d6b8c40fc9b4da107264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7e2b897a9d78fc8aa37e25e66be0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582045cb94e6aee116cabcb8cbf79994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e6eecbbe15222caa02fe3e510ec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03b9167b65a4da91c1a9dfa7139c8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bed3d47629ee228a86cf956c67153269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b72c766ca209dc9723c4e587d981c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115759a642a39073d3c9af2f96e5c00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e196db12502d306d234027037a9727272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fd9f0ac7e10dbe3c0f656d105fa9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfa6d2cfd50da1ebda6b6677378ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f8c12502c65ea2c01800860fab79e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b9bf01cc29fa1526386acbfa4e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f113c3200946fa6b00a4a6a394511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248a3dd38f078a16ca8c33cd44dee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d06a56b17ac6138b34521572cb00f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935fe9024a18ce242a1d4c16dfb735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cfb6180dd3d47a190e7262e58b060281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d842d22340f2819fedc465f1b4da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc4436b39e3b811965b718e62a5cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685023f5580a04d264d4461a602f7cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffb00973d313e26c8fdadf29791bf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68785d149e4b79653c3f9ff528cc54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f3ba6d31259705880aa51401bc4f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0b0240c823e199aec35ee4b2071a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7ca019d129ab59b788d4161c46bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a36a876fdc014b183e21196351f1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c710b29d59a137c7d34cc39331bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dfec2561281ee365806c0340017aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7068ed884abeb0582f1a9b1467ab344293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914294a42f5715e0b01f488d76d0570294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf720126f8144325aa66b29cb7474ee8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681701769d932a9bc0071962c9c8165b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de0b1ef49cdbe6a527462cde122e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3bdc110ca40ba5c7da7db1dd8cb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77404d0b0df530062020f4255013fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b82d226368ab274fe3061bc0f5d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe246afa8cb7e448cf324be7d8fd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196fb77cf9e84cc9f3c928c22895e2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359cded32c580b356bc24de6cd086d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567988851fc4fbb6763be7bb37439472304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489aff6ffdaa2436f51146496f6adb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c325e9e102090cc9a58e54c2e060306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c5265b698c47ec92ab1ba8eb7b5ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff8dd83d8fc52a823b305e69045d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed9eefa3206a8566c95e0c69bf3ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c2223dacd8183fea7aaf61892eb51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea2c60ce576eabec95d3624d5191b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c420a8e5cc8e76ec8cfe1a308ae8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0dc0ea80750cb0b70284bce9c11a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d17cf80136c01ec00248555822a64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0737a1c3e097859f44ce09d71b67d81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd803356710dad0be111b24d3fbb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a99ba287e1c929268294110261999317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b143d02c68bc9c163a51921b1abd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b442ab906d20b0bbc3e6085ee6d81b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705cec76f4db3ed3772a9e93027345a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aafbedcaee076df13e997da3ecfc88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cefdde4c8b72eb5cfebd96c92ac9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab42bd0ebb019868e372c65c32e5ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d571aa6cb604fd6dc515f872216e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc76c86011996044f7ffeaa2648092325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703f8ed71ea9fc8cbe1f912a4d18f23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2adaa738f22b6c50c0b6d51b7c8f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895b28e6514a8fec819cfefff40b44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff95eb4ecaba1ebaf77778169ff4136329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dee94d05599291dd50595b0b4cd48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7fa50f62ada2df6c1acf4da095ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443cb9ac6b20a6f7b36b6841fb04d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50ca637798e15109f42a43e2740b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c95b84a08a23e2bbb34b6e111001e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fddcf957bbc90bd150df0e78da518b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a2f4700d65dbef6877952a4e6c20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de867f8130befacde1006b8beea64a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630fed57447f2039cdc791b942c4a42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ab7ad040c4dc107a2a6e32c6e410339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b156d11ce4837dbd024b9ecc8d60ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17bfafe5407ccda800058ba2c3a9c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359108cb3ac7fb3d135b3c185f7da12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086995ac8e346978ff8dfafbc8297b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23613d36aef642616c14a59a3f5989344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc88d5c5fcde964776e193249a363345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae81613faf505bf0240e454f47214346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524d61cf9d0e9a8c2ac92f138de862347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b2e9070b8038a83e8968e76cf59c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71c88c07c3daab81b63e57bb2f3a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87ce886542deca98a3b3824614483350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30729cf3264e7c0016b0265f1732450351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58546e4d2592fc1951bb5a7f4903d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d55761c6bfe0986b3f07596144f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340b0f39d252a990eec9793202cd95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1747775f82418f9aca2a23de3cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b17912eb80c5458c680ba6a0a9dc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80a422039878163be4eb5ddd47d61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99d5452a21dc8880ccfa9064ed62bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168de0e01c9a8333f139fd844ec687359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f740baf084da0e09459a7543133730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ee5f7dd1449d6e99910360174d1b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc751af9a034e808aeca9499aa633a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f49060de98ef042e81eecef5c62b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd688fdd34a11663617d269a15bff9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfbd7147c7060ea3e97b774f24d59e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8a6376285b8b0bc66c036017acef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd737768acbcb4ab80e73a0032c12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424374334854e43672478ec7c0dd85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11312d9a0d40892beebf356696847369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c8eb6372e2ad62cb5aea76cfbf40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8643afcd07114447de426ccb4fa326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a085162ba16919a0affb9b7c9d9429372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a8ee20bc6a5408333c8ef5f8c27e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1256ac63274778c9df2ea7ecf873b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f34a723a695d6b22adf2c92fcc3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f15bccd6ea989e76dda199b2ee6bd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fa2e3a4ef8e64ec8c5287765fa43f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f126414609eccd593c3b38c4f601aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185cc0a86af4dcaab193d59240e714f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc95af57cc16caf3c18b4dbd0d215380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b27aa17ce3afb9e07dcab40a48227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c0e00fd30bfdc514a0d12d12f745382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35bd858a88324795aaad8590a48c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78bedafd095b0b5b84ad69b3a61287384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4dbb6fef703cd6aeec6f44f7465ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d735da55212f0c0d77408d674c642386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c628425e358d3634e04c696bde05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4401b1f1d24a29a875869f9080949388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29ca9b45b1d3a03ef5ed9d20a6e9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dbe610a9d09e9b7c929ae88242602390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac93250bfa7a1a2986f265a36767e8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5f2cf83784cd17cd2340c1940820392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f0848496deab348fa4122429cf92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c4cf601c228ec7c2194e74c00d04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f47ea3a927b10f136b6e0a2ab0a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e98e6b6e9597bc4e81446aa08af6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed80f95aa2bc0f8f139b024e3c6ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31707108443b9ccdfeef2745fa53f0a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb340092239973af55c38870ccc23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff4e912ae214c0d5b27ffe7c13a270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc1a4c2dcd55356fce15a9bc72b603401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac17886b5916950c5304d8c55029a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c54d809e26bc7e03afe8cbb1c31af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea004a1b86e5c16703982bcf66dc918404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d4cc2cb21b121841cedfb4ec6382a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc44cc03dfa6b3c0fe796c7d4dce43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef3e4eb5bf5d24746e99fad74243a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355fbb4e217f1ca2138e29665ede1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ea11eb1bbdfb79fe8ae45853de81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada57ee21f6bac871f114c7359c5e5f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097615e53351bda750ff7d449752c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735620cf070afc4c38de3208df8876f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e846374d75078ef574838c6d71906413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee07709688b0608b27cd5f2fca7df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702d12370234ab72298c2f849be51f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ed8bf4dc81219c40b32374111d65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06abfea850ea2bda49eebf1e9db3862417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9935b44f7933c1ee83db9cee0ae7f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ad29ff6915ff7c7c922591a75c81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1246a2476ad84065479600d27e97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa0495955d56e85be76a6aa525402421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12bab08a1eb50f294cb4dfdb462ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908d7dd4ea673344b53e8f4bfb6d98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a9c08290175216da583658bac745424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa05fa3856bec49c7816a889cc05d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6c46b1b4263f27a3d7e46512a398426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87e675164bd3b49ee42dd3f51be0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896b57c63a3535bf8339b074a389261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4d9499cf114fa8136808746740dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290318546eb27dc092878588317d4414430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608a654e93bd8f7e1cf2c73560c069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9408a8cd5ddebfff16ecf7f9dfece2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90626cff0d84474f7e6590fecfddde7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c594a531b81c6b6f6fc64ef5da89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814875f16dcd7d10cf8daa4c160bcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319abe97ac5cc7e7f8ea297dcd503b4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c825b8f5b4315fb08c37eb8c390d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44f675521db34997ae7d2a0aeedac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22985e74364742c56a90e4ce6f809ec4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c03e65ee9cdb335213e56e483e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2523623b2edfe1ecd7ea598fa5337441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582ee4fa0b8aa5bcb0bd8462459b8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f26f6198f2e869b9a7dbf14375cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a7880394928c12bb95825493d3db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bdb4ea7274ee503dc1437763c1d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602747e2834c715d00cde852c6092db4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e7020ea73fc7117835ea11c9082c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cbf577e987c791aaf420bad015000448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c77ba4cea4bf04cb6e279a84f2b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a405eaa074d464f55d42ac9781ff2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff648412b401e0bff70eb2a05e9930451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162baef62339eb39c5e8fc2b14eb8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221bb651111a07fed889246738ee67b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cea26e9997ad8d5671e594d19896b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a725fc25af581aa3819847e7a856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbfe536a215fee81d7e3afc87fb7c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72bb30ccf51a8dfe5ddd59c6a9edac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543a1f75f29dde629c54fc355d3a49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf64f9243c8863cb23dfe8c359ef67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6bc9dfda8deab6ac1691193cde354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406fb76466fe1d537d416857a6aab1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a012d031afbe5b9ea16001fb4f45a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813922fb78fee012a34110f3c1f0c53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cea7f91412f60e58f6a81f85c9bf46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02aeaaf213c24c18768af87d45cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5323d1777574f976519c2fe03674466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535467e19a647b074e4f2418829e2b94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f1701a96e23acfb2819d503184bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b256f508871253907826847f52e0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923500eab4f0ddbaa838bde25193bf2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1f30516fa0a6997f48eae0bac527471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016893105e981effb9fbc1f66e2be5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0226d7bff1a7be7eccf885b4294ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a557fd21aff8f4cec4b82877c4000b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d6e0e419822cad82a2ae4d7b1cb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd343322f1d42694c7592e98bfcda1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d42a80d2874a806edf8f067d4c8cef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87730692caee3dcaab4c8bfb1bbf39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9556ae8fba63d96b12d322e52d3c04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548255abe2d0877ca98b8a5af1af94bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384591c1b7d3821b146c892adf6ff78c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355a0582eea86422c4646e66f7062c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffcac2e53e0c157c061d66a26e6c93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a954df5a995acb8cc368a9a984fe1b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d44b7cda8ce1b3c79f2b6331373ecc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53164120c07bfcf062c10dfa84ea45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925afd11523d3eafd428fa212b481a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9838859662c657329440ef0a759de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4641937982e0343012311c895c07f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64e3f676fe2ed863dd768ae5d62a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a75feedf8fbd9a01f055bf53a51bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fcb142a1d4e0c342d5ee273879c28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3948871f6bab8647679a81e27825f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f24ec73cf6084f07aa0a19f03ee7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031f581374f8d72831acf732f4e306495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f1007ad61485237a82b67418c530e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a0e94254744fca5d202e1f8a7c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76b8ee638ae1fb85596d2d1eeae7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bd9966057fef259144c9377598551499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f246ef387b4d00f100bb296dbc4ffc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1114c167b38ba991ea5338a53342a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073dc616712ce861c69486fcae5f2f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb7584f533bdaad044c66f435d758503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bcd70ead92991df1216d6a2a627db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5d6fdf4e514b5dc24c9f64c0f1a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12e92565eac9caa4e7c8cc76bb90e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc9567c491b192a8a75702bd7051a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65cdaa7e4cef13bd5421b9ac932d06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362849d634ce78c3e1b8e97d844d04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3be07738681aef33a63b1e91dfd90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c002ab5d0783e2fb08c40b4a899aa59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c524d68ac2809d78dc1803f0668d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2bf1438a0be8a86bba2d482324c56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2273d0a15946ba6c19231d9e66ecf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad29f3593d0102fb522c3ffc540f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4695a8bf7b0a611bb4396cd46d2e85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72a986160aa94c17c2833dc752299517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5da2ca254352d526d1c13047645de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c0d9672793238d8fdf601ab106c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d8f5b6f43997ed37fa154493a80a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6878226cf6df774522eadbe9064d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c7f8ffd013befea06e09afb7ca6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5bcdbcf388b09236736d9098e01f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a5550b4d71a04770a529c26015c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2819c6798119ae44d31aab5e048e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b2a581e452291f33088805825a4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd57f2f5d2a23ea8794cebb9dd7ed7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dcf0a9fbfdcf86edcad5892c41cc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccccc6407931eaaea8c740dc3cc1c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869dca09bed45ff1a7ca88819d22195530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c134b3286b614edbf19744251dd354531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbae0f637ef804816b7e70b17de9ce1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeccaf5e56703474db7801e414b6da2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265dd84f3ee382383e7373cebb3b981534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d3eb836c3bc38c734ae9dc031c8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1881cecdb256a7645f340ec692b7bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf379e39bb89f78c3bd8572445870c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b726d1d910f0344eb98902c58e4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9eed591614dd2b7f7775d4ea121d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be602cacadaf0d0a3822e1e65be6f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeef580c03454493e2aa5419e8d466d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3dfc83f5e31f6997467397dd024f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dc8be3bf0310db98cf99f85fa22e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31975b5ba9016b788d14e397a565cdfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e265919595f3639c7037d8d5408e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144dc86139a05611be7aed1e4c6b14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5c498a677201692504ffc3439b7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a449b656b695607780d7c72bc68218548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf2229c9f96dd575d5bb0483e10c32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b6ae5b445e5057ca0093fe5965048550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1ab27951cdaffd60a77a4d3897eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957ec5e7192d8eebe68aa00ee4c9fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951d1950a6a79cf1c61067e251aa6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfaa07f2750e0c994eac4de79d70b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038e5aff24ba6165d60153dfcb8bba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1e13a1a57f80dd8c6df4a417ed06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32589d1dead77640234daf72a759e4d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262568e520b0574561fa88548ad1a49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0433405c08e995fe297bcb052985559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4fa44317ee845093599f10a36eab6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750f077586d38ed217a49bfac7ca32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef469a5e46f4380179651685b57d1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d455c02217019005463f4436b2804563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99915839e51ec3fff5d2b965f72b58a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed29a801dc47705a0b2c555c768fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61135519b4656c1980dd8d9f3c1fa0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c542bf8ae3df105daade964f032c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1cd6a3316d5bc0b3dbd424518b05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c779580b743ec67e7ba8a836d879b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451b94a81a3758539a3d52f8013d99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b7f559324a8ff7428c5f7ea3cd8e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc05513a44b7731c5774b6ec8f5ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af4b56ecef59be672cbd56564d9296573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54a15ce7bcc2ac0a4bb1b3d33c109574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc26eb43e49794606a908f6a8548636575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545eef25590e786a52347a50fc3f21a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d630701d6f606d865287ab9273dba24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05edeb296a1027531f95728ec0021a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba171c7fce98b2fcee6764274583a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fab9fa6172bfaa62f7d4228024d4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c50f4be1b31e14b40feba3d31f82ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018817e3c9d4720a32fea511a2f23d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558138b7d6a219df46fb786db26725b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1fa17cd2053223d8ec8b2f163a6cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd2c4cc21b60d80046e9f282ec07b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4ecc8ed3fafc45466a779e4a6f91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c020ed75f5126143d1e7da992fa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36837dda0d2b6b4284b4de38731330c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac4cd58fa22cd91ace93a7a75b98ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f282adcad1d6444628c46e93f5a76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ec8586d8c306e360fe815b78a666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412ed6ac85404cd079ad89cb2ba743592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bfb256d08998bdc7ab21d9bef0e40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf815946aa7e5724c9db9ef4bb5daf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4765961144dc28984a34227eaac6af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec109eab805049bd1c4d7fd805bd2da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441234d3d839720dc1ab8e67641dba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da2c5755f0ce64c12bf70fa378323598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d62ea7f6f115bbe3daf99ba4a327599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8e1d1ee2f1669dae2cd3b3b19cdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ce2333f580ac7e17d70bf0713c433601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106459c742ac3c96a85c0a93ef4bf04f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033256fd484b4b1d7d8279df3cb6a8ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e6cb8ff13b658476171aa29b676a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac0dbabaf2028f5cce78674bd29f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a332bd73daed69a84b617ed5872f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd975cfc68dc07db7c3afee222cd55e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660bff72fecbbbb9c8655ac087ef999608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0769e1d0365c4a8f2336090cefe78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba99c9ca8ecabbfa83a13f68c350f13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc351dbe61aff415c3a774ff7f1c4b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb9ad60c4634a24e10449528f2b59e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c0cd6e61921083b62e9473784c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e61e63397e5a7087086568d98b14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff71925bbb7a64927980299975024d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95317acc3ace30ca292827e252407e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24bcbbb84a72e3b91c300165ed90a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac1ef001f4b9aa0220cf9f6a293c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b7b88c9a31bf7578fbf95c48fe8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992da3bbf2ba8f551eb47a0f7cc87b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd6ef2176df35613ebd9337611b6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75073c3d050f353d74ad60132e4e8aa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac461dc6976bb20445270cfe843084623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fa772141ea244bcc7829b236a6c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beea5035916e42b7ab6502e97c1f608625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8092c7e01ba1a4423c90234f9b930626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be39af2d5843a4d3a3a1eabbd7a6e88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355273b0a0fc6eda75552a428a844fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e60786e46c9e9ca8cce4c5c89812629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805516c24647d204a182a358c79115630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5353b5ae70f36e95d9160c314e6ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f036044bc5a7189111380287fb6abb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5405faee9ec6b9a0c051a9fea21acd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e9cc6d0729692110532a8568ffab3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa0b351e8772e0e86e30f9645050e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19dc50c5c2b4fb367791935efe5ccd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06f0527f9523c9a89f442a56f0cf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483159e5204a6d48bc5376851f74ae0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be95a373bfd967e838c6181544c261639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9f17c0d4cf1db6e65b366445aa7f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d194abf4697ef556a0d92860b8b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcdb4ab1ba528502680ebae93134d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131a2d9936fd59e97bdb3c1d6704d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545fa0310850d405211a44d16a3621d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ae60296899def68edec82d6852d17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0ff55bd65c2648abb27c92940b29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda779ba3709894b48a58245badfd90a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9827e7af309312a98c9db8458a1f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa5b3c173bd7f05ca6b350dbfb65c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d97aefb28fd59e8f67f5e4c15940650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53c290fc231bca4e28e7edd3431df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f3b3682e486292b4c8c1ca9ab10f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177773c3c5d41d1846b578f8247cb8d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d31deb5ff76f5fc2f32bb5298f728654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377c8f436cdeed4bdfbc1181e2178c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc8e1037d1bc6cfae16a6423c75932656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac2e38030018543e7247b224a745a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689255affe4eba6468fbc2580969f1ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0211b98c208c351e89f79e0272b1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21006bbe102406d6f76958d359bd98de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c8cfb9cef2fa0ddcefd903b779960661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680ca143c42715a26b900c910ef18f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443fff561b632cc5035e7b2964eec7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151ddac87e6d5682469e107a961f26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f62381766f0d09714deccc3a956f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922feeeab99ec25e17b73931aec9da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7639a3d521475b85a37dda5394c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b0debaaa7512035c29c63c22827b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff83c4d2d0160b4a9aa9ec692cc04f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c44a4718f69c99c37f5079c28c04a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aeb01b0911d0f3aa48cdd464901fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0abef82413e881d8c8ffb92de11b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7527909d1a46d18174fe339e6482673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d521dcbb06698c4a36235bd8293b38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293513dfa2ca41d817152602fc4c53c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63f1f39c1d27d7bb8796121620a90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881e7f0a02971900f3aec6b4aa455e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23954547293df3f1693597a946c15a8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f21b908f661ab0f668a856ece1e35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02507c65a914dfe45b73cf8ff09fe4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e9df242e859a15c44117815eb402681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f38551ef6b8aaf533116184c9947682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901372c48827e6935d22b1dc701e0cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e012601fdcf5ef720186623dc331663684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73bea58710ac9c803dd30f7927cf8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae22f8e0178b483dd40f1e706a275b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd570fe8577a61ba2bc8b2dd4fbc101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0143f949b87e723796bc8cfd49873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c86b161a37f376ac9b9e4692eb3253689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7325bc65e63e19c6e236e9b1a378690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32feefb890fa136d41e9c2c6002f70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac525c27e41ced2abae53b7587d3b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886608a50e27bab5133b86087c8b474f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2c2943c5a7b15f8ccb8100addcfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a57800dbfdf27aa32c773850d5edc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344bebbc6cb4cd4466770929167a8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816c83a3e49c5f1d0607197275b2d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654ac4a4785216a30349650eaadc3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb631046adebfb9dd0f250090ea32d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136754854e0ae49a6c17bd4af2896a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d5581d30eb2e9f82ac78a59b9b72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbbe700363505e69df1e64fd323249702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408df421412f8e8036644b18bc684ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b037cc3c5895432f465f01c987f2929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6bfd6334643f8c982972a90fcf2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454832b7fbdd258e3eac2e766b04785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65017dc6d5d8b0694a0f8076c785ce6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a536972dc53ad8a1d2bb51d55d8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf586621509ee686e5ea53b9af310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb7c5d09b4c29fb0f78569a523c29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff03f61c20ce37a9b0d2c062eb59dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc197775c2b2487cab2962d507c28c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7a090ef71b763b0b5b7687b97222713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f18190aaae328369b789f63a051b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0bf8bf4ace925a679de1fcf4cf15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f46310eb7e6e0a4f11e5accafc4da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa32cd5ca04f55c0b632d1151ef00ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f14dc82b6f85d396536e9264a9d30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202a87f412bdca65575ad387e76342a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db25d7012d6d5f5a580e1d11a2411720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadc7aa96cb0bd0ea082844526ce391721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c414a2499878d21f3aef1d479f91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07d576c34043258526d7aad1a60ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326e07003e547717a8b6e61ec42549724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501e0262375b6f22aca467203132aeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7983b2747fc526fd96e671a160e6f81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b79c817694595b2bed8799c53127f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b52ef10fa55e30669d103557c297728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b7b18735bf17451cb5c55ffe2d36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953718f35417dafaa9f804ac8e94ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925661dd660e7bea1c018cbf1198aa6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6363a4e0cb3bdbd25b82f68bcd73a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a817547107f0fa7a11a422af82caac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce46a6b15be301e218828e4356a9d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f704090ea0cdc1d9224e00762b91f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d7836c4f23068d22edce177b6128736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38398780d29399c1533b60fda85895737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03833d1ca32cb40d740b9600caa6dd36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68d3f35185157f35e23be7bc2c885739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9077ee72e3f32cdecd9eaa88046d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575d36beadd6d5646fb2de3b8e4d480741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2be60d2f652cd94a277cba768348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ac62b6bfb746176ed86b78ec925b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c17bd396bc5107010c366e85c7b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e901de79ea4b327bc65c8b9b8363f65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6aef3a9bec4382d4e63138071289d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dacc1d16a4a87a3c6bc202675b89c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51239112f1ac065ae71d950abb485d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b8ecfbc57b48b278ff926aa2309c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337e56b72a0ee266c0dc1158f26045750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc14b91e223acabe37ae007b1bd1e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbdba0c387b52b88ebb12bf5703f30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b3b8b199e217dcac4aca9775c008753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb06f1eaf3ec3b8753c27cbbd3e582754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf490156d78fa57d5a161b98909f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f92635e30b14433895a1ce484a7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d5202212bed43e17c09c4af5bce4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6026f771a6d4ee1bf6ed0700ea62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4de512e87b0570b697baa71da74f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>