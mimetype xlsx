--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b26b7c7b63fc94d804d9fbc3cb3021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b30de8dc6bd2feb44b32bc13400f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e0710b34c084ff17479580be0a543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f80fb4cb7f6daf2c4cc4e95fbfb9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3d6464b712184dad2b62dc6d16b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924d9ceaee4db442d48c306d8ff0e426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84ca84282c197821005357b66f43297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061d7b2a2f78286e5739f4011cf9648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b09a77a60e00ecbbee1eb666e6b3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eed6a8304e79c50e4fac1b2bd1a8dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458c10df9432c29d3d3f7a1a7e0bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896056acc7ccd497b1772bb1ca187712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542bd8b6b09af16fbfdc58bab9e834713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ebc4559f8ff0081d390c842c3e5b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839eaffa5e5cf5cf75a7394426581e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc3596d57defed83c40f8e61acab9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364372de114f5f9f3ed4a0505b9b4bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa10a72d6846df5ba3522ef12325618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fcc68239c9e431953916ffde307f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef3421daa897cb3d85f0d0f41178c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358767ece73ad953ab6c9d7332d904921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33912c0004dd42a7d7ffb11dcde8d16422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687488e3e82336ff1ca571e35d9d26423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de2d4984171dc3fd7b5ce5965fa24b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9ec3aa86e7915026163b88b5f2ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd097cf38995a740b17415500d5b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef60d57ad20b46f354fcd2a5856c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e3ffd7a0a8601442989240bcb35f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb0630c67d8da0033cb8a40d1ba87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b676b75a4fcf66475f3618f9235b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd6261c8c1206af995cbe9628a48c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85d26fc68e8fa97551ce7458eb43832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75be79c02a53e7386615cb84dbc70e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d28e800f83f5a389bcca7f0f394834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ff7171997eaf3f270ee5f54af2c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ce02554cca199171a71019993a1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c68fb9e8fc5f8ad6344ab8ef82b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e630881adadfbe8964c3b80b1448c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469a5e3121034eca976b9a07afadf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb555b221408b443c03943851aa69f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb31dec313ef5ebe5e400bb16a46fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292267bd5e83b1a5afc38a5e479fc3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d84eead8b1d30ab2e4be21a1cc5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6afeeea4fd042e280aec9885b21d1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d2049ff9c27f3ba94490246297e0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba41aedeb37bce3476cf4f46ceed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053a15730e04b04bb283d11fcc924f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baf6bcef2a353105a316d690539fb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5584c84c61fbc0694071eabf289618549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f4869e86c38c52a0b16d2446117e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ed17c54a46254f0a7c65fb06d7cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb254ff1ea8dc824614d3bcab3c62f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd535774ccad97fe8db877737bee20a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44791582a8863589580f6a14357ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5631a2201ddeb94ca155f7ad9f82555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db8692efd087c6263cf280848bf1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc287837fe9bca60058711f609b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d030b3c6196f22f91699beb3c840958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e1c2030a64b4c33d4af042e2cfc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fbc8c62049b91db9712d96d2659fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197a139ce11945ac8a72d7d86582c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc409f8dce78706e7f69c2c00e0f3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da83d99cc70ef7c978a3b3add176d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42784264fca23816db5743798ab7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b89b0a27990e2ee6769335f788c3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c179afc03bb0318a3d96a665be638d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a3e3f10566afdfea2aaf41d668f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58275d2403f774caa4feb5b63323e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b6437b623e3b1af18178ef1b4bb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d00f58736fe76d6647dd9acc27d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6314ab8f78471397d564c402775a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a740823b91da1a9e8196faac8a1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad64501ce76bb8ded6fbdd790dcff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076e55c5a083a12114e93efa4b81afd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adfb18acc31abbba5ad9f0a32578ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761dcf6c8eb0a01e299c005a53f34576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbae1e64e039076906bdac5451ed5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3865ec392e94c5a5664f1e1dc66455778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd08dc7975cbabe14de7b7e1c4d0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609c54c22ce1e17896e6e80820725c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd22060cd75bfe010644b6a2dd9f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4921a8136ad952cdea11f58bcb2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455c564371461be2d8886e031ed7bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0512b448f517f0c72b289708e2a6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763302443ad2d567350fbf7dd18c75785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b481cd8542d81f916ea4ae02008075e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3eea3628ebd747fe974ea96cc3c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd44ba5d98898ddb1ba5ae591e4dcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd08513d922aab7a0dfb4aec9665189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67415a24d06e2a653b4b19644978e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4023aed318039c562fba4fc2628035091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e47b1c8fe07294f8eee169e94249d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb05c7afa90ce5715324d95825117093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba11e555873da70b9c09f33d1de82a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d63ce7aba99de7211fa1d960a50c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7baa2610a3f9581f0cf9bcca1d7cb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8da25e30a302b83a893159f63d77297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09aa8a9bf5412915d8a2716501b4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db958685911b2b6af2776ed1c0cd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6ba14e13d287dfe98374c3777402100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c7bd675a14ad2c0c995bcacaf3f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197d6057cb418bf4ac8605feb9ad73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43cc2685031811748719529b049bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e83e4cee1370ecdec5d45e505627b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd912fdf191145bed2df113f1e76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c510bdc8b4d8fd821bffc333eac4e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb0346e692ef2cc8e8679b0c3cc03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd7d4ed0bb078c7c6bdf2438748f33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe7416bf053d04777a71dfe442e10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e09903c54cc5bfc5015f6b785a23ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110912051c9a95847140ef3175fd60ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13796b1f3bf76003b46c6f6f22f2755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856119d0765f9d86ef0c703a80915a5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc6536050d3f8d974552f1b1b41c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a7370e1d3e91610c4a232bd72456d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2024342f71733c1999fe293bd0b9ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b88350f6ba726ce543cb5152e0c50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553efa68f1ce885f01811ed32240df0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9f47cdb2b106e7c6d71645fc524e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4798a3c32b4a889256f8f01b59f35b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574b43ff7380be5afa2e5137a262ec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacddec7d3f891a298f65d9b80b8cac8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158255e050ec958c21339ed361cb0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b822510b135d52b9b7492b3da09cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929929610812e6e26bbda9929fb3ca62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b11eaf62e93ed42d2fb5eb63e69fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be896b4b6b2737f240286c6eb73521b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b4c5632af53e6e1c97fd0959963c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682def9abc38d6cf5902e679ec3a2e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16be55684757c6ed08fcd6ffb0521130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb885eda26f11dc47b9507d946341d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d18ceeb042f3780ed40521d7ae6a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f4572c6466058057663b5b93af90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b9649175d1fe0e3ecbdcb945b664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf40e2089f69778395c7f34fc512211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66953b84da22dc9b0b5acfd2db31757d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b1e2706e4ccfb8fb672be5a6ed29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af6247e01ec66c8a930edbc75ede36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edbfaed544611f50ca1b8d80caaaf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567dfe36b745b3869990cc2e42cdb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56033f8accdf8894697b756b8d0f3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f2f9403bdb23a78197b0c0040bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b78cfc45b568c3981bf08fefaeea6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797228766ff4352b1dca7597ad5feac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdcf4e0cd2387adc2e17ff3a70264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86536c0545486f536b26f85c3d710098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ca7baa46855e8a953ba08bd9e8e5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b9a3f05a7e72f2b6da076eedc7da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589440e7ca15d5fa6af5d3228cd7c01b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db6daaac2552b8422c80dc7179196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f24e168cf3dc6fa703f01f1b3766a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80552fd87d5d24b6035f9ce478a4f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf88c6f654d0f81c74a0d85f3b1882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ca8979c444be7ec1c330ff06b792154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a33f428945455596ca65cb649c5ea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa7dd91b5bad0152045c107f8531d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687b91b746865bc0d67897be6e50c60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b335f8995171494e63b77940cfbe024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70270bac3c313bcf9365f17f716fd79b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e17b2e3036bb794c0360cce18dd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ccee0335b1b1078e5e0360d0bf879161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a50c4613ef1da80ce3df1d77db828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbae2881ce8c92e1172342fd7ba25c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0144fe746c6f3c50a1019793fdeea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c91ad71863d255e3f39f69bbea245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ceec83fd101042d2f38965ff815f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574aae1b2d79acb3166d2f409e87d27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957e2ce04384067b16e642de16222ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6760a015816bdbe67e82c3085dc6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe48611af3ac23c739557244e13c8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b571bf5a5331ff802b17c873baa4adf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e265c0be2fd98e54877190f1fe8fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c546c86d3cab444820333adbca59f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92459c69c230a7266a8512c52fe2738f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad670d51a4765bbfa7d445b6a27699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b120c8da4830516aa0209cd97ef48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71366e14edfacea657225e5e715a409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e3a56ca2ac9a135f61115811d0c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441d91f1765db9c05228acf128095b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50f5f9817fa4f6de672a606a95e27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da75de7f2022d4a811cfc1d2275b91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf77a8bad8a0ea3d2542ad14ae37b25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a144a66d4e605b077f9a5fb4356b95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc71c1eba1d1142ed35ea7c78e9a7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa96524f1e60c8666896fb0f8ee0ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1c13eb4d91ea73f03a19a5bfccd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dbeeef96fa1fa8aeb18c4365322f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b6bbf60c1c812cb89fb035734010c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce41060b6ea0583f79068c2ae59920189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326753751452ba7355d34df2426ca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a26c0adad81ba62863641ec63d5aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f51b3344889f36024a976487de94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a05ebab80e08f3723e2757d241dd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85051c2a297322fe24c2698944f018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729420e7c249fdd14b8445974dd84b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3467e0e6431690f954afc1a2a234923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e723adce55d622869e394efe7aba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fde2befdd37551be00c5338a1414f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfe57bfc96600a874ce3d9235f08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc30457d07bb680e4cef318bfc8878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf516db9bf3b01219c5a3e2dda629e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645571019af1f63d1ce35aac0753e1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd286814443f14f0441ae9039ae6452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0769008700885eadc34c6cc2a1fa24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ffd44fdc6ce070ba0b055dcdb60d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018648cffeac05c7a6835278b838f1b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12980235a01094370edbfea859f8260207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb740d5828ed4986208cd8c9daf822de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad25a6fc73517ff6be2525d07054a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75454a128cebba671bc8299f91c6e88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082c4b2d491932c08613c38e10583b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a514192f3720d59b9d52fba413bd6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6270956c1e414c8f4a03b58f4dac11a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d527b2b3c4d471aded56f5c2269b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f6e0ca4c58896e8c5115af7734582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e79074f45b09a7d235ceb6d35b31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488340dc64d73011acc75857de6a70b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4e0eaca088b28b644f1f885bcb57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e1c6d9fd40580a7f356729141df6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890bd8898720e2efd6389a94953c73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7c33765eb8682f26e4fb76d48b968221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7744c3f8aa17cf0cbbc2343d1e11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d99ae004997fc336d32032fca5ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422f9aa4ec389ba0004f64e6d97ffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b5dc1ad6638420c1ed9e7be940797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be50b1773a9aa7c3bde5a6433940f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2a2d90b550dc567f6dbf2b318084227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cdbcfd533e8c5a56bd21cfee66234228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f09aa84382b4f699e2695e4b4a84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec0944505ecb998ec1375b27af2ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416885d185b2baf34864b5bf6594822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec331830eee9ba5c9d185ef379c6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a90b5e39c6fb125d319b2388eeb44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e0642595f3b62d5d7dce4755aacdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987faee095d5b30c006f02b693f3f2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825c05e2cbaa15effee4e2f016f9eed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab574cc8a09a7ed3609fe62f7fa8ba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2480059586f6a12528c55b67a7e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beedf71f6ed8b7a656d41556a6c00f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b28c2d8ff1828145502ba8beb04e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c382e05a9505736510f9dfbf8df45ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d5495b6533cc2b44af40593c2b19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458913665a791a22744b205f4b3a9d72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1441b688cd1f2e074ace2513e241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e837b189aa11a471770f6d2ca3e247245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fceb402404f8f90a05ac4996d721246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8966660880697c8c8489d5110cd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec571b078959d54cd13246b16d01b94a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25b8b75bd0cdba19247af5d1e8cf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e080e3b93f162f97e423bd7006241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59d8a878347a711aecfb58628c10bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c529b431646fbef40edbaa25974ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9584fe34a17bcdca82fb9a9943c685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139303bbff3055f0186594174ca5c894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc39d26b3d957b12b53b66c633a361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e645e578169e9c0a9c17dfc179f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d7bd4e4c7bb8d1787f5041ae3f24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9933f24579d2ddc2bb6b29902343a1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd03995b6c1db4cbadf58ab5faf755259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689cf8433bca2de5ce39f6f2b0e7a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec50dc1d67d4002d0929e220387c3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98700a69c7d5cd146127592a4b301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a67b6983c574e78c526034ff6d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e3dcc6e9c895b9ffb987d7438bae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c25a14d8eca5722ce23804af0ed30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc89dd3038829a29be22e31386d5c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db6413a4bc135c49b59b0c1145425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba6ba812ea14716baa96e79843983268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a201531bd4ab9650b0ca8dd6325408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f369c46d0a2b3384126a30b24c028270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb106b2aaebdcbcb613761a51f2a382271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77825a0ac8314dfacfe9d65dae58a242272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe15eb21afa72b39e900604ec9d8e93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199dbe1e8e267753d8f8bd3477dbba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25826ebcee7dbefe5c6af7236cd70728275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd4e62546a8416e17c4299f26b0996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c10f12b5841997cd1424b449f2ee0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fba782ffc68a5671445124c0197657278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b337d4247a91b6e6498707a242bb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db3a635d6d9a4630524de43047cdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52b5d31bd4a0912f7c1ebb13b9e5fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fd01c7b48acb89ab8173da05dbd30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2daa0ac57a5be9c0a66e5c08896bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8a2c504c9a34583f5712dc8a3962284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22202fde03e9c2a4f8b577c4b5b75a0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc00df63de9459a201a0d8ca669987286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b1abae7ff6cda0deec224447270f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34297fb3454a8b0b1f8e97e49c654a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50db581e067c0ef15f3837feb4193289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684056065d306554f3b2d4f45c94b6f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f4d0dd0861c959b5ffe898fc0003e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700355edae38e3df8b1d9799cc177d2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb0addb54011bd743e3d1397f0231293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5597ce3b89876ab4d040053f5664d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad1b8947a4cff873462aee2f7549c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830fd95dbcbb45412cd9a9d9981195296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d77ecc411030db08408d5408f0709297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d16d5fa4db016261cb5b7bfa48763298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afa8c6d1226468e35c7b868002f95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be199e118dcad54e9eac9860a6587300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8403934cc61e0c447ad9357d4dc5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac54fd0550a9128807d6dad7f854a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11125209a5e0f10d6b27142d01c4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339690051108823d360717728f5933304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39939ec46e445cf65a612708fabcc9e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f6aefaf8e8408c061db10593ccd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6511092213c232f50e30ea66f377307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e5f3431835ab5480db0a76437b913308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380c3964ee8f3b0e693d02cf2aa54d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffe7d1e40dac9b5d5c133acb5201d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b178e5a0cc47ccde2f7650cd65476ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463f405697b07872ac21dcc84bb4539312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f2454a67e3da9c1695739b0ba628a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def658969ce073025b0bf510d370181314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba1be4480f5448b55998352651925315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c96b59cdfbac789ca5be8868290b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7776f42e2445b8e4042fa8c5107e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae44aa5050fff734c7545a555b002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f4bfc2f665cd07308593db0260c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895761af69a2880e9e73addc6b584022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5504a99e0636fe97f50531decd814a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90451c5e61567f37b8de7df091c7a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50dd310aba416ea5558cdc92006cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e98d99deef88a76164f83ac67657a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e0169c2c95798ac0c2fafb3fe4e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ed07241c23b3a6b33844d53d5b8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11cff11ce418a6e6763bd26094ebb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53ccaab95c1e92b27f9374da722df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54b3b277a4ae025690779babe8a3ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce886277c18af8df51d6f89070218330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbca7c9df9791d5b0abbecaa0345eb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bcfce29e12ac07cb50e8c18c1c00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e380560ffe59f9c351998c10b77f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbac7346f79e42f4b3d74cb7487e89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a6bb949a5fa71104a575a39c66b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930151f3831063e4032145f78e493a06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af266d43c13b57826bb08fce79cb07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d681302efa25b45842f866aca0f58bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654b3166fda3fa5a3c9b141af265d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33dd6ab6631552cf06b00435590270340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afe12ef9b2f31b8568bc05ca9f3664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa78a957be3cd3dcb669f986a57fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9a8e663d72202492a7e9b18bd5c92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750ffae1371099d8dfd9f4ad243526344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa3cf87537e7671ac9c0544e91943345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f75158b7e9e7f9f2b85f17c4ab45e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb7a16df2a4c2cff87149c02ddb70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865466a531ffd526cb2a109dd280f0a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aee86e660481a6f4b47d8896b42a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63895590bcb7c3750506da1293973350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b618cf35626b3b4e79775208ad95e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068ae5f1a9d5860bbb4cf2be2762d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e486549baf5096ee66e6c44b67fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00fef3243dd0bc9f7d69f8c7a8aa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5732144b3f53b63abe85810c0f5b63f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca82b6069d524e063ed50712db4b2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5b9564fdc6ffa63c5f9160931431357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5113e63bcb930aef934c1b73ea09279358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b07e9d53ce7ab32a0b1de176427c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd097f4bae99dabcaf284095b165cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663e2934a2c0bdd5b2739b9d083ef0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0079f937cdf5fa9be2dc90b0fe2bba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f6a0c179d19eae425ffefcf2c58d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61f0d174d2e39c2ad9737f302d06f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9356bb7eb0cf3e0d2846694448ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e27ba2e405660919a7b0fe5207bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9451025bbac1965020334f6afbd1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47055b30f738d0f3f253c1e21a7a0c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac43ac72a9a67b057704d71fc7a7fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a6556fa28812c8db82bb84b89f89e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933bb99088c3c70b9325d200f320e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e47f19898b0f4affe33fd4fff906372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f632976da8b0f8e9077e6f6cc72e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf7cbc22f8aee267d08225218fab4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e93c52afa752c049fbb3258736fd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13def78476d056d394a0010d8ddb24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df36e668afb92d026d9a1fe7a2ee9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed89a2e00b7e8a6385bccf3f64fa57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0b57b061ca705b09cdd7ef846dc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b54a4aba6dc8c553d73d7c0e68098380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861db52281afb9776dcc2beea7977f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c3e7222a33e8878bc5a1de8c53d08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82972320335837df7e105527b38bb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9082325898c219478c24b9e8404ac26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c261536f0d70bcf3cd76377e5ecd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1628298b73b7b8d46031047339133386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87064dbd67a33fa8825aebff59ae14c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef7c88c1bb7abebdebea5f7a5a9f55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e1064e36a128bd746c48d3a2e6d84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c508b4017389aec0a2f17c85af8c835390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb7aed8447e4052d267124481e272391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aedebb7e4b0e12dcc2a65a837f422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128e52f98f58cc367d4af61cf778d2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e8453c158bc544dad130eeca170f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2bac14cd1cdebc726fc71b95b96a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817208689d6f5a7c1ccac2006091e1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09efa52afe18c474b67298275eac8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9da071b5d90de3102b69a9eb047c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832fd6de7e545a61e7831fcd0d22c48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435245f11cffd4bf13898a65b1a72274400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc9bd449c577ac58cf1d08e93e4b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6db2f28ba2d0f8162f197ca437f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2967e0ecec6414212de0d51158c30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709c92b5616cc1424f44765d90b6e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512f82ba778655313a3bd37e2ed934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f9d770c5cbd054ff07750c5701b33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e709dd671f7d3aaa93954cb8af41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86499640a9676d91c4f7edac297340e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051eb9db6e06a5bb9da5630e42a2f11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f870dcd8d587be4285a7ca43c34ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7872a88bc308c1e4ef0e8c22595559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e94047e96e033f45baf86ab3fada412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2f4dd5c903adfab1c569ad2fbbb63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb09da8638891529ff4f9733179d78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c191f7f0b746820c046b33c101a7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e3091caba6d92c4bb7c547e99f8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c1761f1f96955ea234f1532fabdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62781feaf954ee151ccc237fcdffc95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578870efdcb0af85397efce90db8d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4495ec220db6d360576325fb49bc50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc7e3cea74ce1b389c40c61dd24dcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f28f92e413dd702d45f856b16679b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a65deba6ae22068d2968b24e846aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7cebc68cc627a93755de105b5850b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81adb860146b42a997e68ddb48ab0c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549632abdbb7a54608b92ef878734a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8275008f22d2726dd51e2b6e233e82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d6e37ba611ea99463433daa560fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052040d551a4f9f7ee13717544eba5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467e251d3b535cd676d5110d98311d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409585338f341a7eb964203d8edb2c13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a4cdfdcf7bbbea27460cf9771755c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a405f1847e71ac9e42b758770f83b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0455ab3f1e56fa62dab0391041ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e7152e0efeb0b123d72aea8058f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce06b1c8a52a1c40619dce7eb722cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc194e5c88be77bde598798d725650437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a71ef5b8523dccbcdf317655d8672d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d85b3c9e801f966f3ca827df2df366439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6e481bb05b7ce32eb601a279b748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977a1e0771c886ca3a8049c65957116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1974044060ab1b933868e569549e9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd227d913216a1a42b10544417c1e0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a6d7820ae32f8925b2ec11476169444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d40660054f4e0e79f31f2e84986a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a032b84a9c6219f02aa16d2399ac123446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047908a85b0eba2862e3dd6c671e08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484168f6602d055c2bac78bcfa2d74f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812799434dc5f71b052f9e50423ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e80a2041739de1dc986cb4bbf037d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed41293ff7948cfe4cf7d061708370451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcbd1acae9e84a29eb931a5cea678f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f86f4b4237c18072c41abb45a8ea5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1d979a08eb52ce0214d2be959256454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523541f52d2c06004bf0b728dcaa09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c887ad10e054e15f25268c9b3fa31d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d23d69c0faca33c21dcf100c54fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9b3780d6c8f6c749e262a8b57b61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111b3e96c4e8e6d784d535750e605c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b088bb4b3fba67e714d2742a58359460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ba69fd508492edf8ad87b0baa9123461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad34998add3db3052d7b97c3c1d10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6c37bb483d80086c6baf585123063463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4210dc6d555f7a4e79f7cfea5d54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751108415fbd021a1fbe880c2d8a3cf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13183c9d8db82532a2dce209e5a48c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf473255447d885c90d130d8211d6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9e7112ec3524aa024e77ebcee239468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08d316ac3ae1a4bc4410930bfc6021469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a2ecf65bc540b9c858943f5ec4e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963762db52c97aed3c65b715e8b8a153471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d858e08e17c2575565d793fdfdfe21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e051b965541d67fa5a34691836d700473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04681beb576ca76cb9e95dcb368a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997783c4cad9dd19fe0acdd600366df2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f3269eb96cceb48db24dcb3093e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371c126b25b5d66fcfba4aa75cbe38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dfc0ddd38653fef487bc4cba4010c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26548362f38d5300f5e78f0850df89d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d190c103020031a8b2a07a15f3baa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fe39cb45abb11b8e19310eec012f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2e1e256f8906e4dfdbf9def972a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1572c4c669d1941814c996af62ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16870e0d7c0e5117d85ee521bf05ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f9a9ac4b781778ef0499a64ba139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095e97a25beb664e024c8f51917c65b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f1af39a23d51ac425cea09bd2e51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897da1d7aebcaf883dfd82d93e6846488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b2172fe8be294734209418476c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81f391911026118602eaa8b39eb50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877362a826a1ec3eb3efe9ad11e00a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec83550f970411072d75435f3bfe7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69aa10699fce40b23108b26eb4f00a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1860f6a7f1174b57e749f0706864e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd4461d91f6e6fb76e0bc68954d9f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad2a93681ba5d0cc85ea0e614fad5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1768f76b3ae780ba1166f10c0092b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299141ddbb3f0ee5e3a2825ff2ec1e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73656c53a489198df72927fcafc0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a31691d13c2d0f7acb7e30bbd0e616500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e98671cdeefc49ff2588f52b91fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321dc239a468aa0daaf1530be5daac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf613a3225bd8fd5365ae9fc5c0a5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada32e94bf049b4713f0d69a900ddfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213b8bd456f0e008c587cacd0a93ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3e8023cad7749a7a59dee529c74e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca962014e25e665d6b7f473b6f1f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899bb9e2e03f54f4715595be43334af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20cdd26ca3baf069556010a2d1b46a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28012087088e595321b2e36569e67ec4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6e4fc567b2bb624844c9f91eca37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28941ca4610f369a38d4668ecf0991512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9a3af9ca845957ad528a7e432f0ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240a556f458b46b780a05c52088ac86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a2874e80906a31111f64a2a5a539f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba8bfbeefdc1a059b9aa23f4deb72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e62356c6b79f97b2980668bcbb0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e93780a1c9c6a475c29c6b58b67bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0091dfefaa5e07da6972dcbe834744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039305b11462694a15d79a478b14b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e95b61d15c9bb59fe395d24bd9cef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc938bc4384c87e11011d245d4aa21dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462afa1b66cc065160c3edf7d7384d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405cbf7f8d5f2756316cc1c436d905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f265040fb795ab3f9a8c499a9092d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356d67fe153d8fd2ed6d3296b0affc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f314dd441c1e389779e9b2b3d9ab7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7229bf520e4fb3322d5007add2654f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0213d4cf39a7746d0a4e9afa5b486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484245908470e79a1071ac2ca7abc875530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeef88557a0c4088f28d6b7220e03ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93524d1868c7360d3839728bb8ce2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271458451e96770bb6cca6e29fc1099533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350e1dd8f3d7c463905e4833cdca7be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76403b02ea6fe200d0b1ac40a71761cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f34c01588c6248e880fb203c7ab764536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51519caa7ce01dc9598203932dc57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361b6202b153fdc94177cf37c989a48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821314e5339ffeea3469048fbf30109539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b2ed1b5b0fad0a74688b13c86e21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605ac40dc3563549292d8eec40831c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef9c44336f00ca61d4e12006c1e45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2286aae24f4497e745b32e3864f550543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e170fd010cc825ed22b522c28411b5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa52072885337b5c3b96039f03ab4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0133c300a198178bdd85bfbcde2756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdb5b33df810e5b2d27af2f39533e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a653e52e886591ed9f89847b1e375548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45281d37443b8a9096ca87c68ec645549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c97630f3d7370293fd9193f2ea33e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b51cc96f8014fa4f73f7e533f648551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce23c3d3dab0cfda862bf0ecc985443552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fabbaa0e03c3f4e2cdaf1847f7b2dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058b458de46e0bc884e6f9db91643b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408e902edb09a8930e62c4f94b56c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641d0655c4e245f13a328bce5c866c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0c1b0bb321d068fa0db01dcec30a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbeb1ec0709828ef3c5ee19172b72b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe5a778a785e0092945f00edf7bd75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdfc388a90c23aba653b7bddcb6e51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8255309fc8fd259142ccfe741035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6479b83db6fc03be24b131f39904d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6de80be0bd68bda385020c18b33a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb32d949432e342d4f0119161d972f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca70b9997ef813c5b3ab4d83cd0ba8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43ac282e0e0065ec39135fc309378566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005374a99bde91e7b0d47add29d296f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179eb4715cfc39b4c852b760bde6d16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f37598ed02cbaf37a06e6cf7d0374569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b4954b9a066fecdbfd8fcbe6d94c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9696da8e0c2e5c296493d91a01a04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29965245d0932d4e6d8f6891900a1fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbeb91c6c5da3afbf7ad4d2b591815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556be5416dd592d4e55fc83a2d5298574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dff5712c335c318d7baba815ddeb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cac8b2ba15f0aa7662a09d447f07c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57007bf6106c1f907c3048b17f121937577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02e94df1c17c88ce7d9deb8c67dda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128dd058187edd349a96fa3339abfa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39bbaa7e68b9c69c59c9ea890d03a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd3b824d3857f013978075871a982581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925516ac4320a05de4ce8e5705960c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958f2f07c92d23d9ced33651968f6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435224bf3c75844cff41179c7053ac9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0cefb6842cfee31e96b2ddee9da47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b871a3a4d03cf26352b05cf8bf62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51308f5dc20499ac90066dc0d789d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a59fa30041341f83045f1489aaee3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ca33da0df2e42a1f0edc8827fbc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b400e74d3033dc961bc8ad624667590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd765bf7fe2bfdd157107b62d01d32f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9208d9c6fe17997a085f6b75f834592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4746ad03875ff05a6d9d1b601a90f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80fb3056ab018639c4b9c02ae33b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337e8a7400dc71e30030b5bf31ad30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2c1c9d569e7948884a27bee6b6cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644cda733e0850be0f6fdef3632c3b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86b34b16a1e75b8bf89879d24ad65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdceef13809c76e7644a8dc381728ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8c50e02c53b68d21ac9b8d499b17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982139a5a74f9a4a2f20a89532cbd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13ddb62fd4a5b1b2fc9bc5124cde1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd21aadc1cfd70e5ba64bde7be51eb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09ad44bd2a739f855602aaefc04b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf341782acf00ffe9832ed479f2307605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52b2d79e9a298534385a63831a425606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df096cff7d19f2943e93cacc8ba752607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0c77baac7fbc3d36d37175994c885608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b97eee88d85fbf8e6a68d6aaf014609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f74813444a7909a14b308ab9a9e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf680c9c2affdb971038d9b0fe1b224611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819797255dac8b85d3a25d2b9be8385612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8fc79a5e0406d8ce4e90937b635e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127664e36d9663cfd4fb50df4f26e4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc7ea6a5e674e383675611ab3eee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdd630acea631dfd2f5cb9e96fde32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9e5c164cc4202ed2446598699b913617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c150802105233007473a9b7dccbe1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388bedfe9a2c6167ec9703502560e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1c1b536bd0e653fe2aa89a273ed4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb895765b9b6e7a76353b782dae91b20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8032676d63f5f15fcc516b2ac02e7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc4b9b56561b59caceb0322925be6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b0425daeec18f9e50216bb68d7cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb6cfd1f4bd5816da5ca125b5fd56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602980009505d16979b75fe214ebfd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ca7dcab7da1120ec9203720c5cd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7d9e0082e1b6c06c4a66ceb97ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011aa43695d6e76a91722932d34d55a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0a4b4a4c7040c42cbb1e5a68babe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc301554a94ac402dcb09af7878ab9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604e127e9f6b07e77f51f5eccb510a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cce6b1afedfe6a278701386095970633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131fd3959537c2060eba1b0f41576f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893662b9b9da94caf6d98baf591d027635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f48d75ac491a7f655e430a0573e32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4794245ae8ee494848c123e7a4503637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c13aa56156379ff8fac5a434bb6d58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7bcab3c07396eb6f575c4ef70697639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51d3949346d402b8e88f377b3c09e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff419d5b97ddac699304a15b5314080641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332623d9ccf1e7849e55d988b23ca7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42132b3a963f83c8566e1f7b54062fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a6d4793336a1c9eced1284ff844f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbf0792b0011993da5562adbe96ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47a00e653bcffc4ca212d68f0908e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd832ee298070a73a3a99731d2e153a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abf4be1fcc732a64c74ba19947dbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a9248df5c9c1c41f089ce97030a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2b58db4a2383062bf79f0b2ab003650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620a0068bb62a42deddba8cd3e0490651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198afbb3264c72dd71e11b3c222b1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19fd8be40ecce7637c68c9875c3d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573568410aafa19569cb2a94566967e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01c6a45f75d246e9f737a9f76d814655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce4830f46310e5ed87f3127d1b0fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d9345d9f54d625871aaebdff15a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ce3229e7ba425a639bdac221cb090658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fa298f7939dfd51909a1b49f3078659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c93e938ccf84dfa1b1424e04212f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6773a24dc346341ffb17f58597dd22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33edfe321ee4dd9ff085f05313e20e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164848f080206e688b1ce179dfce6f76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4acd45955aa84aebad6ee0364aa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f43b4d5ff7b482f9417feafe1889e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a292b608dc7c5d956fe26488847c3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b6d44dfe7278c2177b20bc874953b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf13ed2e1c501c7da1b6948195c220a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47259c3e5ee1f69c15a063f9699f056669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9510f2dd795e6b6fbe9c310437368e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001482e254d8bffffb84b5e0cf449e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca494d48a399d5df06a084e63af870672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143254998222a453f4a41ced4c3375673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1de490bc4267516824d3783c1bc57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265025b93a2f4930ab9bd6020fdee1dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715bb1cde63837f854a0b5df1a358eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fc4ee9da1c98c4ec86ad9dbae6133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ce7cbdd02295fb3cdce8aa6d2347678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884afcd92f6a76a858e77bf0c8d89081679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056570fc46d4d703f17a2878d036ea34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260fb361d58fa537c87cdbe90f7fb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c60b6bcf7b463f952e12272638ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d93e2e65c32570f470799a310c3b2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f604b2b99b3200c9511ff148fbcd60c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78a0c4eee8c90b47828f02cd14a19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb66264041822ee2f40f5ae284a478686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461c6881115345c4e554673f0963e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d56409e0531079c296cf949446f79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb283f6c172b6e8dbb76ef7a625732689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3090f07c2f1b28e143f66f773382690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eead7921ef62c9ac4c699122bf20f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c1ae4585cd4d2b82a815488a7f8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad80d6b3ff973e50418d2c23eaa8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3be3816016853b217174c268c24b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e4bafe882f89dd56c25b000b9c76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb71cbf66790e27c5c5ffc955b05b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d77c69a08a803d6d869cf912616ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956f2c83fe0cfd0dfc48c98a9710a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce365d5be9c37d66523e6584cae700699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c90a746c2b518c9d92b6832443b8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749b5a8bd3f0cf9bbd6eb479dcc9df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a737a7cf312cccc6ce7955ea8fd51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ca729f542641b9c5b67a58abf7d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1895690c005a322e4dabdcda9eb1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c934a7a366abb12b6c1b5dde40be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ed55e3751b823391fcc006dac9cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa89abeda931a765bcb1b6bf52a8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831bb2dbb3b9df9ee34dff219fe8d61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dffda774a13b190bda8dda636b482d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcedf63e3329e9eb17be6c7a8a21e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7222ada0c9fa1457147373c88558af2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce983a00c42afe1f272989dfc8689aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e256511a5c13c2962fabe4993890713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558da8f828461c65b4dd8d6af3189d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cb3a907abcead802cc3cdcca60ec7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0e9ab3c64018ff5a07e0ffb30bab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf98cd4151ab617e7292484d856f2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099cc465cc13692f8a64cf9f5786135718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13893a04ebcca6efa4e7a5710de4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9704d1fde1135b38ad768c67dbc29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6523afaa91085a1c506c9e7ef90e84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8b9675cc74540ac111c8bc68644d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c7aeb3756e538ecad0e04e6ddc15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221efccdfb7351c65f8b6caa581063724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff828c2a0c62e50f5b4d1f246e7a87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79178ca865a1a61652640797d8b49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721120502f02cfe05f83ea2d5dd8a0e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854867973187e665ca8c439a7ebfe1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbc9a14b7ba4ab3fa9ea677158131a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead3d88f3e712e248d0d4d3d5d617ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d294156d2fd665bdc0ba3cc85e77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64168539f813a419c88c030e4c54923732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb4c6ef82b30115645392747ad63b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c3662fb79a44090fbe52013921f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf442a5004632757bbcc39c35347175a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2052e2c0dc17882f55ac108d544730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df0b5a84029a9a0a8e50e3098f750737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227aab697c7c9580dad7157b9cf4d8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24d10098ca8739f992d73170086e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e740228bd02fb2d164462124b65d54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe216ba357d68270dfa735049c4d19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01bea5b31a107eee2dd167c2135b0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3357c096cfb95f1dccc10a5192006b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eee057aeb224c9bffe46f7e72e39d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea30cf784c478b74404127be7f4c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621498ed980667ce518d738da32aa8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddf28a1faccedbbf88cc57a28d1fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c2a19af559ca614a2d09cd292f75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc63daf03c9245d6d6a37b4389f63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eea3df903d5a5ad068663d7906e69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f0684758d10571309da0387ee4a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc155d8bd0016cf33f4d263673762a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bccfa2f0dd009d562b2caf75aa24db753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316386da54e030283ad668f8534a5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b405e95a85022aeda06413cd391ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027853ed1505ea9997891aa6110924a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78581135b2d4c7656c670c41f5d57b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61eb74216b4ad8031fc0024c0bfa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc401ce8db6faae0c86c39e7136d27a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dee538002a3d479b702cd9f096da247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e333e5181d1bbaa464f8b381c15ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191726cf9e401d8eec8c32501f33ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e884cf514bcd65822c0fa3bead90610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff252c34c04e2f629ecd1d7766df511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072d9c42aa254f367ff8aacc672dd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984522652c6050bbbef3f2dcf85028013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23552cc9fa586925c6976369119be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360f9040e7edcc5f84c6fbacd4d81915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e5b211264643398ed13be131a2ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf71ff75b282d233f8589591d910cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84c7ca7dfbe438f2c1d08d6233af918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231840c1af84f63be19a4f51efeb9ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd4b389f39aa03d54adb13d43551c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510f8cce152dd3b284114f953ccaba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd607b2f06b553faf7f927a72c2a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa2c34d0104e04934e9782ed217b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeecbf262cbf55f1aa5f1efc6c661bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698be232ec3eefdd6d1e1a1da2f43525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb65e474b75661d50849d294e0d36626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538892785edd09347956552593a38927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bca02db208f94f6a90603f36e20e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c80c47ee2b45f5309def514fb167b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59dfad7279a7521b208338b998711130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12942fba56ac78ae1c26ac7bf5de10831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf397bd21ec142d6160ab9d485074632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33741af11f995e0a59458a08632ff733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803784ff32602b915a4d0aafcc8834b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e5b3ebd1b7ac5241f98fd8a3a3f0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c092f0d34a042ee021844a833050536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9ff7df50afeafac0c71583ba3f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb53b8608fb5c0e208dae513157a9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc4ab9699611cddf86b471f51533239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd56e998fc21cbdc3ac13adeba4d9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3038d8ca2fa461706c31c8de1f6b5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d4cec35752b2e17a4e0da27306a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c2d57599f59a6a87ac160a3ff4e4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b5270af127685395e5f69bccc6e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fac5fa786fd235710827c7c9e90f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8355953c068345194d2a58dc4e38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3b609615006e893bd14b4079edb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c87fd0fadfd3a00e68998011c9c6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8802b17093584b6dc2acb85888002849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f80f14ef33c0289c7a9901022d3f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da1bd6ba7bbd537078dbbd2b5b58b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa35006fb790e33f421bebf78722a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7aa617ba63ef7ba26128e0c4bac6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dbe08a84d35d89b0e26951a7ea41154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381e689cf5a6e5879554c97c104d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136b55532c3a5d7292e48b3487e4afa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78398b33901a674fd5476f72ff983957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fc95872e37f8ac212b00a71317ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da7fd5e9657379ba4498f6bd8a60359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043e7ab0cefca55ce94f342c98886160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09510cd6d835fd69b7f02e552633ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdae5724967aa1b3ce5fd0a4e5c31f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8efe6b5198e108e36c47b250e1a5fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bf8e78eda7e89f46129bf265dde8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e1606fea799e104dec0babf3a16465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91ec682e4301447012a6541d6768a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b700e900737809f2f3083e33307d3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ad7c58c47a015888878190c9fff268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6e74be0c4085f16e485e26ec5e1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476f089238f7f819d176bf0b0dbcae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86defab3baa3fe9dc4346b8abf31c4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99da2c69ee4d715776241b5eabcff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20231c16367e84abfdc2abb209d6291073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c015d3a10791029677f7922e627b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eb47a8868cd93a0083b5bedb5cf9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874b6bdcf9b6d334292def8988251976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9384dabfda0577bbd515fe79526f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7304d8401a72a300d44d3e77ea108a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f0684b9ac86c5d9acb7e73decb2fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07948e7dbca0bf7daa0f22e4199028280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80223be10178031e020f5e87f19acdd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d463c3b9d708418d078612f90189882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad54415b6e634c34ff7fb246cfd3c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506cc9be9db68724fae8ae26c711f1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6be96b6b50cfd165521b00876c4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b5b1fbb483bd9f900e27f8fe244886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05836117e6c82125fb95e3bae0bce087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304447ed2f07e07ca00cad11226111da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc7229f049c2136b1e006499867e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fc1042e3222a392102c6104e4202890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7348f5a76b10d6f2bf56cfcf4c1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3d1ad70c391fe013d07e78396dd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ac598e02193cad6d57b0899ce85993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3b987458d49fc411c55d1e90d331294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed572c19451688631055f1a417831f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d273e6b01fbf3beac7eacb189e7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec384eb476b034d579b45aa343ed3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309ba924d0ad09993ba8018ef6633798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf443e4c45a6b027fa32fb5a77701c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d8fb38494bc82db01ca4e926c7f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52a4e3aee91c470c707b94836cdbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca834c07f545c4c4c519e4b1553df0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3fdbb65a7d88f2ed932361c57d2d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecabeda6008f0235bb0a766e61675d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b8a422043a224ba523b24f3aa56b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe579bbf3b8ccd7c04d97d8dc5cbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740c9c7a5ea12743c1acfcde10431b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0055830c3c2ce8caa0dac17d9f320108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c889817724441610fe1f489d1a1c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea717274d16fc7fedc34df3db3c89ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c50c70700949f2416bef21ebfa4e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454c569d00b4ce0cc66c17b9d51960112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc68ae1eeaf2ce73fe0dda8c06bc21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dc86f53ffe8caa82eacf99034a17e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150a70e1f3d7927e9335413f19f9f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa02f3859ad71a469e8b27cae99de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5858e1b7e142ad9c8dff631b4237af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5968dc0824f96cd6462080fd6cbf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6849cf42ff0918aa4452780e042df8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a7ca2f178e59fedcd21413a31e0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18460f982f6973101bf3240f7ff83c84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d4b4aac54669ed90a7034f45a9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2193221e7a0115fc0b978fce98ca43f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fec98686291a6faf837a96682488f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4752974a5d2241ee39851fb07e88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d535c11dbb5c7437b66f528a94d20f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc02f9c08704571734d34577104929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8042343c69f092b0c4eda42a52729c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48435d920e04618b33e41f5744661d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d623ac67b76a13bebb4d050f3d21ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64106f2cb8a9293d8484c92b1b864acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd3711a24720e2d5278f55a69498a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5fb4e6da0cd535cbf853cfd421eed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7955d4a1928d91f2f0ff450bcdd078134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9136d40c5042378217a76aeb813f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c858d712a96b88081a81e6e82457a51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccef691743e6df2bda61941e0bb59d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c979e1cdf738787992fafcb84a6e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab3bb0ed973ebe2d5b8fd168698d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10814644a44c82b07a0248417b9f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179082f672ba009bcccf447f3176d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bfdd629028a7921a654cbb41b1502142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98574e1f2fb2b7d98d393de917347143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd472e8f3ea82fc99447f917752b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac099cfb8103125f4741b952f990bc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f3cb7b57d3f9a69e07fd2c25a62d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616f8f303db5da64d3a3e85cbce936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16c712ccccb0e16463b6741d67240148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55464c81c2316c9bef524a582eaa0d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4c52a57ce1cbfa628dcf28167b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b651f59e62d7dbf249c37dee1d74d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3918679683feb6e7dffb9fd13756de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224aff5fb6b614101ee1fd46a2887eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dab4969cad6f115279b803b2e1f1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188a5c1b21bddb53dd473e401b86cff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8245bbac4f57dd54138962f65730156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c21dcb31817874acb6092a1d4ac25f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eeaea066e1cd901bdf44da10284ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ed3385003edfc260bf2dbedc407b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c150321ae18c5d433bed70eafb04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b50aa4f13446a97e31d22ca95d0ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7fa3edf99e05047564372224288b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7db5cd8d1a6ff34d805d62a666186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44316f9ab488ca3aec2f5a2281efc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839553339c730c0dde66115bfe36491165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae392a9f9a49394125a526b7a1f8b31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de683fd90344c0332eb77cca4b41b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36ab57523b629db6dc4a0fb8ce4f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cdd5e55092602f36b723f0fcfa4df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ecdd99e3ce40cc6734ee32c26115170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e577a80156c5009c1881aff3648f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905248d0dd1a0365f547beafc07a5655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed94f0fd1e1864d9a275ed75b0239173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d2785c8e99687a26de0cadc77518174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3c69b0dffa47ad5a09b3a7296946175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9889650074aac837d24e4d49a8ce212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c5fb725118a954fb25b003c6c666177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377287bc2fda4492b023288eafa660c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f565785442af2d8b8a341e33388c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e96901e7f7b760ab40086fd8699fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d86f2b798ea5da4df211a7fccee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0cdbf6295a7541a290a9a0f6487a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b3a79f5aa40465fb104d6df906e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d3e85eb3cd1d57940d39cddc512d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74a4835ac4c074a143674d237c446f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063fd77ba7862f11daa834a5d08fea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0667d8a527c62816fb0591803ccc7a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf376e319430107318e2f601b9793ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ee5d9eceb4474db423970b32d5224189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b67db09dd4d9fe5f120482f7d8379190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f2bc92178714f2b33fd1a08a9a72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfeb177a1e72d8bc0b02d759ba20d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38bbe0ec9dfe0747fedb7478a607d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20e5d9f3fc4979fc112ebb4f3d4047194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117766dfbd80ddfbb1fbe100b1cd2465195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635181249feda06754b5339d31a6563e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1dbf05a9b769671d854269f9bf38f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8da6d7ad54be3b9108b17ad35fb5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60054e155f6731ea7b3986d72ffa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76060286058f7d7dd24cb343801ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e643d82c1b9d14637e57fedf9d8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63ab8e9b117eb678e38329d29a7c6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cbd54d87f0b1d528e74784a2a9eb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d4796a8f21619dae8bedbb8dcbfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b93a93f565ec32245fb572fcb5949f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf928bbc5ac4e2b4f91aad78f71d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7487b3f289147fb56e85046763949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a24fde2d7531711ed917a4ca34da2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4112dce4a21459070e7a9dac4bec934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b357a7d0f0804778423a483526d93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d6c6c611a77835ec5c6a1373ea759211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39bd824a4fb8d7797929b3cf04552212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a53c87237cd597d33b7a41ea4a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf499f9aa2de561a2be1d813415cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1c7601a1ac999a3e74d0d33d0107215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f093250e68a028fa8a0e7acb7b0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c92ccad0d045345ee91d88b3ae587217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c215f192b25c83c5db254de3e3d069c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405dfec98b9a218195bb9a0fd77cc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf57bc15bd56ded5c1407dbb1a8eb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d447d08c0cc61416b830cc51654c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634f25dbdd3dd599383db4349a14436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4751ef85e8bd38acbfdbc4d9a630223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000058bdd8d577fef6279bce1235d8ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b42c16d62bacca7477ce751807a6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b176f27d7adfabc8761c65341cca3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702509dcaa7ef7498f5cc67d21b90fac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa86c8749e5fe4c6227d4ed627b6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28156a3402bc78275dd12a25d80c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848c4bb858d5a58797389346b0ec69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5bdda89ae55b17d4e731587728508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf04c23ee5c31b0979de5c593a3f8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6566b83d20efed5b6302fb734ca6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558558eb68ebd02cd881c83a111258234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856ac439ccd9efab7f8fcac6e773ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89252d5a01ea01d44530d359e64c807236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251024bf2b633e5608ce68bbe0c1110237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d89df65487face087a9154bdf3b8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e6b029646ab9cfce36f02baca18e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe722cc9309ab3540f2c640149e30dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d8e25c4e89dd73549d5d27627c49a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665cc46128f9ef862615b76278756c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095c90950d2ef80d8b9714e5253a05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5dba71d5164fb2f9fff601359ba8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db316e6671836973c70e9720f65c4bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553baf16b17da2178679f16ff159d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a1cd702de341626bbbcf9c58d07df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9bed06cef90b0e95fb617d2f1af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d96e1ec3c5b3ee8021b23f238e74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e0bafef4022fcab68bc88c5184d90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe2eea5414fab7ef96ab626fbb893c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00882396a8233e7ed994b60d339fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2cfd733717be4835ceb845b75b674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b3631c1c2f03b08a6eda3bc58e3cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678dc977b267c1ef2e2e4c03f40ea4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c34f077b8034c3ed77b7b05880cc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfa05650b47827dc33988e787072b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba348331921b6a7fbaf630d5f084d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929e6334ecbe4161c6aff0a2d961581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7885b6511cc97d20668c56fcdbaca8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec11c8a18ad9f081d7189979ca53bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d98b0fef840f2a597b1633f6e2c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e656a457a74f980d505d9c4c1164b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47769b0b5e3cc763de8b5d5499dc5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee90745a99fac94f607ee204660e14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ec282e09799b5f9145ae9efa8af1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac14945299cfab11117dffebf597419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c71a64c67250b925b2afcb19a6b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7770fc4826223bab1f30751e5d31e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701ba0db4f46e178d217198ef48e5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76fd12af0423f01567f21d52a8559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ccce3f41e67030b781e3bff63498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087722c045f8e76e56c021d66d935b90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf568ec5d9491e93c26b9c7a639a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2d21c208a6021c5fb6557617ce2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e684e7e4646aafb9ca45835db8a2dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad556ace27631ee26ce7d24a3531ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0309ff6a37a01086e54b0178781a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e19633dc2196962ae8b59c614a60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3133d0797b141d512a97333a25738280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47be8dace4696e9f2d2a051193716281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23621704cda6560946756dab07b9fcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b262997f53b59cd42b836008c205b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822410503bfc955a07a835d2aa67e4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38ac98d505ff38775e10d168e0d20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915004c084d765e85f51d3f42b5b4080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0927a431b3ab8a5e16d80ec100283d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199128076dd4d84230fd69c58baf47a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd83c5e1edaeb7a4cc13e6969767b7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc54e502e287e082de17b7e41b3a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f042f4562b8dd044d508a56705a0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d13e32355b23989fa7e4cf930cd31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb9cafe6f327c0f5ab3bbdab64f67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7eea3e170e7cfd94365784702cae2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bdabe884bd0d9fb498e76e647587b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f354914af2d819bf95203c09086f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356f498e6b25e9b8ae347d0d8d71f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd910e9dcbe8a12c21cff9e7cc60a282298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993896c086dc41350f7cf0abfffb09f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a367438474715070a9acde88a858be1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132474c5a9130329759bf341f2b834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dab3e3c2bd6cec3f754b8223b0984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ade7294d69abd7c04ddba73868ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a36906ab4a8c0c7e13744c405ffc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7135325e0b2d26f76dbcedcc3a6c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529672144f5e7aea4b5477eb76706e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd65c51c2657dbd5a8096e79c0dee2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c38e27eec8bf114007aeadb42a4c37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdc6916efcd22be20ead17c1bd2de0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d2d5b1786f35749b941d967d8d33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad549923178252ca9fff6f0d302944311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ea212958e0c4a0d3afcdf4ad6bc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c66238fd5350a3fba898b0b1e6069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ec3518f405960854d4b97c4cf490314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2639088df5e95d7d9b67deb4ca4ec89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca8f43bc2a5994dc9a6ffdc88e0df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b8905d351ac60903c4bb7fe737218317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d37bda364285f9a5c3881d2772e67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe922f928931ea145e3531f4af4ce09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d8b25d871224da3a6a5b49666fee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53ed27ff1c94b8f09c5d3cd577113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a75e27e9c9884937f29e375b543d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bf18840cd46edf2b8f701c2f302e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653464e28838c21a5c3528f7c04065b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16930d59596155ee03415462cb1607325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4ef2631951ce1e3ba8d27833ef02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83437a0ebc7f25ec3eec882781fe20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af992dde994a054e8f35bde027443fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28871febacb555b6b142462afa003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b394338b3112fa08e59d2d9bbdc6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b093986074f19485f0fdc1116625331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941b002ddd271fa76ddb8b4556f31d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f7e70aadcf89ab0b2f5f4799375f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b651e23dcc4d3e9861bf9518b1bbec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc1a572726c9d364411162f360eec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5d6336c5153a143ecd59db351038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841d462f9cfd14c5fb0876904c7fb62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55104234898d4dc37ed28144a72d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc4fd53a7231a97807e5c58fd2c83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f576681b40af69d7696045e0ae5460340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ba4774c3813d66fda57664289708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eee699fc4cfa19c959859c7f6a3f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b36feaca6022e8b8009fd35e2190343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3b53d3ddbddbcbb6860ce6617853344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6036d6fe52b39e3928f08119b765345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e934c1565454a6f515d0cd84fe02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1b037b3b20a3bb27e907e3bc8823347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f647aded5cf54e91bbc2c6018fe1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a261b41f8a6d58e57db6c0354a31f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadd579204be724f01c19ed62fbe5b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea32e52e93e0f7cfdaf7fb01decee80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d850d9c5125e3527cedf590d25e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe5b70a76b10ea5ebad23804e5e328353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583d7a094ccb61cbe5d882ab4bf98f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d250c956442402a7f35e7decf98b99e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f384447c22393f8396682336799b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d7256e97979a07bf6e2c2cdddd4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe975e5ed3c55103407b3d824097743358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a5c9377417ba265bd85ed13cfb0f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59270fca0203f180e991d21259cfa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e79243eb6c2dcd1d8a8007b94a345361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15004652cedf0b248eac4b063742e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f41d159bfa26b4924a00007d63c014363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df3a5134f12db284b525810fbbfb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e701a903d0c6f27e0a74bf982ae28d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b67ef3a26fec0f63fb3e8402a88e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963350a508f4a2a2641f1851710093367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b738b91f6a25750bd5a39453a6ac19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe5532d82a2bd11d52447709bca11b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cd741c1ed21722f09abf522d84a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc630b1a2952c7784d71090c5598e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff86ee2c7b9873a078af7ac7072e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31061505f623c6de40e9efec0ee6fb20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af3fe556d5e042cad50b53c525d10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105c8c6f60e2fc1ece658cb0144e2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ae57cc22b202f6b3b34bde6f4271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076d8be0a35918ae5d5a50d1c12ef7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e9aa92c60ed2f64336500bfdc3ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d96b4f1e3158a7c402ba53f08f3adf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34bf6483c62808baaa971132f964c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7cb97e56286a47a68360766309d22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58acdc6065a22dd48892851920cc0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887aa56bc125ee756ed77ee638d0c10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddf983896f0e5502f51ecb846893f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb50c18a21075b9dbfd7ec532b6fadc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c64c1d2d0a80a6a8dfff5456e0a30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad2ccc64211be04b4f9390a8595714387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0074b40aa3aa04dfdeb261ffd095d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3578fae024714906bbfee8551c4fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84cc8b59dca652a4367f1a499fbcb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961944836a1337d4aee1a4f7904d89a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdec1d3dfbaa55211f69a38bcd0724392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508387c4c82b05e74479b1dd1e7823c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619db2ec6c621a14d2426296a31281394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4cd58e8bb86bec5c46b2fb6f1ee63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d94841fb511d8713396c2a0aaf9499396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27afb2c905c017497cac3f815040b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81f3d3470df4f9b0f4fc0c98f6ee7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9b8a03a7b6aea3a6f5e4d98b3a4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db831b1d79545aa57a3f3d377b572d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c4928d817aea885b9d105c994d47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d203888dcfb2b5281ce3a3ced2f992402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47d09c80e04f9559539736643c32a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51386ec1839adc402cb25fddd3d15c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f8d8349862150c002c338d198546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be5e675e3aa1b6e66b2d3a82e58105406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8432e96611de6505603c3c19ef56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb3267aa4284541c137e449f84dfdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1dde933efc9e38145c4a3edca817409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284e4865ebddbd3ad698969ca03faa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e2b0489dc7330dae19f894035674411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359104b7ea1e2bd8fbb28fd02083d5e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021dd05087bbeceae035bd8abf42991413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3134909d6cedd4382f45df0ce27695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015608e24395feb95de3b9b7d23e693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bde3e4eff2afee6334c727b51a1d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe2ab6a417b833bd2eb306ee576dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4aceea9acf3b549b0eef4abd90883418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2c8305e6660ebe15ee9f6f0638b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e24eea0b28ccdb5095115bb65d6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d168ef6f0f7daa2b90c02b78d5090421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee0a8577740848e79707e0f75b8f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937bed4ddda01bc21cee69b8ed73c42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec16068e87e9d2f68e806cd0c4b22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f1db78226dc81b3fa55506150c3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d9f09e07f2f81f70595181b08f6b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc6a133b9ef03005e9c6d3e88d4394427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e402ae83e1850c8d8366b79e7c2c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c5c8e89db98ce2d4d9cb5e6fde80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d24eb488bd82bece74bc3b6cffcbf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d917b421cd8fd45bd425cd6c87d79f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0642eab923a36f911893a33890e191432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c09614a77f64aaedaf74cff066047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb4abbd92661c00bb5d8bf2cb7013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475a4496404c2335fa3a34e05c3719435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605506ba277843ec4c5414401276678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479609d09dd01c99a4dd0b5fca2d4cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472cd19e022dba93d484f0ecd04bb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6fdcf0bee08ccedc329b2ef6ace1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119da22d9934dc1d839ab9c89492f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82869a136e56e8b03441381005ddf89a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad72603ccd92cc12e429b8caf7c22d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e42ececa5f59d6b5a7bcaa447b51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1937dd991060257ae4e160c62e0db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968291a6fac6e013b17aa304f78fd35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6532d4be7c39f806090759c1a9ac5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfcf5b83da89a0c730f04d460c175447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec132af341f7e47f9a0b15de47806448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f75a817a65c9707549cfe1690de97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c03959969d37cde24a1ec7031a46d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e8999d4526ee04329602f604e00e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd944336913e1fd0bb5587b8a413eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790e0df0aa22716e6c6bbddc4423a38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125459d4a207ef0dfcd93d4722f9b6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352603cbcbc913cbc021a6e306d514f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f573f26034136dbf1760b468f04cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3120ea227fae2dfb4709a0b6ae6221457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046c955387aaf8962e677b2cf4f400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda435ab0248192462348090ada039d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2856ade0ba3572ec128b99a4bcd0ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794039b6827ffa34d199c80c482fcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c0bb6233d014246b74665c4cc919462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bae2e692a3ccc0996922330b5aa6e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210740e3db33177203cbcfd8abc5bf93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b497a1c32f3b3e1fea2b39621654465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3ea7fd655570d69f7c36f1522655466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06f753d2519f5a0c30a5230423b27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d7577887b9989138bbc1fc79f8de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ce9486b2d52181bbbb4d44418c01f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd88481b6afd258d326a76d443579d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba111ebaac4cb782a9518e10259e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2b9b93eb6af8bc991a390360ec01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f20cb6b8effee898e03f2dc563ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2fb90a00d551703f42cb75a3463d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a9e71ff1ae53486b60216eb8c5bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00247b05da6e5b505a38a88247f7c21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b75388768a950895cb483bae156d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71744879a3d7c66f0265bc1c772edc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10df11c9b0031942ec9b3585ca1f6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d386c3e40032fe399975db1f0e0002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa16fda5fbd5430acbed33f86379b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5584661589d9385c1328cf69b8261482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f76fcf06b46a378bd851444bb97f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411967b8e83eaf913e4463046b164732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b08d6e3773d4b0d0bb9c32bf9aca9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a727f34e8231746e4db5b68c800c98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05939b2de3db2a42711b152f8fb500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598dab44ad55e6353fd9bb6f05fe314488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae910451b58af343d5a9947c36884489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a02e688ee682adb304f8fadec09e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c050a5a2595272e6003fe3601174491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0598adb4262442e9e383435059c7a36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962463c57492b2bc4ec70451647f865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666acd9bfeafef12a61b78bd2506ffb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103fab5cc5117e13d2551b3754a1f7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c7b0420f1847ff2befa25c9de624496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0a3e3cc191e0f90e23c8f65ece88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786894de4d6759a33e32445f9bf45d36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146071f3e8795156b1ef7e5396aef2b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e67d03f15162cc69791c66fed8094500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac319a4703237d6725f21564697186501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472906ca4b67248d375f45a4e9e89c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a4c39dc144f1831cd03e98de5c7fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0ce9254ca8e3cb012665521cbd34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97374108486ed09f531746582e1dd75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821ce86eb65b02ce9e557f5686de16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa38bc7e68b5351b417cffdc72f05e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9681db365897a2a0e37e38d8e2391508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8f72cea5db35946ea428a55fc0fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cd19fc8bbe4f8400784271ebc59f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f8bbf414e620ea089d48ad67eac6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c204a8edaffd2db913527e6ff564512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7260f371d2bfa52e8644364c45cf0eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f75ca989a3cf52f207de350dc9f7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a00cfec51efe54e88cc3f92a069a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff32ea5ee2501ed36ff740d8aa37e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee9b470ae80e1fe6fb895bbbded45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9e169059d75030e76107f8b7fe96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ddf9ebcc369fd881e1758ba34bcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783bc4dcb09839ddb2f4db17ccb38b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a232412896a1728bf17a364a508f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a58934b416f1a9ef60261fc9acee9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307a8ab2287df3050f1978793cdfb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d5d0cd1e0d0041f089f45b3446d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ff93f82be2a19171b5dd501befe0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb79536dacf9a93472ed5a997128da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f5e3bb49ef9f09d0faa35cf448ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a180cb6806cc60539eee44de8ea20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6d10d76cd0e227d4d0200d16d3545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad1b26ac77f20d9f56ce049fa76f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701f52ef2565ae865b90618f93b8e02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556340771d3048d421a9dacea6fe33e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34224c6b1b59ed50118f19ee075d625533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc8765809cbe32b578e3b8976545f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc287e0ce8b8123de45926c682f973fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660993537836f3d523d0f63fd40151b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e3f810e9fd2fc7799c32faeaf013537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb624a94150fed04036f0e89d662399538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb87ca2b800820dc7539eac573bd63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148be360a9eb83ab3385f46edf75e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527865a67aec8721028ef567b714956541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90602941e50a96718960797c4a9260542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c41bbc7d2935ea89ebaec86c7d755543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2033b2d226c7024d58fbcf1294d36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef82433340641e46211a900c276e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28861ecc9e6ec5f89a2873a365d3734546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a0c95fbd6ab4d4139c2a989e0b33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5126a431df1c704d58149d859811c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ca5fcd804e20cd654c89e77283121549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c391b22d760afd7d718ac4978bc07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371d22eb73dace5886288cd5aa02a29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836043253e2b1fd5d1433d9ffef8d898552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f2f5c93c42b73237f9c1489a5321553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c687fe528aa68607b82ca523922b1cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22946d891eeca9cd75c87ed3300185b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22042d04f53f768111f5ba4e9c4447c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5598dc60cdf59c3549c8bd2543707c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392710403ee10ba6a4c8f58278452ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f265a5141e35c3d7960d6c21ddd466559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f0a07656d68d385b9838a3588c841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d125a388be3cc9cb7492d0677800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528c8cddd4cbd7f9b9213bfc465199562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10301a15ccc2c2065df47682a76071a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee8767110667af056500361d224e4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1ac33d64f4f17317d9f592d4d744565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99329ebb5031006975d7431abdd183566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1bfd712d8b2e5edfd73e31788074567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bcfd31873a352b81ee2600352d7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ccb19b09bc6b42c949bbc69e5f66c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451d81f0334f7b9da556abd8170bc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd4ac8bc0a69436a21b01cc10f901c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166185f2dfffc2dbc20a780f2acfab0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f695af5534a755bad09bd41772774ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a05ee0a53e5d9998460656ee1de5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf62b52ce9e00ff8f46206489847280575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a62412e10a86f3f92e09815853344576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e80eb2ab0b3b711ec0670a17b95048577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30cb1f46b6dd6e48b98e4ccb1b7d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc95f5fdc4a225a81b42fd4396982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca420b2c621ffb75b72d53a2ae54fb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759dae661b91ae737d52f5807b79144581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739354f52bce930d6fed3cbe66be30d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b8a7331b1eb83a3cc59f655592b0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa1ba4ff836997716d040df5c448a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc4e62084403c83da03d20f0b6f4bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a346eea8e4e69501b56bcd0ea5189586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f811ec7b8a2ae59bec3bf41e3ae904587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1704905b6716aaa248986df7bd1355588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce3369552346f925362ebc252ade3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bc4b497a12a3d80e9440792e72451590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d486a9f9a2533a2b35762d295b9905591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4922b39b841d2c7ecadc94803e7a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71eb6ebc99bf7aa2c2886d63f1bc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc2b2c28e6d36e8d92fa26f0a35d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a49735e14d0aea929a3b90dea30be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830041fef13f205d5da8d1ab8eae7701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a5ede6bd177fd65d3cc9e334674d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8030331154e7f7da2b83433b343e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9356a88b531ba8170991475936cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2baf47d20d919ee4a52b11f0f5be5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffb2b63438ecffc7180a0a5131a772601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb64a2fdd39e076e0d50421f8ec0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91a499b72c407d7815043b1b818a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f81c2920859b26e69ca0fed6b49a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688de17fa87856546c0fcef7ba76e29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920a5cab9a92814edce1fd95a0d29b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ffc536b27ae3d20eedddedb44285d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026dd850831c7d39a8f705796ed1f08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132aa3eefca7c959ac4f3effd9978b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9639ec06ba9971ff1d0d21b113f913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f4a3d7fbcdd647f41850e52babb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038f57aff3d32869c9e4eaa362fc03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2bfe56b5299973f58d3c8afbffb19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852ecb50d2f436f6935f45a653038d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e42156073e0386a395631646712c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6973f611f20f354f7f10f75d0da095c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbebd28cdd92838e7973864c102972b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85ae028b7bdf41c50056a2269548e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056eee5900d93db66357f789216f25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580b886539869207377ab578bc84623620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949bfe0e6f36916f257f1466590a1b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f4cdce9d5341089b97b0ea37209b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881931d0181257558442974b86a9c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99ae53d5f446f2a4565942874713e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2625d89caffcdf31d47e132f7b5de8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9634fe42db954d603cefb1809093626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b95d3cc9eb062aa7a3a6864fd4ca7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc443984a07373ef457a27a3ed333058628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75450ed740b425e96c31885f5d0d120f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4be51da187b48b05c72b1fdb5f29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857593794e65b60a688d7652e6bcfec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d674ee1abb7daa5b61d060171cdffd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9818b41aa35e74f892409837888b536633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d0e31732f6ccd210ceb85e94e372634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c0aa322c3954bce39602d4bb2111635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f015c89ef5449ccc72eaa5698189c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ce0997fb258ee22714d2978bc869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81ae1c85d73b531d71e9ebbc5ee50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f1cfec80455d40eca0ce6046f415639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b6bd8aeb2dc1550fb1179fb32b9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304cbb16b80d4a8c0d42610694955e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56014430dd7de081a3dc756ace939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70fa840b09374dda84c8bb7234617e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a0f6ddce98389896092faa5a47c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427d08eb7b0a84226e03ae8d3649c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50aad7f80296eb4a448b015d22ed6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2691d5e52d3a9891540a52bd1f0771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203366c4d382c21dbde91b97b70550648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf995a9eba9e8d6bb280104235f96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ee624a7fc633f6d9479beddf5cd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426a38927457da3d85cff8ab83e1f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23522667110e2cc999a95ff3418ce4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c1b9078ebc8fe26fb28ed3887a912653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219e52fe5af1a1b5c180e12e69487d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965eb4035c6d7c536303e354a224a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d17c8b680ffd1ba069d4d71cf75ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719dd2b72aa1e9631857c6f51ab017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25840dd8ef9bedf18bcc31c7f30e64c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd935ae20917c3db18e00fb2967a46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc5b27755758cbdaf1095eb950eed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c774545a3f0f5747959436f6be31c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513a40dd67c43c037861b81dc0dd34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2655cac625ebeb6d49aa5a20b5b20b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe3a99cf80dcd1fd4a34842f1a275664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb3e2c27423bc70badf2f3120cafe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ed5d44749e2f092d63691ec32ca7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a81f068c6089f2af3b634ead6353b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be56866a8e464f8e6b7760a6efd6a80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae7d65a6e34e3262cde91a9b6df728669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791cbb5e4a0609c5dadf50ed1853e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacdbad6f9d6d69b2bef0c8c5f5802a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03deb70f4b8c528c77dbabecbe60de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09012f17c64e4e847ca753bccbea7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b7cf9c94cd62c30dddb7b54fcebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8804fc441c236f5af24e79b736b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2bb0f8aa8efc852c41cc669858782676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a987cb1b84d09f96def567b07a6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e78c7556e0bf03ba122d7d13d9a2ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b70d7d4779eaf3fa7b2e759b69b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158909eabf580317bd0af210ac32b23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e00c6604e4a3d42247e5681e0e6df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a773572e17b592f4fe06d59bd4940a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533a8a74dd3c5ac8801f62b20ceab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8a6a863d7d3c5cbcbe0273437d37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f222f16f50e72f71e1eafe67ae196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03e0bc4e6a4b6ddc58e60945eb18c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516573065421513ff1f71c328e33fd85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540224ea53a67067af4b46d1b90e64d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78253b04d75f8479d69227da80671d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24019b5049d70b5024d74521ee135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d46480d4bf63010305ab52a9d4cf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a643eb275b92a95e92ea91e56aa91f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db80ed9a7196c985138b0dde0c66ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860ba61033177cf01061744884a635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6a9ffb639f87d9a31a9a6a29b30f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253e487625922192cfefef00c8939f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950d80c10f1a5eb2b73e8f6ebaff9ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000814d1d9edb8afe1a5dc4833b601698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75006aa4bccc3af25b16b14726315ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b43174149c79931c3be53bd53d75ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ce6166c38a8edcc106df0c8050ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36d91761e37c2e27ca80d5962ed73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d729f55d4dded9f8d768198c69142c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c97488c648c05aefecd84f2cf3c26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd474c5784f32713d9e38bb53261b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc61419821b37b751742d843c02ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510546ed71a9bcd67c6a818c3b11353e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bcf8c83ad98995262204893935c47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304090dfdfdc9e74b236c0d08761e50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3518e62203aebcc8062014ddaf017b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed506affa622341b011beec5a1e4772711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93186e0691a29d7af3d04a6f258438712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf1f3ee0bea4cf8247d9e1bc869a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580c2425cf65c40337c407a2e4b917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a967098c101ef54bbd70269e78ac35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80e679da710f614b97ecbdd4ee41a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e8629ff4abec1c2c2f0cd12b91b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59926c2ba0449007bd61dc15027ad70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f148574fbbbcf827227f229771d2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a57d408aa2868aa54388350118b812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dc5923b01a5c81adcb2b2c9004f34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c85bb732bf56fc13c59100f0439695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f953c0b36ce6efcc5c8b4b7f3405c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94595f9a7a557415eb6a912ad5c53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515abd94226d073a9a2b6c9c246e76c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9bc5939f897645dff4b5c238675c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9796f44b1d1795ef04ae19e83122727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac79aa704a765a3141f834ba7b75f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4a88a63581dff576ef46825d91bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb0405a2f3356937b011b868e951f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b024e0d19288e3a2a5bace596af4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aef0963328d924bf4dd9fc854f1e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a21509461c695d8602490450a5e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3fb3f2b2ee078436a2b66dbb1fb2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb228d06fab22759fa0725e8750be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f795020ed905a8d669a7b5a94a0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951cc205e4e69d84f35758e6b1891ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea800d3dc1f35d2dc0327c1788d881e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edac0a44b68beca4b487ae967d3a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd002b291564d7121854a91edce462a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e64a589909c901f027b7ea317167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c2e080ccb408a24b877f598dd31bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd231f6746f3c9ae4fb2a66dcf6af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85af1345b22f8d7e0afe63a5d53c59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0255c927e254942fa613ec7cc986b77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744841160f9726b1d5952fca815a760746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88e46e4612e1ee370660212b06c2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17515ea8c20fd043d54d0a61ed24f27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a536a92b5e457e2ffcb14dec9c9c52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa33a6e67185a13ca8deaddddf02165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a18f82974ccd9b47757c2b9f0a379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591089806f41cc001ecb52ee0a85d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225bb8e61bf5631e62c114d87b8c05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe001c0f3188e655b057624c1c6ed4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d504ae43630fc2604e4c60f2435ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eca5b23576a64a8bb22e1a11f2131756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50061dd4097c8d2989af9f86d1857757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>