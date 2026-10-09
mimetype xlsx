--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652e30403a9ecca77ded856679c38431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e6fdc6ea54ee7c594dd6df3208322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d10b58a8671f1e1f97c29792a244a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f408877939598423fa9382c785940a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd586b550fe9c4099e6c25220298875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362870574daf8ecb5b66512c75323296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8e26be32071cedcf7146970430fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79594536fc45ce6120457fd66e0ee4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7121de896735d6939ffcc66923a0919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6bf907da0d238f91953f77d95950e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab072495d625616d665c8bb30b043211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445a20a104fd06b4e72be2733d360712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a83378db3834488181012f3510d99613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea76aeb1dc6ee9c5ef462ffca5a50314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bd3f8b2bfde87f2424c060879c9db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ffd8d86d173a0b0f8ea550843f3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407271ee2ae1d08c416b1fba636e5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676fb26542d8f976f82e9c9a7acdf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a4e6c6a242ff94915d5c1e1933efd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c222da2ae4a7d127e5f08f4ef146aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8bf9d30a328f6cd4aae4f84d2bb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d77c1fa36d7bb7389d28ce39b7b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9ee83b204e9a918a62302c3a849323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ece2ba83d60417035756d1947708124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d2a9d51f84fa9e7302487ee562c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030905c0028b2098f5c8398850ec59226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca28f0576d8cdaa8d778a7ac3239c4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb28d9792755fdfa3cfc88fb3505e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decad562822fff67ba7af32c4cd817e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b28486c914d9fcdb705ffece310de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380108a42108b735b937300638c8b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb57dffa18f5d5d4f770e81449586a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d33f1a5e39cd4f7832d4b34f4185433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476ea1d788b8741cef0781a24b542834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebbfcc67a15099f01fa472f916854835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007abbec4dd4759bb3dc2d0550a3833836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced1636e2d5900476f7b048a22077137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f5e036c93d1d15fad1c58391908b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc06634195abd21aa0537752b17a1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9b86e435426043ba05f402890b4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bea340ddcb09f371425377a7b3ee841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f2cab361933bfdabc1b7dbe4877242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e3acb8290b6dfbca3ff8e40ae0cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b0e9082ab208bdf157d0b9fb87f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218161da6d81f2b1a84a5b69140ff5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3932ca63f8aed59ee7b6ae828796246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de38ec9a0d7cd4d32809e3cd1f11f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc031c32754b751aab7a9b7731e4c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc3da386141d229cfd690868c8dcef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49125ca085a77fe6c719d3c49005118450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009692e3babe9d502a9d33fc95194651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c5dc8a77463a5f318cbd8c19665052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a84dfd18bd2e4bfac3c91a737c4ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81632a4667bbd5d7b1a3a78fc9bb901954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba60d774c01b0d86cc6c8960485a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee189fde26181a3370deee7640ec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc4261bb3a04dcf23d4c4c9fdc71c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ae140af3e1509effa84f5458773e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a5cd54c5f79adc35ceb1456ee91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790321cf12adbf589b1a94e10a1c02db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7ed3e4599154c1c7ab5d980a8176561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec78987e32938e49c34dd0e529dde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cc73c1c3d116f172a41ead6137f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559678b7d9b0c9d753de0005e7dd480564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cbc161802c6b2b3eeeceecd6553b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8af9acbe18d26996621a8691817666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff09d562521cd8b64ec004f19f28c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa22d81ca33f80713e2b8983d8b0b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f154a8201427f69977397b38ebcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ae53275b0e510e26be9e5e2c27fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920ee0b689d424d9210d743c51822071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127464d310092488eecf361805f24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe7cc18b8d2787bfabc8518486b3a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef2d3c722717d95512c4b70a0f47d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a195b38904bb821d2968505c55a4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722656526f2446610a90012f0d63d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c08c159106616f0e8a4d771b030d1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba425ff688d8b6a6ce4b918bb4851878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4477a7a3bcc912ab3331a470617f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655108500e29597ece1fc4305cbe9b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed947d2cfe0ad1b20ac0c9208008ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191e5d691f3678d60253d5aad6de4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fddce2d30e36c83bd3b84f567784083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7c47240bb1e76852b8e42f92ccf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d14dcb4f23d05687417ea9838d59785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0837f16ab783312adbb0c76eb75ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3e28b1f85cde291e889bb678d5ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850dc10b384256e0c871d0b5fd848f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215e37bbe85cea19a6f0cda47d0051889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641536b1563654a9869713fdfc52e49e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0da1165355d487182f4026c0dd75991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0a12dd3f140d107d59a58a45437492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834eb93ee12063f26459d15ad47fde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439411e3d6610991575f6d5f9d355ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912b8abcc8b534f783b30f82c5f6f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8835fc973947a0741def4980ddcbb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea05db3b533cf1613cf36cce20fac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5a1f2e723d3528cee1b2358c941b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a4bd94578a58ebd07d01474cc7b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637aabd3c3c2c7916c3b048d36c25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87135b50c4d0c77802c9b2cb3a4822f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a94e57f1e51b17045dfd428dbcacf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d564d4c35b91066b4d5306ca84a965103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062886904b78a53348517b76ba76f772104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afb5450ef6fb062aa642e29ac3c3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee81c73dd71acccb1282e702bad57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49abb0399b6a94cfb75a6b42623b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6545971c2a2cf872611e02e0b718e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86ee29744089301c7d4d2b5f2ebdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed056511f1142e2d528636df87b08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c903e2e6eb8c9effcd8eac3465a43e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5287d38dd1ce206a6ebbafb8469cda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f9e9ed7070fa84f82f0af08060b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfe64b8c173650ea155d416fa747b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb425f1013a14d07ec6146716d6602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb8a6acdd0187e51f708b56f586fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2132e684e58048cf811d51339e0c47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe66ed5b93676f8dcc33a690d593a76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ddc98996117efc5fc72bdd57d718119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ebdf27bcbed2f2edd467985a13a4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acca13f207c9f60d7003d7bd3d0502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c96cd721076db685ec8a020c3bfe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4080d143d67801a295a729728082123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e88456ce764d76bcc569b4f0633404124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4c734b5da681c4e5129877157896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8dc0ef9e4a8515d953f03c6941b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e60bf9134ff50ebb888acb932c5e12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bfe3876d4e304aebd4609a5353271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bca1e638fb1443af0654dafcd6c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d48ab2f42e0fcdd0cba94701b1b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c4736ce5b34932c03323b62b2531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c371ca8b6593947e7866b8b0d2d9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca6bcc117996af6971b326dd9f0fa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddac1a0c60c34990c5d8a84e8ceee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac82d50d12d32cd2d95586cc72cd03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150b9037b685fdb38c3defa9cde2459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edca4a202bea7915d0c86564f12268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0f7f8fe3df0f6c2843e33347b34b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b51f44e91086e2b3a62660b7a4952139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3b575c9f63407555aaa86628fc215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f546b1a42e22ff9934d78db2884c656141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6735b745927a7a30a963645d2bc374142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e31ac4cdb852b0bbd4ed650f1605143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058df01c920b841c53e40ac090d1b38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d63cbfeb72211bd389307611be30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae65931720f3dbbced8390de2507c23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f7a06241f6001a4aa6579b3e65e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672ae3b95aae7256bfbf361661dcc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676709632ff6fbf1b62c0c585b9c78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851966a0cfa60a5fb3e9b81ce30b926f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ede837de42289b3ca5b0b7f2a7c96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6065a5c7d8078a7a79744672ae37ee4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158884133c5510e3c8c0c0331421e565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc147ed83fe2fbf663e9d1b291f7d1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f9b649ef2740acc4a0ae53c0c9ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7defb151e0e829075b3c2a4a4737156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646d0a746670eb5a1fbaf87c7b53c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b22456f9718e1027e581a6780da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2201323eb5584876494f4ca366751c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dab376e5d0ba48bd72d1a71e7e0c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1bc440b8b1298a4883267f1adc2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e51f64a41ba7cc5aab78b5fbf972b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c144995c5637fbc0acc8f6c5919e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121a1743932b72d1a9577a4e0c97f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f578c8e6c7f1df92d20b15c2e7ead165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef35828199a3e062bbcf516149292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97676d1f8b03e9139f3ea511402eab5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b762237f2ec2d89ad36612a860912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56229690c565ba45dd62d6a2f94fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8394ff2192ad9f142de696564c8107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920362890014947035b21c57d7923f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0736e8c36df0b7b460ff51277828864172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929e13523153ec02bfb0517a25cda4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff85c58c5facbb8422ce5d78923e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38090ad6040f3b4770fb12c09129de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab182322b97a137a94bea559ff249176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821001b410d876fb482fd68c3a505673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55a5a84b47cc0454587f4e78ac72d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf053325dbb348727e201f28e7b56c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997b096e45f488b6fcf566f1828aa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9787259349b60001525605e97c35afc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffa43e2596d231bfc37298ea1b27bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717efeebf2b14a877c6034dbc3167cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6751b34acd4e6522d918eb670444184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b347fc6ec865828fa9a537185ce7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ef2da0d8ca2699232c9923c2bf89d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1e1e4f02403dc639fbef8a87e0e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a33f7ca901f745419574b2c78c7710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3a6c9c2ba46f2d3fe0606b7aff40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cdd88923b779468f6d209e6a51ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9831f2cc0069c49ecd698aeb45395191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75c994c761c6e0adf7b55c4b6d57d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b99acc6c2a2634d0bdc51f5abb0281193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2abdeb941452b0b9411c3bda21281194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a42fd6aa9e4d6a212728a5496584195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a4e359cc552056412a451ceb61280196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee13c926036ac02699caa830456f823197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc522a96a001c707a11f05b00ed46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a57e2c5ca250336a637ff85dd057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf3c9a85d3b9f84e7afc816fdb720200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d5bb7b925a64c8757cc7e6626ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dced53e3a42025543b3f5db8cc89d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b2bc579458f10e756d6fe6e37aca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2787150e14298244541d4031f352a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55f117a22da62a8565f0f398c5209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a7441addac1fb5d384374c779e80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85347edb36889fabeca2cd5b82043e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8604c4490bd13cb5925489084cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ca0e5fb80d431a729f9dc9985642209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1ae779cbfeb6b623c534d533b2c20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c91f179329373e89de825eb86af8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23cee38a62419078a68a32c7f146c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873dae4d245f6f928f7818a09dbe825213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eaf5a278bbeda7373b8c9a62a7dae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665627f4cb9b0df462df310edb4ca50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a46661f97a49449e1cb61cb91c608216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe71e8d1ab95a2e6cf9dcf74f8948f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7beeff9ac8eb5fc4069cb25d16fbc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec04c4e07906860d438d13d9c02411219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ab661f1ead123e6c3663097736d5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb5f7faa6be1f088abf8cdc781fa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5cd5b9278d7071a34be62122a4e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b408b7e5dd9665141563356d2111223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad08c43d741550d31d2a5b5dac51c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d447d3664caf066e0bb0144514584225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df12b81c0020b6b060c0e5f1f0ab8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5915a7829c4680305099cd94d9759227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a386b48ce18e98d438ee1d29c032e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f41c5cc2a888349703ce5e682bd31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f10f880bcdc8837098e5a42fe923230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7daeb38c09e085b16ae2eb1c8b810231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a38691095ee44a4dc8eb9d9987db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f8954e4ed456f1b1653cf9c6ede0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e30a8d115b67efc2bec7fdac6376234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5916cef39b312ab52db51540ab3e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a925e49ba5aea8488f416839a8c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86557862b4ea8c6bdc80c5d98748261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d5970b14f5d98e08860757e3972ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef85669c5d66ebd2a9e34aabf4fca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16366ff87222ca0e6559ecc9ba32806240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c2a504fba3519ea1e1ce77109593241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e166dad37b0fd5bc58129515b325242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ab110974b62fc8e5f54b7323c11b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47006565e4310100b0adab07b62e1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9c76a148ccea9f152c0f1694c1c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441a954627099d99f499673c3cb334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dff2da38adc753a6964bb9c975c6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda2af87f8adb1ce37044929629fc47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed15105c8d27dd44fc384e2f30095249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e055d0e06b087abfdad8fa5c12eac4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7123e31711479b660e290b1a437c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1060fa438383acddbd5e8d6639842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353ec4da6737227995448b2c7f86644253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122bc4ec7ef363c97ecb3934156691254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8938825648e6d750c93bf0d5f44a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13fa73ef534dbcae5bb1d0434fcbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aade05a4959ba063112af87a5144f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb86e3122b522036d6fc1126884f188258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaef619eb7c87d8988266f7c463bca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc55b5396324d77ef9a470c7be3b0ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91433f2f0222a6b36efca9c0c5cd563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55655c69348987af436200742691d13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e85ab87bb2f9811ffa3d0f4f9b1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd91e07ca24ca179d9f039aeef262264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901923578bf4a9f31064de6b791bd1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416885b3ae2e6aab89037760708c75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11030fef8c01ff1ee80b111944b51e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff95688884ae5b0cfe5f721819127b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb09cc53f06e41dae6dcfc25d2d45e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb5ff2802bcc6c013c353e420ac49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26b5ffabef7c35f989d1fc1f286906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ae740b173b94aca860d81044b7c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4807152266695344b1a6c0adc27097273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e902fbe1e245a8f10a159474b4b1087274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029108ebadf47802a939df47edada4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e347d7f4135d6627fb497c0e9820b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f10e9ae8bb3c0da94fd9d1d974401277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422badc79b5d70fcb27b301e14aff23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbffdd8fa96e5888879dd90d42f87df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef752d05641ff2a5d8a6cf7a30010280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3a8186c498dd3eeb8f0fa1191d91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979b22f0b25b76cb1ab5da63e7d8a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781eee0c7547707e5254ca15cb4bae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b78b85508182aa13d356a1c6b5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f4466270a4e1e9261d627538c8f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2e25efc31d9f510096c710d08ef65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11733e13e1f4df986a9bb71b5cd69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de42bb0e92549dc7077979bd990c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94361aab24a00db1f7bb69dcec682e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc3a24cb9e2b2282a24378a2c5bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037550a233e81ca4f645cfbc7a04e1e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414eb3fb5d71e8949fe00b88cf12b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b87f7c2b4778ec9a68d85d18f6c46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122edbf91e06cc4542fdef8bfc4ef7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f457027ec74b89e91ed98e1b9dd00d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316974ea26cb2185b574bd20af1faff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27f0a48ef7403d1cb906f2b1fa48f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a64951c87a32d60a255000c4e9697298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8fad08960df1fe83016955978488e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00880a68719e56a00d6ee3d40a9c10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9dbcffb5fe993030c328cf4ced073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944984026fef14037611927162c0d9b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b938d4ab05856aaad704a1a8ec659303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bdef6651643c335306f996b74c07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2235b0a2137c6077f0b7d0886e6ce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee3e91b95916645d73ea895a3b72d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd3f05353f2a9d0659a82010d6904307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5d379545b762870cdeea306831ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b85d5c3e2df242c5af0076bc0919309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3fdfb005e8b0f5e26f1300d68f8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b5a8dae3cc635bed4d4d50fef7c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e50132334684bbf7c322573d8c1bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091629d7cfc2ae71a92dedd3cf2e3dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b5f357aa1ab23b3ca09bee607abc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61b1ae51b2ad505101e43b5ecf181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1554be91566967300c70c71db999a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e2351dcaa44370635fa223b6492b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d499e03d7418382768e06a53dd18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9e824f7989ff9cde40b7f30c9320319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb77b466d7ceadead92306c287a868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec93c7d5d1e7cf028eace07356df908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f57a6c660b4a3c19ea6d902fa9a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a3b64245c039ac1e7a3e184cd7c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae369cba41dd0cca81f99110881c09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4b1819b21d4ffedc6f52c345debf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e1a44bc0a2f427e38a087bce243c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93cb2f39fd7072e5bdc8fd6efee9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200aecdebccde06e510e089e0d2aa0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e6253fc9738645e9d295714f4698329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906401c421a06fb1ed8223288729fe5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f5a616ee787f635c6b492caf58b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fcfc7e850af5c72902d64db48c9da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b644340778f45d68a2cfdcc0806b6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118595d4149dd0d2e4098c9802dd06e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b033ea1989aec5bb129095ed01987335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a3e0b6b758c329cfe47115d4b6fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc172c7920600486ab9cb23722ded81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d30dbe384c88cf4ccf696a82937be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481916ea094e0f1b6376d4971d72b88b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c264e403cad0df8abaa184fc61fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121aa660cc55d46d50f55257c0d5a5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae319eb0874bcd2af1bba7304c54ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0b246d336d9d43b253bdf8d9570ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd410f674c64a7c1c0d7dd5c6614ae9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934393fb33de87839a3def2b66abeb7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9706af058875a23464d2bcb79b57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27530477f4c24c5caa62c82c75ae3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6066e0a889dd64ff856eaef7c66e07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c241dd8b54fabd5d78e31cb5b07ade349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2192ae9434e7a072612eb1629f1455350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e42ca8207670910594bc32aa3331351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435671c0041feaa45e102a537d62ae23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffefdca7a02273bd6af60b155979bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09043d13fad99fcec0860f17b4de8b69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e8eeff182012efb76545467b4bdfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98f7f130e85b0678b5c1c4fcab1c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f491d15d2603378bede1275838bbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23859692d9730edd3cee3eb1fd8522358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c733a28ed5aa8dfd2fac31ff8f7ec7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda6d9cb280ac81ba0586f34323bb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1bf9fded62f88321a3d3690e12c4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1e9bce415ec5edb47c3a875c8fa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a0575b530b5c730db7433c98a19c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343292e5188a1c1929ab5de31219d54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589f1b62623b628ea19e3b77020933f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18972f6b5f6b297ca21a2fedf3383f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e00f603251d73f32a871793c464b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc9ae69016319fb03f914dbc3c313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3c33e691d5a9502414c12ad5d32f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7ca894441131e789d59ac0d64f6f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824928245b1a9d5d0e4b6e570672394371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8995eb0393cbc05b32c825de463d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdaf5895e29f54bbb46f260449a347373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e7d43d99142c55d89a08deb7ef6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd056994f9fe5ae3f773c36178dc4438375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1365b6cb6b0a08936330e97de90f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aa2cc3f35be22407997a024314ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d5283c45b5151986602c6b716eaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed967fccdd95a9820560b74d65e4080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ddc2712060f306639998022fab9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258487127c50e35b214e2f4841360c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb8e71861e07dd43b85bd7ee6e7286382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcb3262bf9566489996704b9495fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba997be732afdcfa44b2142e81184c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3ca26d61977c2b6afd7c58406ee2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102398474d92606b21d43cb9a2a1d0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee93b34de3939e99dc8f2cbcaffb1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa367e5642447d36a907b782fa030de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afe6918cf8182cad91c972019bc92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4674cfe8bc00a2b4135edaabfdf62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a95b58d8ffe6111426214039789d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea0cea9b8426a83712acb10345d028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf35d65e99c766d5769ffe4abad0e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371d55ddb8fc428046dba746a807f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3583be9e0ecc001671c6e929034b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170d6c935019c1312e474e694d5a59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1969c0d0e877b9e9c8db1c4fb672c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572bc1bc0807576ee9d2d0a1e011b60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a15dab6b0267bf7895d336fb14da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a242e67ea1553afffbb2b870f465e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99003105c74ad0f4ebfbe330a82c579401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf7a32e403e1ef7e0d41254c8cda92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b514bd2e1b47919d556295cc00ed3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606841df2fe68edd08ad0f99ef45a6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359143955386c236fa2eb1093c44274d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0e2c37fcda94cf2d01bac8acd2f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e42d293a4e7e5304bcfedf44bad57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606eb14885263e9cd5a3d4de6996c98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a490f54cc0024f74a8b14d7c61a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9cd9be084b800b0f375a0014064d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64562520c506b366d61e5a6392420f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061a14dea51f0c30bce4708dbec045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a81e328b7ea272eb70d0cc1e71bcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101a9ec3f255213bfe0fcb0116117d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d8909043a65a5a2bce86a49d669f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aebdb890473824a772b9558738464416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46ab78eacdfc5c51d70b9e77750d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34700e71614962ea844a7d324cea541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a346cee6ef01f27c257984699251a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47dee2545cde02a92f687c4506bb88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e400b062e78bfe6bd9a521107157421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5648a3b7e6972f1a99d8149b79a10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360dcce34089547ae816f7cc21aa6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a65f213bcc65f1b591b0d2cef1091424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf794e665cf4c22424f2306f71d1a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a6a80ab1c727add9d239a1fbcb86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badee08d72aef48ccb4111cf20987778427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8793a4b9741c52518f5b2244b0fdf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac4e2168e2ce9eff9f61eb2a9db7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a470ea5807fff67dd86d6f6c12141d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e642dd5111fe9e5428b7479db1609b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9de15c4d0db3c1015887fad31949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d5cccb931423af3816547c8f5d42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50b6a175bd0f9ac5d2cb650d72d66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26b5b3c56f808097efd1e5c439902435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc643f70bf256cda55f4c6c7adf8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97576585f045c25dda8b8ae639fb85cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd8ccc7749e6a711381155b0768fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f393abf623ac75a03675fece033e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9965a2a3605661e9c864c51530968440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcae8e86c871c53ace8a75e07f0bd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931af7eb31244b86fbf848b57774ff1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da22c78dd79a97e0f9d41bf4a5b6e16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c319f7b1a183db1abb2372b8f50cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e14e47bd8fef1bf50f1bc4021438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70839a74914447f339ce9fede996ee4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2af1d35682d8f98142dc45e4d1c09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b082f4d569bf6d6cd584463696eb64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d4276bfc5e669c227a5bbb630019c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a57495f846ac765e4f2d6ebb5f70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319f79b8cb0af68a46453b73eda5c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e246a8bc03ebe590fc12c0818b39b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2f066e2f699cd1b6c978aa7993bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109ef791b59d094ba6786fc309bf97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38140b28d0a86ed093784be3379683455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadf1250ca4c56923bda298bb8bf0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c4cc27cbb920dbf276b475c9d547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ddceb977d5315d89e9e0e2dfc3ee9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce8d030472cd35917a6864c76d250c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b3665a3e1d1a21d105dbb4336dc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e5d01c84a04ae70088d2cb976ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a59df2254c0b5affb8873eb38e0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a9148dad2bcf74f75372aeeed30a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb3b3aa2f6126b66802e9e417a36f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080bb2251279356764b0927080f28f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae04a4f7a44b6b5d0e468957fa8cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35bef9755d3f56f45a2cac12f5b16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5779da13be22d7bcfee9cd26900f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e8efc1fbe969c6f0397bf0cbd2e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de525668890778a77763f6b320274470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b854bb490d951fee1027e0f63a03d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b874b90179eb0601de092f08a5b6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da7991afb39d98244b52bb2da4bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede09f3d3cf15ffa5f1ab7166e30d0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ee6ea268bf15f5a5179992b5b1f10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375848f6e504cf126e8d1873848a422476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd033d23eb3f2122be12891cfcaaef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa52422c8d9cef1bb0da2a073a59b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18e342bd1f5a243253c09b3ebb4f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f23695a2b48f937cc0f4f61e07be1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811807c2711662e5b6cb475ef527d3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35381d7d88933be235bda4eb85a21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b497507689607578e55b153dc7b5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c24f3dcdbf59f5ea2504db1641946484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65483ec40a6695e9a55e8a60add9950485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba4211418de204bf1a31426a818fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bdaf36d82913d9d1e56fefc03aa4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fcf4b1e9fd112ffee6fbe360765ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb8c6563092e62611372d336d9f3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a9b8b2281b3e4fefe457f3862a49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf92611ed81454077f9b8c2380fc80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6f22ba65c035d84576249369e0a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ca749d2e03a47eb41912d6d37a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5eae8a34f6c2a398d79385a54a145494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ae75801c179db60fa5daeee76ec0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d566450610a9275369225f751532f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6f7519fb19d02061ade794ecec17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf14530c2b998da5753c068824a69fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c91739cf5aaad2d86125c70d3b5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe6ab67b182e931f7378ab78af03f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a03ea693479b0171efd92a2b808d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa915ba8fe22d6da5835b62f38a96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d81b96b84607c90b8e2d241a32c01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8627da59c5e9c9ef9c6ad020a9e502504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f254030d7a45e84905da03c1b1a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb7cbeddc2088bc95aff3463f61de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e696e1f0fe1a176f519e454b9c2649507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9277470c1aecef302e55baf42c11c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa155fdf3c7ffb97ea67df3eab1e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6dee9c588a0e13977b0b235edf98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e618081450fda632d1ca7580586aeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d318a2138aa54c71ecac9bdcb4ab4d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68edfe435ffde7f5a7ea7b7960bca36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889792ef85674cea5c617a77e8bf3d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6c286ad4966eeaa97dc66ff25a71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6476be5e11aec70d3f9bbca4d400516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ef21567fd59fbbf9530c33d2b6ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927d4e5b965e6aadcacdc7d404b122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40afaedb88a9a45d5b6d98aae0aac0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da062b046d0ddf3f05451ec48c481dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd79d0252910f6286c93509a396480521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1068878f29be2cbee04f71c506af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9fad073ef638c9b8e73ef147d7a86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b96d002d9ee917919aaad919b9c19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d854fea2a3d35648ae099b095c452525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4410225ecbb2307c33537c3448ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d30389ce05c7a7cee58dfd59480e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e2f2854a5d070e1141a10750b52d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76815efc1eaa3a237a2244967360b6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807687c0c6ee9223225284de2be5e7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f56034261d273c57785d7204538ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45beab786430fe00cdf94708e6858ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad12cd2550a017b1cce3186ac44906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af204c92f6a1ef3d23df2659c4e7af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f5349c4b22ef1e2250b17c572964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba887edb7d6bcb24d7f74b01baadff8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b0e81e3f2226f8ff6cd66f7fef4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcdc16cdb86af82f0b77e1b522b003538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0403ac17750f981b6b3e3fdbb28ed4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752181bc8ad181d0a15265e9f636ed1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243045e5470a98775f4a82f231fa5652541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd1af81c4e36f677251cd021c3c4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd4f6172d590c379bade169ee2fdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d78e5d8525567b5549e7b8bb3fa8fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c331604c4407ca981c6641656cf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea15639aef35943c4401f059f0621cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38390b79485313c52393737c27a20f80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40c22b4a7900c6dc1f3a66b9bece3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5e4d9775d9ccd3dc3fc077d9b4f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717527ca05c18bcf0c715da0672d430550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4a44a958860bd26aa5283ceee2d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986658b37e757b98592219f411a5a6ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465ad9969a7f2a9e134b6fa86e07b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d1f43bba5d7b09721ae676069af5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43ca71eee050b40d2ed7224d08455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655022904436dd22d14d661936781894556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260f515009b85287a45e7100e4bb7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9140fb5d6b6b0a92870e16f88ffe46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33caa8b9bd1188ac210594b18fd4a20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632a2cf7f64669d2515bb6b1e3b844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21602492737ff36064c16f7bfe61e59b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e2e690a18bc7d8bdd4dca28390935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e617e4679c8c7b1e1ac4c1bd0d99da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ca061376e844b8cbd2f605b346bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2c9f5a70cb547c1d5990d443da39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63651faa1b85389421eb98c36095b69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8625bfd1aee992724bcd36ff591b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9cf82a400bf2e5bbaf9ce89ddacf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc4d2c57c09a0a7d5cb278a29fb16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df135565a5e090cbac29a4c6e0188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf4710e6810b6c1dfd05cd7b18494571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22e9320f65882e8daa58bfdf238dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d82cd2664afcce89688d705cc0de7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca181390be913ca843a2bd2161b501b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dde1a4be3ea867cebb03f49b0bc53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd76add7d20239b801734d3a92501c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af397c4461ce38804f5d476bd1c02a2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4cd826405293e9407129f16201c47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f51f517a9eea7aa715cf13358dfa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecdfe39f2120ebd67653726c6243a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf95d0abbff9e527d1a40b5aba97c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d84ee0dc8f6351b11e7bbfe1a9c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563526b5ea4c0be2e01a25c57b65bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf794c0575fb2684fbee70afc454f32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96a2aaab270c77c2cbd51f2703fec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd656ac350b8597f07900f1b388b848586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611559397540478dacf37da57e64d17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc852e8c61f3d87a73b4c6b02e84676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4a2f9ef12d44379d46d74213ce98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294884fee384d5eacf357f21f659ca21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a4aea0b09d10b9dad3b19ec589f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df75f42f10f4110be5953c8dd25202592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014e7e973d3fcd041cb9f9e819fdcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163778aba09e22fd8a46579b389a2d9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec5ae2f0a0ff58e3404271beac997595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e00edccea9a7b418ab6278a902f97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd35071c10fef8b391daf87af894eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348c5e88d0304cdea2e8e95ed01f21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55000bef36dea6c439a608ec7e37c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609557c94066e4df1f42374e8a62c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4e0491a67cbfa24ffb9affacead1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330fe827c5472d61d1e6445612f14b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d46b16c636d568fdf6bcb0b9bfd4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8003d889efffca9a33373660b1ed34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130acb731ec59244d94c01ddd69431c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aaf0046ede8975411c3b9f19cdf81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b4b2100cd990dfe93d5436c0ffb45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3b3f7953426bab237539bce94053608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664900e2b03208bd91f26a6a6bcd0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662aca22ac49fd153bc6a19c48775f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b8ce8b96f613e9899094e09921b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394c611026d17c8711f65d2cb00841612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2a5ce4b7ad041eed3384e4a8278a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984df7ee68806bb416b6d9a4e47829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf80d5c42b27fe662f977b0b142947615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e2035c6319975ad18fb85baa4583f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec10af92d9b0717ed63e8f9f7f916c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56af427646bc419125964f6f0b7f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca109609d0ef07b4b39bdbf677d883a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a1c373e5c8cd77e659a6c3242e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e738d378ee1566e0c197505975bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f256c03803cf077961d85d303084d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aca60efcbb00b191a3585ee8c31ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b166bf79f7cb4ec14277a56c9ff91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b61bf003a96f3b1a76cbdef620a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa117464d608148e58d12eca74a0048626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbf6ed98f6d60a4c5f1c9a756f19be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91350389d8192904e9be0de5596205628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff77381f03fc14a391932b67d3bac2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d185cf9309cd719997f50b5aa75b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac3b388325fade10acfeed29c9ff2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56af889e0aaa7991aad44c70e855d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cff58c3533fc853197f4c317da8c29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057744f6c4be9264e1b9ff6205ce5e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130839f3c6f19673ff7fbb272d3ec7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a0edc89709f747c600697cc2d008d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4a02c96ce737ef7dd92f7a9650d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01347d41f6c9d945ee5b0492a6efa19c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f065dc3a6df07387e6d68cb453698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff7e896405999c5ba67505d54cc3ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edd20b8ab001b2caaf503c646be74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c783de0f4027dbef0cbb9657bfffed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16836fdda67b825961efb5828fe5c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a59b7da82256638be6af9b8f31a47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8afae11bb2056439384c707c5e821645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5e0d828feb5e55ef5819a7fdd890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735b5ce1684864da7d4ff3c1218c66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81865a4e753a94456cf45bb817479648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac63765aa55e910bafbf8c8824b16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98d04a1ddb62bdaaa56d976623ab2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd884188c20f3857997b0577310a4c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9ebe48b4d7317b0da9f294dea651a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976159aaae9ca0c3258065aa3a969640653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8fdd8d62052dacef092b4becb660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205741173b7b847ad706f3157935cc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad407cd0dd9de9288a2b740d396511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466cf6cb0f75feaa03268f6f8ea5c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef49f011a6bd257751ba29514cd44f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c6e690dc0e73c1acfe17bd8ca8f53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc39251b75ee62940b4f74a00ec2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502a338823fc2e802644cfd8dd0086661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012889022a3b7f86df6c43b49f8df007662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c886fca0438f5d044012158bb105d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35fbcd9fd5cb076d7e658f0182d6a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf7a81fe7928bd6328a01c8489c734665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5ff6b0f4538be626c1e3490ccad74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bab3cd1a58de26e88f4fa4d2cf725667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7ee8034312e0a5806916d107aeb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9aaa00e902b72ba027568dd2bb221669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ebe7fc87418311a2b1098dd1c74c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ca3c87fda57f85eceb2ff3b80c75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f07a6a4099013fe2681932f6f9a227672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acadacfc0a036c6f863602960be70f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fb129b4c840b39940e3cf014b2b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6cd8570188ad91ac96c72e4b06b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d5b8f49faf43d6ec4b56df692b09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36131619ae581bf1d7a3322bbbef7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e338121fac30d05985fa31f55c675b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5658900f05bb0bfd63d780afa0fc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f5f369d395a7f928075ec1095193680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfffcdfdc0941408f58844fb9222d3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a2418d401920361f866201a7e44c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29452cee00d967ce913f89d7befb95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663bb610ffe61d2124118383c3aca2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c07cf5cd695f625eaf54496b98ce9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c67bfbf30ca9a1b7dcd1469877eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9da5d98e65759532b3bd21f9e64d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fd909aa7b0cdde3647765ed41da9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb94c2e647c1c79bc7957d58a3674fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c35ad389f7d3748e055f622fe51578690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855b4b4e281a6add0cbe51b006dcdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff34f03784dbbd2e99d35aea98eb9b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125fdf93e9b4db32cf66504cca5eeb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca3972b43e7dfc99e44e3e04fdef3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c9f62a03c99415f44f7018c033d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3efc7eadb47f53523955a4af9e436c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f9e7de7f30c56ce0f421472710a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50957e32c8fbf67fe05ff97543cc2ba6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac349b5cf9e2bd5ff5dcdcd46ad53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976d74d9bc793e51f7a7177efe8a4f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044165f28a2ecd5ee7a042667fddb1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a575be12eb2bcbdf288f1eb56306b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79035fda4aae889f246b6649c9366c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5fa81ccee0040cd996f35235cbb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959e28b7d94773adf00711525e8b03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a279190675749682bdbae610d2d50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231370833f69c2334f57ba7b34bcd78b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3a3e6f14fc2a62929035194c2862708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597bca84d95b0bb121d0348bf7f44b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ea3c56373cedf69b8dfafdffda2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973a7fb994abde5fe01072c2ec7f65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f587cb475f9327183efc28994ae9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a2364e3d178e8593ed4f82ce1094713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913e083c4fdf6d01e8f593bb21ed5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f3163cd721c69bc9b96ca06c1d56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9922ba8ec4708950cf0170a5155af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7610fd122c758eacb656689cb795721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2c6ccea483b61091464f864ff4bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af6d682afa8804dac8628cfa3eb58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9352ead2e0abde26b4e9837307e1e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683a52dd2a634b37092988040d0a77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ca93e134a126b3641533d3ddaa26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a12734f97130ba65d08ac2cf5ff1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db3b72f7de0f41f0bb5687e9be89e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766bce216211b8af526dfa599f5307e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913ec18282e202715c9aa7914dee4a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ba24d32865de54c8ae6e20de0538727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ceedca45512822066b6cd6a73c047728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096982aaac3da62aa9994cfa03ce456729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f5fb61a34ac9d39440244c4c55a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b46808e736939fbddd23dccea757731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2392a56549f2cd0e80520cae7791a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374276f499c0df0f13bd2cf9e2a6ff2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a14337e4bdfd986a343c7f4b2f9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5bd0ed27a0d6baa441eae281b29e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8e0f722858f219b3782dd70b799a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee96169e3e405da0889b9f8a015e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2653e04a2bb641bd8b91310214351738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e806e373dae19aff1a9e7741f0f9a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2255956821fdf03fd72152d44bb6c55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565dd3d97445f7343e9ca5db09602a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430fdf5c3f906a2a3d3adb13ed54cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f051583fbff81ef2c424f519e80ffe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96c1a40e238c02440e1d7fa9bc4bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550c535c222ad671ab4e75ae6ae744745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6813a0b7a316e041eb0b81c8ea76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e08052bd733bee5b485e72f4a2dc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec724079593b73209beba4ef75e08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3eef8f8d3e7a6902a7c45b522ee4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d9e94971b7399965a16b58abe11a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6265bf70dee0fa38fc49d7ccf0d1a21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d660dd688cc1898d0587750e3b496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fa1e0bb388002eafe0a2351eea07a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405c7ab7ad513ebde8d04acd599f02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d202d866fff376e27a5cd75661d5ae9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e26c93a49a8e07088c7ad22f629d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09d21a4e8c037e5579ce8c374faac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39bc24f374301194fc899a8b1bfa4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630097320bc310cdf4876c232ae4a7e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5910ea850b59501f35bd2a23a214b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa5592ba7bb8368562d5cacd68056e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06687a5f9da55746cca5d4050366938f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd201c04abeec0fe0ab9232803fece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c696449041d6def1c878b24adedc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7176d88c69f1aaf742d02ca2a4246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b2892c2ccf2937791f01ce4db07267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcff231b104b90be91e45dd05c2c1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5d78ab24099e46d6d78ecefaabaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fbc29ce0fb9f2b13f630a49c7f29710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83129d6174aae7e20de4d4e1debbe70f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af75fda434d88a5fdd9f5538ebebea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94922fcfabf14d159442576a6ea3d7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa51c50f83f6506e2bb4640699208a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ef064d8247a13902b5b082357ac4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455cc4499a23d34df1e54c20551b6ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04fce5088defe0834e4c9d831822b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb025c157ca2caecafc31b21e1a44b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3510bcf5e9256bffd32865c4c07e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19e272fb1de4a3c78d5593889f2fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7d93b6cbd109884946d97349602221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd82432b84168381419504b2d92aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374097211ed759bfe7487320b9ece623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fda84896ca91ddaa5ad5d905c6b6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf51b206e63b5bd9a4c7853fe4e5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99286254dcdef7a48a95f52632669626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd935dcbcc533fc0ec26f80fc3550a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a3c242d80317d55acdb7123a9d11628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4af8af8fcdbf76470c82718c4d0c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e24da31b3f114f733146948b5795230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5efb821de451bbeadd9bcd1d859a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5e775f4b6d2995aad236787e42e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd90c2bf7b5e63e5225a6f20d6f93f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a15b1e61ed4e6599725f44bce33034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ba3d7295ea61e4b3d38340c1dabd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d493223751ef46aa516dafd23ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41878723f2528becbe151b0946a424037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cbbf3d1e384678847763f6c39bfbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188561f777a900011fb0b1bd81819639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028538dd73d10cec76c3dbb3f7776e9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6572767fa8aad3a1afc6d4f8ae4a5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068a2ba5e28c0ba17be8e6552e01f4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64173a84d41073af59d6e9a5829e9e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97009c9a3b65fb9eb2352bf29eba844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070fd13d210e146f8f8016d7054ab1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530585207025eea041521be40bc2dc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae443d6fb2fe4619ea6aaa570b5c6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd17955e9b65b2cdc4571a4008d41d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a10147918ff62e3655156b1ed810d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650c7d081af46b3ca6bedc9ab32efa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7fb2fe090538d693ecdb7526d786451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960d13e2eeaeaa809fb60ed1bbabe852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6721c3e804077821e8f0b573d7c99d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf189846bbb1b5fde59eb56d52cac3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307445723bff3e19ab20934014d467355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa899bd9c9ea16769089f11094d7a5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d45a5fdaf7aff0ecd481b3134d58c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a101f508c3b60d1276116aab4bc0dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edb8e182420a9ada45b03658ebf16c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ab6d5a34f968c425d3d8419c312b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599103ead6f11a09227727477eb840461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d9793f0278d82c3c448414aeef57762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cafff3ddd36c5e5d610b5c7374df1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045feb49be1cf2b408db480d72537464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba1a30f96ee48bb425940f0524b99a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160e9a00b8344a30eb0b9c53848ac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3e180fc001d1913ec1f30d4ab1d1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06eb3514f37d9d50f5ec5f04c41b7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522277ee771445e681a221265cc2cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd8199da6a0c9db7b74a66a0aa3e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbffbf41eed9e712c42e3a53a797571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e076018ca353ee42e3c220e2cb53272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc05847224ff66b0ef4c98d89995b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfef231933305344500af61380480a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733db8cd4ee10fb3661c5431a7363f0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b635fcc74d0d60fa093800eded1caa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00928252f86fc88a7db682c881499877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e9e692192ab0f8475eafef1e515c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce8fc9111a07171b950df5b8e6ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baffb773eec1c91d3c13780b3a9460580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a460e7839ac74942e67f00adf04b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae735a34f5202bc8009821659f88c0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31245b6084a9c02fd58df6fe6df6158d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f88be161bb65d951953a7004bca0bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252baf7cbcfa5c802103876e00d38b3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197e3630129d40811c343c9e8bd16086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327344592ca868a6ec5cc51113af835487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e532094ac31255f22c860f0b81454588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36db42333a87d5a60bf831a9221dcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5aadb1d530814dff99fb2bf002c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8b210d0697aa88930a49803e7528691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088c272d6999a38fdf806d7234d5b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a1c44e2c72e2edfcc437c10054bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb947042d72e9c3d18bba0dcb2d6dd3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e20ad2b115c60f9e8ba5bf0165f5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828601d5f933eaff00f6e8dd9417eeb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7425a141158b38719d9d79c78ce32797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f9f1c5a69fafca33b5c231859df8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409ddad94c98210a4d8b6a89a283a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d5e95e7ee9975b268c2124223737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d87c08d25af53a7ac9c3b192d4a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe050bb29af39a0b82c4636d3a64d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b5bef8f45279d756d8dc0f45505b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49cb72b4ded0a39bcf2cf4f4c966c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ddfcc7945b46ccd902ceb5787cee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768dfc6d659f52c9c68ea4db37557b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198850931dbff9872f599199f5ca03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac05fa39ba6f933e2931963781f54b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f55a6bda30fd60d20a570912c3339109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac08f880c92c9b7a110466e2dd010a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636e213a07f2231f7cba70fa55a330111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753a0aa987661e22a9ecdd372bb548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3c3c25095aa99057465867810d1f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f33f8da87054505aa22f0094b0d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d825f28c2b8851db4544c22b72f1e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8819250ecbdd1c1f95155c15f8a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c35f5203e39773339e59a09742dd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb3920927ed8616933302391a96a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59e8e6d4b1556750ff8019417e040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adc1e1280070e884ca11f0b80f5be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84b0f0eb0fcbfeb25f7fb25cd4da53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bae9fe820bfebdcfa75956db26c3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36249b67e3d3c01b14e26056c1b8c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413b734e506c554feb9f466ad628b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f474e0ffe4bc5189ed513f79b328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531ddba2c16dff7d964cbb84645150126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829313505bb86364f873e97df80d98fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f267c81045f8b8df6ceca9d0925f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2067c746396902c047690a4ad223b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f5054841874702e5b61fec0baf0ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd92b183db66abf2a48065c153adf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd25a910e07ddf81d68573b41b424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273d9c091ba904ce2b88dbf1362e4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0693ae51927d73e439b1d65b0005b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd50ef2ead5977f672b4448fc1d9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbcc30b21e9f626820c280a3b60965136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caca384c33c096b392e6b864435d1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0c694e043d3777a7d38aedfe4057138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cbf9184bc604c5587da2ec73c6c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a01f4e9689d818c8e0fa5ea202c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea2e9839dff3967593cd8ba40f179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceb43fb8e7afbc197c534521187d4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10552428757d8240ea1ccccf15be9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad3fc98b3df928f053c7b47e3b4464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1cd60d7d45aad9eed2a51a9feddd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0fe1c2fe51ebb4ea8f8a66d2a404d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fdedfed6f1f116611d41d2c0003ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f509eef0b9a2a4fa2fc97522637d03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0c357d8b1aab0fe78609dcacfdcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19684b1e52041c12b2f1cd750dc4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637a14bd2c8939505bd39c7aa7718f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642522bce457caf7a6727ab20276b22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6191114e7a01cca8781554d60872b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a895558d00da47118ee763e33032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddbac4cc8addff8cece4d17c7e0473155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11f15d9b252b5b535a39e4e97f709156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f3787be9e030d65f19e7bf4f09f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717295dced503c2bdcac383d22b1178158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7ab16c612380eadce009e644efefa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e2c974e0cb26eb8c7f33d3eae549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e193c63be5bd65ee5c9a0b95bc395c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc96804c003fae52ca47457182fbc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196511ab42d6f15983dec5f648d3d186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac7f58149d13750afa0ec9d32a23d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff86e3f72a70aadcc7ee9112ec0d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463031bc5ba361b76d15a0b0fb1e026166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfcdeeb9dc142967a944193575714167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae4d3e50fd9841b899d69c1f481da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86a2f4211e966e294bda3f4f81cc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93ab02f7b7fd7457a7028cbfe0356170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d013b4eae6d5c8eb75ee25f9f7800d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802ab0071bfa6979b6d70554736cda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76864603547e05bd403674b329a7134173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a766469b4a75e12c05896faf9e8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b231034bb2c14cf6f24aebc9c5d8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423fc3cce6b7865d408c27a10c634a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e87723e395e08b485b4eb0a79453177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8fc9a89431a374097f8820d87291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d2ea9d41c1685425e03a3e72c04e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f73702a22433e71d974d5a69cfae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e41bcf735fa8ea2114004004af071a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb7f44f68e7a57fed3f79b5ef3700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693275b93e8600262796dc33acf6aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb60ed13aa697e43632117bc1c998184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d39f5ba26c3cc38aaeb98a4d9dce2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae806839b3547acc023b04c02cf2072a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca736a5720f6b59a795160baac4f39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790952a025d3058c4311cb33b19084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f687503f7ca873dcb6bab9b709d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255bca1fc2cbd92fc6bf91ad5275182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067fdeece9cea9c257a570a59157872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17933bb7776c0d02a0fed2b0a0b1ee5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985eeedccd900d58d1833707d6db8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3dec583d17c708f591b45b6e060d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb20651a3b29281856efc3075a58c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b53ed5c0156e1dabb89463cf528346196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846075014ea5eac5a32648dbf5f34df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb895bcfe1dbfcdfd5929b3b5acead53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f6786e58d6bffa7b466882632408199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4296a6f043d75e2bfd74718c9eaf07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9fe17086ade5f30dbb8ce3abf400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3e13e7dfa18206352858db23a5be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf12f653d9fa31803b04c66c4b333b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b7c18e1083bb7a0fc95640aafef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d852926dc59f2b7d5973084c0a5fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906143b2bbb6d62c379544194b8a8e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea938cf937dc5f8a1fb1b2d31770a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef82711d2107009ea0d94fc25484eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cce273e9c483991e34ccef2a899eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd46b76c47a1fffb2849d12d519526210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12aea1c0f7f36367056d34c6761cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590a1e648c7c08f8a5fdd64072a467212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeb91129a8056637ab85c8878aa031213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a75c4d1553c452b34c93917b77cc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa977f27a11d4ee179f58dc0498d5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f595d99dc6af314be26ea467d4b7bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323009e78d8a225715783188e16423ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41414d934812dc70db59d4afa7d0e9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7484e5c7a57fb948e2e621a0cb8deb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83190f557d28db12eb8d844ee2bd64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa08a6261ef867f3202581aa9df006221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d025b7d4c7f7895ed201b2287fef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691239d21d90672925af93fa3d93719c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f0a03f4c7c42ef44d8d000a789ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf676e9b966e62162ebf18eaa83d0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1edbf0d825a26505c389ccc2ab9f6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100036184ce6ce42fdccdcfc60c04a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296966dfbc9eff9af765ca96e532e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e07e3d7d93f083efe4ca9a95251548229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc0cc3c086998a138fe1a04f21165e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08b907b9c6c8ab046b5b416c255c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206834a1ec7cc3bed4a1e01db39b157232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c36a87be173ed97fa6cae7b973e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cdf915be1701713ecbe7a6536f007234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21a4fcadcd4dd919c203d8b52c89e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6adfd913f439066cb757a6c1251bb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43256f5e9054f67556e121c4710c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac58536913f972c9bf7bba3c7243b0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61640992fb73896907f874922dc96f9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881571e9eb6e6d4d2e6558bb78bba390240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb444acb486142ac1470baee7f144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924422f0664421e7a91c3d4232211cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115443b86b225e6f1228ef079eb910e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ba59a3274c34e3ebd3de9bfb8d23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf74da80aaf1fb6528b92ea834064f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e783c2043d46ef49106cf9250723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609c3953a51c72de41ef9b252aa2a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f199990b646ddc2a00251df0aaca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e0729e01c84371a5f9bc226894bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a656a8dfd74ed4d26caf4682307a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d18974ca4f95c9d06f719d0a9c5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff2e40c01cb1e2dda2559018bd356c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f57025635dde1b7ff284e6f181e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b65be9ba0301f7888554f2317879d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624698659ccb9a8cb9c21e790e1426255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ce320a2173f268cbf71c04b308d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418396626355711e9935d20774facdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75dd69f1e48866d810576c865f4668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b6420bd9b44d2a5dfd677e84ddb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61d9fe13df36dafe0cc371e44da8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359842cf6efb1eaa3330b27781177f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b57f20b37f9fd01507120a0aa8ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5428cff4e1b0f3b1b1fc59b119f36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634875b59a54b74a58c309aec1d43db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb4361ba8ad39d2e6dd40f00588b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4631e3ad92606466ed36d1b9783bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d33e63ef302d9172d7f50398c4cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160f5d95a4247f62f7aa08aa09411a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a245efde9978f805c31078921e22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823afc7d0074f12acf89c7e54e05fe8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a054d6dd782e5aff1f83025e58861b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c8be8e9d9ec1969b44bf7d471f66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd927e97c535a2301c60805cad36c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889dec888db4685248c4df743284a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f217ba3f3d2db79d579b2d21303ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282d4a79e4a2b23998e75016359753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01f9d69021fa1cefcda7ddfe144292277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c2367a900d34c5a0e7e2fe716ecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf318b5369d0c0aa219ab184883fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33264fe6a507423c9f873ab3e1fa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc320f8d61e7341ee110faf79dba3576281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2926491213e6c8212d50ea5be0ee797282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771b7198674333fd4f3efffab3c4f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336dd49302eb52fdc6bd4707cc389f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11bfe20f7cda4e664888971ea341c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d599fd3505dd7c1e515535c16f8be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3187b27c2362795b9e7c1267a1d4f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923892d4bb6e69b3a11c6b2d7ade358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0e143f0816f7392eb2dc08032f24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb3b8b251f209299121f1d55e2684290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b06a6c191aea17e153a8c1754382b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be175ee98cf3044834539d5de19b431a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531794d69f07744caf4df9effb26fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65276fd77462e9f3df3d9ed4de5e2f66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b73128e0be69b474db5a9473824b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bccd32460ec5ebf475bff8131924ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91e1c6bf716815cf1d6ddefccd59c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599b9f73819932b9d84dbed9a6bfd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271bc5887d8419b47aa5a1223fb7577299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db704f8117677e43bf1e2527329db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37414789fe9eed332fb3dcba5ca23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e8a0334e04b3e42e595cb1058650a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d1d49fcccd5f64da5070362d5306d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d207ff14557d51d46e7ecd909b57a25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a92b592d22dfbbf54e996d120d4a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68042e54c6a0045fa0556ccbebc318306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d40f65a137545d349434ab6fc389d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8f9ae9cef53d0c4ad08f33ffd78d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603b371b579a691b0c1a7a20dfb523309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321139116dbf1e3a273a38f3a7ddec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776e385db86189e8e480fdb4a4bda7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65b49f59a6b70c5ef043c333f319d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73534709926e0f9d4de10608c14bb932313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b086f111bd9219534412c53b90b94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d188abfaea00d986764197cf1ce49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e079e8b5a85337f4eb06cbeec59cc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e238e15560e5eb4b51d9b44e492c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badccbc920002578496a4f5640d9f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9026fc06d25d4f77f8f68654bb004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b33429a5f645326be8b721807fe3b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7912ad438ba72450a7a03144fd17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa218dc45ed3efae445650b4578df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3debd86086ee980b0f07885b7da33ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2f305e6f78e37f9a0a1728ecf714324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e779372f3fbae1b19042acefd08345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f82df99aa23a9aa6b75ac1dcbcfe0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153952b9965ce3906fe38285e893106327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccdc5bac21aa0e5cd58def4a0fe125328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b556fe1876e859950c5d0e9f1baae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb507c5d058c2f89ac817a21882153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105392b17a6c324c18b736ea675c9ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08e2bd1a823a986822eb570772cc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30466cb3fcf6f9f9a3167644d1540ba1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3bac0b31dec9c9324be271fe09e20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea990b0f63350ccf629df3b85071f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ad2316041100b141a27874d846871336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06734eff12020275e4bb2547509cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ea9399a6a278fe55f9172b73e156338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d073d12053e55a4dc948a8e3eacaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351cd18d04487f91ef34ed6b41ea6a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693f171d19e9b6afcbb370d48431b2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae573c375c9b92c8ae287e70d158f82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e22e5002d12925da35931fa626ed5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825e3e85b4bf3feda313dca3538a5ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98df99b351cbbe9d28494affdd91d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d706fb813376b56850f3b8882a70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b7fd2fe1eb505b1485aa1e2c09f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b524ed9751a0657c81221e4fa9baa8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ae4369916b78f1264d3a6bf006927349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8244ed97820d7e6f7a412d23a538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9c795c82d7c7c13f62c24180e7b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81a8155052cf2c124838414e5732b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de374141eba56473aa1ba3eef7432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1485b344f3de27292e3968b1ab9b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569507cfcfa11aefde19f2bc6c39f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33b2ce58b8ef9080d090f8b79aa65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196f0b3b0a94b0bfd14f91cc5dcd21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc9fb318a4523142209edcf731314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6010ea1eabfd5cc8e5aea6864c2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65b92c19c6baa43bd7c41e96d1c58c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14e9c58881b938330cba5b5efde07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666541d9cdf6011e152c98fa1f0aaa1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a41ade8b85de6e8487db45838a8337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1afa3880b479962a56fad361b89d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836494a14fea626d18aa69b15e12204365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e0e9b1e6af68a7afaf9a1f7a665c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc1d941d4a9e0d5ec07f70a590a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b86be72a31835cc77adece5df8b81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e8bdc1cb9524e4407f602e3b80bbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d2c63dbc0f9db299d4db3bceeac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a09c53f54279983908a715e1346e67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab85edff7e691e6ec8395e7249ef2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb778742ac0542fc58e52fc18d879f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a646d7aececc605176e4300ca813732374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627054d44835fda28a21d93d87ce03f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce53e617e349882c0c59502e983f7f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23aee7eaec45673f8d2faf2287e72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7132e8ee4784e099fb6cee5326d6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e155b82f3f1a93cc839c4821cc1e25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eac582f41894b111bff5d2a1a19bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc8212b85fd2e8ce552e82015471db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2094984934a05c5b3c8409d2a7d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe1c9744ce50be3357b164c331ca13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28baf96b83476afb928f5dbcf3dfe7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581159f2474bf04f70df0dcaf583859385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c38df0cc193286c4f1b5646878103386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17428bd686a6563c6a8ce76d72d27b8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eea6c9893e7760367dcca38a0cd97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c1f0a2af17627c0fd901ad353e192389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e993a808127dfd231312187bfa19b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9bdd7f5165c2e6420c9766de6e06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445c544124b79a00d4446f4ceac1b7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030c4c9ac35410a900a0d02b264e65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34def244d2d5f641a155b3922372ed7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b78664d5020afbde333214184c8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c8e5e3e570822a00339ac08e41ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c25d45e137c37c1b21ca7569c2f9a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc94a912f98da574a38067f7d54dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36569d63754ce1128c2161b23dd4b04b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeab6894f1d9edbce023505d756f92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23922849651be821377bf1d70ca78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b8513c460bd860d1116a987751796402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc6e2c3a16366787c8aca71b991829403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea1fd704f49014fc7d7e544f17901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413204fe4268fdb0f6d612f7ad53b7c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce0cdacc6178b15f43c78490bc16c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5756cfe6d98ef360f81d5af2b96187407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab82c194a644f3a0b2855541cbee13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3cf72b964326b13207997a617c0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ccee67942d532c4740eef4f39b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85215ab8b269bc9821da4623153b2c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf400c9bcac31b0a793578dea571d7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7057a49cb4c4022b8e8aa72bcaf60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b1b4df18f30d21ba87fe9cd6229cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262dae02d8f2702203dd8d06fd8f98b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c7c48458094952e3d25dc0a0e86e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bccb3cbe5fac6af867fec95aabf3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d15c59910c0aff59900baaea0e287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50afb457991686949fd8979557a2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f682e9b679c6f85e51790c5430646c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214005569258b240532aa778ea07978421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed224e2bdbe4d64b856be13e4fc56c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee8155da3338cf26d06c28c2f7cac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c8632a7fb9410c44ba45782d521c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89580fb19acc9ffd81b1efde77f961425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c04c5396114db0fd630f91e6d2bff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86a4504cd3909d23d32efe4a37956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489385161213a42cd861070b83357ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14abf8e7e6d1c081b5aa4af06aba6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c07d18b87175fc240b0eeaf196bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c638dbd4acda47d45a889375779477431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce4bb37660285f1bd63b546c4cd30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e2e3dd7eaef2d896d948d89227c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b372f072d2704a2342ab20231eda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae2c0b220ae83652dc9fdf0d10c93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e750812d8289993d8b562965c641a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095f11a17a85e2ff6bd6bcf55dde9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b19f226759f9d7792027103a1cea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e106605c92c0f771bc401e4926c14e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548cf86405a2d23d27cdcf80fedafd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed192433160457117b4437c978a2cf5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea273f0d518ad5ffe954d2cd69dfef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36ba742d129de48d4bd774979bcc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1557909bee8c1e2fe754def1229969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c85d50a5662b341083263a1fa694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c57c0b283040bfc43f4e469aa109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235a89df5d5bb6b2cf08f12991a81b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c935843eca9ba479a7d78be8411c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2009976944921aebee9af2d8c653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66166f9db6875c6661ba8ea52865836450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c20ab81212c361b8a6b9c6a32ac620451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb2c01cdf80df8424c5e4ae5a036d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e2fd7727bbb3f900b5ef531c7702453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc96b7acd8b0b25232f87a721ef93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364631a9286acd5ed74e573e79d5edc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9dc554d58ad862fa6fb85a1e9d213456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151fabe5fdb93a391f2401e30ef52ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511f8ef4b787e7683d22289337cfa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e441f3a2a216ad388c7dd972e093c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46d249434aee851fc64cf53b0ab45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c38a0bf8945e4867aa9f1edae953461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b3465b3ee9d33e7e4e89b6883a28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc755a50f946067ae3739085ba451463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3619645a4b507efc63200f644dd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e64e0a8e3f7839c9a27a5e37ddd5dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496cfe8900c8a0afef5c47d9e6269b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aeb9c154c2d10ab8989d0b8fe9b73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f00ed37472bd2b438b58d49c1262d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77c0144b73c0d8492480ffb5782271469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d239a50fe69509cb888305379544470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa204a67a58e7e3bbfaf89e5bd7fe196471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e65b7bb4fe591490071177217873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763252b97591b45bc61e26046accefa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0bab5a5ae2987e6d8d034de81c99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ab1816c6e91096be11ef67ea11ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804af4f79a6900fbe56b0a128bab92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becba3c526f83db96db8e2bdff95a1ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f0983391c681e6754f04b1838cb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226001e3a03080114d595e91682d2de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5cd8cf5aed31fd05f9b69f6639818480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ce0db066c350d0cd5de2d35f49099481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97333f4441b6b6cad859b652df1f77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab59a18329039c196f908e24cef49d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f5f257e851d007430189fc37076d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b3bdc8bc466a1237fb00e7c5380f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a8a80895ac27d6291de27da2d9e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25d8c044e6419fd401d4657b28c5e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578ec737b6e7c88016e744a29c8beab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16352d561d6a17f693b800ac8398b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acb8e9d7622400620dbf9a8843688490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee809e1bdaad8a188902764f8b5847d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493814920894331ba668e6fe50562166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87152b17722ca0b21fdd23bed4c349b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103a7825b16c220079b9544ce78dfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7b2c7d3b8bfe065b7ff2cdd3013d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e13de738f0ed21282765bd3e161cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fd41a5df980322e50b4415688cef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f10c3e22517b09674ab6b68d3737498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d3f350f05716a78f4c2bdce519391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972d83b264de2ad890ad084c3962bdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351f5e8f787231193a3aa853493b462501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d131d901bbb1e3905a9674db0bff0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78f99fef4e71d86153a4f2036fea11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b3fa1b3ab21932983b332cc5efd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d00f4ebc79d2d509541a4ac073fd99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2ed04fee2e47c444a03e53ea084e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d42994fd7dc4f5daaba1a0408f797507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21997ee971ed37a168ac133c047191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e7290080781d20bfb5a9922b6e6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293cbc520a35711f3c92730a95dfe29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7952ac68ddaff11b954bd877d0011a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76a6eb3b791e36214d375c292fe2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8e3bb8287ac8aa8a487ac5f6a8bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069753021ae6052f17a186385f7a3f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd2ac5e25d0beb6a9ee0354337d36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f40db895f822150d8d718d666588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e78cc0b71b2643e1f2bbc8676e5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d823babbda95fe64852ead483dcac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2c410654b2863138c4265ba2cef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d54ef234a0dbc77edaa09aa5a3e7da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ae5acc34cce51f7a3032bf6eca09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e11221e4cdb20e8f5b58ad129b41ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d284deed830433b573d31cad7aee06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b688659a1b75509bcb7d4d002b405a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90f4edd60c5ee5d7a57ecbd1d43d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401b8feab93ff00ffbf76e0e9db09a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eff40c2ce0a33d2b45dec02b7fe96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c252505d195e5c7638b0f589d3ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df271e88d8b94e008db8b0b472911d66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f3a1bf7a7507dc223d8429d71404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45accf2163702ad09d9db81fdd3a176a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceec8b8806296329e40d7961cf762d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe2347ef53d0175132292b2d90f88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd136d7f4ef6ed589c953d7e24d405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac52e76a2526e11cb027bc4f996313535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efc9091923e9fd9bfc3f6a4efd286536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4861067a45614f960958e18f787b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f35ddc5f5aaca5050495f3fe8b5889538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7fb4cc602db278cfcc689508cb56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757907858dbb8c880a1aad91b454bb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436a394f5a2b9b52c739acf9522398541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be822232209562b42a352bb63fac825542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb5fad2a3a3e2a8c7d4d7892aa8fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0e29b299e3870c62a5054d757739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7487e659d9ebfae9652c8bacb8abde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee284ffbdd945fc2db5ace018d733546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605eae38e92bb9d4ca283f6cdede10a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac48ee80bc69e8ed973353419508a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd7f4e434c7f03c2c35d0343296c67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca18c194bfb6c7d295b3bef327cff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eef0e57f55f18ee05427aa54b9b7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047545e465be450e56e786414a51fa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289e98528d249bb690e0a793b4fa42d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1adb231bc9ba3f673e2fc9f3a710d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b5216d87ebfff839dee1b74ace5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9647efc74e58db82643dbe8b9358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae7fabc674f6f69f26e65195af02c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7218757236c0514618ad80f6b9b44fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e2e6dbff4bf9a1199263538b1767559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a5402b98be6b49c234537f22e0504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2e623ce6763abfcaf2bbee194815561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c529aed520509b42e2df78ee3a383562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5423b08c9e492bea331354942eff3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca605a79980ae91211e39758b4fb0a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b8410d21ce04bfacb2027183c280565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4e5ee0318355b47c737d5dedca35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440613ab8cf33d462793f2c479c250a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b32f3191cd78d0d2f1d36e6da48054568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236800446fdd643239a36d3c02fa064569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973789d47b20dacf12c68dbcd66825a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6afc5981d74b860a2dc6a5b7763a53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec406bc555862990a2a1de0f78a36398572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e659f82e6e95c095ef07f4b6e96f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973462aadff99f98c9bd77105269d3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a6524453b91f838d31ceb13a43fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8976ecb9e8ba9c3e876e7748a0f907576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e043c8e7107b3b0e24821d99bb06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc208a861ddfdbe763328a3a89d5ac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107d08b49767a69a7844e2e7177efe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf3bea783d9d6429020343b8d66be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffafb168fac389c6bb094709db2ba6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7bfe1fa37567330a130a8f453004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd47651a81dfb7dbad2d0bee1869ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893baf9ba4489d25262fc8f082b7ddb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044152a201f9cfd1fbdc93e3dfd9fd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce625fc4a6fd790c916b83d94e9cd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c0725d2f887063800de460511732a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162626444f816eb42967d8f56631aaeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692664178daefbcb15c6d994676b3295589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500f817f91d73950ba7a2428a7c288590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382255fe50917bba940f94871ba87a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a67d518619806679b2acca66327d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9714c44baf6f4d1dfccb1f7b37cca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810312ff1b78b9a171a28498b9f0b5d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adbe4cf12df163c56eb01b76b235c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273ca1a11b1aaa47482282fef7fd19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd69804a1c720536ad0ef0a0919404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bd97b05480627cb7beb741876eb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd18eed0de5dd30cf12c164637b15c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba66fc4c98fc4a983a43c388d0322600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cfb92566c02334c46b0857435be9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd8bf02ec32f8216b29fcf3feb414602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79560e1c2171234cede876c92c98ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bade3424d2c727c2e0a00ee6809f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e5875c623d6bfb7b0ad422a79f0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771e808df4f89f96e5ec865e63836d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd57ecfe353cf549b011504641b82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8ede77c66d15a7486d40706491a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646724141a67f36889380be90282ae5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d12619ce28729491508cb380d10f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e98d77f39054eb0ea30e99b5fa71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1e0489d3a7d9477a2d034fe25f637612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921b158c1c49e70f3ad8276a8e3a9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749fac9a5e2b98a4d2d6c9573b2068614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d5d01b3dedf8e79625c06fd7f7128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ea5036227a6e88b6d5174326a3e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8df521a55a86c98d5e693eecb5748617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0560cc9628be6fd81aa3a6d2cd1457618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e825c6d812a48f2c0330eabba200619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ab0bdb8dd5030231469514c6141d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d455cc1a7f813ff5ce875d7851be92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f0c64ea72cd01de89d188951980e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c07f1b02aadc97e17717a6ad5887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2896d58527cd102878abd0bed08ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71a4a02576bc86c4101130ca5cee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37757494fd21c473064848953420796626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c7b05681b6c7ef64a44c5539118a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f377370ec9bc117e557859de0d494f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dc916f0eb92e5e5fb049b693f0a9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e775cfe34ffbcefa2e17dd1660ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69ece48fabb8d6fbef3f52b3653e81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1203873d8e30953f2aec46216f996632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a2cb6a13707ac047a5c5005d9fdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277daacb1731aef9f8bcaf1699c0a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292f43f9c1db14d4e0395cd6daee8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2864325b5a61d2357cbcd99e25b3ce7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b1f9f520f227acc038ebe7993a65f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e96ffc94548bcd95fd32aba16e2eb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed814e8eb70769716ba38efa6ac624d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f451b7bd04f3e5131134e09030f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3642363093d0aa50b1db0bbd1a52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58a031cda55663c475f7ff2734104c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9d11d152f95515dbae397b128358643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a920bca1c6760320593042ca0825644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e43a4745a95a7350d6be60995665645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c5f6e325deb22d357bcefb15d4a65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317db023d3bc085eb6fcf3c7cb9659647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f7397299cb472a7f2844daa44fe4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5446c3420778d9070ee06c1eb3fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bf5e3968f44523611b6eac08725d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b739d2125e9431ea453d9245dcf901651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add389583125d8fd90fe99b807c8ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162254ec010081dbf264970199da8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c1e3f54689a6785d6d39780dcf4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1a180bcbe1bb85ffa3a3d1818760655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe5b06f91b25faeffdfe2c8def8328656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b92598991ac2a8a0ae2a22d5888e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c201ab692d3fe477431792a05553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b767800f834786479ec8c7abb82ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326dc6a8ddec7c8c49eb60464707f62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1e0fec1a9b68dbc21e52791d389c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f55c40b37281237cb3913a008802c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d8ade4a21ea1a67db102715f2e46d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed7ab7cba251a31bd52e9ea8f70b03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fdc5de2f676af6bf752953854fe86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df56f8e850fe73ce6438d4cca93f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951aa6d92009aa037fb784e48e0f841667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba641e481ef0b83cfbe9b1641b8f928668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54768478e289762533dfd15050034669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93423d12e1baf7e61e94025769ce2c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f8696a7e12c206d069bd61e03ee9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329516ee1805b1e409fcadf4ef6f85a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7e6f4e52c7696960e93faba603a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b30ef735336ae079f71c5d12dd317674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57b4a1051878796389968efb9382a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff6a05e0affbcdb7bd8bcca7edb003676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d576d5be306c99482a7fe555052ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96de38b9bade50512ec1dd4b8651f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af6061d2cd32bd5b0c85b1786406f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26625bcd294ed87615cf4f0b092a463b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268f480a1404f7f71928bc51fe526c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd642e5c3c078998804481d0939ba21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a81989b998a8d89ffca4a8ad777dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14819f4b24623fc5c54ce24b5a2aca86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc370848b308db419c5566527297304685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c826170741ebc061f80f52bf74e75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32240c410813ea61b059680102d3673687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1546488d429e36236a518fcee34175688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabed1f3113d671920577475decb40f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8284b0c893709a315839333cdb550b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a7ba3096e56ea7d1021f023f7c1e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f52a7b2bd47154c98b44b6a739a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a441d7e6e7c002619d3d562ef22c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd0768bcbcc70223c9335ad67b834694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074a86f28a6874d20d4745096a2a24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbaebddad0d92ed5cbfb365f1ac102696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131423435cc5bb54de68a43016654439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260fa693580cc848b6663c528f9e720698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f29e92171c026d6dfb3b3acc576a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1e2922ded12a7f2b4e9fadd385a5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4917172ff9f4bf48723e6b295df9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77cd4e4e18c77a9ead8c0d3e11137f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ea9f79f5161237615cf3489a09f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb622baeb17726828bcf6598052466a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547a16eed1c3f98917cd4e0373a3cce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dff6a156f954a1e397ccb40f85dc7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9bbe7e22c17bbf544cc5c99d49daf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a2076c969751e5bfee265425c3a0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dddbf286b763d348947fcad64b45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8fc3d969ace8687de8ae14fa2305710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bc3d4a1719d6d4080e6b35c8e026d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb32b4f5f14dcafe699709ba8d811712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31df0fd7c8cc2b6534bfdd045e199a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5c194bbb6e75126e841f98e7f004714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20b5945f9eee176738233769870a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fcbccae1e2e6d66a7085602804784716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbeb0d05f54c369205378279ff70b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7fe0982f1ede9fcf1428d4a5205a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26becc8a880431a0c4c9d082dc3ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8665f6a53e2e14804ffc598a39904720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701f28409fb1f30969a85b89a399b42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e45c6d31905c93f9f539bcab9a287e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bea4b877942b9fc266b860ed98b15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c2422c6770f6268454a0001a7660724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0dd8507c515b7db53a1acd6c792c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd2bad29762afa836280b1a33428c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266ffe3b8176bf4ec955ffa03b9c6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea0ebdc386b46b84606225809048f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b92502c9abc43a8a38594d4a36bfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c633b4119a02310f6a224b8ee4627b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e75ec63ca9fa1fcd77cc0474f1d3a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213513ef194b9a5f4ab89ae301b6fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489b6610f67600dea8d00dfd71ff756733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e116348f53268f841d3da307ed87b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c7a250a578860ab57305306d965c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df8208e8145ea6e95c174c2292d20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf611291846ea6b9cb18c9364611b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162bc9d453bbf7ffea50677476f8df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d700e83189b52886134c7542f2fdd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33116a8f90c15ff7548035970dd8368740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df5e3091927387cf822a7f13a9409741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64355eef72dde5b31f0353348709b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291371acab5e38183df3d85d2a47332743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3601ecd137c86c5b423211a2e9c01c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d968e4b47bf579cbe73395dba5bfa46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85d23fc9a1d186f9fe9db390cec87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2ee55fb142fd3f20a897866affa6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b136b47337def2eac697182083f81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f31fa5d6cb2ebc2312551cad8fe2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71569d04d31b7a0fceb470c5fab6ebae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8d3fd8fcf62e4e3efdb42eb26e7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72dc50eaf1b0815e9e9ce715faf51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ea91eb34e18453edbfcc3217ccd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31fc67e1bfa3cd8b2e2936f77a0ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917bb5a38dd436add81674a8ae3e83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205683336e33a3227d3f200f1959c343756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a7de738e7947764960fa543e6681757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa17fce3f76edc825d1c6644ae2329758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79b9a3a6805cae63f87a978fb6d4af759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>