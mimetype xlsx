--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417886c9eab03de0d8b2f837c2e52e111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f94fdb07caee81e53e3bdc9bb09422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf388142fa0d7b8618b12600bb97793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd320925054b61d965f7b66a4b9d0ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c8b6e7dc02e76a1d3222937484a255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c76ebd42af86226378018c0e0736c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132268e1ca1e341d2bf5633dbeb6cab27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e4ea2776464aeadcd5d2ab943f548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86350d16a29485391ffdaaae1918689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90d2acc41529db54ae78bff03914e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015818950b4fc1dd9b4561429ccd4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9630c52af3bb8a1b89d6a2a46618812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e0ae502eef7d914f0972d414160813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09dfccbc2ed454ed785e821529ee914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cd92af2fc850c911aea41a706ac1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16e76f8c479f85ad0477953238ef916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4836f5d75995136281073c6855dbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb55843a7d623ba4d97c003236ffc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88eeacff5d53eb34570bd2625ea3ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f715f046676afd06238812e8ac10c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36401cded380498baa23ba4569c361b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07649840ba7245d3d0c9418a6c81422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf567c8dfc185cec30e65929d02b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397215fe0e683c3ce3a486ffbd3b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ba56628bb990e640ad635566b21725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aab75829e00fcfb1ef59a196520ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b9336cbbf9281c468ce78dd63dc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd3cd56774c29b5525cb93b8b7cd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7497beffd0a74d1614219913fa2ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6775c5a0daec47705aeaaedd798c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729781669ac11e6ebddb552b138d39331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3fd59e416a1f40d0557240898a5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69aea7d12fabe543e357eb4edb70ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684ed7fa211ced5aaf792d9ec060e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ab791bc360d10765c082cd9d1ef135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7ac6d4d46a763681fd99c3273d4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a7804fc705cd547d62ee8945bf9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74cd462b3faf276439d3b814dfeaab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6118786ee605c99fb232eed0ac9fc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba066bbeb1fb23e688d1f989f014d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347f09afbb563488e59d6606a028aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ea5e074410b4ec06e76517253b8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756bb00a7c06e993468fa083e8d594e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f959c1f52ab456eed15204ea43a2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c5ae1fe5081b6e44f0c5d34491dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f46fa7654d35030cc950c0c1d278346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471cef5b398a6b407ab1a403671e4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb782ae67f25f51d0280b3a708acf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba47c00aed2f5dd819d1fe54e32a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0130f2b31d4a2f31b7b31ba3b0eeec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb690dd1d72707a421578544552bc0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31df280401621d4f3c4a556bd0ab90b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a660222f8a46bc597255e2b6815a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d09e0d5630b77e19f9441371c6bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093ac5e875112bcfd2e8e409565f2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4fb8a0c59fc10c5af5741112d2a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5e1425c16999fbe1e75ce35ce4fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1e3462727cad101079a4bf6483ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29962547fc1a38e9cd74c44ee8ad5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aecf3b2dd8646cddad972c6b189d5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf46eec5210de6da058a773e883c8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885b94ab38577e089a118143c760f5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c96bed23c283e969fa42594f054dc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba153329e52e62d1cc4626ffa5e923d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725444cba7202233ef1774214c4d7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d10da7065ea407bbb9b3bfac8adb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8ce6580c24a6111a658e66791bbba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec07bb092194da99e21b96f5cc12bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a7c347ef9cfe01731bbb06e40c77d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08756113e62f1856f5b0f2deb0a1fcd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a258df0749b970113c09df74e6eab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee199da09577ec98a5ebcf7b0a5b1a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4eb6ec3d33934df0ef6bcc96fbba273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a217d17fb795924e1b83f6621f0f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353c2be13f0a51027b80cf66cdcf4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66438788368044021dd6625882462676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0012a8e2c5dd053eee5387cea3531c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f4f430a4cf429a8fd00350847800178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cecc5c01539e82b9b9c624a5da7e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf412d0c9228ea72b57711e92c8b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c27d43b39eea011521794ca4736281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed36baf7adfcbf30f8962f607e1eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2260ce0dfb5708eb0dd27dd512e3b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc5543da1312b813f79061c1e679b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750266fe920b3e3204703ddd44ee1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc476a42e07d2579ea72fbb443dc4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c8237be006d87cd0a6c82fd9238e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003f66c2e53b66940c7f07f83bc63088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c3fc87900bc8f8d32492d634302f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb183caba3f8a5c84563bf9b92c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e482fce6c16ebac2221b35dd9d9d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc85103d20393a6f89e92741cd76092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15eafb16ab26083fda886738618b3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3497a4f617010fba690ffc1c07445f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cfacb62958e3f3da96ad9109bb9a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0c3f29145de30779d2c37020531aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8a2b69093164429a727b8e10da6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b4ea7b5964f2423acd8cd7913d9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7621b19f6cfe24008d9dc6df3f594f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a500bab6d11144d2ef792f5336d75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91ea7795b0dbf7cda61abd48dcdb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff370df0e5506d78a90c063a459d8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e720f302a9f1366a21540c1b183644a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689dbfc27587e3a049386ace116d1a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc525c5094ad4912f3ce9fbe7e1d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdddadb68876759944d6542915fdec0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7b449f0d184ba44eff95664c069f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6681533d4cdfb939aaae08bc07c79f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654fd11de279108e11ab12ecdbfa118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b887a64cade957dfaeceb9f477e1c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ada316c7b27b4eddc6f9f4223a4755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aaf4ed26ffa25651ae91e5935b6a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ff7c30102258212464fd90a83150113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb4b87a6e5e004a8d3c79bb5f9844a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e965b9629171b07affbfb9271a93e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9dc607219d8e852e31922381091cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626acfa3c2d10fc2fd73058f80884f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82120e402e5b8f34aeb18a1097e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1540a4fb8b0b8477fdb2c9e7fd72b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767a9fe29fe2e1c633e3ef8b1cfbb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80e7bfcf8ca80ba6e6e3d516863ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688d8852746787142d710988eac988122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c70ba342df4c4557f11cad4cf3370e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3685ea533ac5bab66eacda4284594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13bc2938a69bef91094f053b69807d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424a1c96629ea26287430606a2a00a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c27f22f24d32980460b46bd72d209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d823b08bebd886a3022c09d4db5ad46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc361e80c183e5d544988659b0a84c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2f6a802350a1c1e0f600c801f33d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894580c111c189ede6ed5691fad9df22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37648bdde809c5571c110f474a7b9e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd69d29bf38c3855adfc7894470f7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fea76a88ccd0b4eb7a8139f918640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbc1abf4e0eba70b90c14d9adee885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a75cb246360d62a0bba5a7a28cbf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770f39b4ef4bf2d6d16e98b5f71f4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d66b167fee4c3abcddf06147369f34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343f45b094c74d093a9fe5871bcebc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a9da57483f569a9997812124cb26f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164137957f574d1aa0d702f53fb178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf9c89497513e2ceb261d53d9b08af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f00f06b4198a96df042632d83557143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd6d957793a1f4c72035b1b1c7c55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a8a8b2a3582e1bcd5ca3ed4f76ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69b3e5efdbad9ea29a405c50430f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a206f03b5e9282dee381682354f5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed0765fc404cf0a6dd58061000435f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df4ed507ed28a53042713488b3c0a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e67a8abfd4119d4b103113fffad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d22278643a7986c808035c53a7f71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f078367f945983bf2ce557befe8c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ef4317f9d3c51708b4aaf0e7de9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0e6cad0eed2f32cd91420599cfef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827effa1312e62a77a286b782cbf0c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186e05c32cc5ce0d2fcb7ac9c14a38b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0cfc5ac3457eac4f4d77a27c6512e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4e0c995b903049b68a3ed1dc2204158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d4bd709c538b155fb8ecd7801e077159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc881fa4b878dd372b9f4817a78f8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b3a0494550c6a135e5cb8eb33f31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e543c906dc73107e94ca66153ee96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88dae566acea8be6c2ee922d26418c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8b24bc1cc0773db6cf69aa2d529d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5667116bfe9f70df81371aaa2cf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2702ca3070f1e148c952b749351a4d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd06768170926c08eef54463c67e4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435a87e1882a08d1b99e3911310b0d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ef6a98b4bdce438fc07859043699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed94450ea18192e00a17c51b0f4e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8efcd8cd0c608fa98ae446bcd524c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6db52887003e3f62b103b9f04868172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae43d9a42626624eba1b4f6afa4789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fad3200edab5e9ff2b8922509112b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7791d9235a598e6166778b436d4e32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbac8a1ce04a548d18ed9ecf600aa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b001fa75fe9c75bf6291d6080003c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df267b56ec7d8a10622943c1ec1db468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5b37d7a89f32b9af7f114e22dac1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8f899c51742c8178fcff3249506b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15269ef1f2a6a90911ada813707beba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36950080af5ddd81f0e4592c418525182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e577e7e66f8abbddc97510ab53641b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3572833f0468275af80696965cc42a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e478623a321b295ef05accdce7ef13b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8e1f87b2d9f8c2b26979cd9cba31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13602bcde332314cd6c69ee3859707d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8cf4173e0943489be9c57a7d10fec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55807e13d09ac1503e31f1b2b475b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b4004313d7871dbf99a6578cfb7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d937c4406942bf67d94695a4b2601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2e0225e779b3d6f9dc302e8e376f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eec7b4e27c9bd033eed05ae35c529193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612253f933bde27ed7e717cadcba07bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b6b264d0346b56704607ac23b9870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b59cbdd0de9282bb63fd828a548e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cadf5ec171aeec53e2fdc59ddc759197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5cd1e2e3ff29af18ca204c1aaf9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff810e8bea574c746be11d6c31042061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d53af9bc69d58d6087e344abceeb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49679ac0a69aeef2e25242dd8314794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c4b0446a4bb99ed0dbe6dc9551f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d236bf982bc3d88c6a6b9592685b01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116901690b118093d67de2dbe3a9cf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171400c3fdfbc00be2959b91128580205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660358d4e3ded570f337fc0a33f130d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232959b8957258951d645a1950a291df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fbf2275b6fb4c7ce1f14ff000631208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f94f0c7121b780863eaa5cc17320209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65183c816d6bd39457dfcd7947c36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad436f796da27ff3a8c9e3a7f4a66e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4fb922d75650c44857b9ce83188e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cfffb2199f5f6b060ce8903c161f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a79c89ed22f089fae5135882f60ad7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66922b331d47bde3fbba5019db2bd5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef1aa426349346d9f5b4656e7e52a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439033192a9c0db7d3773ce46bac9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623893347b81c5b26ed01717c61f3916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4e33b5855b98df111f148fcf83b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a742d1d5c0bfb5173b4eb38c1d321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce71b4a6909386fd06c0a227193a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09079d161a2370d3129fc1f459f8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a912031aa9be781b8e5ee8a5a9b0184223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb365177c2260256ccb8d0cafb1647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf8de019a2641c9acd02307d46a42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7967efc6d9b9f0a01b191b4e54c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fe9dbbe721e425a94412de3b6ecae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef23a6ebed84f43d747b6e9077614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615a0606bd5e0e2afd2d493a63a19a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9189d514e9552f97b4d6b6124b03b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926103d2e253ca303c68b771719c89c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76dcc787f63fc00e7e509b0470f73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d0494d16755804241e797aeacad00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39c0ecedf9e3751c17146853140df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ccf5387436b84700221e8f3cbdc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01de0c4b1f0c183855052f912dc7cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef412e777e915e6d9a9698489c788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16054d3f9c1132d7f3032f6030f701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b620347111a6a05a9dfa63923640239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45554f05df8f48a56cb7855441afa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f8ace9679178c46e0cc585e41fe64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a74c5b1334400ac4d070ad50eb29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46aa4757dd09f8549aa726925a65e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407ccb10b81699d577c2ad44dfa25c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8f7fbc1120278635241c3bb118025245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972afd5ae097e08c115190f077ae8697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6b3ce6b583936477d0b1cf61723c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81914a738069538584f0984baa0e39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2b0d787ebc68d9573209885afc9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754e2b5fd7ec6e1d5c855c9ee87fd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5443fd91144005d36ecc6a1e8c5d0cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c747178d22d1f8fcf205f6675cd75e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aaeaf06141f3c05bfbcd439661876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585cd5e8a952ab749bacc095491081254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e1bbeb8b37998f65dbfbf77e2d99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52772493dcf54974e64dec0c6fdb44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1929ec1a53570a4180f5fb86d4a43c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615f22fd9e10bae828ce3fe7da71b9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af55869858f197d14acb1b8f1ec4c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1a20fc6a519b6febba9299720214260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c4a47fac2a2c9f13b44a8a847aeca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ef91f7f43a2ed12babb8499abcfb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233ad97818308f0ca1dfdff7e53712263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb340ab881e1405ebb5d657dcdcfb55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e894988494d590f79d448dee43c6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752b3b8eb6b7e7c629583674f88fbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da2b071693395af2b2270dc87685d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf2df38ad21444684b18ddaf0b018268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db402d3be3c6e1b34ef7ef50d499e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bfc2253b1548de2248ffef0808c00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c33ef60edb5f11430ca33a780080271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697e3012a97bbfe96aa76c1882b6d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1868ffad4b0f2c35234e4d4233ac6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51462732b5201cddf9c4f0b74d4b7788274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6bc282501f8f7e883d46243ab456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac898e996b056d167d94883695462276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa14670fc0ece1c6ef117ae5abe6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dabb83d5e0a3eeaba66202b8bf18e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c309aa0acde8b62d2436831825625279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca172bd57fb12ca9c28b214110e06d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc546cabe5510884983c325adafe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16367583be1d13b132e44b77e342cb35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375189509e331d9e3c83202ba1adb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35713997939c3be3b7bdb4eda145f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976fe638831c8b4f5656c39cd78ec90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d8fcd13ec2465147c01f7a5ecc96e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6ae4e6352f93ef46b10e08850209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455224fec68c1b248e4a9739b0ff7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def67ca0268173eebcb3928020c3522289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be908f5d233597932306a45358bfd9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88180cbe0aa1ef6dbd8799a1b678a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ad3720a99cbba5adf2f2bf0885cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37977752dd0714b420a37bc24c2d43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633edb968b3451df06bd9f3453e69e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302e1a632f153da524820f8a3690f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27f8a4465307146411407f9f980953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6124ddc07c18abda84fd546178a0bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff2c2ba0b0fdfabefcf8bf772f084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce4a2d9251035d686ce0dea6dfdcdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331e6730ad1c3d7adc2bc69004dbe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1461999235367b24fd522ab0993327301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d901dd8c1ac598bd83ad2c9d075d8f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29979cdb8a38a64dc30680f5a767433303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781046c17514749d5e283311c835e56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e595caa1d9a5ab8ed1e5461f9acd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b29bacf8f2e51669c464efd542cfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8b27297ea618a880aa3ae1ea3228307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0796eebf472a9c5cd8bb99f78fe0867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11db1f0e4dd523ab8d16f00b7d76d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d491ccf8210798a983f7e97e6d0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a97f8116250b3519089ea4e3cde8ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa657a8b51ad696ea1efb60320a5b392312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697e9f2c97bacdb2029b865867cb9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeffa9d3bcf7052d9e714e061baf002314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5fe380c667e4c8fb38e52c16e5e37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea177b33afe1d0fd4df50a57690a56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c2703e89f380495b53402bafd627317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f006146e5737054f52b827d28225eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96a92bf42708440f291a622a92a3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd23e81c81872fb7b022ae97e26c0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c83649429ed872c874234dc2bfd5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc89c83e2fbe4501a5403c0043637c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34f8608ae28099a8719e5d7a2dd6d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49d5b8f5d65911f51252bd4dad7da2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c9112654454b819a18075ad9f3fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbd159cfcf2491227abd272af41805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a6a66c13eaf4fb4362f1384192dd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb5573ca493a06d87013dbf113c8c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4a61cf724cb869980c9133b73310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2902f013a0824041d12462e909857330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f74abb5febcae4abaee3dc21e3158331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af2701a927d9948dc4ade85ea816bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7cd82a815a5a11cc27c1ef49f08a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6f59e0a79a94903b248319868343334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a85f89f92ca57c8115b4aa1dd5292335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d802dfa944e531169db9ed8d98d95d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d888b5efb0d96a078d7c3368c000337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f379de5e000d8e817a8d7d205fcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd86a190df74d4adf2f96637cd8e39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7d32b3971a42b419f186989f2c48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40a89bb5f06d383a4ae74816e59ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb967a3f04088da7268c1c6271461d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586e97c521b4b8609d957997acc4cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a94928d803e7407b5cb1d916dc14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192b1982cda72d1810512244b70f1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09782b5d060d4c05c092530b069db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d45fee44ccbcfd16a2fc092e67efd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3203c1113ee4236555da6b4d835198348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ff0d093646c05d6f53b7d879e40f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08fb5f35d5f3cff59834288afa5b9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a91bf42c4a91b6dfd2d7b9885d91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd147bccbcf1d866401d336e3246b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63559796cdab8654b7fbb288888a8db5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820e6969e1368ec8187c5a664996fad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb819838ef6380286ea55f50d72c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793454962b85cf959f34136a9e3cadf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25830ec2c531743de2d23d974c6a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470570e64402785e3939bb61066b5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177617afcd9d18218b0f90d6f0a3f17e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663372195a0decefad68c47ff7e942b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d22fa0113bb1a3b9e25436a1cd5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a367bf5173f51faf2f649004ec75e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7c8a7124cf07afbd2e53c710594d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5013dad571e9b82745e74445df666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96c008bf3a096a9231f2bedc2b2515365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a87be2bf2ebf3824643447be70d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa2f71c1a6e696c90922615781c8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2edfe53b400c06b48451866b777bcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e57f4eeff981ee64839338fe76f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a5c7b2faddefa15a0510c0a542dcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08fb6f388de224a8b754e20fa05ce6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ad707971b7e7244f5924554a576f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d89e4b5981aaf303f99cf7ba240d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e7bea3bec4da9bcb9b207a97a874374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28295af5ebc1505980e9e339afc95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb63c218218edf0937aea93067866e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1200200a72817a3d940df04c1bd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9f3127b01ad4f6f00b13f69b8e76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d052a676f12a2459d725461d46fd6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed5766e062521cdea5057348b013f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221004a84e2c57a8d29d9c6f616097c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef763942418c65bfa681c3f15023e5e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1271c9fb210690d3d00994fd337fc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75ebebe7be35ccf01948c3ea58cf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f6dbc8c12f3f35ff06928f3cc3e89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006cf0cebb65a9ebbabea163fe7781386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3f14f09099eb1187f5a0556006b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec52c96705c1a5c1939fffcc2399e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1653f35cf103d38309e2c6d94728b62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d87e2b34eb83f303c7cbf9f266b0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab849dd4323f7f28b9095108194f4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07940b17c1af0f27553d1d130247877392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092de0ca7a0da8bc9fdfc132123000d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb91a2b3ac66b469a84f1663ec189394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ad1b32e3aad4df419b5670788c7ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc42dd3d1afe24a7a19d1bdad2332396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7dc40f813fd087d80b7e30c057383397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c7fe75d5db4566c998e839ddd7229398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04dbf7fb60d91f92e02dede4b75088399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ff0234f3e0023070553f626d99ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47273b357db04c8777bc10b099db97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62052683dfcac5c549982b9485cde37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d395dd4aa141ff41c6c3ec695769a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc6fc51b8f1bb82eae968fc75557b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba211d1828d5f383278345242a27481405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde6c509819f3369700087e17c3b2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d51389459473894ab3e98f2e8d9d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f1f798006f596418738db9b81611f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db734f4af03cd41c619fe622e8c1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2572f86416f613f3a640426a1b42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56437e57673d016b29f0ee566bda50c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8948d2c246a4f600c3ee0b99c5fe01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ad8117b0e9499f7cff68654fdfe71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5b3c105bf6d6fa8474c38403258df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b8997873f23eb7e119003546b390415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fbc962e9f2428bc37f4656a081fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedfd1fbd282da831309323f673e075417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197bf1946e3c1ff5a59833bb1c44b29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c841a592d61f4f88691b1ff422c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa7ba813d0e0fcebcd54b420f0370c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b7c62e75f28b758e0adba9ad975c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86362b0b7018b1305be059c5e7e3cb9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd20bd2350e833e9b71985a77522175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd487fc97896dc3db4dd842923fb9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009139f3b621e93aac87cd416393f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82669b10ce42a5eaf1488961780ff6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf6ada82adda64fad4316c10c9668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d4d980ac2aaafb86b670ca4a70ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef87303c912af03f549d7ab1ed1dfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad21ac5d6812e8ca02dfc3f6a710eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751bfb52399faae1d0a22f2034ec881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0cb5b4a0f8fdd48832c36b7991730432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b341862d6a6847b2d23324c916ea21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be3621139fe5b75c1b526e6ed48b74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1147f59553f8f0a9ba51cc3b8526435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0e40f1ffaa3895577df5b4e53b1f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a5987437138a5a84b81afca4c9fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f631247caf2c40a2ece6f38d48a49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88519cca1d5b63148484e5724c064f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6dec86ebd8458032bdee4c3ffd8fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad41f8cb588ed75b48791ee580bcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1690645915788059082e5d476f08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc0888cd3d2202e6ff222835fc8f1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239fbe3d4759315e6bdb3c64005aaf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3915db38d28ad2b2807a4fac31b1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a403594cf55d36e26cc45f09a7b13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083fc094add6c93746b0d5eaeb2d57b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835cf2d9058a8c9453443a1d7f269b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75c9278ae72ca27e31d9fbc7c286f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a97d65e4047292933b07914c41a0b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d736a74ec6b4d5f017c75adf790db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222452bc2aec9d1570a4eb733885d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa73723f76784254d684c5a0c33c8a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58a06883ab8d50de8c0e19290310f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c11561fcdabd1b97838b8408101bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cec158b0916e1e4627d11f6e1fafb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ab983f379c7d4e3fa377cfce0d245457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537263ce8955e043ffcd022f8185a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa6cd5e0cbe8c1e11dd7694811637459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91315a0c1d2282abf5d22fa5fea0772460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62330c723cd6a038b371831c3534c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5245eea19ccd4a1051189749d11920462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b21b47865deb91f3e038c7f1ede0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af18ccfffde23a8acd92798a7722c93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f13468ec2d8f62f622eb116cc641465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688fe72f371e56e6850b1d5b99c5a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d42188096a466cd9a0140cf974c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26511db9d51274a3556f146913e6bab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5203f189fa700b2ec88f98be70fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da724fac22250eb7028c1c923aabe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308665a0ca809f13a5216debb15bd066471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2bce5461aaa32cb6ada7647b15229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19df617ffd4aaf2c4d6d049f1c1c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408c17ce33d2dd5327906b8f7aac336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f32da0746fe53c4ffaf386ce6773d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925025bf7882ff8a5e6fa24c8eedd2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe68d44b73fb15e4ceed9e51d3ca5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c428ec1bf2d53a91821ae0a2a9ba47f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9b5a3a436690cab843d9be4cc179b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5b1281812a5ab9b34a1be425936f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276481cb3b2a012f16065ebfa9345ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00580008d6f082d5161b71750571c69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8832e64c672cda7fbf0166a6b3b25b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f877ccb315ad1988a466905bc8fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3ad67a353c4318d5f31fff5f1d69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739090b39407dcfb592c1d82895817486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef74e83b9451c21545edb03ef9f57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68174bdc63e5d7e57fa7871f6c19145e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c199027dc26bee0e2724a398865e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d55bac7395b5b57bcec88c8f6691490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c2ca2704bd54a25012e42c812f71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50abee1893d4495524dab32e4028d23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368e0982139139d4877c83fd016e48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce267be5a54032b56f8aa5563fc74d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d06a52f57c5fec13aa70d65f090f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815535fc69e707e9deae7b2345478f01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573973b2153e8e0d555c57fb00dd99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657de14ead0d19123923989fdc6c9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c715cb632bb32642f30069bcc4dbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa67bc350c940da18c6b3a607bfaeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e640d1883fbaac6689468764c7c6da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be451b9ea6501ad9319c847f14204a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6970cc092a6d30a4d288c50f281e16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e33dc13e86772ab27fe0d5e87c647504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5315376ccfe872e3abb6ac90c73c37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001011aba0e274f906f871a6a1a7e53f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46369bd2e949b046b84b053f496c42e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9b60ee8b6d6fba2fbf2394db24b68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce00d3cc814e184d557b7ac3c81d05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de023d89b0bf2ba2d41ed1f2ced9606510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f22f65f297cd097352819e94532d12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78012c26f868fdc4a8988f62cb3c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae221b5b90a4c69dbc06b952506c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b46af892c4ed64d44c26d0eb1bf29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008ac1f59a8bca6ed3223d1bdcfd08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8114eb3ec5753dfd6195b49192a35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f703fee4b7cd63f723becf48550f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99990ae3fbbbbe1aa245b5976243a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fa93bf48aa2f3d17e089b7dd2196519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d0cd9ace46af47475c09180cff52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d2b7aa17a8b84f87fe9bc8628557521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352691cc691329d98401e8909014b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675bdf681afa8d059356130b549a119523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348e573bd34a0a2b3b71acef8346c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c8fe26a88224e21736627fc6ea2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ca5144aee58d3170c83991556a5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af695c2fd133bf1b448d7efb77c12b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7a035f1185b7e27a2ad5382fe39c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516242c5cee8af63d1220bd8ffa6fcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c10f466be4d1a65d8a7d921adf257530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374beabc8a1009fd404843fadc4333af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37c2f3fe892dda44007221455a169532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6a53303d4f2382e3379e7c9b9b8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5932dec91c9b351f08504e6305711534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775832595aeeaf9cd9ae3e3ee633324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9677fa834502ebea18cd76e055166536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e7d9aac0e46a3e6eaaea77005b5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4395c78b120ee1332710bea5bfe48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa439beae3c13285f2c6dc5f8dcf2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c931fcd32d068ab77d50b5cc570b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476e6868263a881e78753b976627731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381b1cee89b051043bdd2e1f85d738c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bfc0eb25d3bd999e299cfc17b022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f2dfdee1b66290e1856bf0cf6c9c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9ba9e36ddbd68f8b4750afa364e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d8db994091fb06b0147c1280b2f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc49278e01e4da743dfb14ab75819d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461bd946ecb934af1d2c06bce7d3b84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa45bc6b176f36eeb1dafa43698ead549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa7c0d390815ad231a4c552e83ea7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b256b868d9af52de7201b5e2c642a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908c912e31f21ce26f9f62f2c11241552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f3ce8960be60677f55d3b608f767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeffeca70c0e9109e0d9648f0446e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd545bfb105c396e9b8ba91ff7719555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb637919c64f58fb7da4d334429be1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409626b5a646e817d2629bb98c29753557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02aa2b66932fc481de430da9e2108f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16711c062cd7cd28c40643e2e754c41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45a7bde4920a9d999ccc3938b7246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b5979ac9fcc7aa129a3af4b542d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3708260ce31edae930a37ad48fdcf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669845caca05e9f94f30e48f0b3edee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b5ee64a0b38aaf803538253b0420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5daf8284a4b5c2bd2fd0dbaf5bc91c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100997e8a3da9c71c15332bf3d1447566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517308478ddde732b9f09045af40f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a068534867890eed2a04dd9faa79913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9100a1ccdef30eb9843a58bd2d49d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077245e64c5dfb14e9dc53a3b34cf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d20980ed87ca7eb32bcb01f1006f49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7218fcfe944fafcbea442350b2814572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0c4de0f5e314af345a957257ee5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe35b962fe983acc4428e6ec64239f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffce330e9438f94a7a8ead8683c9e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91f655f16723b82f25a52faa15d7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae863c414e2b64520d1732f235d3ae1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc08b8a05a72e59fda2c6c5436021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd210351d983973fabfcba097565eab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a77f4708b78f77a138b1603ec641580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f841d69be9610e0d2dceb2e8aa6d29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e750f9f6ec6bcdb9aa1435393892f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669605657652131c06c048576bff022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365c9f48704e118107904d26437376584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86161162851133cae5614a7f429bd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3029ea0d6bba843fa5d7a7096bf55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f9aba74aa085de5ba81fb1c306fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f8d261f451494278c509f30a9ebdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ba853319139950e1fbdf5eb6b7e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90732cb4b5cb85960de6e8bdbe3ccb9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015eb37f0f22fe3566e532d0f6fee1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee0bb027b0e4d58a43ca81048e8972592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c5c80458523fd1f55ffc042a7e71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105166a3859dee2cc7b58571754b046594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3397b2d093714cb380cdde63a9a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc0df0db65d85bd559922a18ccb9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e03c55a52c8d46735412d3fe2360597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ebfbd28a243ffce6b417056141af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ecd63c250b413e303c1fff792a745599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb178c921ea147fbab1d12f800bfedd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aaaba2cdb23a3c78405c198c3f0f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0653399e62d2c5e947585040ecb416602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63730fe5eac3ca37b5c685f7886e6924603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e0ac3ef29443eb2a5abaeb33a328604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998cd6774d01a03ed1376f92330d26d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99274f2b1a06dc287753fcd0d810c31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cdf1b463a2e86270b8a2ca3fb4c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08a18c0376837b1560394211a7a65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513a6538514c0f58f22d8b212c8aad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b679b4cb03a0e9b314b4db6a91306610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad86c87c497845ded1af4da56bc503611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b80948f0e01e9b1ad3864bed0aa7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a1844159e3c6fe7a0c5cb228e4da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39bd2dbebe804b27d7ac3ffc3d4ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c71eb45c039afb39495b5ce93fa3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6c8996c2d8cd1d753975034150866616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0af12ffbd5303154af04d8c5f6e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b74418efb2ea5fb0f983f3e73162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93da404396c62570e682497a9d1f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb29ff951c26d9e6e9010515bd09b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdf7b73876cb864e3d35d52b9465b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381e9c3f6c8007ad7a5302037f223b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f02c2047b7a0758fa30bff70bf0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6426a32a49d5be2381d994f8fbfb6ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098d55184f34cb6e07b2c6fd9e05a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a01019a0817339c2f691c3442768d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b05f2a1fdf7ca411a6c57a59e9e87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99906026c4dafe15b06ef880c06a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc29742866b6471950d10c4804c14f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded79578545801958c064bd5623eb3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dce25773f2ec2edb9fd295e0f22b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2739a1b9b5d8b436010465af36537f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2bdeda14fc2d9a5e1c39a4b2e8421633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409de97b0038e074211035d1d94759a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917df8c2b46e8509689317474de5197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ea5ed9df5bc626c37911d7bc6e4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e09a7c0d87676a58583b1d323f205f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77512db3d453773119ed9ad1ded7f86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1125410c80590a734831a03c4ca42f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32974a49f7277597d00bdad677a965c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d0506f11bf0094a087d32208dc18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cbfa3ce063c80f431715026e48ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ee44c1f64049676cfc3c0cbf25e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d08ec29425409ff8554f3845c723644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3af7a3d37f885623ca4699c82bd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcdaf23f50f254649dda0b48e119a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca825a6a72503e36617c687504bfbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ba95e208bddc18ba8d3dbce4b6c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f74725d31ebc6c039f0b36050715649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ce59241c63578e97ff56f07ae434650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108c4f9a0ecf48623940c18297cfa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dacb18b16260551ef65678969d361652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607f1e9ba00edfec4dd9d04e779961653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efa153331065b1436185a5747c091b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd455fd7a0f072d8143ca3b7309c700655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999adab67f0f16173a38570900a6c52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12956ca265b06c72bfcc279da12dfba0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10a36dcb98ad4e627a75832639d8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83fc0b8b83255b7654661d00d638f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2b09632667a8b71bcd2a9b429e80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e7ce2a997b671bc33b59ea83067c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25180a2229a5bb101429c81d29a1386662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56185cdbea11bd1b7698559aad0147663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969fc98fdf1d7df417d3fcbd5e1550e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6736798a32d1659359c1c69bf499665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224ab9c5e9d806fbefe574a4774379666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57397a426ed559c6e75ebf81c083d4a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76166f812c78a2498f9440eef5936e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae912e9255970ea84f04047291e34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d3f822a64a94104abc2579ef3204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821ae34bd42d1fb0b128369ce423f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afea2bc68b36f634227fe422d15189672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd2d6475f1f684f9880b14ba194d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551860a7fb0c58eb9072e5f7bb14ca62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc423cf67194f4017b761eb369c3cf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795876ef9ee2977d4069911d3e1547de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21f18fdc3c09deee14a2229a613443677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7956754ec2ff4eaddf4dfeac826c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe663ac1a04e0f4ba3be6c1c1793c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4258f8772beb756d58a4ea67a2efa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b883cf40813aedb9101712ce83da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25660d1b43cacac11cf647b4f6c1fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37c0779dfca78f5e0bb7d5d68d6c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204bbd5715230d67688c7e52e4ed81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6250544dd4f2edfdd99cfed1203731d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd745b72d85a387eafa3a5cf3549c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c828e182825105f62b19c04d52553fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d47aadde90a85086f777fac1c86b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c82c8ace548a6c2a823d78104641aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d632696f0d1e0977023100fc7ba9cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79294c02996a576c86a8660ce791c76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1ffbe421bce1794563672a7a28566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae6aba36b9d41e22728a0670bc5c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff36ba83e9b06bb855b139e917b1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142792ee1cea01a221868e4bd1a095e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711bdf9d91ef5c8758a2f63f3e11b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575db502d13af79890ddc11a5b0f6ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf86ba504d98dbeb3e089562ddc0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff171df702fbcc29380bd2fca5c3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2643e95f66f08effbb1e5cef1ab1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459cafcd1d6a23e8930d3dbdb4c7556701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925837645957bc075c000f6f4cbb8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d61c5d4eade6d978c0c38c95b2ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e070264758429ba5980e02b76a06a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a585c240a5b8ce11627b15ddac2adf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852aa5d8452126fefc7eddc46cbcf73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7fd926529a8c322e4afc04926d55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298dd97d041de58b036cc02951a8140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9e47db51ade4a37995334315a3a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b172a105a09521196a8792291063437710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fa2e45052dce9bc85ac84be919357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a3fba0849a5b0cf62144a3b878a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a072f71875ccf1c8c43fa0f25f9a21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badcd7c8ba646d3c72431d7d00cf237714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab46c63e8d282bb151ba9d0c3b4c4ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86722d6a1071ce19862b1f9761270a86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329ddbfbdf097a6ac68dce4a0400b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71c4f6b46dd90bf0b16c65c7fac1e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07f703dee5d5e65983e4a4905790a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ee4e6f2f019bb59a3bf84c9c1f89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e98e802107aacdf91a34b375c1319721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604973bae45149fb633ed317032b47d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f053f64894363d36b8d50720479561723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683c0ee43498476c72b48238130ef9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92af3c54041cc46529955a4b5d3d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d312363daeef30c7068e834e1469d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c849792144cd19cff3d275f2e7db7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ed29189ed7adfc19f7d527193fe53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b563acff21e8a7b3803c8b5b502ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90631524c83e7d8fb0852a38468cd75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee4d9b558ee03c4a85aa7bf6c2438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c305160630a731a22da766d541442e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4804ca5602edabc6fcf28cc03804c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47c54055e1f87f8bbca0ca7f72de0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27267e76d11d84b0d6466ba65a19e11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25cb192ee414bf5601017579ec70f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57c3f14c419084138df3e2fc0e7c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227c62b14397df32ca9eb5c332dbe4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f727effc1bc41cdfc4316b4dffe7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b34bf9f98a51080f6657af8449c42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a863bcda33869d63f7f0642d5bff0e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c91899e27b1611f598f0b04c6cac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf22ae1e48f93bea7545add6ca00afe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515f3d52fa0a5b90d5cd8f2ea14272744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd766eb83754088923223dbaae54d02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cdb90ee3b93e41bfe598f8119d49e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772d7d22aa7eecd4d4ffa0b9671d225747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7856c64e35901b896af559e7c36c1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4bb578b211f128fa2c19bf80205f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e57a604bf7a5c0cbb4806f2e201a09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6126f41a6029afb6473b7189492744751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e440f1d5dc62f9893d1aa0133ac6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71831f16c708dda2d0658e54d4fa892753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0ed5c567f034204bfc111608d5b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362684fc3015610f0bde19d302759b36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ba8a27cba6ac591cd3e2dbde323d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2958cea2192899cca8f671f4126cf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d889981eef34827512b7d783df6a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa013840293aa37a18cd2197c6be4ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad503a7334562ace0232c8c87659e5921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb602d81363adc89328f0cb0d6c65fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c69f0c68efbf5f1e47ee43edc7aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa99a0546853ebdd83b6b102bfb3af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972a746ca41f8db420f0bbc782846335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb1cb0733b801fc25a301140463466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc5de432d22e18d3e85f34d99a726c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4ba8f27297a22bc32c4d36d20c3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a5a40f7202c153af540497b2ec569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b475c7d90bbcc1fc2a516b7d03b8bc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c5ed2f4e7a8bf8adc8abf82bb6e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f6696a06f562af4b656e50b48b4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cab70cf43448531d0f4b0f83b8ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caeb4b010da2ac54debd4c7bea93bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7429b458c759294b0f9f745f745c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b0ff37fde7ab8dbc8262593a6677516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a818d17e4b3ee789bffa05805af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567b00715d19eb73064e3f6cda562218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9ed0ef870bb2a5e5696c02b32c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf054dcb6204f42dfe7719388aad26320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f00f6209a0ebdedf5ca4201915f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0734327f73e98672ed31b4ad452422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231df9d45d8e62241a3c38747948130323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024658cde03c1e72fe53e389f1cbe3d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab1d23d5cc5b1a32b33e6d6b3a09d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52dd4a0c407ec0b3a9e0db24ba80526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e8a1fe63c68a55107b8a039b1ba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8743a8d7dc7fa17bde0936e84f7629f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28887f0c52d1a8eae3025ffa14d6a91b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11f1ec62111374c6299c95129e21c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b440e503ccff0ffbfdfd14520c2c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d6ef2b50b8b6939fe0c8d0693f8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d059b5b0b7220b66a4e852e842d5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae585812e90a574f6ed1beeabaaf62034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad13c5fb702191d9eafaab8d5b450135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46e9ad49c3f38f50e7469a176015d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07f9a93e28bedcd832c7eddc1965a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d11a0d2e8b28fcee2d9fd60f7ff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c9fc15b074c447d1c0a0582972e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f34c0132a3fe888deabf333409f1e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763759575c55b5f4a3e7080518def9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733be00bc96600a570c3ace96a1ad56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b88f1ad5c9e256923ec3ad00e5098843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc009f55210639bebec2278c1cfc0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230cc554fa515a4657f0339b0885da845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4756a700a34b0b829d2118b26dc64246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409272224b81e81038ad9e93ffd210d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf376f294d0bee3a6172a61abd6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d2c2624d26f5d51f735c861105fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02eb4f7491fc27f21b6ea7eda956bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d7806847587bde8041517194da4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487f6dac7ce114f90c9a4f4a9f83ac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d855e4b20ece8b5a28a250389060e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce1cee11654c7a563fc0044a09dfcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5e858b496e23797dc21f04a7cf5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ac6f8282853b24d152302686a925756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e23d7868072bf22104c08b96c4cb5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3df4c24895a66a40305f0a74cbb0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511971a67ddf9562e2a55949386bcc3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f59299ae3d7503a389fe03b1c053960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d869edd5832d1aa563dde46f502961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5c0e431f1c4a5a6cd7d333aa645562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02602ce1b7466f7e0fa23a380f985e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5119be5efec1a103194a0477f098f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26750ae4e57912b9261ebf4e4e82b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1743bb7d8eaf3107ae34503502d8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1d1c9c90b4833e065d21dec6199967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8ae3970f765348745cf665c87fd2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efe309b70f5d5c6b74e977ed3f01e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf20eec211fed83199cc1bea57cacd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a4faf0efffd6651470a9974ae343a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8a9ca61890d6ac8b0789cc3d024572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169884b9732d961d782b4e66ddf9e66673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaecedf4649352fa69e09cb12fb03874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeefe2782d312fa91422d19158390775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55d91ccc7a379bc8426054b2b656176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3b47c28bf31e8106b6af676fd6ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808341d9dbacecbc3456d97deb6cd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a9fa134af749a9daf05e59865fea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324534180e498aed28607ad6b2149480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94b327d6a6269715b27cc03e704c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddd2752608a5162267443f7fe9d68182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5beab4519ba063d60ebf8cdee69a7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4ad2955e9062380dad3e4d4dd63a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db55b71cb4b285551ec8c66e0a4df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7d72fe499a8163fe0e5daf80473986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ca18ccc0db46c4fbef5bfcdde935787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b0f17c22a256a19c4aee0224304c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae263256d55a7e9220343803cac0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c0d52681bc031a8054007d8c0d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f5114dca997a984a5f80a1ea1b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d509427c263d6e9b8d8aea0e66deca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b82cdf55f693b9b04e00ee83d735393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e95dd16d1007be860102d400c2eefb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc179903038473d433fe0dfe1eaad1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2fc8960f5829703c0ea9d916c235796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaca346656bbd3e53957583f3cc19897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce63c452305756b3bdc09a25fb955498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5eeda77d2cd47fd16b313d87c21cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d71fb557d80e95b84fd664f5ee1f38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b08bf48ba1a3a9ffbf485ac69802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aace25025714cb07f44c95c7d9ae50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c6082c98bba78d685d16cf58262d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b3056190f06eabd25c6215728c343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd215e5d3ff099a087d7271d4394f6ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ebc72d1ccf82071aff4d8227d8958106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239f873362dda74f17ffcee694b02f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00fcf321cf547173ee526d018096cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148357a79ce8971578d63259b07b3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6443d6167c45dc6199a20d46e3032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60556c21f82818d7d4f1af335b6ef4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5565b27ce0f9e7991220e7929b5ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b2c5b95414bea0f141803448fc0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca309f64db73bcc709d942051343e4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412a4c5f384e48aa77aba90d4c73eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6eceb88ac01b6661e40f2fd02046116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abc2463a7e9639a3a6ca5c4234a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc09a87336367f9e2059c38522e51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4c75ef50a120d2c8b8382ad370e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d64503a276760c1c8237d5c974d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077460d73220233e6e4e637cfb32121121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f7f15dd8199ac039d268bfb3d38e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddefaa1af337905272e6fcf16ec27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019a74c5ce284652133e6be567cd7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f59ea5cd6b3b56ae89b5c976f96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5933bfa87b76f6ab14604fb45905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75335438958b0fd01f0201457b55eb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f5e082ab6b354602fb2926beba28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272eb9e175dc47f82cffb2146eace75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e19d1fa7106ed0b549183de84e26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391e0639093b4fb6860afa190586b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332405811365780fa552d21c3bb3cc5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f5df6910642aea338f87e9336de4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc38441a6069477d96f5bb726408dc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1974153d1dac73ac57b80ffb9bb730135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b3c8e34f963bfc673546cabbd81ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226b4cdcc2c8b3ff9066bd734687ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300114e58c3100ce2c57a8cec66794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c164e61a59858fa7075bea685e9e20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e885c1c3f81795971829b13fc676c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48c5e1c2a71d52dbc91b0e3d19c8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8a3e092b8d674301072f352c55e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c37e183e0ed7571d8af54e17c40ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75dab73b96e0dd7e6741e4408ac11c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfcf05b9755f158df6b1158294bd28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ff78158adde947764e91cd939dc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af8c052420659c4979d56802f7f7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563e1c14c6cd2ca0008c3c5a0740d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880460294d8190edad03d7716eb2d5bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0b97068ea16f322128eb43457321150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca947a78127a8117126c2c1829e05a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8148e6d9532792f8aab367599a8ad55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b5cce1ec2efa15e0b7876cd3b7722153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cdb411e1498d38a43edf1af8656d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf89aeddc87103177132c7970edcfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52810f52be462baeae02cb5d71ceb91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88a56e1153e674c07dee40817d618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d9bfb8e05856b079836d3bb9da9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b6ee16d686cddcb8e620c8c9c573159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfa39bb29828c42bb50b93bdf543d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f223c8093f14f4e2e8812cb59cc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcb3156f17de36e4fbae53a900825162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c3207678f9c88dc9b5d18ccedf77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50bca4a3e99eb6ceba8b213e7415d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd14248bdd981a9f11c39d35b71a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e113ad52392403df4a977b59b15f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b46049662ec36044ee3f35120024b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdfb2a6cf67cfccf63da5648ebfe57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6568afc0b79f76df96079d3e724c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed22982f11ae1dd308ccf61add52c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a9be3449af7eea9d7d86e67ebbb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad15ef3379c0d7c1fc01d8bc2b64e06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775adb4ec25bfb53cedf75d610432f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31f3fe66c818ab94f9c1a9b1ecb2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e322fdad0c2e60659ce9b6f477b4df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2973d442f78e1e0d60dfd6da44053176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ecdd47da9f63e0e7e7ac63e0b00fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1881a7eb70fdf9d9d7ace4a045c85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f83beb5fb7e4185d4e7156ef17d46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450878bec4a182f008e0c58b1690f77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f332bdc393cd3b363cc78cc6c0e557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe80f77417c9162de0f402643338b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576b599bd1992af0b92f492d8c6252183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cac7caacd8eb54496432d3d6f3e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fd9f3f047ddbc745265d3741c389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c53981fe35d6a033967a45c457637186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a54fee11f6dcf02b77f8c6a964af4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f123acd890da754224c58dda06546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe6f6d4818da4ada0c4f038a6a5b44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b42788a4c42d3bc4bbdc071c948fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cba3d410087603b7578c09204e38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d658edc68932cbf15219518dae2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aac321e2fa3ef4b5a50fbdbfd10a43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0f961fb41d69e3df7b198ae4fa50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c6a4afd0a2b51e7dda7f01efc7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f53013adad9eb3c02141d9d147ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97f8ea5f4a7defcd5d56492368780197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57faad57be660e36d4964696f4a755198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9cfb1e2ffe88452afb597cb2f55a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326711ec852480d238e05688e98e949200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe140ec0fdb62110c084a539710cb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b438c80f1c2cddd36cb3a53b2ecc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6782fe27fab065d77aa879a1b7ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21942b6bfc76b9d2ea3f6f7136ded1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddf5c21a818b1f1f2d53b913b99e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc369bba922c37efa2ae7b9d6abbaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587e501052c2b16b36461cd9dd615bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b83a01208894a189542b963e4596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316756808ea7520f43180db56185d5ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a307f220ce8defcec9f67a1c24b22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8471b3ff4053dfd13848d0b0dbd62d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dcd296a81171a80d41b3fb37957a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c735153a7571438128418ca520e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629391399fef9e834e0405525a34182d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1e6b4e4061531f0188153a83e164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbad98508c6af6dc761bdbe4472d94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c99ed1200074729e6cb1738d39e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff339275a67082525206e1740c8180218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6db19cec67c7a7c75d063d0590244219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da067dabad3df80a6b5f2a57d5e93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b09eef5ac9f5809995d366cc27eef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0bcfa3402d333f0e2ec05846354e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03dc8b0f3399b5511faa153b95987e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea915985edd36724e85d15f0a8842416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f81bfa408915091cb030054c3883225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb6e7f6cc7cf41ca6529d8bf27455226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da839ddd48ba709b7e64c98ad638965b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad6b4d777938e9c3836d9df6cc5f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb50d1f1e5ee00b780a3ac828ade274229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1cf7b6c0287d74eaea255ec12d04a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281db80179f364431bd0cedef0824ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717307bbecfe063dff7d007083a7af1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681949140db8892a069c049a7d699e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be85980120b6231d10f40dca8f8da3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958e84336d81b5b5dbf3923c891341235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e30af603e214bf9365edd4063917236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501324bece612716dc3b8cd4c6da88d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb7adfdda14ce1c5ab5550080d2e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5dfc70d01ec861aa4fce8db172ac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440ad74d2ddd9156e392adbbe33e526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855ef9ef472ee37e2176cb665f56fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157cfa2540bc331f1db67259db5ee58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5337debff106076be66ef1ab8b0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867315296ae7a979e64a321a03120305244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812ebdf2353e2dd616689bbc466172245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ac5039d497171d1e362929b3c34f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4662c0721a05f98465838fdba7b38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efcef2a2da1d83b1ecb929d977e43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55432d9e6a517249ef8397392088f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a2f32651b63f92ef582f2cd54699250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd24b67a969bdaee15a19410ffb10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1ae8c7578cabaea65ae83be426cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c9705a0c64f457e00d7d92aa9c0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aad3b631a1e26bc3d1b44809019f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5cec16c114e0bda2992e81b31d4e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c46448879bb35dc39892ff462e96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2dfdb8ef0826ee9c31b47c334462e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6ea3561d9df2f12a826f8e3b4c71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1c2af84c597b3fb57a377933435a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025d5288d984cd3fedf944afa1912dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7132633972a2358ccd3d725f2f2bde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95158f8e3d439c61815d17e54d381030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c166e2450db7d9ad8be7030b0a13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecddd49daa56ed90e1a420a486be2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3aa1dc4d9908580cb9d4c710de715265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321fb8db4b94175597ece9f95be4f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9183de4221bff65a99072aab8ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f6e03a974f9a5df2b0ef7f0675abc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d46da518f7851a5e1c6d6ef4a24e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d911a65456a4bc3a5b2b29d606201270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757624043bc31d53c6fb55b1154d51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa668ee779d308fd382071aaf5f1af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc641700222e6ed3e56c45dfec8b6f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e36a0e400c3a2af03dbc16ac75de8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb57e6576087ea44c895bead4c2fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a3455da082780ad2606ff8e8cc2eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b68fea15045421ada0a070856c618277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc1f3a99c854416ff942545835f24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431110bffda68aa68c54ab6dc9ea9a94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b77c618e044481b8955c959de27342280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de23df670e3df9fb1124556ec709fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbb5074d2c05415ce34e3618646b5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ef2fc770e2a8c6fa3b4a74e37508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53d86f20480f916414894100ea844284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb43fae2b97886fded919ba915befcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4210ebff12f0cf97a0a90f8fbcbfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd6214e4e8f88c36e5c3e30fedb87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d12fb1d70103e41f7ab3394def35d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e50bc7d864fc5d2f0abdb01342cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae57f2d967bbd2029042c022ec9755290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadff8e541e658dabc416eb9e476b0e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80339bde386b936ef2b43f7bb56298292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689bdf8e7e6ef18f0446b700dafc55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024debd4be941111f889b66555757c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1fa45947605d123f37f0e233e7ddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6c1ae0778f1d8f06e38e90e2dfb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf71446a8fd773e43cae03d72d2e3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9620c8efccd12c35f6f7324852004d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991e1ef4a5e69bd98a98c4dfcc7990299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2e7b0323a8225993a0241f47ccba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019fe107a492eb55e2ae6ff5ca1c974301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706d48485073c85da730257fe76c7f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0adad04bad13cd2062e0a2cb76874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b5a5327e18a42d98e3994eab3165304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029723cacd836db064d1b2191831e33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8350621d55b92a330ce371b8b2e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc70cc214710e9f561183097062674307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43740eed09961f795eaf33d49ec81e0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09b23b200bac952cef980004a2120309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d9c7cab2e7549bd533177fd77ce6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6672d261c494d421118f76f06ee6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3741921ae0dfd1bbcb77eb7082f9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d20ce4e7b6a5a8b445baffa0380c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a32d990b0f83e15b8a5f23a294dac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514e400db9b56feeeaaf20f8bf5609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380591a5bfe9744d8f412b19a0590c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a2027cc2ea376af1537298b4b1f72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fd199a5244de8bc0336dd900163e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bfdc5d2b503d2c15ba9781991b17e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbfd078bb8305b522bb4ac4e29ecd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6beaea16b0092a241c4522296cc59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288abc5ca7f2d75b7c48b65cedf84e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575508547629c48c0acc02dfefccf83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149122e8409ca5b71975d93eb7913f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce09f6421b2727e8d235c5f8cb5e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdbbf86a63ec94274a25b71ab4045a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c78b10e330b0e3fb78fde745a1d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec30c36f00e42fe00c7d5691a22b31e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6125641fbfe2b6957946efab258c1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde56c98d848506d87d96ff78f1843330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2eb8748c8dbca9393a53210771f15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444d404c9b7861ebc22fa819ffa8f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d32251319140c04bd272bc74b73f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667dc031bf38f660f1bc7fc676ca80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e932686d95fa8486da8e74671cbb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51cbdd368afb42fca7cffe2b669ab1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7cda939f74e3e42c54bd448beb25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4990a4015bc2ae258373534c955a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c8dde35c92efc8954db4698dec53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd8945a31c31558d798cdce9ef8f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1acab760f49e0b62686204b71bd3b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f444259348e8a58b951969a1a479c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41385c3180967fd16b2f5c55c0099343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708a9ad1650fc5c4240b7f01119db8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f0a2a2569ce334653b31e0076dd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf113cad0c46e7bde1c82cbc5dca0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca11abe8e867fb995050a14272c8c87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64f27330f784645aaf7a99b7ce6e29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e2cdecab07fb2d9e7c2268a0bf7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d79b19bbd5e85057892f54c62e3ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889d8756450a266c3c6f66255fae90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c5b57c357fb79e54b60cf1c933f28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13c79fdd3988efcf097d3078ef5f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d8579b2d4e806ca0e6516f1a88271354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174393607fb93a8efb20826b4bd85a04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea6832631d219c205c50605f343f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc09749bdaacb7dbdb7a1fc56009a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938f3744a94503553987cbec5a6da67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd18b2f169fbd8bbae8a357dad91cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413534882a16a0707011c133a95154360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97d904007725dc6b0e35217a95e57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70224213a9e5ee4d7aea82d76cd8458362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d7a88f8dd54a46e68e5fdb7f8b96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d5d2f3de347543e7c488b383a160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bba33ea0e9aea133809b72d056ead365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c82641d25400e85eec2f3a36d0e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aada5f6826c0f5ae8ca18cce001acc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57966721abd0f0c14e1ca6be1531ff39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a1225252a4cdd319a649ee4bf24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58713c75f493068d6d28e6cea07607a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560254444e5566f68e072cf919df924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ea529865fddf41114474b1e0df7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41853919f67f8afebe2fef5ef28998b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d8266e2a515aefd6e06a2ba414d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128e49727ed935c3f1a04cb3dad09c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c07c9f1493defd5a20931b6bbf117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c4505e0b6f876693b0f2d398b758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d00fc104487b1106e1e1926423ce3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513d7bfc9c22f4b0c3062116aca136379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702afd05da742aa283e1d4f23ab9cda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6780310dad245e96ababac1c319972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62913f43a15b4e3f47c5a7f646bcf996382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff32dadf9c3f8e6181cd2a397608f0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf6c41d5e8faa002ba31af9e081e80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258686c5e33fd8414b71e51980e7724c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bfed619449407803b8b992159ba48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aba87df1e11d8ec3dd7cbcf50e94d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a140f9d10677b2e7b99a97d4edee26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ee1bb0fa2d06ec8828b177c841c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4558bd54400f1e889f47e092ca891390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120db79166d32749544dd759310fdf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98492caec9b2bd54d0b3faf6c9e65528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac4c1b2206deb913173dc2b703769393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929192010c8e4293049074ce0f6bccb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d88c2466002608dd9cb6e3263f600395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fabbcebd5234ea92220652af45c59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98dd8b80d93f3ef1a5de1a44941c71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71129ebd34eefb308631d5a00614494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f88fcc8a004a6f0a371097329665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af5d6f8837ca8a046ee964d44dbc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4e7dce22eadf90ee7d76f6f8773b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078348bee320fbc1c5b966e1b65313d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7ae0c5a37ff3f6952b5392079c33e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c835676373a8d45d88227d712d9456404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0abfc3f5d89ab3d005e43cf8ade44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae925246b5b6345fa9ad86515de884c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c302058aec3a573c622e89d3fa7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0162da9ba2fa72cb653264d8869699408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd356655554c946f4a0de9c2c46c70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646e7a54550d3f75c258e7a4eea071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad5fb5762c18c2dbe7026b1799649411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085595ed041404e75325bfe63be47d73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0e01fb1c6a09c6f835ad2922fcd22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f573a346d0e59639c64e3ebc6b7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fdbb88b92d81e34ad1c008c953e61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd31777b831a51c7b3a2f0da9d02766416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d6a695ea13a48e0224a24ae4bf12b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb416088b89de97ce2cb7a123267ee2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8279af3d55f2d6bc7e169852e8df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71f2ce3f6405644a47e3019cca6e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ede3274674bdb6d90eb5e12db5ace421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3dd63661193d503e35afcc6fea02d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56149762ef836af861c6ff9b73fbeb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3491a5a08da606fa80101c59ba8c9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd547aa5afaaa06a91afc48690ff6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb4759ecfa09ca06bc647f45ae56d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020403d588ac4446839cd95dde41eba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9369aa50dd85ac0e1d0602004bdf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528da114c0fa65adadf985c9d6f3d31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb53ce6f635e14899581c03520e446430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6698241c25ea3ecf79a7975ae49be7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f49cd6ea0b899e8f0b2d8ce22c267432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e110239e4f79257d2c4f7e1cfeccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89efab8b086b273dff1fe9c094455df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845063f8de929cf92271d0650da4bc18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f2d6195fec7f280c2dd08b5d19c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569105c1d429115f31830e6403bbc239437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e12fb407097adbf563ce8cf2001d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd492dc45bfcf4aba9f28edcb030e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bcb950061b4cb81e1417b7f3aa249440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df8f52b6126c80d4e59825b486b7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263660e893ee0bfd4e94142fa7f659b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a26ff5ed220e0dcddabdec13fa7a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036633406af880c94d18c50cac8934ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d3da79b30fbf5d97b839042dad6dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7695e59a3f4e173323e5c1c2ae2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e236b0da31aa9ac243190995a3c46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b3ad95b90e708fd6814f128d528f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca801859ea66910eb2bf247e4847a74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d2044d5193205541867b43286d638450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16afc91cd3800869903c0d328110e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d0e76230a01e4f56135b9b977196452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab1ce867d8b997423c218ef5ec41e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a8381c8995b01d7286667276142c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990307a131d442bb436961fe67d89a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635264f8c57f6dde33f08fbbbba2e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32207e34b4e8c9615f02a5a6ec0a13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b8be5c47748ff549986f2fe13c8bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab0704963289c1ede161f965bbaa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e78ca5378a50f385666fae194e8d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b927a3c7e9dbdaf40b73bfaa83186461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf25e98a4edcbd160ec885db6e6024a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea48f9fd600d0f283dee89131169a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49cb03ff5d7d72ff94a81c16eb1a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7f19e131f333058c3d429a4a15059465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614873b771761da63f28f46bdb89579466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b742b3ce6f5fec70866e8f1d20eb3ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf578f0bd1a759cafafbb1bedfa41d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075bfad7d41866b53388c9bca22ab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb659d4c30d3d549298481e6cf3d146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb407961432f933d5d3b7bc5c9fcaaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad0c8c3fd34cb83e9d274d0cc81abf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b7eb1089d5da12add3461bad28d7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02a79a586a2d1f47c008c0cd35f27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233875a3de4d7bdf4993a0e9c75bf56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb263d9a6f68a3b303bdbd80706b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80b5db7801ca697db287be097a0a4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f6c3be71b31efbf3bbc5592752ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6b4837fa4fedbbacce5e80bc86f26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3ca281d9e9d822be5e1dc34331b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f89c35061c059aeaba7001354900ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a675aea11001e51d617482309dc320482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec2b377264ea5401217aab046ed5a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bb34b85db17cf2aa47e875a8aad12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d539fdc4179f5c7ebb0941c7e4f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081844b483ae70d8aced3e54e4c2aa3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799348266bda7812be3ee3e36dea2f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa7cefd09a998efb8cef82fa6940e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf971a57cc5e904f6f5d09f4d96932e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2179b5f1daa0cfd7c5fc13afe445490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fec1fd280a6b43c0cc3e757bd35e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c985eb96d869a0989e4f54d6cb14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111508fee25444ef6fe0a3bd60babd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f42b50480e4ebcbc23b5a163a4802494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce125ad418d145b8c164c1b6cae9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602caa94533203fc85452bf109161ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39005e38d4341aba19eca8da2410a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bca434b1da51aa0754b41df10c92b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc07a879582017dff66df6a1b50274499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356b32705564984a7758a1e03585c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083be814ba8cf512d54a396dd5d3b41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb65efb7a05a6a9dcfd102b984d55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1e655688c69bd5be83bb55e3ce40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7692370a52f347feaa5232f3f9e30f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e3d2b9a7e810c01721977d60d1b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2be35f3edfa684e5276e634ee555a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b4015db9daabd9bff70ec75659af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fddfd77cfa36ffec6213c490ee4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64022ca2cdc9f1de03715577d18b5fd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c2cb7f2b630cc17d6a58e684e4b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba505b9a43638de24eadae1b58e16a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f2d329e80805729ed20781edb971512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faae51ea7a72a21072072f6aa13e26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5e6f5409d94b5c84c56d8cda5617514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50900b0661cf55536f54f1bad4209f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492166624558264d12423a363c61db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b2542caba61fa75412c22b87dde7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc740154859ebbe8afd73b422f2fdee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77271019d9cc2d4ef711a344c79f0a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373ef549d4ef4ccf5f6ec6682aaf69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636293493e9f12482877834929867fc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad2bba96ebcd4181f7b6d62e9c74d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cf94f32c4d4fca8279592778887b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dcb17c1b5476089f0defacba1bd6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b9ba053df65f7e5e127e043385ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753c66b7fb58e7544ad3aec27a4798526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd5cc8549f8d859bd21d385c3f71e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7ea95d1a3d60a5f059185d92155f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc92a6f0f8bede9ae74e88e1a9ed58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047fe8f47e63404e31968844660fd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae06ce2b44835d22553e79c4fbddd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaca7f0a111e98d6e3cea4aa88a004532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e7030e71cbc9337c8b66030e4aa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1d29546cb65a285cf675c6237401534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3accefbebb85f36bf685b7a02043cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4421e84beb57886802eaa442b851536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f973a811b833ca95fac4cd28d927537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e39cb44699603015bf120b0dd9d8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0342937c7cea572a15d9a0bd1769a17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb58013ca8d58308653f26e08866b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bdd58878669653185901ed4bdffd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af8ac04fc4af1e6ffcc16d20d591ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701d321e87a91cf82714db2a6eadeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144de32a4043198e1cdc4086e38083d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493532dc3e6abc2ceddfd1f7161408a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105828b71faaa8f9516fa0915e09bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30a23e181bef8a7d958bfe416f8da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3edc0385d891ba367a6adc03a1423a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ac4cc16a46d0d70aafb80e678ca3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668539d8d739e0ae682c7748131ae7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fbcfceaede0437d5426db2397617551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f878e74c91ffa28cbaa5da2abe7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b355c41816bea5ec85a4853604b539553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5895498548f33085d71971335bb63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26849f6deabd3b4f72f9fbe35ad9b140555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeba1360d8d921de886f9c1885ebba3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4292c5539ff1209f28708db256f57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89bfffc676a3d789e6b98681839108558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0cfe5a02a5f7a9a96c99a569ad523559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84445bf8f61555dcc7a9e29804bbfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4b19b5d9c9b317df283f84b20459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db16578b19f2a93b12423ce17bf67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677d9ced5ff6a0ac3df772b3901bda7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420e4fba3ef5e7e5b50921ea7b1bd45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30687bf9fb3c1b80ccd695501c1d92b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fb6e294a6de4b46782def1d28176566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dcda1bc0a43dc8956f6e5f3b20569567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c60498a156dafa1a4676e1e04e6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df82106d27ecfd7405da6e571decc44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb3ae6de4ca0ab956e5935d7ca57e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da19a6d87682ed2301e6ea3663ee19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f61dabb1feb4bcaebe5d0a58ecc5f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123dc01b78f026906e129b510a9f0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe8b438b37d53123fc1b1bb3c73bf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1820a220672259e6f3d7f8f8e49a5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae61c16871d9fb06bdf87680916309576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151538365ff2db6cb91fecdf983176a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90471ac664a1e8257ad3b3e21d0de7cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab0c91bb42ff16b1483dfd6585e19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4921ff6e9cca25552549bac54484d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89e2919976daac9693b812cd284f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ecd38ea5c9c75219eeb73b28995a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920b39697b46e31e1bd07e9ffffa64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0d45a6b62c5d99559f2d2f1f0d968584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac5ae01ccedab78193e252a89b518585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b06d4e331c1252ce681fa64b5a082586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e76e34b9c2dc569ee92a44133c4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c50746fd439030c7ddddfba8e0561a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a5e08c33ac172c238b2a8985c359589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac367b9ef1c7543bb33b68d56fc1fd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08faeb0d42341160c94527f783a488591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb75e4ecfe9ebb22637e5d4359b008592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b0b4406caecd0c4b1e02322490d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d15e94ad1d6dbc88f72a37b1b46cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f690fb9d5af262a8c017a2ffb157595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa6d4faf6096cd299d9787f2cf2b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a49a0f77868433e4b118601a0cd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8119b3c0bc899a36733ddab2e4159598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2b9468236b3827bcfe22281c574d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e473ad242e1c04cf4ca5f77736f47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b755d2bf82ee0d65ae297e880c7cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc60d6f09ececa604ef5551158a5400602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9bf22875abc4de2a9728d056e1465603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303871b3be37a72c62d8e99f4390eb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77106ff8fff567aa8182e1c6f43b43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5925fd1ff35c5fb3b805f61c58b7f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f116c63b42e671fa5bcf2de1ac3d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5deceaea0260ad34b9605bb234c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5b960c053da166f724baf300d4c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e173d62dea3cda69d15099b6840bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c3f029b32da19ddbad8348f35c5b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a95db421fff714a6d4275c8bd4c69a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32673431dc14e6bea43847c76e31505613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785228a6706b565a31b750067968ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a1b37629d641e3175ec935e097ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992c03a45610be6951ded6549e357d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138a3a7581b1ad9cf84621a07887de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3550c81d7da88b644f44c965c43a25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f56bc1529efe1bed6343c9a8a8f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950f26cfdf8286a61e66952672dee5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e446097419795395e74dc9388539621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec17154e7454bee1e6a4be9d8702d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b5f2b1c2972cbfbaeb1a771c1aa6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1890569fb573afd870c00a2badd39e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8060dfcbf7878b8f0ede4fa55ee530625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a525cd5e14f61faf06ba14f506e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9881948a6103f11106cc5b8cef6048627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c400bb7aee407fd647b029bc670ca9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cb8d93937581d9dc8f0cf921ad5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1812a6188428e853dae3afadfc07e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219776494aab6a7899b77d981ea26c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759394f39e3227ccaf75bbbaed462615632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b074a9005c1234b9541fc9851966d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554e73dbb2cf2ca3c4470ef75f3b95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b405c217f60a9b8d1ceebec4d6d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f121e4f51d5ffdaa640aa0a72f72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c786235fa170fcbebc0914bb2288637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e1a3c63e44d58547a482a6804fe9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68508fb3b7f65fdfffa4098629aa3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda9d484f29df454a02864d520fdd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc41be5d7e27bffde7a0ffacf6c00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190edf1758cbe58ca6af1c45da9ef6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ee8e10fbc97602b8c223aba93cee1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ced6118e3d883f3b3848ad7fc2a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65c5276f4d33cd6cdfbd20083ec42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a493b725dbd6aed435add59f77e9b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487d93cc14802366d94627c810abd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b1d9f9813c72d74d28f173d1e8c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a6295f21c48a8a954937641fa472649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264fc33e2f403b9331bcf43944a2fa1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349d8c1cd44da68f0b1b3864b48ae6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b974219e19191c02c6d25709b04b03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dcbaebdc08141b46e8f4af8aac0ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bdd66fdb5a17ed58d8ccc3b43d74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444875190deece541a7c35c18f1c33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a980f0f439cd69bb56c707b68110b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9806faec981aa9f3fba88de6e79ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ea6b48f0485bb651a8ba4d20ff60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cfd2d2dbd7e2fd978cc6338f27cfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842fedb510646bbf749fb9069b0343e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6136edb1832d11f8ac0c503b2802661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c33de4e37bb285f377c539eec17f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a5297aecd0c25db158b3cc6c674b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d53394ec8605a0cd9807047741903d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf1dfd53096a5dd20c718205f35c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91777d068eb0e8f99781c47967c502e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c79c41de8123f2e7b4eb7434291dd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faff622b4f59c7559b4e9d6bf66685668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d27790056b6c43544125df103dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5f612398b86bb3a60b75c694e330670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007896e5f6e9a1cbfafe9fa725636c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800935b65df46373893ef0a9f7e23cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49709e99d481bf91a05d3ef915378b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91230180d3710d694a45224d71f149674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9497fdb23886192ba4671284fcb692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807873f165d970817bee17438a250c67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad80f8503b2e297a520e5d08792dc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a0347d448662659ec7b628ad8830678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac88ab517f527e35dfc80926671de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a59617d22195d58ba98ffd05af65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fa37ca1e01f14206c65a747c4d8b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4699b10b37139c5ee8b94f4fd33fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49909b73877402221377f7942a54f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca962bc60f082be9846ff229a8b2cde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377b467c79c295e9de00b7eab1861b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b344ce7cd6c0bc65f35fbbf005d84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414198d286e493981de68195cb987427687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f26b40a8cdf5fea9ce2a985982b19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d2729f635529b93f329e1ed91ffb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eeba44116e007108a1f3efb740ac5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededa484d4fc40a6a05cefd4f57701c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27eecb7e3385a2af9d78755589fc2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bedbfbf57e12ae2dbd9810f5cecf66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480050baa962e9c6ba2f6e1370b264694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bec4d5af221d26ef78cfeea785d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a63b3911c2cba7152fede6dbb716696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ce2346b1be456f6a28a06f32656b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fdfea14cc02b8ec33f05608893d12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25755fd57e9f55495fa9c7c595cdd7cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f7969a5c1446b1d46cd2dfd2ba10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf79adde400a443c6cd004e8df485701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172b7a1bb9837c8a9ee90154b2bcdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f5b134d4e9f17bd5849b96e41483703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eca7eb958adfd6f09209c909bc3d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcab5089770fc8b0137ae362b68878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857344524e7d2279a2719b173bc9a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659daf93fb8638c6f68cfa83affb81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec27fa471e0ba72256b7d67fa4340708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f1aa382df603813df91fbe3daa05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc8cb3a1cdb3892a63a9f86349e9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697679f3b9a0ad04bb6d33e4ed78836c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be47d8e4f667bd64d73b07fba231e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6e72267e53fbf44517d259511da2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f30fd0d8c284fff23aa56828b37d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049d0c14926a022ff91ac01502b52d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4a1092b2b2f984c487421a1496b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114fa3a390f99e697c6520142d44fe3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f6c740cfde9540140de43083d7f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6479b38701983686ceea02ca90e8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b2137e75c5a20c15204368cd44c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c56c6ae73a8e6235c705383a0758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb4790facb0ea3415f3cd71abbd5a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471861de5de3522f61f25f1dc9c28a62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cfc416ee982f1a259d787320d8974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6a580496c737f127befe6e794794725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3285324d7dfe314a70799e62e71a2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1cc2c4e6be7f0a1977dd1142106ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc37e3ad0d88566fe4f77ffa09c5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e81729b1db69b5641790c09daebd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02191d2c0d59492055353bcfaab15f41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4a04c3767208e1ec2cdb2076996b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb059856661f5f2d418cbf3a644c3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41121b88fa23152570701b62292f0c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b38858ba3fdd380be85bddf21e01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55853f93d03becd5376f3b52f0db49dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8ae889934dbd76851689608d7b229736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8602e1a5db3b11e8f86226f40ecf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306af6b7dfe6403e9675e97c5fc8799738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3110ba750f2250726806c033acbea1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc817dcb163cc1ce95a236e74f373339740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a09637c4714a77ddbcf1301e0fbf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a9090d1dc029669f463b035c6dd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037164805db11edf454ce0ed7ca2ece8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646ef5fdc02a17ba1bff88c7074219744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86244655cbe317dad5f0e0e7b86c538745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e1fca5dfa09f6895a55fabfc42fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e33b9ac5b285bdce6c61c98e8ffef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa4d624dbb4f03dc1022a18336b5dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a53575c0c4077c19336f051df473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2971a3507b860d4986156fd1b95d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba76019ce39a54708c844d01b07ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b01e9a54880b36276228335fb2452c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039f4554d30e7efc5858e3a157eee19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ee912c9989b785d2f341b24b51df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827c5768b518652951b0614c5194d77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32cda65635238487f93534649c113756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a1d8674a73b79918737d880219be0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f325c13b4963446c1ef116f7fc181758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f546565f0455e16e48a55c1f1ea03759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>