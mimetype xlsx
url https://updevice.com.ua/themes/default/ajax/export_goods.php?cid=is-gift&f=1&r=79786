--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1c977141bfa08143374967bf8dec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c287269bfe208380e4fc07c2c9282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be04e60a2b9669af747c3ae1674743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352967e2e8f741bacd0e4b6412c9ec934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65df9252009be3808a2ae55afe81575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c76e7c1e52a1dba018bc11c0405bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515b80efe27b76619f144aca55c8317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7582d59f6e75d2bdccc5beb268b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5de179776f08e422fda66b8f9f9a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b99da89d480ce240fd8507222cdcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371892777b4327db6c4d2532a803a6a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158dbedbd773bc7c69266644fe8d59812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c05a70966290da82cb567c9edaf4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009f29902dde3abde65a5cde3b104014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc001b91ae0e2b537c6851874c1d0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc882fbc42a7a90677208a540d8c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec108428f229bef201c1ed8ea1a4b7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3844ca4fe41950ec403bc36ee58c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21fbe82819aa5269ef920eb9737f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e89312f40e6ea8c8ccfa11cc872f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c0f865a0fb8ecaa5dfeab3eff18321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fcfb8a47610771aa2ab90f154c7fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a88094ba1376d83b123feaf9df9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ab9c3a8a701b2998c31f59b26c18424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce30f94de707ec3487099c924dc4eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13603a9dbc9f4d24a3c2ffb8ae9ebf5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b17837b0eb3816e08b130cbffe8fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e987424ce372ed1aa2d8c86fe6575b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749e57eff7708ab0a2acb0b9e7d46229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178335bf37a20a05e709476ec5829d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aaeb11b4301a53ee375cdbbf38cff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872cebc3d6c1df6ef49ec0f1fb10ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b39196792f6bfce3fd5d1a45fd7df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5645b0509d30b91e93dba6410d983a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa44d7edd91faa8ebbfcee20b2ea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a751bdb36e0d329269884b0a2d020136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e35fb3b241a5ac4c0b05c2a4246437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f4de7eb6876f3ee59ba6f00a5aa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae092375f123065b70f1fa752fe09a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9478e6a9cf70d59719795f8892c5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a11b1b669c67b4f5d174f8120464b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c459541f0b830d80f2875f17952c78142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67610ae855f5415d3cf545f9f274343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c6f732d7c1baca9f81000cbfa14744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e699e15c6599fcbf2909b32e1e32a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd9d2ee718c2b7ae68c34140ad27d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e61434871cb7cddeefbe47eb30254c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20756c5c1db246537263591d037da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4833a9c368f14edf17bc6a876982449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468931a259d08a896c00af596989f6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25e042bf163469f9e9b896c7f992c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a565ff4e155f94c035c68292d53a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133cb73d7e081d872394b321bb3034453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c86ff9ceb567ae7454105cc5df278954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c9ef1064b6fbf2cc64e76fc02ecc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5043f2c72babf1c48f66a786dfa1c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32b5e66631889ee2886708526ff2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71b9856e87f7c4e7cd299b643322258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4262e7d87f8dbcd8da055445e1f0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69118047c71603f5ce5a2b39f0fe2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9fa91a55ea666aa33af000220f7b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585181885a3a3a627e2180e9fd3612a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687657efcc5de520ac930b8569d6d2a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ea32680cf1ba7c44def8e26bd3ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ccbd3a05117cc794f53e1d92bb8ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e25e4a93bc0c77f51be15bb21fff7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ea68284539481a645f9742efc60d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd5b2b22e2570171f8e006c665f6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275b7feb14855547c55f883e90519d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0505103ad3f7593ebd2cbf308c4f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27371f830940a1b189ffcc2a42a1707971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4e5751057f92e7a785a823061af972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ca85363fc330de8666a0f2774a5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58b22ac5858fc35151a75c99d01aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239272ff9370758213b9cb4b0812eb8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b9747e52b0643476f5f13f39dc3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93b5c684004f4863cc71aaabca20f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b339b7df1c34153303d85ae709c3e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02689ce57dc02d659601293d6979f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155817d6d4e22347aa61b7af877cdc0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e22765239d73e9106b26f98c1f4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab12edfa7bd7bffaaa2dec6ee733b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa34947b93275038c43511ebd0f5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b8d2def5551e55e5bd5a5a523767b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ec6cdbf31075b2df0ba516e3313b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cfd0d2c56921541b8e3636d2faafe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494827bfdd39f5b5fd2b7d680733a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bf42063c6c06cae1307136a6cff788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4d8c422e2d7184202ce87203043f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e978cb23a996fc676a656b5e60ea7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690f7a6b776dc36804531711ffe789b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932189df5d953e1d471dae430cd4ffa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613b78e0f8aa619fd121e93e476fcd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1151ebd3c72174e30b9c2e3f0b82ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c7a9c064d8d7fc759fdcd1c89e2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6854bc368c8f4551a96465a98cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459fbf01c5d46c7631b2034e6af61b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a42d1962661dc5e3a2eb1fadd9da4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d3e07ae0ef02549f9b64ac76a045699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475c6342671d56ff5558b67e942486100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c2776924ccb67c6974c8b7c6674b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b6d97bbda0d8224ce1f92eeb3557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c5881ed6c263c15c1210da2bee65a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c745ad19a43ab95cc63a98e89be86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108026fc25f9147dd606e41d751a65d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19dc65d0001ac4cb626adc2d881b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e641fde0db9b1d846a668134d92a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647fab5c758d7b2953a0d000d5aab16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526901525754ba78895312745cc2033109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf16d27d86b82d395cabfcf6fc800110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4cccf0180a64734c80bed6d916e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d192108f113b5458cc2e3112ff2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24155027b72640f880152d713a4f64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a509d8be8ea44a7161ede81178d5d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4525a20f6f3736779de4e46282340e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33243867cc660980bd13a05226c3365f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409aefe9c64d8c5c8f64e56b41e3fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3243bed798927728e10c3e01a168ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5b249b1d45588e20b0878e32d326119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002514d2c5b7cc6e4626a8706274566120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a096cc3454d6d8ccd3bff05f34923121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09b882734255db66203d50127a11b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c22910a05b6d62581647613839f1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632dce629b6bc256b47f56744842ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b08ffed7c3b78bc04ba334188e1046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33a483ca932fdd3312dc8f846bf8fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37648ab9e877b1b9e31be483267c2ed5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13b8f92b1632c679d7938d10a11d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051a60f7085cae672115e2dd14a260129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2e2d514385b5fed0287cb0c0cc9b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351bfa81a43720bfa148d5cf3ea3b57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7319ea242b8e1aba0a23b28c0aa7a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a65c81c421db7e255df0100f8ffb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989bef0f1edd9f9916545bbe36ecfa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebeee35134035144b4b707170b6a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb513c68cf49fe475b99b5744864c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfea339f51b6c4940263bdef35b66c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3166cda7bff36976c056a88b9a9fc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1332fdb4b5a031a70737451dbcbd16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf910dbfee54e3d790df6c474ddf462140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f84cd20bb426a45bdf2cf29d3dd65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97465695bb53a4ca84ee9cc71d68ab7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511c187a4f9dd1010bc6f26ec6a989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b95a875bf56e742f97b0d554876ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383642fb754cab1d490251cec7361d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f3eb6d9ba1f56d94167d0a98208b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c107d3e0e552d1e8614b3a5ff4c96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2067e2629fcd2485c7c7c31f5870148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd31cdb637619b0b117ef9f4ad4eea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb25d7920236f6473ab1c42470f0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f69130590b1c3be6e2fd247e0a3cec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149ad2bae91b0463a11dc4e0986adec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda098c00a99422e8aa442d1c9af8d32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024aa9c751aca3dfc9224bf49a0f9e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf423ca6f009c6bf352cf596c4acdf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714f4749ba0d46161f479e6ff3fef2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4f991d409308c7620aa1805bbf91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e019d8a6d5b491812b0e2813c4f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066a07ada66865741350087355c5f5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae42d61bb6bc85cead43e337a13a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbae5330fdd9f4e6f1aef318d3709d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac678434c53b8ca9277625b283f2e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1feb751ac882a98e1a0eaf617106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d69beb79be9164a86f58aa8e21793a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9f7e0821150e91b7a4be3a771a54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29902969cf254e29d0c6e12ddf5a1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976397c7d1282409c69b005f91c484167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91bc37d2cf9fa6339acc9e8db85caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab09a3e326895d68f5a91e122b5230169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28629f711e19e735700e5936cd2642170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a368c1218eb512aaf6e8aab86e01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63d2d4393ab1499da6d6251f667cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404713fed5edbb53156e8dde85abd84e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c425a91bf56763ec04794c624d58535174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0f012556536e9d0fda6c1f01dd135175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005ab628dd3fb69f71239e15c6c766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91dd039483df0a2fb1453b151366d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee27e7ef4e567082f2b482e03f961c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390e88372bdd5152e4c987b89ec112179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f126118fa9ff41a863b31f6ceff81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498fff88f499329da58200eb7417d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5ecbc2e9287dd768703c5cfb3443182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e9a1b4d7616f26a5cedae6063b24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048cdea42ef75298c7e3a391f0396a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5ee7bd653e3bd4d9e0e4ee61aabd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d0e18260526b5230bd0441527c392186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebe72c69249bd16e3984cf5f50374187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f280ae363e84f2f16ac546c4f89e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea977db8fe7f24046e8a42d88d338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde256daa8975d454be20f775442d30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb55fb9785c2c3fa43d95aada9602191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07fd98dd6873ae9325bc220cb1c1d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659889d3cb75a7a3d1dd158dad8f431193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa4c4a8765e7aca7c2f7c3e62052e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714f549c652ca542e82bc61b4204897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712fc4398ece1a35056cc07aeb4399e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf918388fadb086a8234257d410ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b315d56166988ab92c2627a9d50088a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a8d6916ba6c2570065a9af2b60d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcab4dfa9ce363cf0a73e44f427cd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eab59141362c3cf3a130d9569c939201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e25dc2ed0566b1fcace1a7d42b69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd4367b8f2569add7fe3daa95329e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d842f791ecd0dd73a545ac7a0963a51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab16f665447656b9dda79ab2b17b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3778027152b74f250b459ecfb250e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33efc9a7f1febb50b21107a7976b2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0231d084bab4ae566833a98a492f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd201206871024bd40cb390e4553ad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a065ead39df9ba1640e473b1089380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9a35b5890473307aae53e6bbab48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ccb962ed07317457dd553baa1137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13aa13179fcbb183e9b47ba2a142f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a3d9ad16bc78aaf8c3600b53e6b03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff879a504b37f7ffbe26f466d2e8e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f70c83d1b0216c83985a34596aa2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959aa3712f9f3b60fe57abee4d529b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f427de0eca12cbd69f077264a716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6caa71d920b8228344712c70ff915219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3792621a6ea54c29309920f194ec567220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baadd710191eddf8db3981c4db41b89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8eef7064da75ddaa461825641cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb49ffdc8371a4849d2394a9aad87e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345c4bc26330477c9acc9ec43d02160224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29569b751e96f486875a5d259ebc4b9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f520195547c0eb559f18f88cf339226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af862406e500228432efd22793329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f6e3759b761504d3ae6a26819202228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1fbb991025c2933fc7e6bcc6cba10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16636afd61b8ce1d240bd114dd39e69c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d4c9ebe975f7e5e01ac8ba0c19841231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a2e6cec295581decab99921eb2b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375807f3bc2f4f43525bb23e6246578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c38007fafed97fa50d943f54d344234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c1988c6ac21c6cd689d7a292ab913235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83867ad10e6226663df13269abe691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f3f274dcfb678b7e05535630bb799237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb77a23062ee1ac676e7f6e6e02df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a2e1729288395d2853cd0043200b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bcc50d60f2820ce59ba7a8b938d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070779dd01a339ce07ab314ced61257241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425411c7f464ad65718badb53cc6f5e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6fdf2b7716b4c08b99eb3865349d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb887fcdffdc79f07e5764ff9d79b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94bc30db1fb3e5f8a7ad0f6917a36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a409455e9a607f0a684a1ede54ab08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e790e57c673f3d4d10290483c86959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad0e2075ff7c71d0b1127d9b20ed0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117800f4117ddc2384ecf7ccf6e3889c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733fdf0c0848c3da27e66d6045ecdff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8649c15609b7057d390de496df2f00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4191188350e239a826001518067f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b536db20b7ab004ab6423d56d89a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096cc9bfc3f9b540b619efc9a28ec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd152f315d046c1e766c9a1bcafb86d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89b5bb6f776599d3438fb10b4821ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1002fa9f3526d07a086e55165f956b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aac9e80bbadb10a34accabcbc3a0b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e59df0e0151bf252f453dcd5845e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e906f8907c5104f1e2f9566d0c2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e68e7d9c7f0dfe083fa22d29fd03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99792095f11a3d77154ae499890f36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd20b75588df1b2d999450df0355b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0375eeeaa930dedc5709ff387767b25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a0abbbe6a76d2014c8461cd18c9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67fd02eb592209f6c0f1cb3b49360266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49061805d5ef98d4b23183125e8bf37a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b366cafa0a34f731d6d2644a9827268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42883be962121fe956d4b172d7443269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406896e46f394b282d8bb0571fa0ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28497a12dc8226bf3149da2025742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99f754408314d98e7f2e3b2d852e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cc79331594cdc6c3e2a946f8235d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c546a13ddf8ea8024d0e425b24b10fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd1871f7bc275bc661c18442eb792275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647edb4c1082219efba885682ffc492276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870095e2ea4efcc10718f73ea6f92e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005863e98a158e6adcc4a449adae1bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca179666ec0d93f1052ab3a0052efb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac2baf67e7ea7d68e9d61ddd0b545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c224067d9988592d49e28c8d8ae5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190eb27fda16aa74724fdae777896a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691eefb094944c90548de409beac43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d2b4696c2b6d7476871e372c3ff5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97b482d651e2e746c0d3f1965689b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab4eda64ad6445a59f14f08a0610c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55dd7613c9978b039444d9f6fd64c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1e3eaab60af17ffa3ddac0b1572d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091ab8fb240ba3afc5fe9dd6c8e777b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd2ba38e74ecfcf19161e7df9b285290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6678104acb99c4d284dc796f35f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9a066788f527f35a5c7377e5a8ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea509fc00a90cc005db0a39ef6754ddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b44597eba330bfb1acfdf5cab6a51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d21943554dad2fccd13e7c822d220295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c904bebc2c2034ba8c80db203bb08d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ae4459ac71b82f3d311b5c1b5789297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9535ca9dc0402c9800808bb984109e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46895a47715aaa7888f1e27d8cc4894299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b88489d505c7017aaf767e34b97c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043349c1570266262325cf5ba992c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b8b85394ee9db20822d2a611da479302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13a003ac53ebb0bf21f57d3aa63d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f201a5f78170c60207d98db8a43a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd559c49aacefe6e4279027aadca03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7f81d99bd16777baf4f18179318b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ccf527bd8e14661fba72e8417466307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444cd61b4b348126a7ae89221269703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e86c73ff996ea18251563dc174db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2865deba3d9405807250685fe49e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f5dca73b0b61f2225251b461062d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98c46084497a18ec12dfaf95c5f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351544f621bccb9c2755fb0a88a7228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0eeba6e57fdc153d0595e0bc6ef99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f08a0512a1546825b8b5adba4def315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f5b13d7f69cefeafb5e3734f50b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786e869d70881ccea4a7e59ef8d8d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27fb0c1700dff1f20cfb9a41fe00bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a103be75270789384e6f77bfda86e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c631eef1666833589e2d3e9fceed6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294deaea3645ddf1beaa10f82b42c6b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff98cdc4738b0d99ad1f96b8b1157322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aff52014036b54f4b7024463fd004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b86863b13c05a2c3c38dc688e1295324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2fa81b2a85e474381d25d62d4cbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c0ed4ead65e9fbdeb6c9ae48e3de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb855e5711628570c307734d753acc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1527a9d02b4c5aaa43d0aae8a06f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9bca103a8349764443e4c5643c0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc5a924ebee5ff5a8288cc46c9a9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b563c76b5bc1197720d268be41f0c45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62980ee2baa6987e78ad4abf9fdafe08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac69c95735125fd839b2e00b44016333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13332dbe525b440e9345671cfd3cea36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d46510eaa050807f64f3b276a9a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c8c75dc3a7899ccedb8e1bfeced54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f13212257d95128f3d72af1b73843337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4149ef1ec9151ea25a5528917c3789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09e0ecc7f7c6996b3b9600d57f70e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefdfebefc7b9b80eab15436674fd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d8c0c9bd2a29372f0e581ce4b245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547608625242e8819ad35915f0771161342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2cdbfea5578cc28336131675df01d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3e199cb1bbac56dd42094b0574b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b71c935fa3ec1dda178f00f7422fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b5080953c93dd40906890fb52049346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a15f2afab4fe15fbf40e1516d060347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fda465a592877bfb4b2463669d038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446a714e1a04eff2c8cd7b5180a07e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f02fa795b640aab839a73efe27bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c63a179988024123919fb9802890351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38952feb325ce324c93426c0294db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93866a98184b9f0f8ff6504714bea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8c9d6e40661e3a413330767dfd4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58f6a92e697663254c7cbc5193995355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa454512fdb708f011288cb8af7ff8e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6750c83f0fb273c35bc4c605a6c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef5f262c231c8432edb3a0594b9940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef174c25701e1f630e835611b32dc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9600840d98553c661619e378f70a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0569f950156e309d17d2fc456a980361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfae7e7f1b4669118cd0744db3832362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd96d4f8ded945042226cb528e176b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9b617a97366bce561899ba3ed37c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e4605c6a8e42553d9e3323d02e67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a57a835dc360ffcf7f6058e2cd176366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b406eb43cb1122e5e5238b9b3edfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db140ddaf661b27f2be15ae8362629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa54f3dcd052f3cb325c26a656f08d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e4252a62989caadb628b0cea1dcb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c39ae810a01a3e722bfd51cb028b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69fd9958bd57988417c57f3f7b1239372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222805b7892557625b1fa24f67b11768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93dcf92438d90b9ded58fae36059c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8383f11f02f70ef44f60a810e270a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b26b1285714b4c6a9fdf62e88228376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c8ca7911feae1298a37ac9848c3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2565e36d51259c6a2b72c2496ee7e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60757a5628e9a9f079bd7404e74f23d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa69dcfc540dafcb35cdd6dfe47aa0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28d07442c8d6b72902dd15d4a4f4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623758234fbbfe7948a6cdc95544c6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227178bd52ab89d8bd9b33caa494f82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fbbacf746991b208182e356917fb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb192f3e179ef4318a2921f6a6302a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa04428dfb03c34c0820eb28576847386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7bb67c6d26ffe2b4bf21df14acdce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2115d18b9eb07ed301c613896d9531388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aff57c219a63cccbe183fccbe2e79b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbfe53744d099038610d5ec26517ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07f5cfb31e4dc320ea0838798d15bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55eefae0bb8f0e721d8c59023870f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa4e23f38e7de947e2c06dcae1e84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52508ae9c8771222ced2f8035f1ca3f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14356a4629f756eedcfd652e2929679395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb26101b4ba7ae0f5a059953fa1dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037800c5d494769bf88ee0fc3ae57e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728255611d756d6bcb7ce742c45c8b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965043d54bfc0a748ca5b748a16f9e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85c6e0dc95e9318df15be888f1bda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da63ad30245b272cbfad80d585c89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b757c2202998d5dc284b059ea9132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc10a16c9fed8ec64427eb10e8000b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049a7e4c4cca997bbf7c5586984cd5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11bf03cc702b65474b8335f2eaf0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f063ef11f4b46b5242220b85e7def406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390343cef2ab92bbc9b3cf7a7af5340407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba55a8a8f301e8272174c7f7188330408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f14fe755236d9f7a538a231ede848409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e306588624fad11cb8bbeabbdb8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f6e2c6c4515a18969c905d2ea671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85a5573bde2646add881e4951c446412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f106fff27a8835e72445f729aeb0399413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc450e5c3e651220214a971145b7d0cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca06dbe4e893b1bd6d1f843408c5ee2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e055aeab2f95ec00a49358bc55c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b2150adfee49c920ab659d2f9bf1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584edd7533d161ab4688beee7011ae3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dcd97d8d64a41c952e78b1077a1a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016664e79d0f27a72fd540f6c49c71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4486357aa9d01e56c98ed19ca4a1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e915e9c56bfa5b8b9ac2fa8e138e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4ed144581498053a2897468375ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86e7c9f9b8fafd1607afbd296e277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556f04dca8c8fa3241bcccbab9eaae6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c293b8d91e6966c91080f0391d286b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868c61728653253201436b97c0f06b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b13ee2a5fd3aacfd969b0ddf7bdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384b519fc46ff60c49669d387f9e0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e253c6ecfe029b5e094674a76d986430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ccb61745e9db2e16c0a228807dce1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17811cdf84e0ed07c483d605ece2db2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c67c74dab289ffa8bec93c3846c7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa27a9c3c84beef5906565618d92e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93703cb88c82fed23cce2a1e2731d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894eb091edfe81ee9662125a0f3554436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f500dded96aaf873dbbe6701f2a5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123c37342f643dea48cb8dd514e6250438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641cc5bc18be1137c22039c3d3b5e26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a6f393aa390f812ca638d285fad1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ae3ae07f71e9d5a481bf36b6a4f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9b91cb8437414f53a03a10e1a195442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bffb1aa6f08110419f1be716b5e08e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb52028ee7ea358e205a769d63811e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8f44d8528ee2bc44dd796339f787445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecad771a275d0c84f027a7274cf784446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70f92a3cec61d6a8e630a85094325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bcb06db149ee227729d8b1085cd38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946d44ee078f53edd71125c8a143d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791eb9e92e37ced83ef4fd379ec8e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f0d7b59a89ff1cadab9a6afd939a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf30f947d10c5e16d2282e0eacf7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442faee721127c9e003553667dc41d3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95924b1eddeacd340d76908e545ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c008eb708285568c36950c70584b4da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed71287745f4df6690adccf957ab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822776b257bd99e7b28afc7d77b16c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc40c9c653947cc27955662e276c77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34d6b02cdc316569d48cefa44d10e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556a22de6b44df3503cc8cd8ae660f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366ec6d903628d31c8fd2797ee5b5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a88e947532ef091bae2ed459d41b86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d585cbc38a226734bd239101715e39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0624950bbe105c789d73e1df58365464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36d93ca08a226e165a0bcb428358b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98802ad128089fc4fca7ab086177cddd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8288d96742a2a47952d465920e55a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e6c3e065bf4128e9f0e5444918118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb36f5cdfd045041a376354968e2d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64773ca1acaa48c3751c0086656fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e92984d25cca7ead709cb496461a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84017258ecc0f2adb1b31045fd2ae5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d12a87e769590f6bf326ab56e03eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c5e333864b16ef25368a299f5c02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f58dc83e4f03142bb3f31ff93df80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725247dd3b873bdf9ab87d213a5567476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d195524bbb03006b831403a1d1f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ee8258ab053a0a86e9ed64f5d0be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8930cf96967e92080b6f36cdb489479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7fd38ef09dcd948737ee350c6dca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376209e1731630030678eb96b8562f40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8134016a0f8f663d43a6b4a855ff6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dbe534813ecafc292879710b46359483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bce14f0513202134366c9d05c461c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47eab0c3bd523d8b3a66ca0ca0bd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0e766aa1734315d0f48fe951cdb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cc33a9474c8d82cd3fcc3b18277cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f49c2e7f6ada687058954257d821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679ee109bb9542a6cd1490b1f1771e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bbfbb65033fa0cd3dfb572f8f341c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddc392de132ea67166f5dfdb2da1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daf241638162c39e141ba407121cc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab028c91a7623e154be24c43421292493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15968848e0f09ee493cd9271d783646f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cf71f0845e47af6375afcc66a2cf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06254b7ec581c56eb1e0ac5381ad9df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661212936a84a9286c21d255bbd3c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c5aba1497e77feb6b3986d6634ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95652aeaa0a30c243eba7b8100925499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444efb23dae9acd53e716e9d9fb3334500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2d6437d90d5bda4fbf124a0a4d528501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23ff26235598733e9ce7f12ca4d3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c53b1b78dc6026a04a4c50dc61055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28877f40bf274a2efe6056132aec915504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c7ee32fdcbdee609d0fd845d5f84d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2802fa3f45034778ceeee1ea94f2a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceec485766ce799ccc04c9728b68f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b58b0f704ac680191fd5e135d4ae01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461017fed5731b99828b5c62063e11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c797f1df3e5eca45783c9e11c01b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4683e05a6409806d577686382900511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd4b0ccb16f8f8467a952ce62312a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db3af8b997100e05cf880ae64ff0a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed369e384008d6cb80cab58c8678db1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fce781525df9a5281b4d8c5180614515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba26fdc6c617bb0c48e5b777c0df1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f186e2e3b59d71d0930b0e1b6ccfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef544c3711ad5e5da9e396b766f1ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c2edc3910d4c171926c66c1481b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c425aa0842f2e18d71af5986a1a04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0bbfebbabc42100bf7f827c79e552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fc9f01c3e4beecc6087896399820522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da1374c8e8c6b0768e16ce6e924c04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde2f431f21a90f2bad534bbe596b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91389fcf8fa0d8a055a67370147a73d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b76b54c6c045300be47d7c6faec19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27087a827bc29c73eb990610726f8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3273ce8c1da1a78634d20962879631b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759a3162ded3094e31787b23394fccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57751844668c29a5c98abd1a99ef2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0d234858aacc4774e836a2d44389531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589d3b4643eed49599f6044eb52b71c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a189e4a42b8d09f27df179e0d4d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f02658b4809b6194765778d5d5c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43beeffe97c3a46d7c9b0156cdcec52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a14a5aac3346b7c2b3f70d80fa2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a38aec7bc03bd629e7909625d84f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a16a4e179efe31d9bc6d5784b91af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0292d798005e0cdbcf38ce9466768a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096027414d5e3a7a5f852ab92009cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb174a436db9859e8770e5a928fba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1fcdfce0f97700c25ba503b96cbe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92df2b59cf67491e26db0422301ce24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b908c4f2944efb1048152edbf282544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817bd3c577243eff81396acbbc3b8de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3261dda6b4203b3106ffe657deb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb18ee243f8ab363c1cd536133deb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb12a510cd2ff01b2094f9900505e69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc7ebddbf523fa4077f3a6ef880b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c46c853140cf9c62999fc3476fb8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e7a012301a0fb900b085595909da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73fdd2b20dd6ade40631479a7a91c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99b609c2dbe73af6019ef00537830553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a19d5710492374ad14f675aa5be95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f096c7f13df88981b90534084cc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c91bd63c87fe62fc1d802d038457a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2f88d9dd094bdc350df181197838557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b0db7bafd191dcb8f9e9b675f8be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7948ba5ba2c992874c864b0893f3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0863c21a9a5be1a3fb73e59d02c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c03aead284b03b999b05cdff65548561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe08f6f0ac84d042a4fb5c2938938562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f745ecfbc7652f5f2587322173ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d3cb530b582a0a5e38d5e6d27c78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399629606b98f3eeae35558ab145fb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a68d510dd09fb5a694906d75d5e16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3bcc585bb610087bbbfc0d4d6375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027506afaac39205d007c8502ddbe49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59517d65043667fa74354bc6c373fb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75b79755b4d3b1b81960fb1f0c571570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53659f1c736672f395a517c49ef88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0f238c1777d5b67675940c2312b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd9ad3438e376c522daf6984824b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b4be65bee1cd906ea175432c40d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017929e7e1491e934d535b5e2346d799575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c2ec7503194f18ad53fa94cbf0a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801986a5b8eafe3eb40a6c355b523469577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f13b8c1e007362988f5872a4a9902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5910a3a35bbc92f8708b4f913aeff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf793719961e8e930c18697d93ad8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b859374d6e4f289858a817fe4dc37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd841b157d0204599881b7b4d3183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fcc553b196248d16cde2835533db6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b855e1da8586bd94f09ccff8de082b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d41c8a603a05612c20562b35ed5fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547deba9ffeef04815cdb9867c49ad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed89218bcd8fd99efece4bedbd2f4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6647477cf3367c09212b7b953374d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a21cb2cf80656936148c149f24ee1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab31d70a7d4550c8ac65de7e34574590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acebd3e39bc09b41ff2ffebe11d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550ab95f1131ba9c63cb4247eb6ddc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525131c6b0ac62c8ed5479e9d16af2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0138801dced2be534de46b7d2dcf36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30765667a4657b92f7c2bbcb138c1b4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9443c115e20e1965afaa1ec9289c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e8ac1628ae79a65bd90669c49596b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431f8663d265cfbfdd2bdbc7642d7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0faedd938c67bff7d5eebf29afe76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdc522b1543b8b33d578985b7a873d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a0c97571016cefb869395f2f5a9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017c88feeb62fb39361e8d1501c41d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160e84a546900b1fa7ea560e9359b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6126c77f7456ec13b7e60e0ba65619604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3db3520e291c50822c7243a218fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7564a7830e194a37be92377382e72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692504e0f004208b54ff1b76935068de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82149d6257b164be69695a32be0dd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a1e282c2aa856f107faebb2eb9e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a42efb5cfb4cb2dd7be93b4ffe75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f033f7f473ebc618b38b83ecdd9870611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf3cc1a6d4fad19a867b42f140e922612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71987f235bc223475660fcffc963af0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1b7f41b6c32671417858e3861dd22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b8afe07c98affad11cf172007f109615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088e7e10d47febe1397013bef67e50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079554a11966d3f790d4a6a0e788bc73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edb6211fcff0f597d327783ae1d05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3039fc98635b5062dcec1baf4ee4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471d6aa2709b7041422129b65e12d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ddd7008f3a31199b86c82cef6c80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff8389b7dc4f1931dbca5bb9371c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede759ff1a0d1d72ce6ce86fa37aec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23ba1a673543f5081b65ecadddc23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f9ccd49c6b588ebc37a874d85c48f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0b3f6a9ce76c9cc15f88c26e9df7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfafe8c5b5638faac7300a350cb58b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea0b91d898203b53a1767867a48e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818af43a088a25b99837b5d2ae1e73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dbb369db3354f7669dd7d4a368eb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0c27b06aec7dcb6d521bad2e0c2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd6420f47f3145798e26548defec7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c31d397c62009d429505f7da34ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af827d68cae5be85e0f044da425ba0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8fb311529aa38177c66862eb9599635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521ff6810d3612220fc69f173e92ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd0d039351b5631d25af80434c3ee3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a1912e7d2f58f2afb5190208af71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515efe0f449b33004c61d545cb23a779639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218eb0f26096e7eb3d1becaff85c2cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3cee1172e65a6f3ce0b322993a0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239879482a1729c1c19beaaf0e606ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6da34332e894f5b499c246f859b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37041c146eba90a61b03867d3070c171644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456822aedaf08fe391437a7bc67241645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f2adce0b00167746f9ae79faa128c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708cc16b8c7cf578336baec5142eb33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ee7b1ae5c7167b00e11b566975e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe490d7cca1a1be5f9b97aa9a083c2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e9fa287db33a2901a2c1c79b2a1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b518351a9679ab71909609854331dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc13614bcbf150f0b871b9b0f59d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad810654d02da3107850e70e1d3960653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c3fe637450029011d983f50ca801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4ec8095992e2bd39fa11d212b8de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298669d195be8ca867b66526d32ca3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f19f7865de0863ac134b22508d94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b330e13d8f831ec22949601ee6e9b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17259b6e69a510a5ad4f11d95e086f42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988695a14b86365f64a0f4d2cff7cb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685525faf1dc0f9ecec0ab449881c1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb85ef3deacb1e4a4ca347d6f2dd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccb13211b4f4b77b8442b602bf8b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559fd7e9fd6f8b2decdc50811a0c1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97920e0cfe264f178a725349a40b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ea29986aa366697eb912becc244e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914dff9879944612a85756b2dfa6479667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf247b0aed737b7b6a314355adbd166668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a7d6085fadc2665977ef18c219a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377ee484ce62f1c9a8fdc12d88d644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cfa574562ecfb4ea395d09847e40d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a7117d9cbac39ba14b32773d46bb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d9369050e4247f22261361787e57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab29ada0dd953aa31b990aba6d0d5ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efdb73b8951c5f3390c92e5f8557ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b318956aae7ac3d443933612444cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13fbd350621999a3f40c7a8a8db89c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d415bf5031592957d9d30cc0dab8c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8653a853c9ebd0cf3c0e6d8ccd79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213998da88bdb61c92cc8afe4e50dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef150d4004fbfd7bf2152c1d69a95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b15837a4cc59c3bec99377db07558682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bdb427d3b28486d52cc84a5b28357683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604512150def5a75ee92dab871796c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40dfc33ccc2a591f207dae025bb510685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e23502d934f99f847e811594e0f79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01077c189e36664aeb96223e06ab7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb02357753a18accedfbcf7dbab538688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20621e3d7cafde9faee2d1991103e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bfed141163d737ccc4d6049403e58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9781fe2be19c880d64ad39e383b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e6f2c090d8b0a6ccc76606048b28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967173706ac3eeff17d092c387a782693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a9759696ac035d1bf56af956e6a9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644573929df46de76262fe0f4a8ec3e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef85777e4ca743fb706dafe613c279696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840314f6959ac6d4879e1074909b3a71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a7edbd302271070a59a46a53b21e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6343f567ae02b23d807152b4b1dc0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4ff8914941ddde5d39b859a8aa214700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf210756421ff8cd28619d6c97e89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f866697bb8d30d240e1b5f533036edb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3350b997b2f3d03eb87ad18badbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579ffd418ed8506c0fdf9b6cdc80c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53167e6b24e6a462b41d887f4cf9558d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc493652587135e74a116224375eddd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c64415012920b9016784f32d8be655707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4efeb4b818d6563a2b2885399d30ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8237080efaab6d9a432921e1c5fd6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3220cb34b362afd9ce288c1def42f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de3286614268560e99f22a9e3adaa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7c979966c0d2423651046e9faccd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204683156acbdcc9f4ad6565c920b03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87576466a61b108a7c72f1e72292fc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb01236a808059fc605cbe7357d190715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab5261a9d7f0ff34055a398b79c09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d53cc53b38a1cb396a0247a811e59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010350d48d95ede32af0c9d7fd5624718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c113d0d82d2ce17d002f1c932aeee7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fd822cd2ee83cca9b1f21fc06ea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf8ade8bc4c9ee65589b4931785db3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5c3ada3fce32aa74adf674cc82e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7005a417fecbf717ba56bd408162e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027663ffe7a80493180035ff7b2822e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e199244031a0df4be84609286a69368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901339b66e74ab9281f88f3fb7c3eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc39b2f840363830be718da9b1a56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b6f10d895980a3d8e01f99f23491728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353068e372c98382170842cb65a69e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e02bea455e0ec0516e627f268a92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466330c36c67f164eec1edc302d3c41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d72ca987baa9104670764b1ddf58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48465447418206ee8db3fc51007b6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c3437fe596c829f268844e33598b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd963f545eb8f02533002254c2f033c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41666a1b9439fce22a893e58ade8acc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e13236af7aaa185b17455c3b8d75c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f26954f8d03aca150c9026f9018b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2ddcb95a94689caffaa9a941a9f5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e8b3b5b43b732d6ccb5108656d50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a152e4e29a9e8653b059bf53d2d2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1342296e23b8cb0c6fa089f27672742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f7cd3e45ab71e284b5036ed9e2b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ed4136526e75e67243f204a94663a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a5eb6c2581cf53f255d92b21e995745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354ae45fac39c947eecb587ee2ac6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a52f8d31109163acf5940d637208747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a129ba98b3d324063b4831d8c5185748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7023d20c149ce3d5beb007ba12cbf1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdf71de34562e0d9e11eafc38fccc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41350a668673fafe3940bb01d3925e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb086ea28762c60ad8602503a0054e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539e1ad775e42994a8dad8f72a8ece753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881a9bd315aa75cd39e2ccb36b184c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea7c1ac6c812553e91186b1921b11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28e1bf95c4206e67489cf69ef31cad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d6a0bab5b09be4c139f17ec8ff2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92fcd06de3ec654852db83e6f949f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e83b3dc842d1a0db2b78d805c28d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b3df85d2e933d0f6542b98661cb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b8ea4a01a8a44269835e3cfa7f7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a10c1175a5eb4dfb01646e84ab9fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d29b212d6e5153ef33d9598258b994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a4b6f5a8b25bd43399ddede325d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb2e3e1852c2efc4813c4bcc3e47b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69f009e16d7fbc151dd5b4c4d060d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7255d118111833f70a5080af9c7f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b58fe9319b21e9f7c19ce3b55ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c258bb5a8490dd3da37a8cb9ae2df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c908dddec49758457727bac9a99a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf021d096de3d5f776425eb84366b5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7b22dbfb3efc1e1db77051bc7f02d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91755b4d2288576e47eb5dee17d2f56a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820663c5539e76994f85055e520fcdfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe6d3365bb4426557d7188b84e1c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b352845e471b24588fb664e2e6d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba11b09c9a5f988cb11745157b712f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d207b00c66845dacb21d27b5c15c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484baf09b77be08ab7955efb116db3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71e9bd3569d615ba99e70934c3a8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8586cf95f087d2c4444fd6bc880f0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c053038f878ce160f5d6d8ded63923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9d1aba67c8814be37ac37d375bb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8fea96fc39e454b0be4d03e8778925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ef1a3bad9c00c52bd80b30976a6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf6c88762dc7049986e12521baa1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f348b77b9c410d9890d13057c03c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad0b663e6d03537c3467e2e6ea1c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48c8a3a2126c4d4cfc19bab4efff7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e4742f7676eb50caca3d1e39cfe231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7a8c78690c087526b655f98c1ac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780da5a0b7529479f47acc5766573d8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5bb2741d9c2301d93cb770fa7dbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136c99682e37f7e65f6e6d834173c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124fd6edf802d4b5bbb60bcff68f2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff19e3fa03c51e493a8b804530e09a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c887ef1606e3f1e35d39cb3ca9c55b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9ddf87cf31bd472801f63b41327a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abca66afa0de36ef86d36ceb43bd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5461b7ae4b1a75ea73de466c505f49a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbe3ab5abdf7e00c5dafb1c85ff5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4800809987f9cb664a29e4b8ee7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cdc88df113ba867b35da6f93948844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d003cea994f14d55df94c2f7eff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde57b9a37a2697e0e423fed067b7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d851e7acf8e9ff74ecd9ed90e7e36e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6d3a9c294bb09ae81d482089782448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5cee656a3705e87e5cb09fd9f2a4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768612267061a146c813a67af7554f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11208b8d4f36b57df6945a318e2169df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd8eb0b31dfac34b1bf9ba0cb925d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b35125267b9f0c70a47efa48a275553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7452348a100720cc46597672dfe0fb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ba33abd717ea66d4839a960d4fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a48af7764cb0dbe77414574332e5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60555885f47dba2997c90757c1734ba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade25feaabf54d9addf502962116c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f229cc49e39e839d1487466b3abdf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ac2c1a981b8b89054e0c0070fcc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3d6dee3766958c2f38029df247edc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034b5b891f1be563cab0ba33ceff4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef6228bf1fcadc16986c0e2c4ec3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217751b7c1101831cef550098cf9ad764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fae063a6050ff69d0547caaee16b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed584d06fbd9d8e050d07aa333b06b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103df4e327d0bb4443d7cf5398d062667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70e87327a06ec4fd86e96593cf83368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde97746d6ade5def21cc8e3b9261db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e01d7ea0abda57ef377628153f332c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07064e1e9782fa5fe36e6bb8a777271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae114f8f05c8fa8baeb9637b5c74af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db583719958a40d635104e63324e6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b9a2807d0ee5572a79497a654be674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75abf937126412261b8d09a546a2c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8f1467ed6db2735239a8a569076676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8682e61ecc8b68db2a5ec6419d82777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faac6a6ad2eb381f80021a29ad8cf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e01a7b1f397ea0904e071f97ec67f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ece68b507cd88720e8873ddc493b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f88475c2265ba7d781920efe9baf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74bc207145fb3b917f2ac42b269b6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ff40df2904d407de3e721158653483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd79c8debc9b0c3240ef445dcfd3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867ffece0b22fb9a5f122bb930182485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89943cefe760525a80c9dc387543ea7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9243a975144fa2d2c1721de6db5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f32688a570cbad5da4c796cfa347288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1a0e607d3985c5df88ae73a683fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d749de3524f5ae24e7720119e5e1a9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a5b67f32fc0e74b1015ce000e32ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b322d7cd4e61f4be38979277f6f51f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8730b13810849131d2be6e3f1ce6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460be7882cb473a17d8ef18cbb20fce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0414a4ee6e665b1a1db0c0a997a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f1be526e5af4f555f031454e2a7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838013b2232793ed273109cbf9fe232a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831baa0a66982bbc55143b180ac69598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b678bcfe2b902c74641739daddfb0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5df7bead3cde3d4aee8af02e01b31e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735daf85855d51016175983df67fe041101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7018ca007b84f830d1dc0d7f0ca0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b034b3f6bdf8508d97c1117ff66528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155087528b9efc3f7af713e3f10639b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e52a6955c6768b65cd28fe040b005105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fee8ef712d10d72fed484caf933c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a63499ab6588d0eb9b456f760299da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dfa3a487efd080359a39603cd18f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e972e6de4bb49cfbeb968f45661776109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c480731d8d5b929400188f2183d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f30c759a3b7ab0132dd33aa94032111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ae09f144f31e7af1c528fb661c48e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cac10cfb5bba5e1a18087c7c1e760113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede8cfb3119d056195c464166bdb7e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749845e0dad74f939d703f033aee1547115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8465ffc25cdfd921945a4b4a53d1fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f71d8f34eb5569296ae607ad3faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f7ec8785c59bdca633c56d53b13c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e65213d8e8e16e61b44a61b04b13b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba0d08211ea0ee644c478990a95020120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599443065e880919723d27447a3aa3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf66455fe1acc972002f2164eaa7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128397daf51e6868d96c3314be97cbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b68d18a420c4fa19e4b1854760250124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c144e64fc3b27e07a65388c19cd1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d073cac4e7821c32de2cb8c586100126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bec42611486001b738274b6957b35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99ce4fd087eda121b769c4ffe9c05c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046edbe477f84002288a61c3e0f2ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31e752e74017e6054113272258b2a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c907c3d005b59be9b089437e341d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0ce16b7e912c7ed9d43360af7f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83324696dfd1220f6591722267c1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca70c2ab7c709199985d85e66c237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6867d3a259f2f2ee53c5cd9a7230135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58713e693f8d7057f8013058c87bd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df079ad0a1f99258725f3fade9da0a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cabde9d38b3238d438861ccf66bbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314358e339f129d0c0e564cecaf0b177139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a749d43bf3cdb1c6dda789ac7650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f5891bb49cbf463bda6dee0c6452141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f653096bd1091427c529d52b8018142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a7f6ef3e2fd835bc7a3db580d088143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7314861682ffe218a01ba67e3f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3196b3bb6edd002abd1a3729f0d1b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bace0d1b15b2a9b2220bca6a2bf86b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54da053a80376a19dc673498ec848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8299db367566fb2aa006796b8815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc48467739ddbf1313f9f5d23a1b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432776230e7ab26def5ad05ff3eaff5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16962d45a903df290ca14880e1e61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0221135d7cd7c710b370546adc86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b2eac3860f9938b55f43205493b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660370c4e843adfeea636b35864c60b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37b855d3900d8fe7536e26d8ca6e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4de5fb636b80b2bd839c84802ea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25750d0c45485624106b34f68b629d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eae12a699a1818a26eee50f55b995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890f3218ecd890d910037e5f1b2ad1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc9cc75466d64f54b2b663eee2f60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbe9556d5fea7d6547802852e3051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0edf3738fafaed1fab22af2cf364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf1155053fa7a7c027fa9b6f60e6af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb80e240c3282956234c6b2e607cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686580c31690d6c14077151867211c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf4b5ea549ce48c57a0c7e15b5542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693de6fd8ed57b740513fed980a093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa814b5599320328a2003e024131e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e22f1bb1d7516668464760eecbe9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e57df10be0f89352b84558ac81ab74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019991319bdf01490ab9d5e7c5f2537171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f879bf74afae66d01d221c2a6e185172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3cf6799a6da8142a058c87c9bcf60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996c8518158322f07f7272e38320c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b939701958f09742fa739418ce9a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2a3f6c9909823f3ad5164adc97e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2791d7324dee41270c59e5abf693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b5366eb5ddf9046b45114af48be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7128d71b676dbb8d036cfb73fa0ac7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c04321e58ac8f0ee07705ced124d3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08196cc3625f8e8bb993504ca5656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e817307a53e605dd604250f01124a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526c31b2222ddf38e0c0f032726450183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e5b981df739c62b9741db3a69e67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bda9da924bf68780ed85a9e53b49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7bbffa18755a22a5aa31229f0cf72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fd58a0da8088a60a3ad34c3fded01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed406b0e838cd039c3d8081cfa91c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb5983fa50e8d023a9c8ecf8cee7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3b02cef185e72ed50d0049e9a6415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ae5038a0187a0f0036b2a8097eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7bc2769d2b1c729be54fb98a37f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5271aafbedef6499d981daafdd4ad9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1748fd5320b76dae33e383b8f1af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989ed4d60aaf290cb4d5c398a28b76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32abffd7d2fb7012e03e7db0f333e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415acee7034ac6fc7748ba84c9458b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b79d89fb71b7ae05f09a915dfae4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d391533cde92031639fdb2d253e1cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84092baa2f1cd3c77ce96a3c6dd964200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a31b292f495bee6bfe1222e279b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dae994b3743028d3be9adae09afe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53abca569ea1cdc8de3762a2674e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e0a8432488eb6fe2057f948f04fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47827d43c0088043b4a8c18761ad4e5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c632b80b0a388c10b7d9056b045ca8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5554bc2a88d6e757e7525a3a3a2bac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ac72bb80aa8850679739bf0ff8ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3367c585e2f944a41e531313764f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee6515ca2643d417e9d1a8c188016b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c95db70f1d0f135fda0978108707c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eed900521d835d72b26589443dcdec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b242a39d2702e3821f389f43bd3357213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d0a2b2cce8443e77aa79284c5846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad05e4d1a45fdcaf072ec449a3649a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe716ed456dc6d15f6b347c2c62ebb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0562b1d93bf7e1e208dc9f6de4fe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15448620120bc60de746ad84d904afc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff2cbf049c76181ad080147b203d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0fe5684873dda066a3082bf3c9a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb0cab0e44d17a51c243415721d88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616798e3d7569281fdf059ca8a9c4aa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc73fbfa295c9e4d77ade34e2f299223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a4c807bbf66c77b55ebf9713487f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dc19adb058ac0b86a92ee5953caac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a3834b98d26dae003fc615233a0da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc85f353da3310cc77fc8e8dd1d778227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa7386d622a5b085d99999a8cf213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06902b917fe2e3fc1e51d2ca323c29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc41a7d098a7eb3c2a8b3c5f0e996230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dee72641ff307c0c8161aabd60050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47235d30148402822a725ef8ffa54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2af3f30ab750afd84dcddfcb00a50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809520261a6ba89a0dc669ed0a5f01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabea49eb819e85f037ac7a1afaa3df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8de3aca03aa8a4b4ca12403b70d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb72f6d55e094a4195ced34f8b1ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179f4e5be486dc61b316b44543d3c1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb74b1c82a8d10e2aa5c13bf126d64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dace4b4b810e697c121faccd052f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e026ab13cfae892c9fe5e5d593b9a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa08b52f24da8cfe3284a938342b96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7e72f2bc2f676cf0570bbd6c4adf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167031a6cb4aa38f08447f9f2cfb48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f881b3900fede2999158a971020ac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfda7d577023b6e0cdefda0fc6c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e647da3ffea48cdc90f06591763ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772f52c3cf3e8008621158b010af0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f95344d88df629a68f686b6a98eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59353f43f64638d6e7e74e7bee4b13cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24ce09339476c6f48cc6fb520aa51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8c07a3d6171c7559211135c9337c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff5b537bd9f4eaa9cf01293e7a6f76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee96531c68b13053207e4d3b301a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7c00fbfd00c4a43d11b955f9ded1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138cb4d19d6a54d7b57496091e04065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc14d0e86eb16b4ad1478dbeb01a0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8236c4eb123be4c369703d850427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18224ca6a4de7e84c89d9c970b41dff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a6856c513289501584358d08c74b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da5dd0480072a0bb3847e2bb22cb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a9033b7ac2fa6faa84796ad83fe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fceb4ebc1ad5c0f4057d2ee7232af4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e723c4c7638c41eab50c44f2235a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb09f8483f6eb075aed242dde8b82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76cef78df89006f9b6ec3b671dc55f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6c0208f5a25a301b95faec0a9460267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676deac9cb71f151e237fdf6ef34ab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213118524c2c1976f305a4e0fa84c0bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d743e9a3fffdedcfb4eebbabe63eb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc95bbf8296eff43bfef2e3d0558158271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee064fd7324deb1b689c278462bd2fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73cde9f8d102db5e579ffa532b80a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9eadc65f2941acf2d2ec0bdf9111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbdf362f92727824a5a6e9529a41bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8cae48d77475b8a5c164ce8a9206b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663c25d9b8253411e0ae369c41bf2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e219e0a88df59ccb77bdba8df12ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd659e04bb2c054677e1adbc6f99690279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3f57c993178008f1054a216bc084280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06999d74af694225d5c096c35da55d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc409eb6c41b78631a49b0c890e1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836e85479fcdf13596f2a6f47aa526d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766624306cb5cf56a0ad94788d94b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc44f3f5c9a36cce8b60e91e22733c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1f56bc1d34cf09aff2c86413d080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ba7a38b37ec08d1cd32adc9238ec1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da942913c1ad9e7aec3d66893772242288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc11aafa74207b53a08eda8e95708289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8833f2cfa907b8c38860b072e2a62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481fc24642bb1de3a9fb417314d409f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7cc0393dd50351d8c6551f2a277b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836effce8025600d5e21949e958974b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac328499576d13530448dc514c7f26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135bf871796899c3ff13d1290998d40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c2665e90fb1f88b3032de3be2aa81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920b4a043ce1359a4b053ce3e00c42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3bc02dda5899e0c85b7c395bbd0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349ebe86cdd1aa8110e4e12033837b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6df1f6a12bef22498adb864e4e4a8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf608c68bba9012f80d9080809317e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1306b8e55161dfa0f782dcc55b9e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7930a762b3766909433eef63c3aec7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b8bef17561ad5a17faf452f5283d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78648c848580b8ee84c0dad090a3df9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f29d03718a441012aba0b0efe3710306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718810daa669be106dc759e998c2800a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151dccfc277712a0fe5a8fae6b8a43c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22294cee84c56e3e2f9f1f8ed9164580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e7483dc080f5a28c2ea6f4a70d22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85e84e144a14d827fd47f19fa7bab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5347bc2e415691414652646f0f72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c5d432b416b024b20842e57777a82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c6a91524d54add9c067168fb07e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b992d6ef6488c78054c208c4e517a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb99c7a29aa5e40e1a02af50aa3fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372f15077498616fbd1f16ee26d10bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812a5a180d70c5ceadc0fa12afdf1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9981b80cccff8e97754e02097243be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb55a39c0dba322dfc7d72abf1c654d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97967211ae1113776f1d4ce357ee9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515ee1e9365fba944e5795d1aa5380322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ba7719b8562ec4d7c133f0126084323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3dde2be45623ff0c553eb6b7a672324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bda428487981c8e414b70f64e65f9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda87e875bb717ec57e450fc4f8240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca42b4a35af8504ba768be408e04281327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b887b0e0032f8326abd61aa27f259e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740263f9e7435cb17fad620036a321329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b7a0fca7cff7a12fd6d408b6943f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2046404fad53b6cdbf05a4ffec6b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e3899d66e624c5d8974b526cb7cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb9f2929db6754cbf21ac370ee06c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70cba979502671231a51634b8f3c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c69d82c7a9cf984d61b0eb4a6e0a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049ce7227eb56fe3681cb2b72d3905336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc2c10446da8e1a276d39b5fbd6e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5222c81e5f671e3a008a8e4bcbeab28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16eae2b591ff2bc5ee777ea06cb40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781413ea502872f4bfb090ff163723340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a118d2694e87b82bd6086449b037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ddea13c56d49233a20f761626659342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc919dd86f384acacf310fd1bc6175e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d724ffe27a7551e749dc22c0fc6ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a858327698f072cf0bbbab29c7602e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5a26c3c834d0b7e9ae6c20a3deeff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f76e45a2d75cca9a711681e6f47a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583eb80b426d0ce751c6cadca05841a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb421690ed3684fa453ada0802e1779349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f102a46deb98ffe6e85748ac9e6d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c83a850c8037975e881849c8ceae71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c4c8418042596141ca21f32b6d4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21fc26e532c9eed18a0ad33399488353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787bf65bf4af174b7b0d2c8897b775354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e33e4f0462c1673813d25e44955d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc09175bdbe96c91a6cb28c4764c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edaef81fd062ce1e23e3f6bea53443357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d0c1ab20bca4acf0961c475e04d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaf0365f4ff9af66b52c07c7c115c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be084d7055658257ca909c7a4ac4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125aab870617bcd7174f71cee84ceee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07f0477a949a8c395a380b38255f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59919f9d86fd7dafa81fd5e2dfd3e52f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c268c1b709b1451bef00a3bc22fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476440c27a182dc203e76283efb2067365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1cce945d90cdfd7333dda0e244df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b826102f6000fb0a04b8b27c9681cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a52cb74cc6d8610c706828bb4c63d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515a82702747dc1197f70285e037bb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd659f7b2d40b17021065ae5180f43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9328c32afcf939c81ac540e85e936371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef196da991d9faf596a6950d4feedb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766f16413ba824bce41045f29ac5a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018685273a8e5a40107af6e6094576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ca2109eff607e28b36169b2f75875375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910354ca32b33d5dfc61d32a8af5d762376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9aca0710fe5c2f255387955685af2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f31b90872b04251d967291afa490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04fe07bb05f99da566adfd2191682379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b27df6e84b17dbb202417b9cce31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc02f659357f6957797ae6f7839c40c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38389a604a5d5dc025b89bf46fe79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eded6ad731f09f1a5f76ced3ee251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c9b62fcb58a0f8292f2d899097c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2054a38ef5d6b3372b9bb1e156bfc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28528d8b3323e2668312ca1b1fdd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92845503ab8943a4f36923285b520284387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53671d0e45f78dda1fbe73f6565f38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae3331aab628d836bd54d86c6c300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fbd453c9a2cb90aa0c5cdd220100390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878f8e8a1ea0149fc469ed4d9da2a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4415b00dd1b5a6ad24486ca7ddee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe481390921f7dfed9526a19506a1a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a063bd6cc12d9add5307f494a249e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88cc2cc73c5ae28e440d8b4fb03c8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cc84671c8346d049796c81d70c91b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2eb3e2308fd60059aa23e99e4884397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed542c366eaaf9f0671ead6d15938e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335eabddc01a39c802ce57fcfb6250b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb699618f7ade712a8d34d6113f1ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc2c390efa33f3e9fdcfbda14e636401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963725a9fca830e2b01728fc1a2ed347402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6cbbe6d951e099c58d3ef64139466403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e4f22138b17159728a2112f01002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f5bab46557cbf92e0d9033accadd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d0eea18f06a48dfb807fb5efb757406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340989b264cb3ed4a1b2518df173d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639104a10fed0108c27c76e71a8e87d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb279432a43fde54ad6d4a470d8e44d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f685f98a73cdf0004579dba550346d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf40fd3c97a2ea62bbdf9d9ce5482f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70551a92d2de6e0071f5d864b1215a73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8fce324d5d80b0dd5301301501d32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726168317cf91ed59aad1fcc5b2a84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc968b69fb0c649a17f0a78f279765415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4bf8550cf6202c213d31788c3f453416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45fae12296a56d85c7bcfaa3bd2f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9bdb14d42200c824aa5b3b37a4d7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b862fbcd57979e24463f76a15df6bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c12e2bfa2018d6cc2bec8459b1fa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796238e860116a2510988891581e45b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba38545c1caa01047fff10cd3728903422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d82ed9e6adad8a45c32511102b3b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c23dc35779efc2eabaae928594fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f79babc00b371f11e34ff230dcf43a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571828aeec750d02502e37e386a9958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89fa0ffab19a789309bedd27fcf2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b890fd8bcbb3c0870bc0990fef971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe491e7aa4a3215927a3a39bd67f5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24982ea1cd7e907607f6a91800b5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf95aafd81cffa9394871261e59c69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a51758c239fc29ee16af40e272ebdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27179d4ac5e052fd2f215f15e54e0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729043ca180b570299fb17544f7c43d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772827eb7d4cf599b4c8915572ad7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a897c3e296c367cef864cbb1dea7e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8b8c76274825ddd8eec2e0c5d762437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53c4189652af78cda6a4c0a0241a0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604274516e568ee5003ca9295238ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9340b58981d5f3d52b8b2f23a152de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383584a3390379c6f5265f3bbd4a1b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c42e3efbdb338ad26499d2733bce0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b040494fe5fd8d91bb4b6eba7ad200443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e10349a3236016d52647f9507ab5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91fa73406e3c5b8eb60b99e591c2e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051ea77040513af0346d7ad1540926446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0dbeb593503923ccb7a02a4ada8bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab139b512186a759abde5ac1b6b45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03dfb08dc6fe30d7e247650aa9f9be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da84ef6b0f38be39178af23fec8e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a95d44afcca30fd0adab3f2a97b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d21adf611d7068606db7eea71097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400807dc1f798ec2f69442528be217a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047de5cfff60e47802f30d3ebe89c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a6fb2e9f2e1d9233b2abf77713e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a052b8503603ae4a1f94d087fcf72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b8170874054f44a7309010c53fc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbd3673b04930856c774a219c27464458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e76a3e4c74b21bfbb9f7fef8a455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b58b9e44e2eaf6d6a188adfc20da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfdb089379382b15414e7da5c302f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfcfe7ea29e652ea465a4b01df4280462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76be3652708f9b3cd735140af7474b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253befddf60421d7bfb3c5d65bf588e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696163ba386554e51f676eeb8de0178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5021fe55c58e143ae7784fd2b458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0467e5f30a7dca59ee6d352e8211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ffabfd04e5938cd6d21c2a96a44a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7afd2df0e0634a1f898e71948db8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f348844e771548613ec85d84b01cdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa35cbe5fbba25fb9590337c974482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab48aff1ceb7a3d614301fcf7ba6f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f48d11654fa3ace3eb8620a25a8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea53f5d07a3e481fae1e11a884ff3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff712a7bf1f06da5be9396ccc20b3db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f7d129eafce4c0fc6f263dda58af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f6f7857ae41f8b9e4dbaf2678d6b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089130dcaab5f779adb9b25e1aded4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5541a661884d7125b704ed96cf696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f8712513ded7bee5884d963db228a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf13e5cafbf48b7fa9219db84df2df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c068ea1da046497b0f8086de6dbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734cf17e52634b914325b469bd2f7c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb7c98980b9de4bec95bf7b8d1111484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6502585a0138e532df001634909ae1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7af8de78981e41f0cc5b0447bc8fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cc72efc54b32463ee5c093421dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d39ad52416954784a6cc5e95eb86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971190353801fccc877b5a8663c1fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d473b13225c4c4fd904f64470be4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93630e3d1eba25b731e253421546bffa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e299fd23ae79670df61b7ae3ec0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9fa3f7fae77a6e865410aba590445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5eabf996b4031e4eb4aa0e0cf4dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c545d6c33dc8d911d07d2a0ce845d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd92691411b7ac8ffe903e6aac93f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111398b34a159044fab8e6c79a882303497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463055f9cf75428782e5817a3abc8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f618af69d2154c1da58ee9b681f73cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4f633c6472c8c85e0d1f615e4b05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa378bdbd3503a66d4980d303da203501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438a6dae6475048e143445168d149f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e2a3e1a4b936378785c26784e63f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64626f1cb37116df053ddc5eebf0fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3578198c44e8c4799c31888059790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5535ebc6df8d44ec250b92cf1293b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a509b2907e917f015d50340f2fe9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf13553d2d91d6d75172101d6b5e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632746a1dcc8022c77ad11a088f2bd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d553886e473321a91ed20a505513e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23dfab7d53e321c597aa0e70ca46f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4a8fe6cf7819a9a142c2455427596512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23fa63992c347508bb308a25990f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886d4347f1493d0ee73ef20f959a41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631a3c0bba80c0dbfc021a3676aedd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f5cfef9ef462c6f4589e50f6d7047516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b0e194f95f50957eb101719a6644517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae9bc9ac692147507a067cbf158e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4238e16c0050bd47087da26acc0e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fb5eb1b05ebd63a1c16afe14a8c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552b8cd25b613d81cd55ad1d6ac9e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538b5e75fe8f3612f26d285b484da8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5df8fbca60b6ea739da66e0499338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234064c07f288e02793645595dc577524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af882cf8ef07e96ca7b090a91da1204525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31adac7887502aef978c8889cff66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1910a01fdb633df32e7667e62c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a004e4afd13d7b1e232398f342ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3244e57edd67cafe33ec7e3f5eec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5caa488d11e524edb1fa5095a127a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d683bba9d9b21dd00f6fcc8846bbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5820812b1b17846d07baaa0d39debd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f3b9b7b714d19ce0304c57363d7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0c807865527fa3a77a7b5f7486e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a997617416bc91bda487cfe0bed74e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7730fd55c652f45c36092b86adbac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e009acdbb8383a65f024f475d362ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017c641bf4fb89fab8187971bb405c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a65694e49459d9b3a1116fe1d5f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd47c6a5ed57f9138f8ca84fecc4ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac4401a2cd61a8619aea96049e5dd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a94d00033ce5723bf3b9d8076e6b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08237acaf5732a985648135a0e0266543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5dfa4997b7397f3eb996b05ec334544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186c9dd5cac07ae717b76606a4593f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698bdfb0a4f56102d239a0b4b6b327b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1065097b5d2a0862215e0c7cfe3fed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a301ca02bee5d1fd80e154e213bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630db242d595c6f0768f48441692057549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5e0eabb785b4cfbe538d9ef988b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4bbad9b02ca1927e54597991a8361551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0323dfc620f4b444099cd3ea2e27e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d86e751186b6d0a9181c320d3d973553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccef2e6292eb25e913540242a90a1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f99c31738da951eca354ce74a43c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd59b4bb05d0bcdcefcd1da4a9f4bc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f874e5e1c00b9c2c61c77000b95ddbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533bb75cb5677241db6f48639f7859558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eeb13cbdea4245683137a2bfc12dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ca5b34a141b07d2042a6f030bdc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea068b00129b9c43c8426021d27049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff80c36556f8d712f9ede9306906c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a1d3eacc971f9d0f665787271457563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a46449cee5355df9731eebea1461564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9dd3aa46d7185808cf983d750ab3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f59f422ba81131aac39ac919bd56f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007bfd09a2670e73ea07b79f9cf782a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734425a75d58d05f7a95c59bcb946c7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d9e4c94c1ed69f84193c6decf7b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ace3018986c715b0fcf4a1cbbab85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f981a980adaee2fe32ff62ac472b72c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6f7db9e42da7e4b2578b17a46fb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df35ff5f79d23a47105062ca371c5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7314ee6e03d775a0768255608b20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc96aa07eb3279b79eb3377140dd25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0d4ba2cf407d45673c11e95e5ebb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7d620805b864ef648ec2aca976c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609430da3cc00568c136da2e004b06d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5bbb9831e47aa0e60811f40a07d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1bd5ec9487bbc3140772aa4b42ff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fe9d7612f74958f3112dbb7f3f9ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da6b7a2ca8c26301260d01199754dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37639af84f195ba9531efb20581ef7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281e8eb1f01df2603aaf7a49c4325c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980246b3b22d3030d99ad825a1cf6f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e29b7c30fd5727c99f73194cacb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277cf709b7915f0335cc02dd7a60b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed0fceca99dc4e7863e59f5b5c0741588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8542e512c18c88de890bb53bd78d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492f9e30ef209cd60a321f4aed06615590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1374c29bcc4a270b456da863470647d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1678bfb4c3133ee0281df93ef321c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a8499c3ca6ce2914215a47e056c2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f01da8ab47222d47d5e85cbfd4145594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f50e509a72fee8aa84eca4c3267f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9bb1f78eabe0907fe63bc2781f129596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bca6f6d60d94083e609d9458fc96d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110b008c899c7b51b461d2f89f1edc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90668c8fdf9933e092de3a808f09e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3b896de49703d5e450776b7843a06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4926c4fab31536b03f99bd5a7803a6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4df1f27c8022a4ddb620e761397b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476a212bdbd80942b897707ca7febf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046b638533ae84582fa5bcd7da2d70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a84d204ba4ccd3349b305cfc6257f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe7e48d473221a6b58cf226c342f87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861db47488f6a81e6e223da83065b7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a35035639ec22a574b1c4088a7c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c3c26064b3ff23b959afed12dba0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a06dc0095e191ad76100947c3e9ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5dd5848d5fe42fd398945b049d4b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c086ae4b23d89b5a81de5e231aa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a031a988ad57ccfbe6b071682967613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f11eb0956763cc1613e65b976aa4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858aaf0435ea2a171e9f47911d63a97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc49fca997d559c15531bb227efc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8b7199af55cf89b4e9f3c81dc04f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864a03e12c68b2dafcb7cf0c11d866618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bd258164074e4499efa5925dd69dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071022d4ce9062ab1cb124284e1bfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b630fb30996755a07b78e2c1929b13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a53aafce2ab0a0fcf10872041f8f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f7e22171d2daeefaac17842aedf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d225fbb379a431e738269c66d2a04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8566272193f20feaa6f47e0f0cc0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebf93a1476a9e69773b5e2b825e25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39342daee40b38828bfc838c1865d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e07e035d05b0d458c532d129b5b14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2bfdc5537d03c2206ac5656d174e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a516331ed3126615fc23e92968aaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cb60db23e83dbcc42c6277710fe1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092730b15c57ae2061743dc02e6645c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15267d4c6ffead73627862ab79faf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a1bace4e72c67e9a65867bd68d351634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c05fd5ad77b521f91e892d427f6c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb7135bfc49dadbdd2160ac6870f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5e5584987c58775724142c6046ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9049ef46ecee6bb7a323dfe19f2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7116f574d4244c0da6f1072a3f10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd0e076e9a08dcf02b25996d82935640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698a891a176a5d87bc820fedb55543641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703127be1fa7bc04995943f99c70c6ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e3c633195b527fdbfc6c15d797eea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f4a1401a14f93463adc8799bd50ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996bb681abb6b036cb04b8a56699f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093376ee98c53a2eef373a621391f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b25c133a27c9c5f91fd3a861140c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ac1b339647dc858124326ad2d8e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c238d194f5dd2197d3a6ea9c0b534649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16624cc7d53b268c90f3440887b3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189078411b2ea6cd395813c7a9277ca2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0412a6d99c76a626a581ddb66f20dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfc4c7d0f94406430f49c86a206988653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff447b26dd86b4102dbfd4a762f1b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5fe07b824fe1d20130b339cd6810655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a98ecf3beb79a0e9d9727c728504656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166be061947d9a06fa30cb146321a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929cf7fb0431d0859b822e1ff3da32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766086da33be7b45b8b5239e067e6440659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242910f5cfc92e79df6f59711e77ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd989217dc62c851290db1acd64fab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0d994a1331d03b24c19a2826b403662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098f359006d6702ddfe8acdf27d3b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27166a04b2b66b2c97eb029841d63e78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ffa742f0e4a570a23469242d3ce74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7ad30e64e94a7236edb4c3d949a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3aad687d5d9e90b7c5f5e19282d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430ea0a9159b3bc621d0a3b6a64defa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c36235a492a376ae6c2fa9e82f2175669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8260f7ddd14955de737c49265a75b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937e3884964722339391d2ab5c1ec3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ab46967fbfaab6d85f7a21f3a6ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12200e80e6588498b4101a1915306e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0ae963b1c1901d866fb5a149b16c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f96cc04532364c564a27d5c472498675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289823cb7f6ef5f53894b07c70b0726676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a2ac1d66d328033e9a0ffe74d3b9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a26282810c4a62c672b6c7e9cff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6a903f900a883bd772cff77f099d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f205d5ecc50a5c47b6460fdaf42b9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d30f951e657e60de3b8699206b302681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5dbd8c6106e40ed8669f04cf3303682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e123892afbef9a0d81d71e03d5388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559bce2af545846fe9b72a851a8d73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23500e1097518435c9ff96785870572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ea6c9f4e9908a2cedd535bffb386686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719dd57808a410530d17a4b0250812d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601d9076adf513c328c9276f6f89ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3918542190898c9cc00fb1a7d5583689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f9fb223299d587d348f54bc13ec64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff23942879004a912724d8c81d454ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e3d39234b6caee83caf685eb19718692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e907c5afcc6a7e92c6e25b56c971693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71a8b33f2227fad8be4cf0b849340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbea7956c67dadcead955c4f0c4084d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f93ae4f3dbbf3395da3351f2f23c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eb0aedb1c00c9d97168ef33ea50f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182587856b0c8a0650c225ee54437ac7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bd9dbbe5b2d97a9a3a8fa7abf888699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832044c17a65df3cc77d4094357add64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3375da7ad45fe5bcb58910f470ad8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed69bbbde0b37360da48b1effc3e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0213d0a1c323eb6e20a0ab67daf3b3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1546a6c777c49bcbcd185c79e63cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098deb0ac9ae4398c8a54c506934f37e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df46723d7edd08f4e30f269a22089706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba253f7287c2ae9c90d6bccf6fb3b81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6d3728680bc5142543043a2623b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d89bb058faf6c309cd4573fc28635709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac750da7759729c841f68ff03786e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f79e218313aeee8a4ccef0199735a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f00894a2ed1a34ac56657e6632c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f510f1067b41fe3e91c6b981a0ac04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab137dc142b4c7b159dccd2ef0a6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11b035e8dee524157ec774711d153715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb63fd3dd6565b4e12031a4d2cfa3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbf2f3120a598ad87c432fd510cc9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1c45c3ac222286fc0b405121a7f05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b98ce71f371e256771e79011c2aa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e53400613059cb5604d13f7fea1fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69526fec4b7d049acfa8ce22c0639aec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e0f52a641723a943c1cf0b21ad494722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989f744e1abda1e5ec5af6aa12181c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c701266b83b7428b1c4eb9c53d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bee3b6bbcc84d343cf7642e8ba007725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233e33619c98abffc27ebcb9fe8b5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080a83cf4bd24366a9197c9d383dde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51487801d8026c2fa2ecfe5103040728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c81a96e0d60f84c2964e69f553cfb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714764f78dd7992e1776afcccb5c4e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c6f64e4a753216757582aaed6073731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818cf026f78bbee86b2a0587698c146732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aef49bd2938d1f2afcfb593774387733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c082c2520fa02c0f7373a387379eb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6672a421085f13c2cf98179278cc83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51d25d52cc13013734c5d27b042065736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59e37f09477c3171de958f4e1e0d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a54dbf37f9bf305242e0e626d6a1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b50b14800b055d4dba90f6857c8c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255efd86d628cc8f6ae3d17d66efc2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626be1f2f9d5695e1642f1c21ab2f94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc924b20584e6b5414a5764a77c4b49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a4cc18a2b2b559103a6e1f416cdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d490ea241a31a347327b25ec0d252c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693cb2af1b37b389ee351abec8944ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca415839c4acb6430348ca34780db5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f618b49edf466f0d7e7a6545f80252747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8963dc92ebd26ec73cc0140f04b23a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e98e96afa86d034cbd205e6c4ecf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143e188b37af27e2ef54be85528bf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1cd1715127d3cd2d7342f9d498e5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ef3471b4675b57752244d040fad7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2891aebc612d008bb5f87bdc9f7c8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>