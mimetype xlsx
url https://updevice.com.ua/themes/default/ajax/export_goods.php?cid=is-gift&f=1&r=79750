--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2630ab84d99e50993ab216796c2721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bfeb21fa1e9f725ca2ca04072f7d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e659e899e1741932f198ceece4155433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959652ac0ae7a343372441655463ae1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f2ce4d336775e4eae5efc3ce50fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2e8d8234e5fae64f2f081843743fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ae326914cd3aa47a429c2bc8f71e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec92edc1d91956d3e930dfe767d4278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4919b0ea07967662c1e5c0e5534d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41faf7e73587e7e1266d8155d3960410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923eb210b103be2656fa8ed0c639ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae006671b64ca30c38042ef9ee0d884212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45e84a7a4fc4c43c6de10bd90ec8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04965a3606d13f1582133f3be86201cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9549ebb7ed69aae1890f7f652a541a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76983dd5ad168c66e1c1b50d9fadb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67543cfb4a70f99201cdd7bdf958a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dad3fc9ef750283823af17b1faf0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1462c09dd2d12ed46b40b4344b29db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f97a0a2813014e0310ea4c092473c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b909c345c2fb56447fc1b23250dcdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65defb7b46466101987cce3da724224622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4a59de3aa0e902347af0c80a2d6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7325fe8d7876a9334c386665d4985e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5c552e45015d34b480742f543a4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821612283698238e0b74d24ee803bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a4f488419c1ed71fbaf98fe660fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138a918b888dde47827d4ae5c258f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6486f7e9c899a01c91f0ae6b873f3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c94b87d7071eb453c0366b66d97430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc8f612ababccd0b8479d50f11f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee34573bce68e09a918119d166ea9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b011cd9b34d2c3056e39087554f97d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f9d37366b5781ee80b7c054c5dab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ba0026e33b1e8689f239bc136800635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561251474c0a91557e977db91953f2eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24949dd959f329933df6271af0e811737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e54aad15135aa4154fb8830bddfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a436d4cc9596df94e0479c5ce91b08439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f9e937017e39ddc297bcfd54405240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c49731fef5b6797c059aaf530d4de141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b82161b7596cd0a08671cfcd9486b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7195ac60aaf866803b8e36617871143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2404df4a2b8c38131c2725948050444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce7fac71e7cd7229d550ffd20962645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249ab9ba0abe2818924733a420bf5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db00a1c9c3287019fd37aa83d1c6b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ce30eb00f8529f44c63640365a5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54eb53490fe1d682bfdd3f94edc93249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ea3c710d31192b062dcf412bf34a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83062612c3f0e028e88e2542ab0153c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6200f62d3a527cb00a0fc9853242152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f55b030b54e8a1f3594813874df0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b7d343f2462c85c5fc3fc5dc76be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874237fc38b60deadd2b547cfd6fa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb1edd901e39a86da7224d3b5732556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e297551ac14ec54a9226447ef35faf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb0e835ee176b1323df9595bb858258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f15732af72922a5829b0fe99aa0a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dfa3ffe5c5b0bfd1b94b5250df9ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b16fae835a260c879b2eabc623f42e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926357fe60a4e753e0bac4c05181d1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b815561c832b89a1c30670aa3f91ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50fc69bcaea440f30a49674fc912064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72364588a509ff16cdc8d4baaa1909d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cc14c349cb4e5104bc67887ddf01c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bebca9d3c1ad34e141a96895be7f2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c26504deae02690dcd485f460f9aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e210468e385c93cb551b4520990b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ab796ae7c6292036b632d274e5b6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9f65ac2ee52c660ff009aa887f6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec9069fe7dcf1f5a318e8d6ebf89772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcfb032b391d1049a9959d323b54a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b518812b4c614449bdb61963fc05bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9061a271c1d9983fa0fe460c53cb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c15f3abd6993dff0fea097357d33a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7f54df6d4179f71a9de09276f8a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215fd8ddb4c4df87fbaf3cd60627bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045b7ed9451fc13ad8c6c02d43270179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e576db1c0d1ed63579e6a0127a7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d36a43e0d9b042f5d9bb1bfd5f9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be331ee28d511a3be9cfc3d5870b35382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db9dff19e7f2237ccd6aed8a8862ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ff60976096ddc105336a0cc8ac18584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844f6fb24e8b8321d11948825a53d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f643555efa4903d28b3060fa0bd0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6104544d030c41272a54f8cf611f0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938e915b52310782a72e1f2b82a0fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d8c53e7dd4c77167ad6dc25943be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f30d44690d0e814c183da7aeca7d5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6dd61146365c5f4cb82f0dd30e03391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4102ad9aa1ae821f06be3d04228ec192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90a688fc17678edd80a0085aee70f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4eae4574102a6fd6168404399e2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb925d940d7b350cc51c69cf5b230a6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c544e5fa7927f7ceb40f97d0ea8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8adb1c17bb849ec9d51376f287ec197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316699b1e1792f110310c12813a064798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741b131a85b52723172ce8d7c47dff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d894d78ef875bcadf123716ed559a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15200f312465efb228f3a4e52c830101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bdca02dc3fa8c24ad31d0de8a4d53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f021ceb671bc15576e9e42ba5ace6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd480d007e08e7d5df27ccc933431a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e9d3a6a8df0cc26734dac8199250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d2925090d6dab029af182d4b3182106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de8e8b58e85806da2383cba65da8a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab6d9886de4aa1b2e9a220bb5d7c76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f626f7cd7de61132a273aef19894109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be28cee37caa4f7d71df17eeb2030f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5f49d5d3ace904ce5e0916c78af2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8ee0ae6048e6d5e646efb3cc2f34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341364b987e79de991eecbd769393e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e908abfc8044055051ead0d503297b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1613d5a0e6a7aabdccd71bc96d036e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc401c139aeac24bf16de6a030605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdaefc845d2faa3a75c404524b571117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80a9ac8d405d988904c70d61b26a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542b44fdac60d17cee443da7c9d005119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50433c84a0ff234b10eefee6e3d789f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406fe4a6bd4ac1d0e093d4a6dc89259121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedd96b687f292e07ddd7f8fa6782e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9e6a558ca61b8b7603396c66a2bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa202cc388b92c1937d55be68c8d64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6022090e068da4503c7f0976365d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ed0d3bebb9bc183cdc1eab16321fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601cf7f39a00ef9dff331201648a22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba5d67922fb50e43fbc806c037d0d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fc8b85a8e04a4ed95ebd31330c9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bfcbbeeff33e7102eec07aaf32b9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913a95b5402d1e2092305c4836d7092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a605fd62c67fd5274980c5cb1dfca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c975afdf0d732bde3bb2bf610b3bb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4257fd25c1180c21a214c76ea268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48ad5987f866e1e9042c7cf76e827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d4cca1cad263c078ff1cce8e3f6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef23b229c1237e3aa46ad6468f636c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e830ce90d33e0e50b64b80c15e641138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801503bfa2408999fe141acbebf0ad4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfc40cea34fa81b80c6089ad8821c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bb19a5f6fe33889099d8652d80f5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb486ee6a3464e5984ee578431955e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f687587b25dba2d1b3e709ec625e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7901baa2d5d3988081b473334c8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a9d1851a74d2e33b2b8058a23725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001dec2d0273b5f91b8c4883fb63a4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b07d94dea28ea037179a17011ebc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0817502f4702f0b15b119b43d217f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14915dbee5be001913dfae61257672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b3fd66ec8b4b8594608239c1ef64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc4e92b3feee37fd34ba14e9e2cb46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49341fb5c7ec1aaf1ca77cf85b1aea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d09ad9bb6e45afb994cb02885edd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4d381611827f0a39db7da3a18ccf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfc1951f99a63fe98ed3a9f5129f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c909217806b91e743ab286ce28fc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7efa690675bbb6722472a5aadc25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074e5880cad8d9cf2b7d36b406144b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a93fc488fbc5d2698659b90fc070f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78e1ea628e12c338237b9438af5fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f76a37ab4bf7b7d53ff5cc84699e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4fa48a94d023284659f9ed1dcd6e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7ad391c2b3e7f899a42cf73a015f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10383e563d1a84f4cc05432e5fe1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061249e974d3729d699b0c00a4dbe8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa1f67a9024aa12018d204fbed0fb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc83685cb5a21dd4c5cb653617a89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a93aff85f17ee44ae62248a858b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babcc359e397c3060e7d463f6e7fd27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b1beed42bd2d2423278b0144eb459170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301681da1ffe9a5ecf587afc502cc910171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ae3498bb3a263563c5bc9fcf0898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8e0b822d37ecf94e73ae13a227bd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c7ed207783ca1e8b49dea83a3458174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92930d5a8a947c6a0f9978a222436d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fa07ae1b2357f424e6a873b3620a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0dd4206da2b0cea47dab6302fe859177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f323e87cb3ffc58a8316caa8a1cbd8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f439beff26064b6ecec4872f9cb94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a048c38a561c90977f9fcf245303ce3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83947ec1b1766210a927a98ba4243a93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54162c2ade326f6e3c725334a858623a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471fff0eaf518f5e4804368e0fa7570183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841810f8ddc20d2918847e9948fbb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aed0c6564b39f91e6bc5e16192025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6b8bb89b3e0a8681aa7bbe048e23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec35509daf553b9c69a81e70200666b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa704bb88def2ab38027b2c295d0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a92b62d400b0e2a5fa97fb2d897d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7931fcf21a0e81e27eda69d6b69c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aa259a040cea48c01c38f40c26e91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e6f53c0047babf6b600c009d1105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d8a4ff10276691d6ad2d2b201985193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb476e1e343a7b1b55a4000c2ab106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7018e2e111d8aff65b7ad563b054f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dae5d8541786c406c90481764b003f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942c027aca2012164818cf0350a225197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a36dc51f13689f22b02531db370a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac98480095cf7c35fdc19f3cb0f09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e1d7ab5576376a5386becd667f91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfa2c5f88b708d76b2a0c7b2643a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41e0fe4d624ea242d87e30cd81c12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8a0e572c8416a4422ba01d9dc77c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451159212558838299381c1d8af008a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840fa1a268508d5efa202b766a8abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3706ab7c500804ab03bb62a7cdf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d01c8c384a5fbbc4a28eecdc15893207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba563ab07a911fc2811dba537a95c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58bbfd9149f82021fb6cdb8b4266a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a67c38e9d683e9448376bc4e36bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c763d809b0680e7f2c146922841efd3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467aabab05a62e26123291e6d0f3a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939fb48f491b7081806edf860ca96b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30282c1b55a11458b2f7f41e5f71d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145c96788ddad0293b01aacefc3607215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590572963dc145b50e55d6096dc930216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626d7feb4cb4e36d76bf38dcbd3fb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c70c1229a83b68de5214eb7ac75b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf98e0bbdbd2202e81f30814b06cad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bbc84b4becd3bccbbff405934708d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426079a7a4231ed7aff259f4f2e00a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11dc72dc24bb27d27bf4c8bd28628c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5f35a3a830bdecf2ed471b659e79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b0ffbe31b1d6abc9fce673ceeda5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cce6dcf2981a5763c4d020c39e45c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10341d6845932532bfecde348dff20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa74e911847bffdfcfa4520fa4e3369227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da28a7957e59510c92cd9e3810c445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3f16d27e71f49c026bd1e03de22e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c737ca90bcb4a7cb6f17b983682ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e542fba9d89e4a1b4ad38b651e0ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f5ec1301ff275828535047a46a34f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd29ee658b6347a8d38f998611a3cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c046b858242472169b105492dfb7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24249b7d4b2da742ab040cb814d37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535382cbe3b27d4013645ce5c0b0f04b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba411843a0718a4ff30ee4893f99b20c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9347eb74d0f07296dc3323fc782bcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0a1f4112177258ab2f515913bd6c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa2b21e93f584dd4aecda464cc893240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fea3c171592d78cbdb1086795c2e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c262db5459caaf7a1fdaac9a2c6f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6dc54db7c842cbee3fe72335ca7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e497ddc9f610acb3350f74a3d594244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afbdc65d19a2d477cd574ccaa4b885245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11337509664fd8357b3e18d01eee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d084faf534d105f94d9c212b5d50b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1290a6fefa3d2b564d71d11b83f18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ebbf6f20efb3929b2ac4bcb964d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101387925d29d1b9ba9ec6b08724050c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16bf56aa440f98f102d6b69fa5da1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d820c9e1e4ca6d2bbfeccccbc5e434252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe36747b9593037b75a1c0ca94c76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebc4e38e944262983b8ba3bf46b96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0edd02346b68e1a70e329321df465255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b279889e515db08d0a7169953c854c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0bd70c7b5b65607a019199d6120a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6ed2ee45e0580e61f0566de71bce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b55d495c46738af57915aa99666f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1541414bb9f1447bb0fbf8ccad6cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5567e35a7cd4c4771bf3430a999aac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042dd6c69cddeaa6a924f2c1675f92b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66bfbfa0606738cf46b1104ce4c0cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746af365f8a7d35466e8e8a65888b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add31613f48ed25bf3539d6b3486ce89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f07d44ee15c551fd95be4ef87fd20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961489dd05043214c578de69a743b44c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d88b59c892640a609c5ff42b848ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd26f3ac8b7215b92954d710ea24e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b2eaa3170d759f26a9141ed628d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d687d05d37ea32d24234e2cdde41d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ab9d2cb361f5d33fba887259bdc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca0d436b6856acf2941a65168bf19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1633bf33d94056edafbf1902a861c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b352774394fc02832890e6bd97e70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cfa15372c6445cb263b89693fb820276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53419f01b2db075a985ec96b3b618b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342d163425ee061d5e42026c489ec7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa55d394d204a014d2df3866a0ade4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693287e8ac6f852e93ba636cba4cae36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1b348b593155c5da120d77e8970b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98cb4acbfe25214a1d2ecc33bdf41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979993ef8714eb58d59d22f13543265e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537555087331d130b04bbcc9d89655df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1a0cab95e35ae8156d1c5dc684b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da946532a3059ccc394bebdeda2dc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540db627c8b05f35ff2d2be1f7e9abc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96ac98a3b0cde000a16343fc3696d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac014cc1933b84162ebee2bbe67430ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b00e14197105a101807c4c0e397d76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab765b42b0cbd194671766de749e3f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2244bc40eb29b8fc9d363386c4bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f1ba1fada0dce407d21e2d74eb46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236b2ec86c2dbda763f09fd62819bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990151cbd49d269725d958502ab250295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e659d6b9667f6aa848275a520b8208d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a24d0d1f0561e67e4b87acf30c2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908582ed5eae66f97820a3533e7604298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6ec72cbc51ce93c376d3d40d095d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6ae230e3b5b734f989ffe12a8f05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba4cb7c562f2699faf8f5fad1a4b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539dabadc0f020d4afa65aa211799e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dab74ebc76de7812be498ad70ca11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490074cacb8d81dd57dbb93848da33c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f610cb81cb088475dadaf7e71c39c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830634bd55f9578562672fc26fe3069306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e55ca7d55f016ee49a0af03208778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3137eb47487cc42a3ca39634ec2b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c464a4e081a87595e8f47c76e723309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27f4d5e029e50adffa32da8536a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5457a5d01287c3a0574de456c7a7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a535a409f3aaccb56665ce19b2f902312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f963edd9d284df225e8447cc09da322313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094c18f9fe30738626801d7a1c6417e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70763f8573a32543feb26c1b9cb228c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c2dadb85cc4033e71201cd9f0baff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670217a746e708ca4ac14869989b2920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86550f0927dc6cbe43c0b66cabb10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cd14762ee3269f4acd1f998c89043319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f08661192eccd49737631975a35dce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d8a9a1e6a8cf11ee743d973ee72d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232e9a004186704d6da4af17a25a06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe34136d1427f5914d1df4912624f30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d888fb7328ba9144018b66225294f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca1d389426c5b2c4f9f729de60d1dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb17562a8d2536bae0b4a59b82a2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884983fe070c2b96a38c065ce1919b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db459dd0f5da771c2c4e1793ca21d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca05fc815da634bbfa2809cc06963329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f088e04a6f46b152df8a25f53938a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdf76a570c598968ac99909c7cb1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f78e0fae6445c9e7750da807b94fe4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b412dba2d683f86d87380ba4da17fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf1712ce76d1832bd032f46ca3d81c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5816f8a2b85544cdde386193b49de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87428744131d0f33d224b0da907d7a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06323e07190afd9540ee6537f8853c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47097fc774e65d1881dbb7bd0d2ff94b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff33a8d1348b8350a952ce88263f46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ff58659aa23b8aa73ca360e45a41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51afc256a5e5859e5bc375fd3f241bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879bf1038c7e51d073133917d2d249342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7604cf32cb089861693139517111f22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f23addaa8071cbc92ac85d4c62e1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4de8fbca08a2798d746093b71778345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc22f169d13d50321ae8009b791a90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e8a2ce12185e840bd777f99ed4d41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34adec78c7b9457c67e8c4f31da2c79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee234468f7206cf044e099ec8d5ae3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2a0e49fb6f73766910118157f6491350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269911eed8444fc2faca6ca4f0ae7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2223afd58617169f92c6d549f3f5a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d106c15762b547f1c2a4052aa22fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bbb89e132e260e66b077ef56a244d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623edcf32810855657edfc940a06790c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed3eede6e8e74f68bcbcbe6825fa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69de56ac0250c848bb32d5dc4d9f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fdfb106fcf3de8faaede108391920358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb245cb8e48b7188219441a7afee6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79bd44a21c920793b25ad815f89e71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f68c4bd8437ef5c97e5d709c715ba9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4ee2498ff8390eadcaf4bb7e1bf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2fd184bcdb6f6b26237ed2727f554363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3419d0ce78e67b9c50e99c6ec061a47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f216c9107eaa32cfa73e71ea343d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aff3484181bb17e8f3865b0c13c4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3d8e3afb9be36fe5af954b4f28a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70befab31b3af6d55edf5d8589148c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2299c5de2c81ef989a1b1ecb51cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77075620799a00b57795446593688e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc0ee2812c950805781db288d5ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b0f0c1f823b424216676a05f2d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4a6261d127013417c10e1d1d646f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d5a35256056830e124a4ce4dab368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79feed948db4640a225a3484e7010b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454b92da09987c4671d18488dc7643376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63b399d2e42d3527bae852d1be8ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292138dc899cf26203ee69b370a1396a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278c04b5a4e440d989c0e9e158ef53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db5f0175e374c01f6c21ea8c7a03c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd6425da3d562e7b8e032c0b48c106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4237f06a7d7fc50e18628be024bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554883c748b516330e07f38f92c1a86b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18811f9b4b890ee25229d35ec6aab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5022282a27af5473565c2af7f16af1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf05453d6650407f7fd842bdcac7e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95268869590180091d7967c67e2af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b18b283858ea07e2713ea09004fb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd622debe70b6bce6a5ed24d80a22f98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ab53645dee1ac7aa7ee48cbb5831390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaddce2f612f067a77a2a1c3f55a2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c4a99432b664e1622f2a03f5d3c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adc6e0bd5dc765a96859449d64f5c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf13bc913cc65a2dd7f0f990a23d3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa59f4b90a58bda62baddf5ae8a173395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595d6b960f34d107049b91bcd13bef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339bb4c5cb1d44f913960726569d150397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7c0af4141b23dcc2def7e0e9b7a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d66d4ff67f82f9a986bdd0abc2e5d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777dffebc4edb8aed312c347d3bf63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8d11d688ecd5839687cd92efe5f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda417eb67a8e1c13f037ea94c6d2af8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7476bfdb807792ccbc67027b63537403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7926bedee0e5375d252c9e4c5355404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198c24718a4e6de49fa2fdd41cada5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f085aa35f33df6ff500f7ca97ca4fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33c27aafb9e6d860587415e54e7d8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46670f0377ce17ab22fca0ccb18eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154bf18aedc8a0527936dd10684e49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f7357e5b67784582da6a4f8f98a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f82447cf39cb437398c96c5683c74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fbd64c019d832e07e259a3853b1d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04ee384360df13a123cd7637b0242413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861001c86a11df87890eb1902adae6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4dc8124532980030f25019a2c7b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184d4ad801d558e7d98456dc78f68b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea0691a025e8fc7b7bb5bb91192dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a311f542e0ccfd9df571d8329576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc6da21183ea87f17df16254060e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c39c1c071486f658866199263aac2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc220138d260b5dfa23bc160c1969421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ef47210b0d4ce411404c629524ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d747d78d1fde52311b381265a7b21b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d5eec3fdd7f712922c2274d8a7bf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a0f911184b05d1cb1ecc75720a34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333628dfd8e6f2054c3ce33b2faca1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ddcb637e8ae46040fa4b6e672d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b634e976da75f46addbec3c67639428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049bb16afa150aeb4aea8cdd3533e02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec0204a668ed1a8107ba4afc3ace0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103495dceb0650c7308a55897dfe9691431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e365ccff8739e9629486166d40a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68c871335be30b26c9346c1536368433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5dc50a29ed13e0c4eb9abe607a5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6b11c3110712d4e51d5e54a66676435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf9135ad15968cbe56afd8af61638436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7230526da86fb35a78f1a468fcdea1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a1b588d0e94744c191c294445e55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda4d0c87e96b02b8bff1d5bf348cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e07a6cd74ba2acab61977373a9293440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872ffc2037f6625d58a813e4725db8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e4392282b4c4f4d5f548ce2c6a38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b738c216ea62efeb8de71294edf732443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce956b05c325e6390a651086ab1ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10cfc1e48be85b64c6d6f27e89230f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e158f96f16e9be8278e66488a2bb076446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6d9dc2f39b5e410ce016be24964e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a7a11d7c9ca85ff9e1b8470c15d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b99fe63c95988929532c330ca357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315577e92c98d855ade6658f4aa3868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8b68c0198889b1a1aadfb75b4d76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9bbb05851da2d1f2d90ea501eb30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736d6442e95bce8f6355bf2b8715c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8a08ebb84bcc588296a784d78a28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac464c1842dd16bd00abf80594db8a99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9ef6905068beffac8dbd9100ed4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ba9ed4ca0cb5e62a7b82e8145a82c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418d26048642e49e483af169a094fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316c11bca9f4e5f456328976de0943c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b65a6ab3b4010eafe5cb3e3e98838460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab4013c087b31b37370e8d26b2656461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e79031f74f5f175909e30d06daefb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372e8bbeb51f942c3df9c37f8ec5a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fcf270e41d254b75ca0df26928ac2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601989854a80c0bf3de445425d9531e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453eb62a32b4236f664f0bbad7a82d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a698a09709d8783edc52a7bc3368467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc69495ad2a17b78ff105fdddeaf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6043fdfacaf390dfeb98e157a88aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5dfd942c1564975cad925b85ba3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90147acae343e3865f2284958bf8b10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5267d7fdf72b013b77f602fa664ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437403ab4b68f46b30a1bdeeeb07fc97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479037832a438cbdb2e84746b2f3ade6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4f62294a0afde64873e3b1f30c22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2b8f14eb501b237fd16563b116d55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697d5be3f6cf3779f79008ab1c87e88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622ed65d5fe4851029bed1f97433d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078094389a3a1d15262a9e81e628e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4975f1abb5430195caf0437ed42c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8f1ce11eae04b90817af4cdc72f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852fb10c796676acddcd56f8399bd54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f6c81e152048fb34ac82c96600bed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d831f9bc07f9293d591525d83e0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3597730ea8fbf399d29bef75e72d5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488ef59d81fd4360255d1dad91b4e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c510a45e447f903f002399a06c2194487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e32b1573345104a01d3bb2a7eb3ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ec5b4bab0e06b9abec38a85eecd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de779c30c697e10832f7ab690f003190490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa25296c58b521a93cf5605ee8bb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155a6345450192d70e3cca2bf03734492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980556964c34f6d50b7566aa80749a16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081726be164566248ee845dc3852dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0114a949c300d922ad51484a8d23fa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f10be149b1e194e48311242d703f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f4883bd5bc72dc80767011fd9e09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17a518155a9ffb6869f8a5c7cbe6e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28c6f8c59a13cea7e593d60493257499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16777f1e563ba40da890d0461ab159e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ca77fe92d1481b2a9b60a591ff97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0737f1a9090a778337d0bd01348cbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0390073be00cc575230f37953eba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d32d4180f40417fba16cec0f93e43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8e47cc5b4ba62c401ed80199474d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7069ad79f724b78fc05db7b7ea9410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f745b06f54f906290a5716600e445507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480e1d4a6697f355da9cbb5f5c131c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a72f06091ceb3672baf21437b7b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf7c2d019ea01fa4ed56f673304a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca14802a8c55854e749ef3f9dc82a21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137215bad1a86444a9ad61c455bd458512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4eb0de9c2f980ce6cc066f6c4002513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce21e6859f0554f97bd8e7db2a6bb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49335260c331a6fb2bfd63d6deeef9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1d1be54d0077a5cd4bfe4302bcfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4af62ac880ca69eb6dca6037a449c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b44f81a0aaa905702cb2a505115e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdeb675eab7ee1112f83ecff836a97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad2ccdb4e58ddbfeb72d467319bae5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f8725f53be804d995136104cae0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8316707a6628d03df2d0768d3abe2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c8ef339eb977881d4cf10e0226ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27645e8a27fb40c626568c545b9217a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e812cbdb005d440432c44f763fb3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9807cbc5af540c03a38d344a49acb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78c6380fcf308f797ff22b260fb851527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba197d0404f8479da7648ecad2046b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c0d78b7ad34d7dfedf6c937590109529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeebf20f8888f0710b9dca4426a59aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b4db885d35036b0acb982b875238531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed490db46b8acd74c215806451184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7932fcba52a6b3b7b189d905d336533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea198d6f767921f4c146537ebd027b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d56dddd90fa2672524f6219661ca2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e8f159a5993c4318f4e8a15e1a04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6a3490be9c897ef40cec29a44b38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb3e5632377f2de6b37512468655f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91e35df42905b3dd8c30ac459f7dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197763861b152c00a98a4846ba86ea8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106c7aa3cb6036f08f99a862fec8d09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dc6b4f56bd883ed418be5f34d8a54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea1d8e12a27759482360f66c5d7b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc357778bcc3ea4c822ec09ae02c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c1d66d0bd310b0b83b592ff6741f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f40ec98b9aabbec6c75a41abbddd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff464a1e2de6690e5ab7ba14cb567603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec7c144b06008f55640e6104109873548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d41666f16c8600c5f127df88128d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f349f34f9a995530f52284d41ef7a83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b76e5a1ead03b52f56aefaaa35912551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2fa98052235376dea9b1785f79be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847ea3a7e0be45f2682b587a87e527553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241fcafbe5aa1e2136fc1855dc3aeab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ccb428fd3de4e0310fd8d223ff51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4866cb64d9a3cb158d702a59f96e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9010e7a34ce7c55c164e8793fd61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05edd761a2a216f507247f751d576558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7820d3d85c27b0b8bf08c43d74306bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cea380926dd610af8a7685a5ba580560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b97018a891eed41a23a7094e7a001561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19eac0e86f61c9588d85a02f2f87d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc0c4375e40fbdd60bb30b2460c992563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649cfb2d001de695ca87d18d554cc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a150dcfcad299f5c64fc447aa2765565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34a7ca738e42d479eb09ffdff71ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c72e051331fcb81cb0105e4834217567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f1bb06568ed2bd3c9e21e8584fe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19a030765d37bc284b106af76845af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2803209ace036c57628391b1316174570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae150fb09b586be55e4fa84470efb768571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3c93284a6fa24fece7799e8cfbd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb988fc87bd4ec55c56add49f32ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ffe34dd34c8df51e6db7652873b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b66d5ce9121951494ec91d2a550b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d12b3f67ed76f2d516ffc2c3684ef6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0e4a877c86e9954c511ceff4fb61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5a3c645ec70aa5a502798db9f5bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428dc383c1993bcb667ecd0452291f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868144c167d2b1eeef17ff4b1bbe22d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93ebed4d48c5a67025f7c69458c22c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a57c3e19b8ff5d7a278f6ca3d402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee74a42089a7236070d28b5e7c80d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea31d5dd05292f66f0a25d2cacbcbce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b278632c157b10cd2798eda3b32717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2476a5f450846ae9c41af63b9c4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0b74186f675ffc46188936354d96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342bef2436db1fdd70b05050ee8c9be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9609f19ac28132e901d5ad7c2969f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d3abd14e46e9f3c0487d2b618dc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb57135cff92926148c1a737654c82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66004d8b0126653cab182d8383d92e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207eb994c6254378f08d8b5b0d13942593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c0ca1af0812be77c28d054cbf499594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b5238ca6370ff6009a6764542dd8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6c29482ade80e91375bf6780f7ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904bcfecd271a68c5a7520541497e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e37223720367801f26b7e06d832ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cc56de8743f22b957732176480691599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609ef533301322e0424b8fd62ac665600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3ce35c7c99e1b2872e753ab7ae38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2156ae019ca542232b51478291760602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37592dda3bc9dd2a1a24f786f6f41d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09da9c132509df162c263c66a4feff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344113511e07db45b1ab2dc3da31402605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1178d3e4d51fda0259e9831b4838606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0448d9621190b652cb14c59655695607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3d17dc1d49489bc13f91d9ca511a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96c6e1955e7435ed5481c040a1358609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79fa26dedaf3e14639ea0781492be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d7ade9f6eb397a9de7832f9bd3cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9ee544023c3babbb0801bc19d6ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993131766b27da113a73f9269358e91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cc0f92f92c6283b52cb40ce78a79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac9aa846ec79935e44febee4ecf76e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7acc49d61fe5d84bb11debd2fe26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35514709ba627b317dff22819a8f5b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad77313abd76060ad1b337edea603618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876ffc9f1dbb439eacd007118f3105619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a56ff0b1ac1a1424ef6756f2c4e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a16ee44dc11d7694732db65f3818621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1984a4bccf109aa9c5db3f3c1d429622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bad384aafd877098eea713944a5617623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996b02b7815d03dd27b80781450b90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b65e8fe9c8672bf3f969378e9780625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1dd0078449a8aba776ccaa835420626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd3d3b5884c7d0624a88b87e5467e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba211a80a7f465b6d61f7a671a3792b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37eba76179f8876b0a2d0957e8a09e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d87743753bb80dd3f6eafcea4c154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781429938ca87ce721064b9c436ed9f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758468d8ba71a1fd4b968fbf572b57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced4d423b2e981dc4714efcdc2fc5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04353e5872a8835dccd524b8c1bcd05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b05b6ed057c4a117c80d0b10ea8c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf8568e6abee39b52b5496cf6b613c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f10f28ac2c135b2f5e632eef669fab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f072874f9dc4791e55b3df233393638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691840c411fbe48b108e36330d4f38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348b4da8d29a92655cac7e8af7f19ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09bd435abcacd91293c21b2e5ba39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b859581b95ddfa9763d858dede86f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4100271d50cef5c1c8c0ab1805b9a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d468d3aab3aaf41db72436d0c9fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0566263f5d43fef2a965b06d1fa5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb7abff7198f8c7940eac0e04d4e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6174c7c9f345ce69bda166a3ce425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f563d73f8ed1c9a9f1651fd91ff4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558a0c4712238f793e6fb0195101ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021ec38014da4b4227d7d21b7a1c4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd41f449f6e7ac250b0df96bb1fd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453c033dfd6e80d1f570c601e395e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ea5f7055476a2c6ed113a6536bcc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18fc16e2abc7bb83b5e3c63108a54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0bd0ee7b0ed7a0ff23ede3f8b0f77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e75f455fc5c7d5e068756e6d060442656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24cdd4cdca141a853388aeb63a07f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b4fa0e60a1dbd29367b2dfb5a477658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23aea97e873d715421871b3ade8061659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14143737b35b5f0bad63f69e2c31eda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004b70bf9ffe05510797a3566ffaf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758c70895164ce3b395b4e90a323938662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9041b14112cf60c05d11f621cb41a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874bbc9730f8dea2ee32f611bc8409664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba3a46487503f610f0ce4adf1d036665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bdcb5c22927195441be113eaac05b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996697dcd8cc32736e7c52da51cee1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d41cb2e35b7fe1ed336e938d38e40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e41ee8469f0aa6ceb790445c4d2b95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec143ae8b64896d79816b052eccf9fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14a879514e531b79bc9ecf101c835671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c42d860456c5eb5145aa7dad0528d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf2b5b655cbe33436ec836a3c5587673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f856430a81fbb8447fb7d70775a07f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709335e40f8c1da97ee2479b1e6314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd370a21877ae4792fc28a481d9596b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603b525c07d8dbbbffea7d57531938677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe6c3b12d885742d1d207aa6b9af91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc279882a8254f89fed8634f218ac9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9112566a8b1a25158f2a6b17d344082680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77581852d870e59e54056046b0117d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d955c837cd86c0ef027a6d086d13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf558371d707b60d9a9a6cf0b42b7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb775f9baaccb8114f37f462c3a1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feff092e1bfa9368590d52683a289b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a208ce6b88a6035d6af2903332c265686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792d0ae9132caf7076536dcea8db6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6277dbda942bae44aa004d2bfd0d10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7c4d8b94b5de720f1dcc4a2ef5cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991240c1f6cf3268e60bec48eba558690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f02151e604d8b00ad9afe7c132da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4388d24cbb3063b562f94c6b86e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84bd4ed6243e71dfd9d5404423f86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3746f735281817a8e63d4c382759f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82db9ac7af2df0ebb78c3f56ef1c5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf7a489fad828143a36bfacf6ee139696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5bbbe65da21bd508ef155547fb5a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a75062f99495ddd85e68a774f1fff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5495597ddce617303a3f7cd0d24f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b9146e3144d2db2800504520df14d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069240f6d6c13a9ee11a9cf426d70aba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6669e829943864e6774e8bfc0bbb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f90d9b8c4377ec488d379072973a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2f0e7f0e20c57904306cfd8696d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4543b2807beebc566ecf26b543c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82e87f2f010f0c61a99d32a051770706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ddd8c5c66ea695beea3bc01b984ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837ab2a7c5008e1e32b55b4e673c28a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cda03c1686989e892267ac298d828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf14730bf7407824a998fdc43e34200710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d972dca2c48d6ec1da8f458743d4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed764dbd94a28eed190618a579b9af5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ad0a1b57b55cda4910adb39e3466713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303fcc065f3fdf9d4090b527204a51a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136163d6db11e9cb0030b0154ce8da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a39e9e66c2701cbce547c2a8e1943716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60e89ad329964ed4cb771e47ac9304717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808f367c3faa7723d6ea3a865d603e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf040b76d856d2f27b4b69be3afde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d6e591af682808eab1f22ecc0bef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d600676446ecd1ed7dfdc71a253534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832af66517315c91d13fad90cd88d86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db72cb605c214536b4b28e8f20bb74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7e9ed468831825c03d71fa554ad73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c67a9aadfed197e3f98a07cc036d84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3888aac10d3ec211b9b8f6310f2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176060a306074e6576de86acd1e7cd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a5656ac4c34faa82abb1e5a32bb1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe293affbf8fc9d436e0bb6df6b5cf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032585753002fb14fdb2e3b329b996730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666670baf9293c5b2643579a24d6230731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125eee66d66b87c45ae60a97c3f3351732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd72cc9f2bf991137624a846446efc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070d6ece5f7034baab6fa8900683ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de546acb501f1910cc145d4f4bcf359735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c4c0014f28020d597638da5a0b43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40a9a6ae126f5a7cb60003e0e8b92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e85e069c56d7e5037219c0aa13f4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0599f4e4f453066f7a813a6d79d0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e804881d7bd007a9b20b6416a740740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8ebf3a40e2fb7a1dead6c2576dd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b3228d9d1c3a7833ba7d29a54dad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27cde76bdd7f111e237cc59533e91e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27d9dbcead2ca9a699f50b3b1dcf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a4e170e886949b20bcda5b231566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db922a9f772d86203734deb4099cfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473cbed504589b97bbe4763c3760cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959bb99d736a6e5ec8d101e73f7025b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f05d7964349ce3432d383aec982498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656f35a88ebf801398014183d6a997750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d36315a55ebbe396955280edf8198751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2cf322ed89004799ebf137442a992752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2271efe14ef43b1f8fd03eeed1da0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e967ab04ef4b94143358bbf38802d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e9cc6d45839bca6e8cce67ed1e96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39099b085ee618566d1d1cf64b926eff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda135219517925af5c752e3643fc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef0c5f84094912a8703f3a21d46fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa464066d3116d4f9ea547768294e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64d920f844c95713faccad637737b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bad827bece9bd59a9ba90378f1eab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74b129788155d66aa8e8b67be0f6cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d8bcd6771ca1dd83b2e687948e774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067bd8e4d409944c93426053a3ab0445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7228000a8aed17a5f55e2ae1ee9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c95c2af508b20d52033504b6b6077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c54692515e25402e143f33e78297c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4713dc2c794aea3c3ffc73676ae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e3133427e1f19e9d79564bad9dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d6f02b5bae2a2c766e594deaf42511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cadd648eec870272a07ab9b0824f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c80374077cd3f3ec9cb2080afe2ba213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0fd16b90c7b910fd879008e62a4ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726fcc2cdd7147117fc57ab725e2d3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05748cb2a2adfe6f1f89e3540c9523116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46c6746a57da57aa6c80dfd9246e2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071f30608d712c4289ab7cecb4f38c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb4d326beb215bf57329a4f1cd89c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e363375154a6c72fc215b3e708b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aaf85c242c4f033992dfbb0dac95321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becacf7ed2cdc7461818b335c006681122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1adf1e6beac6ab5e50aef5594007e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a07985efb431126fadaa9e5379a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d7341b25abc37770898ea3f856e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a6cff1a0dc47d047254171b8f6cd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4aaf139e234c13d185d5c10dd640c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced4ecfd1f1b19945dde7ea5aa5ec028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4d030d4f661c380cf6c4be26d20b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858423e445f057e7431f8147217c043630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ba4dced46d2fd6881c3a712be2db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e66c91560a82c15f3b5ca949e7c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbdf8b2ee2b7d252e8fd55c417f08633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30066a4fcb689239c610b5adf8fcb40034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee6a0d796b3e768b61761aac1af15b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22e538c69f1f59fee3ddf8d09b7f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814edfbadb343c156c9a993d15658f9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207161bc6cbf72d370bd715c6d5c562638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eda5f4a146cbd16d7f2149e342dbcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10574cfbc1ffca7588917e26758f6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d52551a66b23e40a73ce18de5a7dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19a7100fec198a43b4cd081fa8f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9372a0a49ef82e7cb17b448e6a09e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e668e0ded5175b33845e614a63e2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8db839cdb403330749795ccf842a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d224e80117318e48247887cc3064646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3f181998ac8357dc0be2e869a49f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753206a56bbddee6a7021a2f20657148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7703632e7fc645542fb95e1556fbee349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c2fd8d212e650cc6205ab21bc97150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d342eb8a4ebebeaa7f625c6ce82d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b43641dd9ddf0be4e4df58f7a406f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f526b6d0ee6bf087d2b1def584cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5653428e8897e0b412c620d58ba39354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa41d798cda4d084383d9653c166b8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e9b9047149dacb13d40cd2a12bb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87b8bee10277e8c1975c4c2b3d39b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b4babc27d910349aab1bafc26a4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066889c0a622c1d3bbde5f1b3794f9fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd273e266329417167fba45db02c7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd34a67c453b65fa0cd26a829c05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5e8fb80dd35465945617ed0d378762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01634a1092065f3d0a983141cec4b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247dc6c9889556b0ec77881b6cd4cdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a1d4ebeff14c3bcd784efcfc17d6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074aae0bb9f1c9c8d43006ffe918c4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f923f38a42990f4316ff80dd160b10667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12458758359dd05ef63a9062214a33b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb120c549419927f4cd83e320be034469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031a389f7ece05257c028ed7794cf8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19b74e0b1ab3410d358aa6423824371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b954e58ea79da68cbadf5029cdf9b6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b845e3bd9e3d212a44ead8ebb97873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579caf7904ed20cd613c5f170eab40bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f03f3d50d88ad484e240f332476875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474ef7bab39a0140a228e4e55ffa3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0134bb372c1d084f5970858608f33177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb828ee2219ce5bc2a511bfe2ada178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e97bcb3e8e6adbbd366663a6ba5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f058b218a55d4d9ab338c5fcbd81580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb284fdb4933af2dd4031a9f840a02181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041beff0abce0b630c8a8d697479613482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39df784217baf7c15cd2e72e6702783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f4f05d336704d48cdb851780ec20b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4a3168c21e0a13de4cc6f7112d0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f74980437eb397a0e3f11143fe5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b718d80b56c5605d57e935e5a92087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c77217391b3b9bc47f8f466852c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2898b29dba5c629a9f76c320250e5d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6550572971860c62f2d517bcd39f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42427bbf999305892aea30c5cd15f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2629af0db1937fde2ade602aef4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd31919b29a8723f7af32c4dfa7d4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab87f27ddbe21074d933c486b2057394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e5feb6a5e69722bb74854e0927c8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae57d96831d2f24bb05bd4463859f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4ba2ac2b230fd5f5b6adaf8890fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75913e6e187dd093258a99b5ed086c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f769a5cee6995a48aa306d2cf80799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1115eb058503a68e7b5cda1e8c6e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b75343e6831841cae2b4b1882e00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff395374035612a09160f5330f5814f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3302771523f168c2113780e189920db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86927d4bdf79f0422337056e5501dd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226e20d6168738cca27917dd84389d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41ae3ef78b0237fd950536ab47589106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9df0bd9a60b02b24b9e9ec35acbbe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516a560cdc5ab604ad1bc7f56f4d4fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293da257e21d241ccb4725d43fc730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ea54fcd1d986ee6e45e6039694bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057387e3bb7115e85efa792689d86a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34c6be7964ef2ce1ff01f13ed62e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db78ad0ef2b60689329ef61aec670113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf189f442a84488ae40678a0ced61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e0b2221cb1a5e34c32a71ffc1af1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5349fded4975137bbb4716c80fc39d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405b884936dedf0a8e25c9baf5e87d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc3dc10982e39a55a1d367baa777fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261845ef90036b66453daee602561c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba46d7b99b9d3d699229f61f186ec04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062353010261042fcd0284070fc690f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1adcde7d90535315ee91e408c3cd9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53fb854d732415e8c57cc923a5508123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2464de936f2c3f5b1aac4d5f1f95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e540d2cee5f98b1b94b76d301be26a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424489ecb86c1ced5405da76b170446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792fa3b8751dcb383da30f10eb17f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75baedd2ed8f99a4c6e080dbf4dc84a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e650aaa496c115f02681d4f641c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79e43e92b27e45b995c4a7fec6a94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b10cf8bf3cf13bf56270a8107b53a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259dadf419b65e2cb35ed2464556545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f9c40387d5ee66a61a168d74bede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54ba0fcbfa7997168bc38a275e13dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d7cb49adc0067239a0cf63b4fef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d556737b2fa063cd30ec799ea7e56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f8722e3af8c65ea4e2600002d81a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f17132646ff0ad5081edab7eac99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19692c4f77319728562ced52217b8927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91764659c5118871b3bad258b734a6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d63f3fcb76931cc197383aac64f19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816914574707ca7a8343c646a6df507d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e00ab857ac7ea8d04274748a8eb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2887c6459dd7d20e53801b80e1044b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbae9c370dea940824841b9ee7e9ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b35873eec958a2f5e073a401f3a08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5877e3313dc95e94a1dd9b5e1661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc6b08a1dcc78a0e9cbb4c7227a3a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadea3bdc6297a2a2411f7b99e6fc53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e0ebfc31b29abfb1d50da029b033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4e7413bb042f6e3b0e0782a5c20c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2efc58711b36112d712eaae6ad740f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c3bdec45d3f4e1ebfecbd943e36a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e879c21a391830056796abd0047f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1e0c7e5703618aa822b519f6f591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca77447f346ff5fa9272d3cfd16744d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe605a237a01e1671a2ec14786ee7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a129987e5aafc5d3c1c2ca2b3ce69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca78cc35cfbd4d98635f35b38b4245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd075d86e88fe4bac26faa2ce27d1024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55a844ccb6f91ea1355680897ef9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1fd81ca336083e33ec9d27bab1bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76ef8877a0ce9502498d5e9b2059f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cca7d4a799051d48be4d79e1799dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bc0c5b6abb47e549b2ed426071a88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bca2f1b31b5e904528a2aa4ab593c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd092c4d8ec6bbe4f8815c7451bf1d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bafca36e188a8214439ca49d648e13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bd3ed3d860f1381a1cffe8ec5801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22de0c5004668b6dac4f28407d5da5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72440cdb71f89b7842ef0b27eea38db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e59381bcf322c559c3573951b50218172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ce7dc3af8a2ce8787c836259cd0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15ec0150f8d9ffd8df2e79fcd2c9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376c23c5fc346b79c2e9da40a5fcb26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56728ccc1e0a005dbf2be8f70820e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1535ba672e67a74b5e05afbe6f6636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281252cbae9a9af3b97681ec0faa7ee3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e371543359e9f5f88fdbf73b91628b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f16dcae5994bb35a8acfb47f1c0c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62f2eb65636911478d6b0b763f7c9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a154beb8d5869dcf844f8f55b8a4c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802cc66adb95240de4123aaf7f7774183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d4c38ae6cd7679682245c2f97590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07d51adefbf372335aeafac94ed25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93e716734c23d54134ae024823e14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab6cacef25b0eef394bb9d055d6f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de6bae95defe0d1b42879bef55bce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4cddd106fbee69e79db8d7d91b46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d158da43d452c18269dd892a83ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212352ba751ef77b130bd2eb48bf041b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e0770495dd764697beb9614337dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b172c7f5da21060b7d1923ff79169193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ab9fd5b46844b78a99e1da21506ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b95ad4da0675eee49542e8f21489d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315481c5e86faf55db6cfafb453657e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430508270e90e0ccc1cb968e318263197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cadb2300f12842274ccb135124565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf45b4a35fc0d95e9f5e90a24ebc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3e40c3a92c71b20c7c7ad37fbc0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eeca0c4ca2022ad7d11f221f1decd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f566f94740b5bc5a1c73592bc373202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fdc2143c20a22dc982c489789bf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eedb317ad43ee334939cefd02a2889204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eaae2588be2ec02e921cc9ae43962205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc71529129a1d0890dfa1b0cb3206206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f9a20265be4cb6866ecdfcb53ca3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c22c0355d7c2bbed2cceb4f429b66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c9de46228e6156dc981144e9a7c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54842fb2f54f08154efa1f0fd7d68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a61b1ae57a52556622ed1ba293fb88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73b183277d01b6f7a6e3a823e1967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c35a5bb99076ec5ecc096fbdfec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33291230d2ee73594e733b4d9e6f731214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0202f05458644ec746cd00fa5f40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea177979132b94c85231f23c520f70a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44c537ca2ad2321d4a8945a00fdd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3af4acda89f84f4adb90d1d2fc74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654ccc6e4e9b95453f30f888941ab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde686faa13ad3a70df6d0b051f7df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484c75dddd1aa5f70cceae6d94b7882221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946351812cb09e7d25cdc6ca25d5dde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac211b0c2a4820616ce19984294cd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc900aea8ff42e767830a7ab24dc8cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ff3ff02bf2074a9386d366212992225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aedc56c7d781dc56ef35125891fd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8aeead3072857e6951a65901102fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fcf8f56a459792ea73d473614a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceed3ff813ea2a6f7e863094ee1acb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6f1a747ce67604e5e2527de0b95d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3cb40575d166b957301fa23dd6eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef93074362c3170876d0936addefc6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51889221996fa8c72283f1e454cc352233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3a28d459d5d9a55b11b4927d50b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad56cd840a38c73e2af2fed5203251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924bdbc25e10da45235c73d8bfe2c10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ef56eb951265efa7576c00d19539237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39876408f6c7d40b64fad6e75add8ffa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191c0189bea4602b68c4d19303576c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958740d457b2a510d5dc8e59d709a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf6dc43b560dab3628fba1e4cec12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f7ebf8ce703a7f932df9900cb84c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968cbfdccb3d175150880b0be0bc83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495740f348a0d8e64ff438e9e4508c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c13c46167d592c90cf2be9d3793ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fb7099b8910334163f5a0a3b78ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aeb0701a4caf416ac349f129843f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088f687112d54ffe60118f8e328de3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c5e12fb413eac739dd76f3b73c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1faf76dfbafb2686d1f1de9da21a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b8272a85976e15dce0a97932282d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f8c01121153b794cd430c9f4fe8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51e7c9263719fc92dd85f57cfedb10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c6b76051972d1a2277dde71214a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7fe5e33734a55c33f6143a0c20a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2e885a4f2de246015bec3464c83a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e2569ee91652863f99d6a3da63ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fdb1fa71e66101999ef6cde7c3e85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d792412954bac54c892aae9581701259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6b5c9e02c8f7eaea3ea2666d575a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614c96dc0c71725990b1b538d95c59f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d2c413ba85f7495e89895f309eb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c023f8c8ac98d4547fce2a7f0adfb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04424272a0840f2f2083357b948bd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258cc261aa173bb31be008c0756efa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821565b8a152ee5673abe7cdc36f8ec0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37997814aa313863e6e3f7c64c39f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c9f2219ad5522e664a701723cc5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaac8b9c3ff86276db93fa9550c964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471a9e9db52ef660775b04cbd45877270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb57a69afd5c0cb7bb08ffb23a63ade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37cd89628eb587d2b09eda58fa0877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843a8e35c87c513c6c828acee86782273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a354b4cc38b18d7f0c6cc3fadcbf8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7c47994e021aea3dbfb791d96017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be050a81c94042af99ee7279d031f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943acb57fee2cb2f18da7321cbc08f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bbc40b12a28be5974ec4a7da064ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ec32d250f8e6d0dd5eb3a042d5b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4371c9127c87f8a41d0ebd5a1b424280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493743047c8ba643d5d0bbe758b83f72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c84baa39f03d8b322edca5df2c6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3f0e9f84e83d41fc42352bac49db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c85125c51d4936bfc54f6e38f1177284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8988266356016edc4b6fab831547d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f983aa7961ad0f1df4c6fc04bbad0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93834ea672c2bfb0ec48778126e04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48bac4fa2aa71c9365f80e439aa9dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385fa6b10e2685be59273ecd557203f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ee6f06ceb143b3c45a7d9fb095eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5a02eceac048c86ed556855821b9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977bdf7af3c0254196313d65547bc4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75428c17998a17bd67cabe59a1e4879293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1720db27f34c7376dbef532df23b6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837913b80fb81ffd3ead90ce192a91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e044adad802fe0b2cd9595a4b51c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22763f349356f5ea1a4f9eeca90358297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9889c135816ca74f5fb17b157b596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd05ca53c41ff8c789efd22b6df4a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3f142ce9c8c586d77de6a07840570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811311d020330004af9782611db921cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4ff8e8f39a14c5a17a0c8e73283f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb40d2fadb8c8f08c53cb19f092cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7649fcd8dec2506f0e2a4c671006f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29257268bb5c16b4cc49c71de0562305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517cb60a75b9a186b4626d62d8de19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a0c11b27637cf0a3fc9c5a293d6f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ec2d88982cdb90dae3de980a3dfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a38814d9a765ae2af96095db48c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e916f0132f6aba0f07b4f069cadf55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad4f24152cc871b0858fa956c31bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf67f079ce6e6376c6774af69e0af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f69aa3404e27e626f14189a88bcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034f7347b00f7cdd9515c378381a3a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b5dbbc947ec58bcce10925b7b425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e43d526bcacc2704fcf98b520350fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c800b31df749a4344a1b20d1418deb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b0e62e7da71ca6f4589391fad0364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dedf7fa6fc42bd6058e655a12aa8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2146515cfd358c7f9163d7dfde15e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156aaa99fc05fcdf3914706ba3f215a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f10cf91b6fb6860eba21ebe16804322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71cb6ada310223aaf9f567e1ef19cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068e7012b465dcd28fd57d36b83677f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b74bfcb23d43dd0408fd103c6347325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98239b6dd8696cba2dcebd3a543b95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa408d57c5807c25a8d0e4812635e5c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f532fdcb9bcea466931c665f23b6f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb0ec4184055a5de3d5e833169f9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21c31642e705aab1075c2c3108105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb37fb788351bc6da79f2aec198000331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8e53cef7e737623578e47e056806332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c2527174b32c4adffc9fcc8cf0f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77908695ff1cb7fb49e47815dd18fb07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada55816d16fa079b5d1ed986c0493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b007660005f01de501d1219244a6c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026041059cc04558404ad2e631c02a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b33fd63c4d9b626f5f7dfeb23cd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effbc288830b60168dcb06f29cf5f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195ae0e9319c38a6a4fd09f7512fb12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fed7b47bf187be8ea1717129e4c66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca794aa1bb614b213124e764f5a09d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00012a93221e8b112bf0ceec4ebac9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365c1f21464e8e43b099694efd043e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f732911ba7243b0b93c6691e218756345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a9d70c42fc33cf84da175f743b975346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e746a8f15cb79839e6d23c4ae40aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971c8ab67747dadc8b4d08e744c516348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455e2ff2553122aa2496f31f2b3b26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d93b5eb49a9489846e30e6c20bb4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2abb06b17de4fa6314939d55cd36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74678b179bbd22d86ac0e5f8864c351c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c550f1a1ddbf43ade92f315d588b41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b0e04c1d99cb04f2a1bd69293e34d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af86902f32acbb24d74799b6e0cf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c5e53294e5b3b02caa2f99a196416356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dad5bd61c5ebdb69215e700099dd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e08474062b55cb1b51cd855d83b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37285a4a42bd14a1f453ab54353db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ef44f9393a77e00e20aefb782dae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7940e4ec5ed6214526e4cd68ee6a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3225d45fd83485cb014cbeb8a3f36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c796f62978a0777631be9b4fe178ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e494b75f08a9f06343828eb74e1dd3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4756360d62233893cc8ba9c844ed8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f0a55f63b51c23ac7e6bf8be525a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91339b0c4f04c6aa8dfc460ce15a89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf62080094a84368611dbf6ec9f58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d1edac0e60924f72af3e4d18f586369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872b7b946c8481d914b103b604fba8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe23b25a6dc5d0cd202196727a8556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3b08ff878e5e7ccf518932306230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c825e4f4e0c83fb0017b78bc19ef3fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1650264caf8315edf6caadb9d4f89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d662234e65e50b5f7fdb9a7a223cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a7327682dd96d98ba2b8b0a0f1d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f78d8e2510686c7606adc77e518ab8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42adff346ad67abfcc77a8b9739ff5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035972811ca16106ca37ad31b9cba7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a22bca14d0e56e054f810ab067cc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a060f737df57957b7825a17b719c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43dc632233a12dae44ab7636ceae9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42630ca05c9e3d3a3c34739929740d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23a0eceab96a42485549f545d0ea7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2410ea169ef8eeec9efa9a6f1f78e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b95572a372432a2728716baf221e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2334b5c9af45a1b6cbc3a0f852ab5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb61a16b2dba1474986abee525f28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422cb1927cd104dc6ff3c585ac99e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc12001fe0c3953ce069b6269c25a75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2d934e624e539c1d65414dcb0d7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01a34a60d61fc1baa4b7af50266e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1ce71a58cd27ff585d9e521c1766a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a99c49efa0c4385ceeea4d167a30f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b25e2c93da88472a2549ab7db6637395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb2706dc1d398769a37bb4bc29585396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa29889c1c440e5cc6bab72e7f016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67a25c86d8eeec6ab003f4c4520aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b07f35ebc1f232c20284eaf049cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba4a403523eda8a8a37c6e8ba4937400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ac6a3e23b66a1e01631acc6c69c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2440944fab23297d0f3bdc382631a08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988afc99c67e8f2b5e0502641b17670403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbee25ce2cd31867eb9bda91804ca3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf13acb86e4ec7688808080cb7c872405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf9bd024fc13c4f458ef7ec82d1ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d12151daaf78bd1b1e7d96ce96615407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687422154be7824bd8a788f21218c15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcab1c217e16b07689195b4f43720a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44295c2ead76ea519785fb702541b48a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e67ecfe1381980dcb67621693312f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade343f104c10854c9597d40d804b11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c287c041044a60db09b446abb5aea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837eb86974fbad7746ea82d455c43ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeca7f27373ae0c75f79283463be0c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b592aa9cf42b6201d77b16e41d2a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0d35995da817b1f15a21832fc1dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a524ad1a8bdd34f5efc7871ec44dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f78c4ed6661071b6abe09ac7929b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ed3e6410e0937ab18e8cc31fce33b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd42ba86ce8e8d0083054443212ee1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92a2fde6ebe91edf4b70e26b4fdfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0bc29ab1a88718281565ba76c73d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2136d435a32dfd0b9de23e595117424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c1d6a65bc272d7d8aaf3f0930fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b783cdd79de24f2437defb5b4a400ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bfbf332c5e741f3facb1ecf24f815427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa4306bcdd39abd8e50026eab2134428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76a924866aeed97a342e0007c93d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9db7d9a135a5860a758919eab7857430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff2b608c6ffedeefc9e53043420823431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd278f593feeb65c728030d57f47bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a8f15bd9d9cb8a3ef223d7a42a1be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc5d745d81cd7faf8d24900408380434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34861d2a31ed3c887d06bdea80e2dda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b086f14410d21ff3d4b2a511d648cd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127943e8ed7f522967a4a3a6eaae536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e3708d01e951fd34ffff2795ec7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deb8248e9d11ed9c28546f2ce9db45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52fa4e09de39d51e6ccd97935df9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a79dee446e85945ff7088cf8ce97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b66bf12d3849a8d363a8122fe104442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896141a66281af317f150b6692a16e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf6cc7788d31d976418ef4bf204a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c6fbda2fde9ff9d0bd14e99aa210f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866843389990797f9123da8433e848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f871625679bfce6f79d25860aa0076447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929a789e8287d80512a02ed1d412d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242332237a5826ac82cefa556b006467449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2bea5ff267d1a2fc3771ad8b399e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77ce8ebdb7136d0151b8b8284c6e62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb3b517f1b9b7afaa50a36d2be882452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfefc08c5d5064660198faee8696fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ffcdc1d72ef9647bce68a978b8fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f4fc693617d3f30b6af7680287d91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4090579652d9bd7549d06276af23e1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05580197e3f4bf507e0d610201ac368f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436e04978adec895dcc21f5f2d0521458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e421b25e67f8e3b01364d7e0ab837459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f4426b46ffa9afecb456fe6cb77e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5202ed2848ecf48696e36a5853994a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec6c8fd2ce59f8e535627eb6390e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641303a8d96d9e16929f40e0c8a3da5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b83eb558afec2d5a0a1f8aec7a092464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d1269eda8945cfe37a7e4b0c2979465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89c3b4b35d863cea2bd07f6349c78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884f48f969f260c6d43325e9b4aef9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b95503e938af430232fafb4dec8b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099110376b22e3eba5c39de82bed4eb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c08120e2bf90e5ba31761b880b430470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55990bc98b4ac2e394cfcf6ee4e7d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d59229e1f280266b3c2b7bda7c9aca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec23c2264b8d14d83a47a0b3e5201473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c6cf86d05b8cfbb11ea0b0e8ecad3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cf993fc3e9b9f93720179a08de4e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e22f686346c52719d9b6820b39b87e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a564741b9d2837ed52058269852e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea48e854e6768ea32563768afa4ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ed821432da530c667a6604c2f16a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eaef4181163afbcd224ae1e289b28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97761cbf44f965957e82c68451327481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0598c6b333c57228651fdaaad6c421482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0165a454aacb7294ddc501ff8fb45a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b5176ae83e780903ce6b2e623272484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88608ca72d6028f7045857a769dae15c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396efaf6e1e03825b02194e48fa20208486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dcf6a253615d986a3086ea20740ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfd935138a9baa474ebb9c2684736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8799cce2da9855bf6c5c96663316d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77262674ebd954982d3aec938a79fdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb39a35d062b33137070ba583f00ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176a6e92cfd143ef0788a19c0cfab0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149a54ad574bd684b0672a0aa55bd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abb82f0a65d864addcce309af99483494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad81c8cb681aeab25702ffc80149c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c11bba96d69c9a99567666aec5d2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e486f0b43cd78e0b5dc7bcc779fa1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d471f58e4ca21fdcf97562bc8e51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149dbe1a7e02e62331f734b8b1947f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e02868b1cad2b98e0e28b7e969676d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52857fe586207d2a655fa43eb027c02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d437fc5443f2265b0a74139988c8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084635a6d4c572690d487be2cfa9994503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a4b31e28c98f69631df6692636b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb572a8163e2b045fb1a89805a2ab5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225433ee1daa277e030699203e7732506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030b7f1f76275ce9da2f353239417d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a15d135402481ecb671d2383115c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244355274929a51e5ff1be56c9da42e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fbfaa18f6437a82de5b1915562800510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4fb3289078539f2f48513fafea0bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d9c02e6e47fe2325e12544ee5667512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d1948e3cd90562d0aceb5f356c0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6967480ec06e4ca53d687895d59a70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341620211eddf6dbc316fdcc6a7575c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40126db736444b79784da0da9685097516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c04d27a002e89d6db87cb635eaaad9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c95ffab5f513b294855c2184c580518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d8fc0c0f3375fb4bb92c0554ea24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d16678e4b9a469b28eb80c530913f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfb7f9a2e0d1f20ab3c54b09e95334521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e09078d887656e0e8fbdc1b38d6f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7292d14c8e70f39f8e923bc8483c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb0d4f59a0fd5b5582886ab18dbf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8438a99acba7fa683f1b9977b6f7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694608ff68742a329880c58442889298526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa970bbaedcb22d076e561780b241c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df986df837e91d6bb995eb14701a738528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7fa409d74b25d96013fbd26f52a41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21631e591a165c66573260e61eb9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c417da6cb6d82e73f1ff0502a427531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9314b63541558a8e277cd1469d42d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1641b3a23e05b756138b9aa4495f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdef3dcd45ec732462e4eefb931ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b46200db989b3e0e88015a54619f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a87e2248f0dfa6d23881ee55581e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99b08bcabe4cf5c6e988aac716a00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b42b0e3f436839fb68af5a4d4945b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d199f8e81f236ff83270f13803de2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a38b213b0963b6b646d09d33bed13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca75b0c95e832f1f0ebd7f30ee947d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629b1f635d375f5567b077dea806fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09d0f6e86034e2e73f30fef2793457543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4227081b03359d7dd74b35b262153a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f4e35470ad1c9ddb5220d2e54bcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a1b6bd877023954586c989eb650d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d53c25754314ebf377d6342ee65d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b31d65f8171f2da7b1b510ea2c5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdadb70d810f3e0b7763be12fd9cf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be78a835e642e40cb3e9bc475c602d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd9c99352728d016d38cff46bfde7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeeb8226f1bc338a9ed7b8be114241552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126453287025c71128a497b7874bddc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39a40035ce2b09497aee4a35df029d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6182b583aadaf465f4d9b5c378f3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f02bcf0b2ba79777a0701647fc1e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e07f9cae41471005606e7f881662b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e5e74a1c1230cfe8454da211ac8a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead990129524a57d4ea75cc015bf9bac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902b57291980012423f3dd8c30420f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf8a3235277d0995f74fb804e5df26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932b484625c8c33b47cc55d08072e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3826575e409b72d72f2351317d8dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485080ff504506f8c4aaa0d26afed6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f5226181520caa93172949d66f718565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04dbde3a8f4b36875d57569f6993d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732918355a2fae3356ec7ed14da546a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826dd1c5273e62e134b662e11c8ede568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c8e79214dfb92f7137d3020a1347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e565bea7747286917238261d15d29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1889a98c37ced3fefb3c98aae9506c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805b40cf66ed8ef975937c7a525021572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d3de0d92af57bafccded31ffd1f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc0365e9bf5a67fe67becb411a877574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1cd40bf2f972aa543d26cd6c6918575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3785fc6a8ef04c2472ea96029602576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b80923655fbf19624a4d14546cd4ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e21847b9974e6cd1f54778294b703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568cb790467db28f2f86815d4ca855c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c787e51e0809627e5331b0747d1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04c6cc7c62d539df03960a64e97d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470482b0a3e727b1d77c57b26b742e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881c64ca32027739484bc446216cb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa18bcf2dddccdcf2acf80fecc97e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483313f1828a515fcae9a774fc1daf34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46349edacdd852e8572e080873b69fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0427f7db31e69efc0bebdcc1b6d91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4625a83c3a7953f51d3a992190c50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb00b3b4be146852dbd3a43a8f06a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1ae8e11a24d85982749f3c971493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e2ce946e5b5689ab51a3d5d90d04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf02f3bc1ba73e7dabef9ecd682534592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611baa8aef899e851f319fb82fe859593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deca3b938e2047dea0e7f92ade6748594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31323ad2c62fe7ecfe5202c0eedb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ab809289b72b5ea3a0afb9257215d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b3b67d1f516650e4aee7438298e24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c99b8581eace8366704a4e8b761e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd2cd2eabab1c595315156eb150ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5845bf8cd6c7996ac57286b7116d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ecdff60acf3432e1f8be149c76cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e3835a031462f2a05b11e38e90cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccb5c59d89c70444bd12d00e234470603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763474c04d12abcb9ca09f15ee449d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a0fb84ca25eaf6336258d5b6bb37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2283aa86d59c348dd6f793507f7385606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9284efa53292624b446c7d196518607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625019a2cb958b1f6555e517f27244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780d6d8d63b7c2a764b9a9658bcd67b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb7d090bb55d2ac8bd8e0877ad13e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d79e60e595bbe7e650996e1d97107611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aa4abe4d2aec049d45eaa650ffb11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47d809b70e82e8950b871a9f5efc9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b7a52625bef884aca7079eb508ad8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9fbf7476797b3ec8ff0ee785e4cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3991010d8eff9b6442b1e1d26fd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e5b793a9f33068597acb5294c5a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a605db0ce9c5f870796c5e251f61b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a1e110b3a17a65fc4a67ebc7a0dbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79026a521d6bb13df1438852792935a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f53cb6f4adb8cc6366218c550b09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda48eaf6b6c61bed502389cf1e9ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581adfae56cf3c1c2dab1189d265fedc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e9a0923faf6a5582d8c0f4394588624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba8103bbd7e68cad04ec81d807a907625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cfe6c5f6e214e6456c0ad5878e93f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894713c041a2e20ec2994587cfd72a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2eda0892712d377929b781637c155628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aec499b9981c19a42c5aff72cb449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf2233077c9920ddcbe81d2ae0fa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc1bf27468ada15653e345c97f76dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83920f92db6d65731e29cca52e66da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294c5321a8ec5bf996e3995dec8b15c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ef895520bdf5aaeb2d08513b81a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a2cca2f3948136030c5828dde8b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a6e876c82f2f91e3f9a24aa5eb55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786c2a226a0e03766c82f432a7e8a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01450478cd69a38c2780d6a5a58c92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d901a9f1cfb782ed88bd4c3193eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3595090896f0580bc3fc6aa3b1fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247cc61b84431147be236eed55b8e7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf76475a54c6ddd7595541ef03cd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadcafb914d3fe54f7d24010162c02a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855964f373abd0bf87e36b12373bcc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fe93247c07b1e05467b239ae78661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f12966920b8d791d5fdf62ef29b36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2b2d39f2e8df7b946edc8740e2ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4eabb2cddef61aeefe35fd34bed8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c730d9cc14b267d896071895e6f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a688151f3bbdc8c22a21f83345f035650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f3775248adb1ec56d53a30f7656d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340915779c3021a52a76f44f8f6c4e53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b7c6ae747121bb640484eab3a06e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1178ee96d23e053e18348dd90d3db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983ce7f1dbf8fd946e95813b359885655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee45d7a8959e80ff7a461ffcce741656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cfb5ab6c59e65e423de1f0ec6397657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f830996d97733023ea80a2517d9d69c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec4abc12eb90edaa1961275730f41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1139287e36382f5d97c3eca7466e417660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36b647ca6b7234f00909eaa9afc2fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218e96c0fe0ee3fd3364a442312fd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7e2242bf26243ded2a6bd1289a23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbcb289e9bc11fadfee1426674a519664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e36d672ff93bae99fc13c95e50909665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79013e863ea7d45ac0c24afe5535950666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fe996ab6c46a1eca7e813eccb641f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466131cc062e2db5789c6b2608bf7426668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b0e2c3092cdb96ee2e68e33a8953669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2608c726acb90549ea9a02eef4ff735670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d26a608a4589dca741a23ce12f82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801212c8bc5d50544ea8e1000bfae8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe4d11a735fdeebfc664e22dac240673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb28756cc3eadcbe891cc6074f6dcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b9ad650d2dfc497608b9c9349423675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a876a28113018a8669641ee9bd1e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d66c08a0e6a66becda8c94945b3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab5ccd0229e277caddf6bcba3ce20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b30a3f1555784684c71ce150f839af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd450107476022f59335b073c153c89a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff11723c7c3ec539e580a689bf40a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a49bdd7c17051d5ad71f250cc6a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a4fd759726011d733b550d3de249683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a74e1835322c1282e129e06836565c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e7da7cd65aab23a90f1ed9050783d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543d461d65179a4a4b397c51ac266b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e152e3e83194cd9f938aa1aca106f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94753bc15de4969ce2c10df0bdd3772688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88fd05adecfc89af402d28671d372689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7485aeaf5ca7d1bd453528a0af7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b57c178ae74595092dba2a442110691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9334926c3fe7958c2739348649567e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa447e375c998b13c89b5eb86b79348693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff608bb7c516a13bf7dec4adc4654694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942085c5f61a16bf067f40239f8db15c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc6ced30be5420b0696de9c4efe66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae85145d541e224f77a841ab6b51c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feff5fb0a670b6fabe6ca665b6ecfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515bc37d1bf3583b9b0a762b4cf5abc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67396f2c51f00bed7a04d8feb06ea013700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330cffb3e6601cb4440c91ffaa4d1ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b3215361f8805402348cf85a7e43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5a853c375abf8b96358a2753bda3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea3196ac017e75f4418239210547e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04d5710e82aef2e7b41082d8116bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1443897ae0cf177a51a29c8533fd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5923f347c682e515516c8edfbeeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae5bddff20b30c30baed1c0ca9242708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc674c020331bbdcd373585dfc60e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5665ea926a8f01f3d273981042e8fa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c99df0625e4ce971b69b239c61bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056486d586056997eaefd91653034788712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc24f976ee98aeb399cd8b5c940b30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d686cfd4a4f35e35731c136bf6739714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e15f822fc89e7d3d5bf1fe344425715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5329be18fbf00fd84110dee83ce11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238144777711720e1a94ea34e470d0ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d512bf2fd7442640141855a28a1d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398063bcfb1494c8754d6e22a9a400719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b176a920f9efcc484ec13621c6043720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905dd064a5e2cf363045d77d85b8093721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea4cd631ea357d491b8769d2ab400722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0afe7a4143c9da7e1e47dd97b43d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e34016a9a1591fb6533e8cc36f6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5584b0f54c56fef6cd970c43d0d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6856adbe02f58a2422428d3adce2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8c96bf7627b056167f8b321798ecd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189e1c8c2ecdd00ceabff1ae4a0d898728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313b8d5407bd8ab6da1959a3f20998a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517401ce0fdef690fe474a8d09fbb211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d2ac519bdc506f597fdda494b9130731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c4273f49ee7db68c93c239853cdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8110a2abddb548f252646f612fb0f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82dcf8d68051d9f1b243a495f3681f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327c297947f42b3dd74fa60901b683735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1900477fa531fea6e25fcec2c02cac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6f120ae66f9005fb54e388210b39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423dc235f3d8e2dc76fcd408d6a9d4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c775b8abce7536873c39cf00ee7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0977a17b4e4da6e893ce7146036e21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fb7608b3da3a7122a87df44aa156d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304318783ef9ac3513efe26fc9d4f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5fd16ffb52c5be5591149ed6fb679743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1bfb16f7943c8882165d035ecc7fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377ad03b98e863bd7524534514ecba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a46f51b91c6cddcb20b59b191ce7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9f34a37e7f93c1dfcaf0c2ac20ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2a237f6b85716d7b47d35fdeb935748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7816230cc084de00da1429d4872eee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a55843c7ae4585a69d83793c36ecd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c46056b4b82d55edccf28e77c7d24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09209cebcad2d4fcce70cc3328820a77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4db100e796d65568cc578c034ac8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba8c53ab3effc6a89149211f244c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07164b87409a64127df59b8ea02a7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d7c6f5247997638d8572467fcd0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82bd835064f93d2b7f5950cd887183757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf08022c126a126d237ee63597c27b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650266d610b4cdcb2f605a3bbfe3d501759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>