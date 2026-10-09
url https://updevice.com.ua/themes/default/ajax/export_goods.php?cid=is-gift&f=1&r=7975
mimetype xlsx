--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2438409c9bb4bc9cf0fdd793c253291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc09e8738f36fc32d6a231e168ec682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e5a3e0ab27f056b7c652ef9bcb433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553a3009d227e73f15dcc44301a8254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c253c8790d89021d53ac2ea5a106345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab639f4ef7ff66c1d4d2f9319681196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e58469597f80cd70d0b3e41d4befae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd01c3181d9355eb1f3d03762bda1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a16b2794667fe9a1caaa25d04067fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc942977276a5e6ba9ecc17e860b10410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5bf8a60f5750a295fc417629e93cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae1445a316154656d6a60f137736d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0427223b9219623412b759f42cefd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596276ec9295664645ef45ebc28a4cb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae6a5474eacf7b1cb2f2650880d0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540ec298ce3c784100462e19d67d4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585604bc772db2cab83d333809058f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636b842052d9c4955cfba40c5bf51118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ff08369f31e4403be755f9edf5ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a56eebb46916298652caffedea17c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a341d38d59d248f1a4a96447a8ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8205683737274a22fee47cd28b6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74070af3e189bc78c1656c5fd548b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f37db2a8c40db4d90a75d6b25d10a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7748c866aea63e6f407086e1a5f5f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ac334111e1298d86c25a0e5e18f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3eae8421499a7d91f0bc5a71a29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd38346bd15b245cf39a8d7ffff4bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2fc432da65558087958a7085241e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91342a8214f03f9739cd16f859968230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14a51649525b7ede800c82847ee6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe5204caf92b14bba35a81b0f5c7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5dde8bb0cd73c7f7b9f3713838f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2d79aa71a6da3c6c1e717120bdba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7389d9a110a698bbdb4f826dcb51a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950901aa343a1bff5935c674d486814636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c9c3de75ec75e86ad73bc386885637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffa014dd96381f9700c5bc9e02b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee3518bcc30e25647fba77141da2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c59f8718b60a71fd1fbacdb3c794440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651dbb82c221914c10a699b87d0293841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4a6b4b15b676cbdbcf36b48758bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8671ccab19b9d37ea0e4fdcd37f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e19ec06383e537da9f9e581d912844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161144ca6b9b5a1459708acbf58ca0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77c993218d156bc91d47e179b3f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4190850eb6889e38e00f5beaa616547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeda2d0315a048cb9a1d5b1b83f81d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82550d4711c045edd44dbe28c41ffefd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff52f647509cdad14c757e110ea9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1127636da25e29177a4d25f1f19e2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035c9ab72d1acfdb0af836750e12a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12fed9a0788557d6593136a0489b6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b2c8f4d93891df4804f081b190fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0617a148082ea84ce5f88c54de95655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a390620cf8064a7ec216df3221e3c2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662fc50c28530836569863a42009a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2625152b50c2777e7c29d8c9db4f63758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569cc3c224f814087ccdb8c7f8d88259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f5f6f57d8b077cb52d73282a72a8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface5ae9d819e2ece4a312167cc38e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713b36b25bcb2ff5e6ad1665a4882e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fe21ba2d5413806226eb403838c9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5eeeab002f02220e6d24b79897e4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79fd414c822dedc639f5519f0ac56b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c13bbb00713139c709cdf96b0b16b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e41f667c97574d46eb1259a11b3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083a82509575d2d3de09a10da6586668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f58c003bc16d28f2dbee72003859a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2df8fd994ae1dccde0f2eed3910170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37754057648b6f0aa01a4e9aeb76471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de3225941b559316194b7df236f2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da823768f65fdc6ff4603710e511f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0836e3fa93f1fda5886ec3c9881974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474ab0f7d4b486ef378fd8c71f351675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4abd8d2c65efdd218eb06f9d272a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f96912ca97d856e5c8e5e1bf78dbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91067ecc807ca2f01ab64a1e702a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced8aa8d614929826350e7c0feec8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36983bfa718e7406f1b049ea9a95b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb9829de21aa299dfe58d9b80318281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c32a308b74b88a96f707cc95c68e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d744c5cd4635e5fe86f24317eda85a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a36f56ba86ca6dcce2e7df3761be084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d07438cbff6ccff9106919fda1abec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08fc8eb3390e3a637beb1a28549a5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b879828baa8bc14ce8ec3277956287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59f6252326daa9ec420543810224188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7040e5fd76c8d39b80b3cf8d4a6c3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baa4c7e36479f0cf88987be1a2307190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e70a097cb8bb225990eb969e5a92491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20103d11279e460336902ae9a9df292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9387c892439601fbdde10371d992a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c3e73b88a8d78379a9c528ece0d3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47cd06c2f1e4773657d7aa98ff40995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff68d10bacab7e248961dcc0e16dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda2ef2d83f193598d28c48157846197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a497bb8634ca18e5fbf2fc991c360398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2a71c0b3e15f4e756e06930d23b0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4851ebe5775f2ef3cf1276f3663a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffbb4f379261413fb9db49afa734ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e06a4eaf30cec05c39075635b77c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c525dc5c4ba5feab41badf58d7f06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdf31f3737ca64baed67901a7fc3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44060cb6db92c1e1fc102f4bd328f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da489889a64a3d1448ae92809697b09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0038454a62ba3879d456cb0863f536107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc30e2b4429f5afe05aa586654bcf7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed711871c33a7b0bc578599644c659109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f81445d4dfcea4d29cfbd13afb26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954506b29e079e78a8b38450739d023111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57b351ea0da3789eb50dbb952bc12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d393f027770c5631f8fc51ab1f65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935238db0e50b2ce1eee296778bc903114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4c03f711ae0073442cedb8b19a96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70b5cd35c3376b22d4cde96d4e627116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42476ee187b80167e881cf9027c4de4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b773329390b9096162b1d5e4e3aa951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfeae04030e199f91361590dfde49b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c439a799bed27e9ef29ff3805a8d45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb97a21a1961b0c67d2ccbfd40632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443878696069a98ebc8699dfb398bf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67ff7d21cc4a97a680e34f6ae9b67f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529cf36e3bed9c2f3fc459aa3fdd53e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f394b052746a07e533f2570a192fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161265ffdfe5a22d4a97df2485416f2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232062ffbc3c42d3b277e3300fb12e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff14e1b9900608c2cc893da884c152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62678396058499ab3d88b19c3439d6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908643b2ff5a022493c24212ebec81cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eafcd70c07a6389a1e31b51ac020a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0402c12f668e6b4dcbdbe2b635446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0b9bf928c1f1969d9b926b27371f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c4c5aa349734a6212e6afc96f0aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395009a0c302d941236156dc6d6f189135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503aae2d69241c0259c3061d27f2bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07eabb70670f9a66b88c5b792b714137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d455103a313a097889e4f28101e74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0dc0d426f6d776fb8aa98c5f1922b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9a627c9a0146c37a70ca3c3ba461d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c07bed78664e5bdf44fd7e80711d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8dc8461931374977108a5e96ce1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c4c531e151cd57bd93dfec52346a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f25bf1d578d5085e6b36622996696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c273b9a5a19cd06a21467fc0d69e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4f9be4acabf6fc7f25afe14ea2ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687c871a2e8c925d6a609a2bb14096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee7351eb1addfc88263a780a0bfbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f965bd9378de8726964ac823d7093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4669076ce7c92425ce2c96f7f6d0ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4781325365ff1439623d082ac75bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eda324ff5978c833ef6dd1d68c3ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e31114f1de282e8de442560b355af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f18282051878037c79ef8197ad08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81b3efe967c295d8f685eed185a88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540554d897206e1559d3dac11a9568a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d89cd2c99dc49a67f5160a157364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb338ff3599f4b34484afed645e07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602bb7b4a26c454c29db936bb838f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14aed2e020ab1932df6bfdc108cb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852709f4bc6ce1ad9228373667f660161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6b48e17347884aba0a41c5eba3a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f851e372a064d431dc754ec4853c36e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3d943f4092a2aecec2d43853bf07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c8674145949f50b0e7b5722f2043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770b909b59af1d4d7667c33d7fe593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d290a20c0452957fa9cacbce9175d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964bdaa58a3a18d96efcd6fee6f5b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c908fa2c7c47d45e1c54b6a191235169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef150b2bdf2252bf1fec376a602420e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27626c5944acc766e1613efc0584f804171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2bfe2155f30c1e37223789733ff5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c388e96ae447aadc6ddd341754b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fcc36916e07803c9027485c8e139b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a4e9b1029811e69fbac2434bbafe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e48a9c38a0c38c6d238ceb268ef3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d68b0d8a2709ff395c0b90fc8129177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423165d2a9d90e8bb391be576c91bf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18664274cbd8b1372d0ee3214dde42e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624004dfe01cb6fc0188ce3a9ffeca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938980c6194a181325ce4bcc5646c71a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6fc4dcc7732e80a51e77db98d5be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217ed6dd1c3e4a1ff4591c53bb2cab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b45b0571f0d522aa4ee923a942dbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa4d02dc2f031f75bb2b21254c539185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb9a0c752514d3cf2ece0be530ef7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a63fe4f7ba9eeb72dc59476191a10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b6b3d4ab8a630a21d5303bac22573188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181873a47023461084008bfd075d4aa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486221863e63eca8f7d0d96db4712a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1dbc7bc3328554d9ac1b40a95e36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17ad07190e739a6666caaaacf6318192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbdcd6633f71ed6f403c3e6f2d81a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d563dfa8f33745046d5f17ff77aabd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8a268df03e793515894245359785195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5895ac4546bf4de8db146e8131b55b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a08b967e5ed61cb6a8657d41025651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201acc8d9cf73abf198c072f5e794750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce25cef489f4d5a6e97ae38d35ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd92ed6c7c6a1277ffd2e608e6262a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b4ce7cd36a76fff55f6f775cd6da9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f80c3aaf0b13ebfad9ce2e9d5f0cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8e1236b8afb55264463dabc9622d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c3d0d068e119b53176fadbf5711e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3ff4769527cfb6b78755cdffea4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e4e8a0586ec36f214e8ae33482d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b6156fede093ed1c797db9854e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5f8052475d4be64bf9f4cbdf3a73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6a29040f5355a8b71c3ac01c52eab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadb0aafa8a7e690b729f649947cd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f96df47b5b678cfc7df1c0a2f19fea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06142165e33d15492e6316558e3db8f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88296cbbad254ac97c3ee4cbcb60345213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c8cfd470c5009a61254acc186a48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a521f93a2dc60e2149533816c4723215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d99943df7e600cc4ad625058c984216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19fd22c54768ae02a13d299319ba7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fb223c1906a58f8275673aaf0e9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269316a22ffd89f34c794702b31569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560140d9b16ef58640910321c19f037c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bfdba9b00ab14ea350a6fbe38fdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f31b15928deb70de5da3fe5e907e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffcd5b41f3f5a5687d98da096efe97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ff23f523e956571939317630bf93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a7e43e9309001d167eb146b06c949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae7819ee1364577a45d9902fee645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f08795a9baba07a72f91fff97743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51fc9a1618c28990abf7feb3d38270228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a1793985c7bcbf0fad09079549d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7169955af49f5f294904adf5af976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee9238e5f07ac7fc44e77ca62b7229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cbf3428ad1d9db1c77996c4912f55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f01c1c6a54a69e9044e6b6e8ec3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439f2cf685b8d0cf930d4d8030eb02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38c603d710aa5d00e4c7913016d1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de538c1c9f02f81f065b682c19e006236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e0ccf1680e299c285c960c087a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d08d87a22c6f807a17514b080d1bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fc861562953c45302d477db0b76a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809ded27816665d75870d9f0f5a0d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912aa280a0bd14b84ac257acfc2bf13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc80f266f6096ed11e5a4f30e53df4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143fb457c66c6f4b920c4542be6b235243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adbd024da20fb1a3fc15f1bc415361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb660034502b75828125b692c5a8876245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4dbc115b35eddf40c55c53f01ea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ec7fad4f5bca6d05e1dd81753921247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c366321fcf0c351fac2ceceff6278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efff6a7efdf32eda955fedfe778bf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf0b0195df4c763fa7dd642669442b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58be22ef1550cc3d398a77aa4ca6ad1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86f33c19294615c1613d4d2199b48e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8ea652e4d119a2f79e1b58dfb1d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e62970e0119cf5e295cd6f915b6ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b859096c8672505ed2cb2bfa642c0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb99f6eb0501ff85ebd4034d9ba90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ccf0ab5263886fa7d3b37e822a209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d3cbb90f7dd0736b96f47baa204b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0717603e30cf29c5c2df90ac3873259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff161a0d9499a84eeb803d5f77faa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9662ba0e19daca6c03e64e54c252e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ec59598853335754d75692cc1184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c7e1b55c112cc05faebb2b0b1041263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566b09db1e392b96a0c583c6dad760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c06a00ece2072d0b4b0dd028f4b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235c497ca100c3fd94649b068e9712266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f697890b1956a08bf06a33fae900267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f41fdb9a2302aa0303cfbde2e4ba0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625802bdb16842dcd913aff18e3c14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe218a87d421c146ef0c76c887bd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932f7f02c13be38987235e62616da7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bcfa1c5e2495765243b77794176b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9b55df1461c09b4691853aa70a40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccba6e3098e136e1c18a5b9372251274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc856f78e66e3c3f0ee0ccfb8605cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b5b2fc5675c7bb515fde9a65884f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818420a12db393cc21a9cf96219102e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f948411cd0710e76b3518a26ad1380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf41312795f34c261da69015e36bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d2fa9ae7cab1cd0c621e66e506bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79f6320af98a4a433b8e67f0f1c49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77885b68f9f42f734238f9d2ff0cc44f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4628a09329be994875a427842ac6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c94eb0a8b4ba054cadd0c337de583284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac19af3e1387127876c3655011e14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb3ad37839ed849104d6f60eabba4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1970f8b09a61466416eee02774f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db075678a5a4c3fb730dcc1c3abbbc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0894f357e78682eb11212f069f14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553cacec749ecf8a5ea5b8cbd2e641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7067ec1767702192b5ae2780cde1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32edd07410ab5bca62f4e69281df694292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b4132d24979b058b6638b738f327293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b02bf3ec5c65b99bee52a26427de7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735396979d1e133eb33a604872466b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22cba3c88fcb9ef4a3e043f90711d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23b2247e2b8ecff93b77a9826ace7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7189c57f9c2ab98e6362b82b7c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e584199676594baae25d9d4a1ae1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99c562d3b1e3462a5ec5377898469300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494ce47020549b999da08ed9998d0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e84db764f9283bab91e929111613302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65f21da7a46438e065d32448caf3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715700d3ad87a20183e54a9ca0e7bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03e43b34e4f584df9d5f3a3f329a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d562c6b158238d2864b1201358434306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247ec35e9d762a671793bc27424c0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ee68f0ef791715bbee878a2c6aa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88011e12eda8d957ed6eee171b1b5bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9c51cea29ee4cc48a202a5bdfa9ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f2ce7e68ad351fb0ce516fdf38d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bb2a570a7ac369357b032fa4fb94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ee0ed949926c0e92385a08473d93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbae1210308e25870068724a449d7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74ed05b5fd291ec945fb9969d3695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b4e97d8a24d1e043766bd300c4fa8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486fb78dbce919c47e78610a8497967317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0a295c90a30b43476143d6f85caa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b15dc85fc772021dc0c71690fd19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be018f870235a1daf47b6921a28a9aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799dc1893bc0092bfc1e7719613c276321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50389fce0ccde22095a6b6a8d31912e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8c67862bfae3f1bb16c318b51355b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e4e8c23ead3bf8c916749bae8f2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0e5229cd6c10860eaa705753f10c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff0bada34524a2ef7c690b28ba9ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123d7b329ccc3a177f7ad181b88ac7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807e1b747e23e8ea3fa7f80dc95a4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fe5c718ebc3c3a7256b2b6bca898329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8eaac56b487839e7d23fadb84cb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580339040ad451520fbb36c0aa06923331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77eed2c2c7b6172f12d50997a987f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e4147774be723e585e2f25c6f97bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61bfad81f9a032ba38e00318f5f46b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5212650f0de4ab350ea05eb41c95f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebbe2015205b817439d2ed33686250336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce256ecdf3239bda7429486baa2a29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6079eede591225c56eecf69faaac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8dd54f9a22e375910eb709e25394339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0c6a87df5a01e16902fc7d981dc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90097a5c800c93805777fd626a733341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424235e3e7ecbc007c8d706da5ead5c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4013a1fb11b292573348ff432d8f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761650b5cd9cde1ca0cde8da59e1b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260c104a1defe03b9b50c8aa0f6dcca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aedfee839b3ba9af16252eaf4e6f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e28c5060e5bd9f3c8018ff809af17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36fa56cf2ed7e3996ebad87e2882c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683fc2c9304a0ba0bd84ab8c9b38a84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe1f4cc9ed2e0ec7ad3c93222edc7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc634ec114feebbf924cff3cf3616a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f528756ab9c739766e88fb911ffe545352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7488230e168568ea1f5d6dd7c24f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d13cbee6553ab2a2ff3eba54af3767354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71769feb2cbd287db4fad2e171b9374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918202be719229bf2679a0398a0cd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77d4dd57e8641d8cc44c4bf9ede02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350785b7b954639b91cf920c38f75534358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee39fc3700488b27b000b6e00f5631359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502f05eb91711cc636f6a43b838fe3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829d54c24791fb515e4707c7da78d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c2f5c773a71373ee270240b403a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a735ab62b534acf28acbe1f9ba420363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678d2b6a49f35d4cd33f321764c7009364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323382745bdac177e28954a9753219e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6504e455e1152475d227c9088c080c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392209dd3c319200118bd8b8c7bd607367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9d4b6b817f69d3cca6ec2964a8ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88482a7b24bf193c3f793cdcd3d8851369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377bb427c8233b0bc15c85e4e661ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3264f52287045df7c5920e291a46cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f7fd51af16672416db5fa6815e1d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2579a61699c4c1e83f885b4e3aa14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ad12d9772bd001222ed2988d86ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b96a0854c36391d00541c9db93f77f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db943fd64d6bb3ef06a155edc73985376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24c80488b8717b9bc5041a529f322377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c469f5cf544c68169b3cafff0b841378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1eb42949a2f861670e024124e000379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf543cd74aba1facc8fa11ed6f3d1e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3cb98c41cce75e82770857f222a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcfeadb768152f1ef7566de336520b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923224d6b053397239bd8451b172fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9b8cad869637f65357df2f11553c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3fd94f2c76c8ef25f7b1ab729ec9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a47b729ad1e115432cd8a025eb444c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c5e7d94e1f3dac9fff5581948219387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e855f9697f8555e7321a38127a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3e5eb5426360045ffd53bb932066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fd9ab256a0cdefc2dd7b13bf1054390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae737991d1be971195550e647e5e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f638dae7a22c9e44670ca653796cb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f10dcbedc8bcfd4b5ba968abee993393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8b8af9f6418faf07865e82139b42b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899fe6c5fa8c4672b3deaef13a78202395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf94243e8acfcceab236dbcb4698a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f1d45d56d1f03b383bdd511c99e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9df92484f8ecf0989a04da9e2f838398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c611ad0da5fbfab41197cb4af0649399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26842b891dedd0033d5d8539074b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e777ee50bde0b983af4123527a914401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99920dff75999650fa68b5fe26dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363e28efdf7f4accf811cf56f621a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb249aad7f4f85bbd784726cb70ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715bf87b3d3eda0edd3f55d18efe5e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07036449f3d09901fc1c223d6f43237406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4632c1c674f3d080d1d98918160b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034ad58aab79bf56f72e45b75fb0fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96396e826230227092678e4bb5146409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1556bb49c3ad53703dea74c4cc258410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb617dddf39580ba35c3d1c7199a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb08078d4d576e5c60dd7bba5494e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb87330e2898e0a3e28f86154bc17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638f92d9c036b02e560289a8ee3a96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea4af6229d7de9dda4b7a70412799415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78565a46381addd45e3a6c40c61cdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f97d8221c16b7e7b47b057d388a11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1927f914e05e9d609281dcae2814a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2146ec4e86e06d839d21cea2548c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c25ac2d9fe66f4496f3ef49dedd12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581285eaa34171b4f260ca6eed956333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7088245f4d21eb06783a65ecf675422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f35223bc0d661e290ac3d2681623423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2e0e5b0f5671dd2fa4fe39e7433b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2412cf7c068e207b621602de72a9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22666bcda3e8259a91efec6479442c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a9b490e601aaf1d2a0c9a3fe8aae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e98475c4b19744f9ae6a4f8372acf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e89d21f7e3a613ac70c3adfe67fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87ef3443dcf8da7a4effdb89fb270430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8398aa0abc4df40d46377e152090c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a857e85b4ee6976234f0f7714ab9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5b5c826c675d43c4c62c99f1ecaf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c2cd6499f2d81c8c45d2ee2d5056b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85637e1143196b4088d854d00a73d29f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00344e7d0f6932a347eeaa8ba0ac8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997bbab878794150bbfcec6ddc697d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7d1c4593087c2c553ffa9aa58f26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2087784aaf7c19dddc72588c8911a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ba15154012acbfbfa927ebc821a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc68e9f4cb57013c8051133d14fd6f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5f5a512786772db7bbe4543c8bb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692e8a4e12136acb0d80fc535db4f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147424916b936af6902a8dbb0fbb045e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f1599f06af61147a16b40e13b1ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d8ba25f5c97805894a160cb0467a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfa635739f07cfc436f1fc44e34bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f19ef0789a56488dd53425d6b8e0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491026cd63381806c3617bb9fd29ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37788ad11b79d51f6ce85123341f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77cb114f552a95df7563df7c7176cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a28c3f4bc4637fbfe46aa962294c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434227bdec4f12fee73eef49a47924c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b29382a0ec62db0a91240e70afec0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882e6a094eea401d8ab4757e2b299a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bba356fc26fb99b68ecafc8198763456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce948283c82eaa9618df06c36e17b3b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1250049161abba9b2165c734d9422458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20e9ce5e6c172273fcc2dfb8d673e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aab7d83ea8cb6d2fc65a4e63b9af4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce855f8d7c407417f3edafef07fce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4bad3fb3b1eee7118bd852624ed6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0680b9b633d13a3c8f3d7e72907235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d8ebb9b54a61a1282c9976d7fadb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78e39ac91cb2149434833b9c81a520465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf039b8c2246715b65e335c2bbf124d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214c706d29f027ba779b1130949956c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f29504b1bea43e6eaed6ad9f17d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe054a4ce569fda421d40a635465ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84571d60f643d5f28137dfd6c1c63dc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6990b58c671d4bec9d270f4a6a5ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f978c452952b3041c9bdabfa072f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a7e010cb7babb44355a9ea6fe6a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871825afa7513836a40e78a1673b82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604c34f16838c646554917f13d4638475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81d8d10499d4d8c77d45fe888e284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b678c2635ed7fed3438bff8ac3966477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5be24f7fe7a3400799fe9f15178737478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248357c838aef28e99c3feb04a6cfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9343db1c50cbafceae4db670fd8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf08c896a65a1057aca6e41f7f708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341c582bcbb19ace951b4b7ca698c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468858203e3526f691f241373582bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2aef3f90b6835a3297547cac0fc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de582b87a183c7ffadd74018f4d10734485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e70d71e15c699724868a7409e68b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796057be8de24ed032c60267ea704a40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced3674e6db16b6ef14c675e16138d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429538c4cc422f950a459fded639bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6ed4abad77ca5d49fd4df84d50f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa984850918b168d22946c1fa3ced98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff4d9ba0928e3195d44736df3a47b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db1645f450f4b405d369c67f66e1eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa7af190c96726d5ddca637ee63388494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac9b5852115b4e2f83dec5adb8d8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de7b30fff3f36b8f0c728961fb88a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acabfd1029260cf932d0e96259b85f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50cd91428af047f8536c46d25cbb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c514502e1997d09fb3a0cb3fc992499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692252dce6c280a861e8b35173f2ea8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36516a78dbeafeace6b1bbc134c7326501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7c7def0b2fa350a585c6528f3082502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ed9bf7c1a43456a587395133599c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc3ddf68c8dfe45df8b226ea865b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb2c82e9d455941d52779fbb1ce04d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba98430a7176389357096124c7b090506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc290f6bb9a534dd6b76db8582dbcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d20d0223f2bbbaf6a4c419fbb5fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bea7421254e18ebccadea3c4dc0f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9512d021580838a4f512475438fce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4cb85f4b7bf02d7a87a9b114f924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9696fb0296b993927256501a2afa5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82ea229aa7b6f93d78fcabdabd7d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edeb33b7de1925061437954b253465514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6500ee7cd7264d039390cb8292c95f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5101eadda9cfbe437d27ce2556d5abe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f40cb42d71429d35a1a429c0839105517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebe7bc5bb9f9a2a80503ddc31e72d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b144358545abd8f2db6cfff3022940519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74813d9e88f902a678b520ebf625e5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a331197cca1686ee1a59641e8659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afb51c87c8f2fbc330193736af02fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60f677311f3b931cbad82dcd3fcf0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96e3ec9ebaa9c1fed4895201fe02c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13302fffdd250c838403adc34cbb0b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49009cba750de55fd5f9d49779394f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947685eeb128231551fa8f7ecf64d042527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4541df1e5db8bcf5164323fa016b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f83ed650d352bd1cf62d24a389ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ea2c32427146acedc38f7e96885aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3ee8e8211e8eec31bce67686719c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca913819d37e70ab83906d4c274bcd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65ce55ccfdd5dd9c8ffcf033b56d8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b9764192a6dce4af7a0e08874e34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c04dbcfc340464bc8ff0e7bea5b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022fe7bb614005090ca8d68f1a4a3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c509cffd0a47e69c6ad83c3782cfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3586be44a1ee26dc3751ebb4e910e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f7017e66041e977e2a9d7daa31a56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490b5b4eabe2ff0173a76625546e2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4a228727fce4cbd4cc50642787801541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42de55fb0dbc8845f3936fd1b1b438542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279a7818897079e302278553fc66854543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89e5e9d857b80083b990858e61b37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245737ced6501623ea7d744deeec630545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034efc6c00dc2f06f8a4a2f70ef5f91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93191bc9f555d6d2b0fe617b3078044e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6d236c86acdcd107f08973b2126d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2e02d6e1aaf149398d90a70254c87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5db1d481d6115073460a6b4824df3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236dbe5eb27aeddd0a226d5b242632551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721405587a297c0aba8158fce53a72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b040049bef5c27f2c04f454aff28b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b9bb9b84923235d20594bf8c8afc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff36417a18b6162b824f968f3379ad4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba54090e06fc4f8030c5c02bf7deb09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32fee9eff928fbfba97dd0324da16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461faec6d95e15ee97aac2efc8bbbf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1d3258d34191dca3633ddce93387559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548515810b94a019891916e178f88f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065cac677b03957c45ce3ef4bef540561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc15449fab5977b49aee58323e6db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505ae900153fd1da26d1a57dc22f23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2422e1f8bbc2e330d5a91f92bf4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca901f6f049319a6562a86c5305ea9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703d3ccd31ce3a9d8db55ce8ef9b95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870676f5af0671f6110f847b4b89983567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a1be77375fae65b3d044e5d931d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376de736a73dd26dc5177a49fe684f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9032e01cf1eacee35aa8e6983936fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db25dbfd676e5525a0b1230db7e36f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d204cb7751dfbd7b28941975c480572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7f1906fb967200f7d8304e99fc5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9094d2fe480d8511b0cc377e019921574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6676ac9a7fc708965477313afab3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03be20b13723ba88b1bc1e2f6994da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172be24c4ecc2b5f7223b67ae956aec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee9146ea4686b592e369f8414bc2de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4161211cc9122a90f9e520c3377be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29c5b612c74ed79aecefa6cf87dc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c265bd6872a6762aecf23cad7a0f6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172565bb3ace2f88e04c56d7ac60b382582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa2ec31239cd40f3faf6e55626b702583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee77b74b0f48307a4da1c1ff23a742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfd5ae270d587a8299cad61a6d7a15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bc05cfc6cd7c4d4249afbbe13aa0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa85fe3dacb8db13c451ca3cc481f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171384fb45b15389d472cf02ef1f80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd42ab70f145d1d74fcd5128144e5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41774d12d8fb6ddafce42405121993bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e22666d5f9ac136bcd2a81fbbc46af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d9bfefb432ba08ffb159a186d565592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8ff9b5d4cdf6fb5e0745003aa701593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35152cfbf62ed21e271e9c541c6444594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a055c1bdb9a1a6a98b05cf0e853eb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09a7155a8883c0f59909218ea1bf3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a0724d8311bbd4e48fe6b2238183597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85db477f18a3d10e56ea203051a02d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbd6f522a5425531485f2a60c1ce4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f1eeadbef2a62341d8e05fa90731600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359a364fbca712c2951aa85669cf60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6efbabe991a15f268e6b0ea3f7d49f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a457e7177bb4a3e30dfc96c51ef8dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef529656978d84aab9dccedcdda253c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8a1c1098991d72b8daa25b72f1b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f520eb450355c32b6c56129b103167d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e9620d9ec4c50a286402308e303c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eace8b93d458b6359b04b7678c87c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a3f797989ed8aee6de49919488bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e824f61414d4867e2b14937e5569a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47214f306c473085b65b33aa3e093200611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed00c24ce62ad847bcfa464354ad3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d943d96cc5d8331fa04b8d08dbe62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d85dd2b78da81a1d35e59f5381d20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f451c1cac0bc07072ecc9d942589b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a452e289c3808d1481953ed448e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a02b699248f69fefdd11f0600917617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25a89c203c966129ac3e358ff1680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e484eb16ef44876cb0084377e76c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24e41c09f70051ae808a33fed2c11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b4d9f647c9aa9a94f4bdda97d475621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319738e164e5f25e263ff8096ac2b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d8747765ea32371c24f2696ec6957623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55ebad5662f94744eb8a40f23389a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacf1c92e4746d6a0e5a2b067d19748625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b4383f063b1cc04c1d69dec841094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f78e9f31497bff8c035f4b65eaa38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0752a254281bfc74040c2152643be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00964ec1a2559735df011b9bf73ac501629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e257b3415305e1644f7b9352501804630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9655a34e77786cba09db5182e806bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56708155195cadc6b565a5de5f22733632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526cbbfc75947d36ee6010d3e48b9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371e52155aa4112209810dbadfc5e7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7121bea73979d01e6495f285744d8fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032fc9a0b41e9a804348e82cf5b70d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ebfc64c3cb6d917e304d156615823637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943b3f44f224477e3822984cff1765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285cca7377ec4ec728bb6201df2986639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4fa1f70c2df094bc16c8fb1e4e8af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d48fb01bd9924c23624e8a9f9d6e30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63917eafac57f3495e0764308c12c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b0075919e1cbc34fd47907a0fbfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1ee0fa32eb3f2bfe70f55ab563e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d3acb41218fdbf529e49771a7e70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932b4fac39946e9564362578695ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb57faec10c339761ea7e3acd63c98f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43bb180086c284a93ac9b908b43fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f9eb6bc3e49fe7ca6dcef332f9d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75ad9792e79b8f8a422fedb84b6f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45835d006cd7b56a52605409e7a6fa0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd29bbb7b1b4ff4c7a986ccd8fe91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311594c7337e1347251913fcc7284d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333836707928022719fe09a336d35cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9587b24d69ecee2afb9751f882e6beb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66956761424acf186daec6791a4750656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f4cc952d72b8e2c3b2d171604b76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f2ce9360dc13fa84bafc01efcecc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730ebc26fb6dc61c54c016bd5b0815b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904015f18e55114a6e4ba5f8ce08113660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de88d41177a909bf9434925f08182661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde86e5ac18333dc2d4f697fa612b4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1948ed259a3013fa340740272d37a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d4d19f50e88880038f3ad489f453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2851eb52e1ab5608637cf13257270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5871cabadfe0643be4e7c31484d96de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447672d380bc1f2496979fcd247df9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a9d103f59ec1a997ee5e7355d0691668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064188c607cd80feec55a6f59f59e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3d79582cf1ee215890e5254425339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7762fb203b0a53c9dd877086e0f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ad26e180a3e466cd7a52bdc77e30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ad53870f6762c827bfcf2118eedf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c85e67893d0c0088f2ecf5559cb28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaed9c4b3533a17eae190309dca130675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709cc6ae883f4598820a0ac29e988b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648cf4cd07a3b3bf53c2a1d3ac75092677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ba4c58643d4ef70b83b15a9487e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b1e9c2f29d031c84811433f6dbe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f357a2a1209bd98920e7a6864f3b19b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e2a24820b7180ea983039cdecb63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4fcac4b9cc1de733edd95a1f6920f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7b949dec1293c8e4d629da463d65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b634e6d4b84dd96b5920108105821684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2434dc7915382d8e2150c718890e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8a6e0467804773b6bc27418d1b6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178190ef129d0d115bb5b177eafa2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc318ca9ed9326d880b168d750953688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ce538aa9122807ee2e8d8fb08945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213901b7dde9768d34773453c87f344690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba088f34a6c130dc8fe6a5c408736691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ef1f7b9ed66eca902377f28ba692692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e44ef1c68d5b1f827c5b0b0584d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf354ba29c53b90fc420090849b23fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb59e63057f3687ff13e50d9bea8fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c569c9c9de479837c6ea77c782090b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645c7ce80174ff6f4b5680c87b783b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798f3f7623f7ad5c31663791f2a999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b1b75f27cf5bc0dd9a6df373a165699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab2efed02bfd11c1b4613c28a863b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856feb7f4f057c9966e176146e049c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdbd56b2e62ed21fdbef35df540d63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a42571fcf4d484a2078a28a83b95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d48d842ede159baa86461acef7e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819cdbe151e1f24e36d8cac433bb6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b633f71360c3b9a4dce94e4d66cf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac15ce51659f99083d7b577e13836b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da961531f24f2433e731aab48b39c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61673d0128ea5c94a5f669c7bb9eeee0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6310a4c5edf7a0c0b950376fcfee7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e705801565c4c45f79bbadb2995e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90434ed35f9b8e62218b986baa15ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861c3355bea39d9b635fe073ffe1c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7336d0870c2c6b8984b3c8c589cbf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366fcb34ade0c00cf331e3524eb9fed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00da73bdd237dd5ca4e3447a548a93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8cfbcaa559c8b191a629bd9606a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f81422c01be785c26acd7025c152c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489ae6b8569dfa0a26b3e78b330744719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873332a225acfd87c216304360099118720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916be1639a1c23ba0e1e231a3aa3db0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335558dc5319c3e5747e1586bea1d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53bdab0462bb130bfc90cfce76e250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2832cc80ffd088df116e2a9ff3821a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4a713d336e735dfacaacf77cec6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225679e60a760a118df0fa4619e70bca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2810aab11c09c8aad7447bcfef3181727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64844f25b7924b05df07f29c48e13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6d5826e359f4a36d4bfeb34e7f1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7f89364bce5230055d781307e323730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d18365ed4c4ee0e2268acd10b46cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46570e8c3cbffe3c36ab880671060f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1642913431d635357d799f9533fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d926f5ca746a15e9b999feade75f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd15fd1c5e9c730f60b786528a85a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d881b4b87f5eacc76de61879635133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dacef3fad7ef41508956f94679c42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90668d9144d017eef793980c36640738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c432284f87fbc6a50ca32a18a9acf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f320c8b98a7b1847eb98e3f09508740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c74d4147c7b52c6ce545332578f36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463faa2e5562af3d61858d906f5058e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f77ded5ba1eba589d4819f82f22d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88548e366f4941fe60e03c7fc13b1c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622cdf893ce700a2e6718dfd275367745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99611af5144f7de56c6aa87d08cee451746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1e0dc3f9f7dc2a4d0d5bafadcfe7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec5ba504cb3409a320b8a6f250a12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db25cef80a2b2e4d2182a5fdc14de1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d55ee46f13b0b2ae4d63564a93765750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e7e79eabc5ae9df18e767da7e789751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9a98ded4745cfa041f99be603b96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ea436c73f7b860eb32e6fcea0683753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd1a97c7a77b3791701e101795294754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae7828defd90734d111bd267af8e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac5e32e3367202e66e204ab9319655756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635af1d0107764e32ce4f0ce20e42dd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c90c30bae07ef873755ca63a3dd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cfd989c30fcbda54f887de6851f81759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd98739a74a2b957fce8f9cf7ea54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe54fa91c50b3c2350308248620152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dbbf4934d8db4587d2b12d706c26d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd794651215680b4eae17888027587a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb40b2a9e5cfc91b004064aa2770915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c3e6e37d4391a7c3227283d898266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbdb29c7f9b62ee22afa66c501f0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3127c93669b804c28152021977838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a97ade0562883aa315e82e3f5b0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93d407333f0c4af9c1d673fcf316310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217b58c51ce57d3b7eb00beacf10ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc227f5679c3490c808052135a902f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90c252aa35a18552bb04010d80ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243f35d954c19379af926ea4218e7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429750ebf3f067b05374cd00bed3b76515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273638056d1bf116d1e7e6e1b8f867c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea44beeb6d262c1992cde48442916317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c13abed30d319261c0f5f18c9047518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158304594b8bd8359d211a3d3591a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fffe987c4234140ea7c2535a4ba2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeaf8d23004020d2599da42cbba87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52f4d23a5c4f6591503f9efa6425a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3583a8ff0d048bee4a79571eeb0f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cb89902d2294443508529fe2d2a1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3312c7ce8e0837bdf8918e59d8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe6c26defd0295888b0c2e34bf7c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899b1eeb2f9999b9674f3645c2d8ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda474b729a76fe061a985dd29532328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e58334cfea14cf3fcd8bf8e6d4e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9a3150583faa7afb12a25c0dfd4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0d05518a624f2a2b4bcea28fc16231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bcba2b53823d1afd1597d25a0568e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b814cfbbee79be9ef1941138cba6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132479e2d25594a6582f94e819a4c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0284f77901aa10627ac987ff035b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d931f33d54aeac61fba5ecf603b0db936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262ae582004ea9c2bb3ffffc0e491a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7185b670424f3142a063b7a238d85b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf664f12576b08f29f7cb9efcd0bcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c176c76c690f4aff2cfde45ecb1f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd8f1bdce8d04845d84ae68a1293f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f445d8f2a8cf6e57a6839c6122acd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a75cba4794e8506064022bac59c8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4a0ec450544c7c48124504955f8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd9c2afe17b6714aa03ebe4dcf7d7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d90e42176a5e332ee784df3429e0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651199f32915ec3503a2bb7fe6f42c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fbb162fab7804a301a708de6fa9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6fdc3b3b5b13da0799fd08290f2e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804b705a331dccec43b9dc3d31202ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049190f63a0e1e8a7317c46f6fe12b9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d50aae4e925736c239f22a1bc64e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da8531427e9b9b0f9c227bbc7767253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5ff1ac42eac5b4cab122001f90f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0967f8adc5bc5295fe8af1cd81abef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59aa746b6b6e91d6bc699227efd13156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deacc0cec168eb5c17e165c089ad48c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f55306e8620be6ea6a676583a78a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49833b0fa4efa1b1b48912bc69070a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f0aff0e126db8c1e5453ed8bedad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f4895489db0180a96a1be4fa8da8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026801d0888bffee0b91a209ba68f3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03c4f03e7926e27d693272abe64ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff9cae57237be6ba1e46f31aeec19f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62e948c09a75ae3d103cbb4ecc1a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc2ebe84cf041762a86c118f61d8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7ca8c4ff3a39c2c7d3af7eca774367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390b5ed131f3dddd1650b84e6033ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38426f2e473e3cb51965127ff5f95bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51226ef3aa8ed48c4672a83af399718870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61819417ac02c061c3ee727352038f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576112db45745bc03d8b2b8d10fbaf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c5a21d0a00011c0b46b218be56c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0e94a78cf983c3cd04d281c94fe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325a2a39371dff44c27d7058856ec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87666c20609db7cdfd2afc94f10f0d6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb5dc33ec880b86f5cd9e3088649177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c39b6983ede2664b1eb0d56f494378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4471f9d90ec1d74ee92b8a85846f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7e9b6f862d5aed80141dbdaf5a3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9de12df0799e7cbff243120ba139781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf2c921acbbdffc7d4c029dd1c7e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b15cc950f27b6def24a23f9e193a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d5bfaa3d5697da96574e3c57de6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaca9dccde1a3cb8f2993c2f24914f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5a07f33d04986341601bfadd1b1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41ff8f740d61e1e42e1a2aae9a08087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c89788fe8d251a854697caa7d5a6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5358c293e761b827b478c645fe32189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f8f67a15f006fa0a9a1532e791eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c155c179587cf68c853404e0b3319091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b28ceb94d06f940984ae214daf1cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a1b4eba3139b05251ba5bb465e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690240fb306a940041bd46c7b159abc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f5c79fcdd6cf5759836ac100d67a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425d58c0c6170984ddcf649d5252c1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28508c3c166ec64406f81966cc2ee0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f7e54ab0394595bb85816200fdaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b6e8a4f4a9cd05f2a019ed163823c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0fd65b55e8db3add733515a42713f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a0af8b9a13970edc874ca3500d3b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a854a21822c50c40f7c2152647a3b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e04f156faa4ae3f0af1b143fdb6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccad42ac45c1bfb8ff0bf58a7e07a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8b3c1bfbfb87f2b473523ab3bf47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502aa34a4bf85323c889e1a30f3b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d35c32532df8a1f1008c212846ec8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156d57c611b48dca8d986eb402e9f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8eb198808bb18b20f0c5ccdd42a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c372e73461fb0ce31d172203be3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee33d0b480e20ebd4bdd99a977fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f4ea9351cb016c21c605becb1bcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa648524d0fc8e64434ef49dbad5e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259f1970b8697a4624824d96a1ec25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fc596e66faf79ffc637536defc0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b11a1291e03dc41d56d5e9d51689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af36312d7b22766353d42837b80bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42395fb6293a6a8fd8c76ebaed788a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f835720592c042da640b96176f967119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae935f39935b0d951c7fe93fcbeecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5fc30fbd0ac014e2673b0f942498f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984f7520d34b7a3f71ec59c9549156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec67f862fb92acfb8b28b61017c40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf45c1040109427fbddd5fb0cfe45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25d4d48336b2914c5cca734a09bc4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765ebe2bc0551ad894330a0af9af53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f57746ef39163dda0220a3a2680c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5239eda379c69da666abdb80d038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b25e3268722f431e75bf71af9a306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efcc2263d553586b5c74183482a23a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88c653b5396d69eb8ec3b2b671173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f704fa6a55ff3740a4bdc91455d49a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de25a1543e744aa99ce8fd96946aae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df5bc5968f9f9c0e38ea269b156aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc41058eaa7e65136d6789f07cb672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c355a0a174dda59d2da5c478014a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2761b0d6fb147e1c0448dc7b446f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c91190788e48a1f4b583824b70b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959e5427d92b6bebe0e9a8bc6e38b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9cd3b538deb6db4e5d924dc946127140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda25b6747c9bec2e37d2a51357248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25c3b990dbaae08e5c44662ae3a5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f26fc9338167d3be4817f46cdc995143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba018639f57b6c991677dcf18d1b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0090603d2484a09fa0f33661482b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549d2f9135dad36aa3a3ed00046cc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33abf3a94a9a38f1334ff4999b6f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182107477e5c2892c280466f417b965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd310fdca148116fe30a65c3891eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb97e3867b83f4e597601b5e646e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1264d604677bc6691d3aa46cf783597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aac7836b1ba1cccb0b4f740f95e9fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a1681bb285874e358a3538684137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fefa906da0eccc2355a5c1c139e95a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccfb705b32acbc4e7566ee07ddabe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc5d1ad96f73905b5f37c95332a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa20a41ca0dc848462ddf780e1c622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010edfa52b60c7cbae8bc4e2eb4763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89ffbb521deaacb49a6f17360f78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e9ef135acf0765f0ea117a8287ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f006a0e27809084baa67e7d146003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70e422a4422370ae2e9f48307127e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641cb6d00de4e3839aec7e4e84290c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f6f9f40c0c7fdbde3a6a5bbebcde2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673877175dee66f69d393a760315e5dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ca07b38a9ba2ef3e735a93ff40f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e20f27cb2d4d78460d4729f3e070f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba6c732236665fed08371bcc2a2ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183932afe88ab693fd9111db069b5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1507302f1b6e44e5fb68d4b016b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc3cee2a8d6c47274d71668e40d65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6912a30d46a1fc00f9e594ff0094599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33742f30c53ad525f0bf7d02060f186173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2e5ef4bacf6db661220554b0751f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a957492079df6029fd99b2d3f840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e84028af1c2c077c669570ece46d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfcc37e9f45d99774dc5f48456d22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb5cabad56b969efd25ee860951e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c1c7a97c286739ee4c942492dc57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f60da3399b4e11d43aa43be8f25d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546058ae7c67fd841328e90b7201bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aafad03adb892793372dcafc6bbd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524180fe8a202f6fb87974db94d079be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706a72852abb2385bc2e02ea54d637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37c47633c43f1f9f2b452f7e546675185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e36435bb0b51c24e55de1ca079aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d1cd226adb2eb332439913ece5b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f639301f4c6f51c78272704b2b5cb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f78a4fc455184d23ee4e18869923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aec725fe717aea2858b2d844579ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b90ec7a0a93b25013ddda6001baca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67952d8193fd637b2f59402a391ddb76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b598997075f0b09dc7fbd5da22965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505e3b61044a1850e4d2177270c3a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2cebac511627836d601512fd786f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1af6a2814873c9856180afd58f94e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08de42296d10019e0caa67d0e66261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e68daa274a2ef78140d2b75d7670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328716514d559f6df80a27ef9b7e171c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b7d94ca96eb699135b14f3226dc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84cf41f54c3482585af914626f16f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54cb0e6d1fb1e40042b594cecb5765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f351471b9076dc9ca8cde4345592203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287f8009c23ced020cb574c2ef2e911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf305e68be5209a938ee16ee6b7a5dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d134841dd63f11c4d1a83739663ede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04f69f2fdc49e99fad142d28f2a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249634f3caba5d3637fb1a49b4edb0bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe2d7e07f972e407f14ff15829e4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2ee72872ac8ea1161317c0473c73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c668c57f02260ecac3dfa5502eef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5913c53777a0a3080401f68203024212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971912242ced63665b4260e762ea24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a7425524c01732a70d3b114f9215214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096c963bf91161074a60103021f37a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1176eed95ab3e4aa246d4d58a0cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc05a2a3d9633bbe0b34105c59d62d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa628ba3807d6ea254076a169df9563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4d4d0c0eb6dd16dff2e5fdb51892c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad79ba0e26352098a2124fdb72298220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129026f0a0f48bef04128b6f087670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b042efb97527b93f49c357c9dbc0d67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c990d633c4e83ae114f7eebd8c579223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60607d5c660cc101c860b9f13177a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba8cb48aea07287301aae33e52113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923ae58be596106a6cf5abdefbebb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c092ce3d55602e4725103c457fea0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fe170dd57d46e52c3e7ba8b10a11d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834956307eab8bbf8edb535df419316b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92423b2e01950a657a97fc140ce11f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d32720a884ee6866c89dde3c1462c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb3a33a6061f328b3e3d003819ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a847c972b5fd353ae244c684a312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2255f66db9abc0c436416d4953089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca920583334dd194130cd80527f6654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dfbb55d7e6338c2d0cf2fdc1f3316236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602972ba118b978c34296f35c8ea82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151b381e419b8a7dd53b2fc9879344238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43afe1986b718da2728f64fd3c0a09a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb6b1f38b3d935ed6c9d5ea7ecfc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fa38a978fd5588247d2e8ea521158241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35847cfa0727b3bfce6de6712310f86c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda71a8349da1992a118c9b9fac8b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062285f6dae5ea6fa3137f0d27bcf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348d942d58d1b37da176c729c518e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f35383925011c441209ed930efb4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d2a1cd2c2110927cb7b0dcecbc289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7cb1ddb473997ebb6cec542c7e1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b69e7d7a7806f80cc34fa39f763ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a799368bd95e9150b640fc230c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c071f073c5b792af235a0733e8daeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60729370dffefb8059d9ec452bf14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431bb0991376700e1f46d7ae7593f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758629eb94271d2bdf174541d4de49d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c61ada01327d9a362cf5b46e9130c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f06e66673696cf3660be5f9d803f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e08225a349d31c02b9a2d2925c90a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a201cfd5f52d8c36392da66eb26262e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1717747e22e974a03959ed2124c104259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfcf4f5577015ef4f56886fdafef46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2fbbf34c15b8d8105fa73eb436447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd60308e87df51b1baba1f087332b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efdb5b92827d7f6bb0d3b9de04f10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815a85f5ee046129aff15935d456db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d9f9e845dccb4c534739100cd583265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7488f2c494246c6d306620a6db8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3633502c8c8437a48906ad343ced4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b0b823db1d70077df2f347defa167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179041d7804f987e33a3659f56416df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8090ea8721c076b35362af773a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b19c7a8c7b00bbd21d86659724885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da489297bf27a04e296153e6ad2fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6d7559b4240b75d45a9f20499922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce520900814217ca0363452d806cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b680edf132b2d8f172040f7b2375275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a212fb6d5f7b333f31cb04c82c51b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3a61670e330e7e5b6bbbe5a4594d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f968b2621ecb4b43dc90e36653506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95848c8af59e027a2cf2128c3fa855279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e7db25b337ac8facb193163add53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a3f9083fb08010002be4b528d920d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f858ee52271ab558b4a120b60cd31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074710da320c9e81d0398d100bfeb5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624782ca454a5138043c6ce0cd3db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4a7bd10b4507e3eca3367cf0ae06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e014d8e9a7bf9b8f66ef81b6a3b15d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9d7947775a700adf4925612af913c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4805794767e66c7feac6fea9dbfee18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79517b622f2a70a488ff76d41d2d1d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a9e530f5621fd6b5f2ccd723d22d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239735803935a5ca38b3ff8cfd115c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c19501a99e690470256c80de9ff4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce5c1fb9d8ec799839db7c390c8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad37464cbc7cc5ecdf4ee82331281c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f39c247aa6c579dea6a6265532e0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155780db7ca479cd1a9ca0029398551e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb4e555050a041e572e516b2623d36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b7256fa3c22839c3a64b2f258c37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c169b9c057b5b0402c45db547b31dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ba174b627a47ebe0a173ae1514f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226148b9db06a3b0db2c9fea371264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1680568d1cecfb5550d9dfb4b0b4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ff0735386212c3e25591c10c19e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4022c3bee1d79eb5912cdbe980625be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8c431bab32a0205f7caa99e3e81a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652ed6e14f4d767c4bbcc8d18e45d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d53266f934e366ce45efd97d0688a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f071ebf3fd34bede55e496a4fe928f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb011277c0ba2c94aabfe5a2bfaaadc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4717689a4f732edd33e781b6768d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfe2fa369688e86e59f0e8f35b5fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7c18e4fd9b888b13d2556ee6ab21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b0123165350fb9f456beecd7002d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939216d9075e2b9cd9e0bd20dab173314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250099426f24c4c9bcb069f96d6d3e0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe4e57e4593fdc539f2e891f622b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45189de119895c947077309cd45c9bcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45973aeced6314ed614feb419f04e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148a4324e2e85d033988e00c6e76ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45996103ee9d15a4b9df5b6a230a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1868ea9acaa861807771f29538b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0296cc2d76e7770cbe3265e6ed8e1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04d51716835b01c21d2033704dab0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295fb8af92bdef34657cf3fff6b107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358e3b09f460f9512a135b6316d1b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc4bd00116716b341825b0fae02a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc26201f56c96112cbfda7d9a60ba31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ee7f63958e2fe297a5da8192baec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c60b54fd3325a4750b88dd11640a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d19dd2a91b33018c6d10b0ed97958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fb18fa484d9d3f426a04bdba3af5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7b80de607ed4d28cae4c1f75ab3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8194bd7f528912edb3b13888806ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501416afeea697c2b453e3c8eb7649c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4829e4480d4e5616af9aa2a501bb56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b363e046052abf556efd9b44ac5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326cf8809f33c8b9b0acc0fa04197e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de8ee9004498deb08424d585479fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9a9377aa2d64245533419947d8f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e682e93b4320e249df12d92a2e564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f5ee8da84c8c4d00b8010f9681cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f9bafeb71f048da4d6177a60331c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0b85e5fcae3bf386cf1e094ae43a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f709ff4b212f0d8b34c060b3366960344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a1079316e28406b068dd68784201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be49b810468b679a8c88fcb1a1602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687421aaefe368e2f5ff8393e6f0be40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28441082ee3c5e9c9d32447983cc0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0b65c49edc91934d225cc32baa27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246ed98a900addf7786ce664ceec91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ce11244125b0d829ee1bd121d956351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf17c713d8c6cf040e9b22f04d528352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25a197c4104da2cb7752047059418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff88ed3be915102a638365ea2318ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc16fe608bf99a70ff330055e8495355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d30f9a107357ce3300191a3b83de7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca139b28015668716503c050bb9f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ed7865554f255f05e67abe746f2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5213a0447fd02e003981f925a27a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8887af68de0fc684d4b31addc0c4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf24ffc0de02cc6a52195ccd673e5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65407964ffc8c21a6311e37d97d51f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c8103e5f469e1fdd4b29e4f418c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db48de2ea6fb55aa1864611469554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64fac4c7e1eca6be1558945a91d8d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadc673dc433c362d51ba992425859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4bde7e1881d36691eb01b25d9fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd0d209ab4ecbca65ab6abd4f3f912368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938feee3a83a6cedb2615cefde0c054e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ee202886ece890bc903291b258a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488f81b6b7f8b096a4cb61599d5c69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31044ec4c992cc3fd61983ef58414d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035b558e65cd9efa80d8b12ceb9cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff4f1e3f8fb3d8c836a68cafc6ccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616bf780d7fbc58d480b7398890a24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a8e6de426c35932b0c3098833076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394c9209d29d704f2e2b73971ce6ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d2e144c761e850d1d9f935846eb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602ca6a0b514e23a985e555678baaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005b67e0c73ec3fc1501e0996fc867380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca072253c7639e70e899dd1cb48d634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a44a1d25161d9579605afb8074eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e44cefb33dedcb5a26aaea3e2eba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a5fc9f71d1d9eee568ace3e434e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8481a45afec2276830397b1f7f5b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830600be3d0a0695ddf85899b412b30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b48017c338a2783513e1efa1fd7fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b5805c931a08c6c60db6b680633a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7149fafb88fe3edd76f4f11d077044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6412a065f409fb0b23c01dd54ee3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ebc47df3079a2089aad99dedd52eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff94ff0302bbb8e350e65acd3b6ac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf37c0fa7acdf08271c896fd4b44d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c928283343ec6a3d925ad50ce09bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dcf3da2cb3fa454d97320bbc3386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc60cef52a0544b883a73d05808cdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a18d3c674cb5d351056c7bdd8e89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3134eb6835cc60e41af02701da63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e33ab88c4f011082677a480d99b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364465b5697c8dc99719df5a2513906400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40db3e55c1e756748384062c1cf65f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5bf36f845ff803ea4227d501a9528402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28f598b7a91d99a8a85e37ca445fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1057d7cdc2a84cf30448aea01621e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77422e61a6fc8a20935236f8421519405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b935ec5b15a811a8d2155855e6a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbacb1f2a744c3a0df59ce1bcce6c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe4e4c11a690837d8d79309ed0723408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986e71d2f13865801ec14f51320b71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b3bacec10b326a6f0b355bd45d2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac392945313f25ffb57cf85f284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fea254e067f9153f17092c9bd0d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab709c597f6b1e31f30e350f9ccf61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfc627ed686e5043fecf704aba7f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c6fccf1c7c405fd92d8e91b33504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab38a8174db754e6a1e71dabc4749416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee097ec3136868049861300862883da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e89145c01bc991267d82b39a48313418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752a6ce3beb21a8e94188684a35e2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6895c5702f0acb6725bedc512a13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7259e1a4a1b6272cd6c618e2e07465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247f51921cc8331bd193bad9dea6e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8df8890958501067bf251e099f40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70b11bc30c0606f211f235310506c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024312ec632a017f794383f15ee912a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d07edc0d4acbc2702f388db07516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea28aaec57069b3b77324137567887427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40792ffa4c946f6d83f5baea42c0abd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9ba047a0bd0e903173e19a7d9cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843042314dfde62ed889ec714c9a5d2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506013364e5350a102841f7bc9f95a49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da47b1d92bece6b1af3758f5eea9ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed698fd48158067bebb05e4e74cd9e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee42978eb4c35bb0c3673df2024b86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a0e6951613f2df52e7aba1fb021d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8f929cbf263608bc9a74f689b973436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a4c3890c3af7601c03079a0e0743437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631012f65ae05f238c3947b3413f4c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0105d295542c2a1cedf48394da9fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6f383b5f06345acc9277e88d47ab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785af86d0a16cf2fac38fedf7f62f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25a2ec543534ecb685ae1160cb6e4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0edb13078fb1313a99afbd2b29bf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5d63956170f8331eb6935aea79a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2d3d32a148f7303be9cd342da6e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222186110f09ad15a5f2571b037749bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463d1b55deae3bcb1cd643482e5332447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce284957319038548c907f9e494f7bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b84a0586a5ca8f63a4fa75c922eec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836be415458fd065f6a20642b7ed90b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8f7c05c7efdd44b354b3499ddfdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf7a91cc0a20a6bc4dfbc8eba77a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5ea862762a8ecb0637ff04203eb7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4d46a225e150009f2d76ee1a09a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20ddb255655fdf02738d2e083098d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1848653843133f87c319482f2e25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051a349c5134a04afbe083833b362d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af7e2c2c95d97e518644e2843733d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7345f24b53abcb1aae75816c1a2d8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7994c3f04d36ebeba49762e6f8c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080aad0ea62889f6d8c1e708200f8b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f14f3199e345c4e6901e7bf96d727462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116acb8ed9ea2b433851361df8171d3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d77092c3a88fae3c1495de630c3ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02a12503f1d9226b564d3b418661a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2c5e8001ddc0360393520796ef318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20ad8819ec47069673a2d23b54e74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507bbc7e6ee4b741187ee7b3f45e87f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5bd475bfc69a4b000e3b5d7051359469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3fbd0684cb5ab8ab9575c8c51495470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729f543b55d0b25a603e723a7efac1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8859cc1baab902c43d04dae20a15275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e99d9744ce21edae4d3fc5d7264e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8e08cdcf2d71a017f9a5098d1186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907cbf578e9cd32595c83a8da3cd749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c132da8415286adaea1ecb1509d56e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df053d79950a5238492d1d2af5ace4c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d07efc5c95c9fb173a9c39b5b9796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1684a311b438c6a0692ae789e7c365479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177b9fff058b7822ef6cce47d2a1c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a01dafb2fd3adb8c72a1f48aa2e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064bec3bf8068152685773d51adf9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812859a7672465bb53453df2f97a98a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e8a0f6816e3ffac172f3595c1ab4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c0b94c08939ee7e7986b3a5b89af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d0aabaf302c13d6ef5220a1b1b78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa45cc5384a75a28b8d7cb1439cc27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5cb923910828ecaf3965e96aecec4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab314c772404d8faf72d057142de0d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b76c2114e72cbd930142a1918e86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49b0e6f4dd99ee4fb9f0806aa186f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bd0ee65afb9ffd42c6ad7cdf698e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1b87fb8ae4bde8b92e0baee68388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81779cc71720027e416897fb392646494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d93f1589a49b7dd1fd72b0b95fc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b84ededffffd23abcbe977d658cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c784212a6799607ab272815f0efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f25f4923dc3c807ee966bd365de5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff81452ba0534968e5d3a2fe3a0f5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5df1f5b3d0d0cacef430bf7f5a55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bbf10a140367856e82fc8ff92876501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c7df1525d407b55a3adfa891821ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47489378a3b97101aac0c78edf9c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87ceaabceaaa260bcbf3225dcb6cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa6285cd641048599b06d663bc647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f21056c3cd390b158d4191d8f4c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c6c825b8b180c16a1b1eb3a557a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343857e22f288d3f12f44cdeb71d617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b85f88e5761b3c517d1660f42aca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0261594d68f180725a3609fa1e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767e34e6ff2c4f2b05fba9f624578d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5873a6aea478a101433996eb55096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4459b0bf0999873c4b53619a1773df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929a2af75cb11c6889e118c2f50dce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e02cf9ce78329eac9beb6483f7eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774f9239746c6793175e8bad01ec08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a47aa4a8c77715d2777bf1a579620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f03dfc31e9cbf358a7c560ebfe0ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9768968b6ca703f9802c08f8d801f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad470244b701f2c28ce4183d49299520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bed18fdd0803b3a4e9ddfd4631f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659541318fc2125c16a86f7597707aac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d34896ee88d38fa54db430dc7a3da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4b2f71fc85b92884d8843a91c1a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a60bc77d09ea33ea40917db3851f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b4b042a23c03d018e02ebe6e66136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1a90143e0ad0daededd497b936e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2902026f543231f4cd9b0c69d8babd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8de4045990f322d49f90b336705d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d654998d32dbabe0dc4fcffe7b38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219bad6a0c411e72a634abc52e1490531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02462267dd4678da922d7237fa8c4506532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141d7e01fd0c9402bb1fea296a5e6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a8b41c18c4b81e95499ae30240d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955bea38978bc33d147ad73aecf08a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f49c0ef3b32b86db5dccd1473ae40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf15ba66fdd64f7a0ea0b40f54718537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612fe1357dbaa65c52b18bf33748eda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75e66810ecaaefa762c768f59f85c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb35af779677e8b46d721a675c819a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751450278e56c5a9603957aec3734b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7739a442e548b1ba357dfeac81f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3c4ddfe0e6256c6d5c047631ac2b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc53f1f30d75527828eb02541e136f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da5a09f4ea0deb1b8152c33584395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0102d5ddc920bb2c349cd2a2b749cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617aed41f525936b11aa8df44a2e15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180019d7f72ff097c4c5b1c4091bc86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182af1b2e4064d1c621d8b9acf9e52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880192027cab7d1cc72bacd40b3bab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34105beee98266bfbb3cfa8e04df5e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175dd6fa22d9700ad7868cb8f68629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db5f72d2e86e667c334168a5c2d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a40e56c398c375cebc07a64e355b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b8189338afde5ac4ccad4ea9bb961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255353a6cc66214783b61865fabf852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555acda7c72ea90cbf24b2f023803f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8077c84dba6e85d9b9ca53e102691558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92647e0779ae3d7b09332391db9b36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b49bb60a69cdaefc00a16bf2f84c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5d1e03a71ced3d3f03cde05a4294561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a37d3579cd84ab28ac98bf99d3e73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab3f5e31bb89146a3a7ef518b7491563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4b0670e6dc091105c44542989065564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a74beb9e1d122cb75510c50f3864565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e76bc7c4fb7b9ee56dc6b377d60ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653444024200a8cedf48c130e3cc6e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747a278e379c4db74f6287e21a454a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc8920d216dd300036f58b091d904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd425f5fa3cf1c3acc6c49fa807f46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5690ae217356def1ead5cd487c5ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beaa06a4fd669c747b3e074f1c51c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646542959c61b3b52d53c43fd18414c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9d979929a89984e94c5e2f9059cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8019ff48a34bb843dc0addd080c4a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91770e9226a5527954753de924d40766576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2c20bb7b8cb58c1694d735a1c209577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912476f345d7cd7bf78b910fe8b27694578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06902e57e52ae052e4ffc55c6e8583579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e20b2038a74a59abf31e10b7bddc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2628631944760b38b111759710ea48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bf54b00f04a2f301d789b754c09f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81cedcfcec6bc12dd0d6b0e21a6428583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965483f80b1ea392f4bb876a4f188c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f793d09df1fd4ee941af102b9d54604585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8ff89105637a3017d3d3e6bf5584586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a70415dde779ef1733836aac44862587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d33c7637c352fe109ab6e30a38166588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f3d2b15453eb623e09c19ff8cd6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d3f995418bc7f2717985d0c3df179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647006b58787958a015edb8f44cff71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38851c209c3e89dca8019d1333879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b24413a8b1e5a3cd054eb32f79ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650508b50fab3dbcaeb94369a3b42d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f72db803b91f383aedfba6322a4961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e621f233ed2f05082eb77650ff9d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1597ae2a208377b03a122b5053a1eef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f83c868851e8784e830348d715651598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b172dc4cacf27b820e926172ae50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0694dfcf2709ab87c0bc9822af58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ccdbf843a915460d95434ad175c9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7a4655d1a73795683186059f55b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8945b4c0b87a26fdcfede2aaf9028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c63467126a70269fb2b06c45ca51f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2e8739f42b89ef9c4ae7cdf0d47b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83f5d9b8d0d0df6ef237bd3e31932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94ae2452bf14b7b08bca0e17329dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d4774318b544991a0a50ec68c246608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d12fab1fc7605cf0bf889f95244e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0657051b7fb5b629d6262b087f573610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc3f26b8df86a79758b0862f54197611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a2a74fec2ee6da86dc8ba79b4d73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4b0b4b0b3e899a943e937638c85e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd24079ca9c8a3334506dbb965510614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b94485ff09d8b63b4e24c09861966615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac099b393e061f9dea2e5f792176e53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ada8d7f04f9e90b16246a59ee062f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85165ef4ac52df79249e61f0b9d32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baccd88c7baaf381b96ac60f8ab0f24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161306a9abcfadf31ca986636437cf43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815cfdc57bd0c4b0d27d9e68bb0348621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f6b57136853896950c41f86a826d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8b83239c464e29c673cc2bb2dd2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2d9783cf2571a3eece8ab2bf98f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a7d88cf5677c5d02ee47657bdb08b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9245b19d39988b72b704ecccd033ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2612b4de06e9891d82e7920cea1e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca645f865301ac2c0d5dc9217c2f40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248688cf97b996ce475824c61a152f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a3bc6f3a4bb011f6e9ce24d4dc39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92feaa5a32663718c0af67be7627b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1fa9816c6ab0fb8bafcdea1facf62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed81784865daed4f7325af95cb2fa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c07465e8f7ee24ea1c45aa91de9d4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416874c2f9798f2d86dcf739b073fb36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3daedf2a08864baa5403c195d630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d97c93ecc008107ba0e110222c592637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e4df335dd03bb6f320d05529aef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c75d621e2dbba16ea875a3a99c75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c1c8c5e6b1d61a123508388c8af5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a4ff4ecb07fba74df14ebcacbc72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8e4ac6be39ae8923575f63c95147642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc980f80c20c6361e97c200920dc03c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96a5de8c8f9aaeed8249dcc985e2c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3891aa54f8c93a5c74c0ede3a8b9b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd7bccf3f6e725f228fc95dda34b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b61f9eadb74345b64371d42af9c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e02a9ee86800003d8c436856dd92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a582192469292f160625f30b043426649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4b208382238f38977f06d4ae6838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867db643616a6b2e857f7bd8dedd72c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4fd4868aa549dfd85a3f977a18c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652497945278cc3ea8f0b61515d0920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ea5247233663d73dd37c29f3846c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93538ca5e29b8f367c6452f54edf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0188cd2167817e69335c6525eae6d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212053fcc11f36d3a233d8507cfe6bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e83a3ef825f4faae4f9d689a35e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30fd5a8085353d8f2adddd3d9d883d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990041fb392b8b6e3ef0df0a5e56de0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7fc5117acd5dd79bfc26cdf1cda61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938211ee92554ecb5952c4dcbf78969d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07253b3b1b0722c88229f1346b396b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fafe1c05a77a07afc48c3553a8410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b784b78d6f3f71ace915abc9cf3aba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa73a0518a36746b06ff05ddbcd91d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6eebddf99847857888cd897722a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06fe2edb9b6fca82d3df455fcc94f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc442d4cee643b755c3144b4d6f4186669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ed2ea26a900cc8c401a1a9af9d4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9046510acb4e4aedaaf56fbb89ec49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1abfc0fa6715a9f1ee899be3b590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b8dbcc265d40cd3a242d076b9d49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4502bfe3c8c589897090f01d545b31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f620836ffa58745e2dad7e795c2d67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd12b9f2f2c55fcfb7faa3824dac1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f00118a3b97039714fef4a278896677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef7fe652a5ea209968e050fc89323c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091e33e6797b527ab022cd1cc329df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023276c06ad718a45dd9499dae13b192680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd6d7057da3988d81b144862fca3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3324b67107c544bb5c1b0487a9b09a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4050d303646b4ffb15716bd47544b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7dab7613e559f4f078b4796cc9bee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308dfef644b9a6feead4e2f7a5cf46a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0bc1badc9167837be4b53718aa08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b597c54117a91ccf463ea84ce86e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d27a2c27c124d424f9b7b5651514688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ec518c3a4b83a23f4e6f43c7bbc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a64e2bc2b45659b137f467df7585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2a4f7c00ccc8900327f0582be313691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1b2da1fecc92ff4020170b25ccf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f47ed9bddf1931dcd414e0e8b1245693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab84e0dd158e4019c07ecd017225af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a852ffd48674d7ab6e62ec6cb302695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e2c85142ab8715b006fc77411351696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e214a8b8542d8a852f5b95883b0284697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e9d1af156fa36017faa541f85f73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53a9099552554bf05ad1ea255789c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3e78c22dacd9377f3db4e45ff1c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed05cef4ae0c160dfe2e0d0e5bf58a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda20fc4908e9a71714c10ffe62c56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b9d8fc49f18b5ea3dd788e3e5fcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fb8c059fd8704488163282e3ba75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de2fcdb8bc189a16ade55aecff707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd03e1f1193b447ea945a8427e0dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc30aabd35c1813f0b43a16519bf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b96d8f93840b893cd9e69c9cdcde6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18593ef30b604903e3bbdf841841e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334b7913f8a6e995aad3893c53e4f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15020248ec894354112338dac65d36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aadf75bfff40bac99aef3687b1010712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a636ae727d04d18a0fe84cc5bf8b71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff9dffac8990e872e2f6e81d04ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137cc14b8dac8d7dd347cffd6fea972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76e1edc2b0b10173207b9e995696a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334e53cb17d156f257054a6c2008fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a749027dcc6d1a4c2ca30cf9d69aa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742127806ed211edbbe0e7747b445c1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15f36687aae55875cd54670619211720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce764c5f527a68dcaf7dd82e3b9bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf503b4872dab5588634956649b5cc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5807a18fac9fd51cf9a78d5721f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd65c53a0c3f4e102fb860b70fdc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae5bae71703fae9d4180782684e95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52c7a17be846d3f5fd44d73deec54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493349fe55ecfd485161c58d066fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ea122d27cf0499e7e0ca5f41b59b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c7cf15f955bd921bbc07b18a44c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229728f9fb9cfcdae2c76fee1c837b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a282c30249fc6450ce97326d2e0df9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43955427f48965ecbc15c16003eec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925428188c3f38086e02053ba089a8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56b6807ef00cc4307eb73eaf18fd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04cc8acd8b5888f0a6ddfd694ad06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e784e1480b0e4b006007139c8d23d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de07cf5b6cf4edf3a9bb433b0023b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93653031da8b7d3b67a0029cc6b2b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802cd125e324d3146307510ccd48e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a6c1f13d15535d3d278d878a1e416740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a0e5117be2f23a922a2773dddff03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266cd4b856adba83c7297cc303ee42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b79bb27c92cbabae63d5378b320c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf64388d6c6259e2e8956535105bd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c9c339acee555cddd55713860ffb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f31d2862149253924e3752b78e8d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad8e89cabbfc2df1cb4fc88973abe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc0ed3d0a09c32bc18033124e6379748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c749e0ec02cc1201d0317e93869bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528b496c4407c3bca177e1bc3a006b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075f7fe58e4a979743a758ca706841751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3e7bbf273ce2aade11e6dbb628b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfaa13da4ec194ad1f7d7dbf61af4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287ae85e111e68d9c1489612005767754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458d823fc34838af169a14c1ce15e5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4516eec8f5950ff626803e96dcb70b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933021929e5e3e07c744a05e6f5da0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad759942240239916800c1256332d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497107892220eea11cc7b5e3f4b02348759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>