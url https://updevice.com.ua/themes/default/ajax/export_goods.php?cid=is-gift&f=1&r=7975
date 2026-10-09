--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd98739a74a2b957fce8f9cf7ea54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe54fa91c50b3c2350308248620152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dbbf4934d8db4587d2b12d706c26d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd794651215680b4eae17888027587a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb40b2a9e5cfc91b004064aa2770915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c3e6e37d4391a7c3227283d898266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbdb29c7f9b62ee22afa66c501f0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3127c93669b804c28152021977838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a97ade0562883aa315e82e3f5b0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93d407333f0c4af9c1d673fcf316310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217b58c51ce57d3b7eb00beacf10ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc227f5679c3490c808052135a902f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90c252aa35a18552bb04010d80ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243f35d954c19379af926ea4218e7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429750ebf3f067b05374cd00bed3b76515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273638056d1bf116d1e7e6e1b8f867c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea44beeb6d262c1992cde48442916317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c13abed30d319261c0f5f18c9047518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158304594b8bd8359d211a3d3591a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fffe987c4234140ea7c2535a4ba2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeaf8d23004020d2599da42cbba87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52f4d23a5c4f6591503f9efa6425a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3583a8ff0d048bee4a79571eeb0f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cb89902d2294443508529fe2d2a1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3312c7ce8e0837bdf8918e59d8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe6c26defd0295888b0c2e34bf7c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899b1eeb2f9999b9674f3645c2d8ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda474b729a76fe061a985dd29532328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e58334cfea14cf3fcd8bf8e6d4e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9a3150583faa7afb12a25c0dfd4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0d05518a624f2a2b4bcea28fc16231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bcba2b53823d1afd1597d25a0568e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b814cfbbee79be9ef1941138cba6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132479e2d25594a6582f94e819a4c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0284f77901aa10627ac987ff035b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d931f33d54aeac61fba5ecf603b0db936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262ae582004ea9c2bb3ffffc0e491a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7185b670424f3142a063b7a238d85b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf664f12576b08f29f7cb9efcd0bcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c176c76c690f4aff2cfde45ecb1f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd8f1bdce8d04845d84ae68a1293f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f445d8f2a8cf6e57a6839c6122acd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a75cba4794e8506064022bac59c8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4a0ec450544c7c48124504955f8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd9c2afe17b6714aa03ebe4dcf7d7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d90e42176a5e332ee784df3429e0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651199f32915ec3503a2bb7fe6f42c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fbb162fab7804a301a708de6fa9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6fdc3b3b5b13da0799fd08290f2e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804b705a331dccec43b9dc3d31202ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049190f63a0e1e8a7317c46f6fe12b9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d50aae4e925736c239f22a1bc64e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da8531427e9b9b0f9c227bbc7767253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5ff1ac42eac5b4cab122001f90f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0967f8adc5bc5295fe8af1cd81abef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59aa746b6b6e91d6bc699227efd13156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deacc0cec168eb5c17e165c089ad48c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f55306e8620be6ea6a676583a78a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49833b0fa4efa1b1b48912bc69070a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f0aff0e126db8c1e5453ed8bedad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f4895489db0180a96a1be4fa8da8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026801d0888bffee0b91a209ba68f3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03c4f03e7926e27d693272abe64ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff9cae57237be6ba1e46f31aeec19f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62e948c09a75ae3d103cbb4ecc1a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc2ebe84cf041762a86c118f61d8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7ca8c4ff3a39c2c7d3af7eca774367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390b5ed131f3dddd1650b84e6033ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38426f2e473e3cb51965127ff5f95bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51226ef3aa8ed48c4672a83af399718870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61819417ac02c061c3ee727352038f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576112db45745bc03d8b2b8d10fbaf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c5a21d0a00011c0b46b218be56c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0e94a78cf983c3cd04d281c94fe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325a2a39371dff44c27d7058856ec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87666c20609db7cdfd2afc94f10f0d6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb5dc33ec880b86f5cd9e3088649177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c39b6983ede2664b1eb0d56f494378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4471f9d90ec1d74ee92b8a85846f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7e9b6f862d5aed80141dbdaf5a3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9de12df0799e7cbff243120ba139781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf2c921acbbdffc7d4c029dd1c7e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b15cc950f27b6def24a23f9e193a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d5bfaa3d5697da96574e3c57de6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaca9dccde1a3cb8f2993c2f24914f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5a07f33d04986341601bfadd1b1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41ff8f740d61e1e42e1a2aae9a08087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c89788fe8d251a854697caa7d5a6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5358c293e761b827b478c645fe32189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f8f67a15f006fa0a9a1532e791eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c155c179587cf68c853404e0b3319091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b28ceb94d06f940984ae214daf1cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a1b4eba3139b05251ba5bb465e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690240fb306a940041bd46c7b159abc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f5c79fcdd6cf5759836ac100d67a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425d58c0c6170984ddcf649d5252c1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28508c3c166ec64406f81966cc2ee0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f7e54ab0394595bb85816200fdaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b6e8a4f4a9cd05f2a019ed163823c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0fd65b55e8db3add733515a42713f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a0af8b9a13970edc874ca3500d3b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a854a21822c50c40f7c2152647a3b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e04f156faa4ae3f0af1b143fdb6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccad42ac45c1bfb8ff0bf58a7e07a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8b3c1bfbfb87f2b473523ab3bf47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502aa34a4bf85323c889e1a30f3b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d35c32532df8a1f1008c212846ec8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156d57c611b48dca8d986eb402e9f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8eb198808bb18b20f0c5ccdd42a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c372e73461fb0ce31d172203be3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee33d0b480e20ebd4bdd99a977fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f4ea9351cb016c21c605becb1bcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa648524d0fc8e64434ef49dbad5e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259f1970b8697a4624824d96a1ec25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fc596e66faf79ffc637536defc0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b11a1291e03dc41d56d5e9d51689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af36312d7b22766353d42837b80bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42395fb6293a6a8fd8c76ebaed788a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f835720592c042da640b96176f967119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae935f39935b0d951c7fe93fcbeecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5fc30fbd0ac014e2673b0f942498f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984f7520d34b7a3f71ec59c9549156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec67f862fb92acfb8b28b61017c40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf45c1040109427fbddd5fb0cfe45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25d4d48336b2914c5cca734a09bc4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765ebe2bc0551ad894330a0af9af53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f57746ef39163dda0220a3a2680c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5239eda379c69da666abdb80d038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b25e3268722f431e75bf71af9a306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efcc2263d553586b5c74183482a23a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88c653b5396d69eb8ec3b2b671173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f704fa6a55ff3740a4bdc91455d49a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de25a1543e744aa99ce8fd96946aae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df5bc5968f9f9c0e38ea269b156aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc41058eaa7e65136d6789f07cb672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c355a0a174dda59d2da5c478014a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2761b0d6fb147e1c0448dc7b446f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c91190788e48a1f4b583824b70b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959e5427d92b6bebe0e9a8bc6e38b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9cd3b538deb6db4e5d924dc946127140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda25b6747c9bec2e37d2a51357248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25c3b990dbaae08e5c44662ae3a5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f26fc9338167d3be4817f46cdc995143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba018639f57b6c991677dcf18d1b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0090603d2484a09fa0f33661482b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549d2f9135dad36aa3a3ed00046cc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33abf3a94a9a38f1334ff4999b6f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182107477e5c2892c280466f417b965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd310fdca148116fe30a65c3891eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb97e3867b83f4e597601b5e646e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1264d604677bc6691d3aa46cf783597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aac7836b1ba1cccb0b4f740f95e9fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a1681bb285874e358a3538684137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fefa906da0eccc2355a5c1c139e95a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccfb705b32acbc4e7566ee07ddabe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc5d1ad96f73905b5f37c95332a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa20a41ca0dc848462ddf780e1c622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010edfa52b60c7cbae8bc4e2eb4763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89ffbb521deaacb49a6f17360f78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e9ef135acf0765f0ea117a8287ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f006a0e27809084baa67e7d146003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70e422a4422370ae2e9f48307127e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641cb6d00de4e3839aec7e4e84290c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f6f9f40c0c7fdbde3a6a5bbebcde2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673877175dee66f69d393a760315e5dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ca07b38a9ba2ef3e735a93ff40f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e20f27cb2d4d78460d4729f3e070f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba6c732236665fed08371bcc2a2ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183932afe88ab693fd9111db069b5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1507302f1b6e44e5fb68d4b016b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc3cee2a8d6c47274d71668e40d65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6912a30d46a1fc00f9e594ff0094599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33742f30c53ad525f0bf7d02060f186173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2e5ef4bacf6db661220554b0751f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a957492079df6029fd99b2d3f840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e84028af1c2c077c669570ece46d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfcc37e9f45d99774dc5f48456d22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb5cabad56b969efd25ee860951e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c1c7a97c286739ee4c942492dc57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f60da3399b4e11d43aa43be8f25d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546058ae7c67fd841328e90b7201bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aafad03adb892793372dcafc6bbd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524180fe8a202f6fb87974db94d079be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706a72852abb2385bc2e02ea54d637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37c47633c43f1f9f2b452f7e546675185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e36435bb0b51c24e55de1ca079aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d1cd226adb2eb332439913ece5b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f639301f4c6f51c78272704b2b5cb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f78a4fc455184d23ee4e18869923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aec725fe717aea2858b2d844579ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b90ec7a0a93b25013ddda6001baca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67952d8193fd637b2f59402a391ddb76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b598997075f0b09dc7fbd5da22965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505e3b61044a1850e4d2177270c3a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2cebac511627836d601512fd786f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1af6a2814873c9856180afd58f94e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08de42296d10019e0caa67d0e66261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e68daa274a2ef78140d2b75d7670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328716514d559f6df80a27ef9b7e171c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b7d94ca96eb699135b14f3226dc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84cf41f54c3482585af914626f16f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54cb0e6d1fb1e40042b594cecb5765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f351471b9076dc9ca8cde4345592203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287f8009c23ced020cb574c2ef2e911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf305e68be5209a938ee16ee6b7a5dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d134841dd63f11c4d1a83739663ede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04f69f2fdc49e99fad142d28f2a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249634f3caba5d3637fb1a49b4edb0bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe2d7e07f972e407f14ff15829e4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2ee72872ac8ea1161317c0473c73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c668c57f02260ecac3dfa5502eef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5913c53777a0a3080401f68203024212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971912242ced63665b4260e762ea24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a7425524c01732a70d3b114f9215214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096c963bf91161074a60103021f37a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1176eed95ab3e4aa246d4d58a0cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc05a2a3d9633bbe0b34105c59d62d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa628ba3807d6ea254076a169df9563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4d4d0c0eb6dd16dff2e5fdb51892c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad79ba0e26352098a2124fdb72298220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129026f0a0f48bef04128b6f087670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b042efb97527b93f49c357c9dbc0d67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c990d633c4e83ae114f7eebd8c579223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60607d5c660cc101c860b9f13177a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba8cb48aea07287301aae33e52113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923ae58be596106a6cf5abdefbebb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c092ce3d55602e4725103c457fea0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fe170dd57d46e52c3e7ba8b10a11d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834956307eab8bbf8edb535df419316b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92423b2e01950a657a97fc140ce11f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d32720a884ee6866c89dde3c1462c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb3a33a6061f328b3e3d003819ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a847c972b5fd353ae244c684a312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2255f66db9abc0c436416d4953089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca920583334dd194130cd80527f6654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dfbb55d7e6338c2d0cf2fdc1f3316236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602972ba118b978c34296f35c8ea82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151b381e419b8a7dd53b2fc9879344238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43afe1986b718da2728f64fd3c0a09a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb6b1f38b3d935ed6c9d5ea7ecfc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fa38a978fd5588247d2e8ea521158241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35847cfa0727b3bfce6de6712310f86c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda71a8349da1992a118c9b9fac8b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062285f6dae5ea6fa3137f0d27bcf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348d942d58d1b37da176c729c518e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f35383925011c441209ed930efb4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d2a1cd2c2110927cb7b0dcecbc289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7cb1ddb473997ebb6cec542c7e1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b69e7d7a7806f80cc34fa39f763ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a799368bd95e9150b640fc230c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c071f073c5b792af235a0733e8daeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60729370dffefb8059d9ec452bf14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431bb0991376700e1f46d7ae7593f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758629eb94271d2bdf174541d4de49d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c61ada01327d9a362cf5b46e9130c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f06e66673696cf3660be5f9d803f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e08225a349d31c02b9a2d2925c90a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a201cfd5f52d8c36392da66eb26262e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1717747e22e974a03959ed2124c104259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfcf4f5577015ef4f56886fdafef46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2fbbf34c15b8d8105fa73eb436447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd60308e87df51b1baba1f087332b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efdb5b92827d7f6bb0d3b9de04f10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815a85f5ee046129aff15935d456db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d9f9e845dccb4c534739100cd583265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7488f2c494246c6d306620a6db8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3633502c8c8437a48906ad343ced4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b0b823db1d70077df2f347defa167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179041d7804f987e33a3659f56416df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8090ea8721c076b35362af773a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b19c7a8c7b00bbd21d86659724885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da489297bf27a04e296153e6ad2fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6d7559b4240b75d45a9f20499922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce520900814217ca0363452d806cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b680edf132b2d8f172040f7b2375275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a212fb6d5f7b333f31cb04c82c51b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3a61670e330e7e5b6bbbe5a4594d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f968b2621ecb4b43dc90e36653506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95848c8af59e027a2cf2128c3fa855279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e7db25b337ac8facb193163add53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a3f9083fb08010002be4b528d920d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f858ee52271ab558b4a120b60cd31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074710da320c9e81d0398d100bfeb5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624782ca454a5138043c6ce0cd3db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4a7bd10b4507e3eca3367cf0ae06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e014d8e9a7bf9b8f66ef81b6a3b15d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9d7947775a700adf4925612af913c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4805794767e66c7feac6fea9dbfee18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79517b622f2a70a488ff76d41d2d1d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a9e530f5621fd6b5f2ccd723d22d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239735803935a5ca38b3ff8cfd115c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c19501a99e690470256c80de9ff4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce5c1fb9d8ec799839db7c390c8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad37464cbc7cc5ecdf4ee82331281c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f39c247aa6c579dea6a6265532e0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155780db7ca479cd1a9ca0029398551e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb4e555050a041e572e516b2623d36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b7256fa3c22839c3a64b2f258c37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c169b9c057b5b0402c45db547b31dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ba174b627a47ebe0a173ae1514f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226148b9db06a3b0db2c9fea371264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1680568d1cecfb5550d9dfb4b0b4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ff0735386212c3e25591c10c19e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4022c3bee1d79eb5912cdbe980625be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8c431bab32a0205f7caa99e3e81a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652ed6e14f4d767c4bbcc8d18e45d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d53266f934e366ce45efd97d0688a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f071ebf3fd34bede55e496a4fe928f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb011277c0ba2c94aabfe5a2bfaaadc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4717689a4f732edd33e781b6768d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfe2fa369688e86e59f0e8f35b5fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7c18e4fd9b888b13d2556ee6ab21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b0123165350fb9f456beecd7002d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939216d9075e2b9cd9e0bd20dab173314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250099426f24c4c9bcb069f96d6d3e0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe4e57e4593fdc539f2e891f622b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45189de119895c947077309cd45c9bcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45973aeced6314ed614feb419f04e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148a4324e2e85d033988e00c6e76ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45996103ee9d15a4b9df5b6a230a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1868ea9acaa861807771f29538b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0296cc2d76e7770cbe3265e6ed8e1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04d51716835b01c21d2033704dab0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295fb8af92bdef34657cf3fff6b107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358e3b09f460f9512a135b6316d1b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc4bd00116716b341825b0fae02a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc26201f56c96112cbfda7d9a60ba31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ee7f63958e2fe297a5da8192baec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c60b54fd3325a4750b88dd11640a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d19dd2a91b33018c6d10b0ed97958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fb18fa484d9d3f426a04bdba3af5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7b80de607ed4d28cae4c1f75ab3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8194bd7f528912edb3b13888806ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501416afeea697c2b453e3c8eb7649c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4829e4480d4e5616af9aa2a501bb56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b363e046052abf556efd9b44ac5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326cf8809f33c8b9b0acc0fa04197e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de8ee9004498deb08424d585479fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9a9377aa2d64245533419947d8f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e682e93b4320e249df12d92a2e564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f5ee8da84c8c4d00b8010f9681cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f9bafeb71f048da4d6177a60331c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0b85e5fcae3bf386cf1e094ae43a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f709ff4b212f0d8b34c060b3366960344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a1079316e28406b068dd68784201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be49b810468b679a8c88fcb1a1602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687421aaefe368e2f5ff8393e6f0be40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28441082ee3c5e9c9d32447983cc0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0b65c49edc91934d225cc32baa27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246ed98a900addf7786ce664ceec91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ce11244125b0d829ee1bd121d956351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf17c713d8c6cf040e9b22f04d528352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25a197c4104da2cb7752047059418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff88ed3be915102a638365ea2318ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc16fe608bf99a70ff330055e8495355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d30f9a107357ce3300191a3b83de7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca139b28015668716503c050bb9f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ed7865554f255f05e67abe746f2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5213a0447fd02e003981f925a27a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8887af68de0fc684d4b31addc0c4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf24ffc0de02cc6a52195ccd673e5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65407964ffc8c21a6311e37d97d51f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c8103e5f469e1fdd4b29e4f418c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db48de2ea6fb55aa1864611469554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64fac4c7e1eca6be1558945a91d8d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadc673dc433c362d51ba992425859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4bde7e1881d36691eb01b25d9fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd0d209ab4ecbca65ab6abd4f3f912368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938feee3a83a6cedb2615cefde0c054e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ee202886ece890bc903291b258a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488f81b6b7f8b096a4cb61599d5c69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31044ec4c992cc3fd61983ef58414d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035b558e65cd9efa80d8b12ceb9cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff4f1e3f8fb3d8c836a68cafc6ccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616bf780d7fbc58d480b7398890a24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a8e6de426c35932b0c3098833076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394c9209d29d704f2e2b73971ce6ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d2e144c761e850d1d9f935846eb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602ca6a0b514e23a985e555678baaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005b67e0c73ec3fc1501e0996fc867380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca072253c7639e70e899dd1cb48d634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a44a1d25161d9579605afb8074eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e44cefb33dedcb5a26aaea3e2eba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a5fc9f71d1d9eee568ace3e434e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8481a45afec2276830397b1f7f5b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830600be3d0a0695ddf85899b412b30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b48017c338a2783513e1efa1fd7fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b5805c931a08c6c60db6b680633a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7149fafb88fe3edd76f4f11d077044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6412a065f409fb0b23c01dd54ee3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ebc47df3079a2089aad99dedd52eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff94ff0302bbb8e350e65acd3b6ac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf37c0fa7acdf08271c896fd4b44d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c928283343ec6a3d925ad50ce09bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dcf3da2cb3fa454d97320bbc3386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc60cef52a0544b883a73d05808cdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a18d3c674cb5d351056c7bdd8e89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3134eb6835cc60e41af02701da63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e33ab88c4f011082677a480d99b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364465b5697c8dc99719df5a2513906400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40db3e55c1e756748384062c1cf65f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5bf36f845ff803ea4227d501a9528402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28f598b7a91d99a8a85e37ca445fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1057d7cdc2a84cf30448aea01621e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77422e61a6fc8a20935236f8421519405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38b935ec5b15a811a8d2155855e6a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbacb1f2a744c3a0df59ce1bcce6c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe4e4c11a690837d8d79309ed0723408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986e71d2f13865801ec14f51320b71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b3bacec10b326a6f0b355bd45d2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac392945313f25ffb57cf85f284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fea254e067f9153f17092c9bd0d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab709c597f6b1e31f30e350f9ccf61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfc627ed686e5043fecf704aba7f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c6fccf1c7c405fd92d8e91b33504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dab38a8174db754e6a1e71dabc4749416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee097ec3136868049861300862883da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e89145c01bc991267d82b39a48313418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752a6ce3beb21a8e94188684a35e2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6895c5702f0acb6725bedc512a13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7259e1a4a1b6272cd6c618e2e07465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247f51921cc8331bd193bad9dea6e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8df8890958501067bf251e099f40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70b11bc30c0606f211f235310506c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024312ec632a017f794383f15ee912a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d07edc0d4acbc2702f388db07516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea28aaec57069b3b77324137567887427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40792ffa4c946f6d83f5baea42c0abd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9ba047a0bd0e903173e19a7d9cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843042314dfde62ed889ec714c9a5d2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506013364e5350a102841f7bc9f95a49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da47b1d92bece6b1af3758f5eea9ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed698fd48158067bebb05e4e74cd9e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee42978eb4c35bb0c3673df2024b86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a0e6951613f2df52e7aba1fb021d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8f929cbf263608bc9a74f689b973436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a4c3890c3af7601c03079a0e0743437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631012f65ae05f238c3947b3413f4c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0105d295542c2a1cedf48394da9fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6f383b5f06345acc9277e88d47ab6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785af86d0a16cf2fac38fedf7f62f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25a2ec543534ecb685ae1160cb6e4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0edb13078fb1313a99afbd2b29bf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5d63956170f8331eb6935aea79a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2d3d32a148f7303be9cd342da6e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222186110f09ad15a5f2571b037749bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463d1b55deae3bcb1cd643482e5332447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce284957319038548c907f9e494f7bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b84a0586a5ca8f63a4fa75c922eec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836be415458fd065f6a20642b7ed90b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8f7c05c7efdd44b354b3499ddfdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf7a91cc0a20a6bc4dfbc8eba77a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5ea862762a8ecb0637ff04203eb7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4d46a225e150009f2d76ee1a09a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20ddb255655fdf02738d2e083098d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1848653843133f87c319482f2e25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051a349c5134a04afbe083833b362d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af7e2c2c95d97e518644e2843733d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7345f24b53abcb1aae75816c1a2d8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7994c3f04d36ebeba49762e6f8c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080aad0ea62889f6d8c1e708200f8b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f14f3199e345c4e6901e7bf96d727462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116acb8ed9ea2b433851361df8171d3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d77092c3a88fae3c1495de630c3ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02a12503f1d9226b564d3b418661a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2c5e8001ddc0360393520796ef318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20ad8819ec47069673a2d23b54e74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507bbc7e6ee4b741187ee7b3f45e87f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5bd475bfc69a4b000e3b5d7051359469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3fbd0684cb5ab8ab9575c8c51495470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729f543b55d0b25a603e723a7efac1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8859cc1baab902c43d04dae20a15275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e99d9744ce21edae4d3fc5d7264e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8e08cdcf2d71a017f9a5098d1186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907cbf578e9cd32595c83a8da3cd749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c132da8415286adaea1ecb1509d56e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df053d79950a5238492d1d2af5ace4c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d07efc5c95c9fb173a9c39b5b9796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1684a311b438c6a0692ae789e7c365479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177b9fff058b7822ef6cce47d2a1c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a01dafb2fd3adb8c72a1f48aa2e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064bec3bf8068152685773d51adf9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812859a7672465bb53453df2f97a98a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e8a0f6816e3ffac172f3595c1ab4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c0b94c08939ee7e7986b3a5b89af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d0aabaf302c13d6ef5220a1b1b78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa45cc5384a75a28b8d7cb1439cc27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5cb923910828ecaf3965e96aecec4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab314c772404d8faf72d057142de0d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b76c2114e72cbd930142a1918e86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49b0e6f4dd99ee4fb9f0806aa186f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bd0ee65afb9ffd42c6ad7cdf698e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1b87fb8ae4bde8b92e0baee68388493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81779cc71720027e416897fb392646494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d93f1589a49b7dd1fd72b0b95fc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b84ededffffd23abcbe977d658cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c784212a6799607ab272815f0efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f25f4923dc3c807ee966bd365de5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff81452ba0534968e5d3a2fe3a0f5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5df1f5b3d0d0cacef430bf7f5a55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bbf10a140367856e82fc8ff92876501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c7df1525d407b55a3adfa891821ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47489378a3b97101aac0c78edf9c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87ceaabceaaa260bcbf3225dcb6cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa6285cd641048599b06d663bc647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f21056c3cd390b158d4191d8f4c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c6c825b8b180c16a1b1eb3a557a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343857e22f288d3f12f44cdeb71d617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b85f88e5761b3c517d1660f42aca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0261594d68f180725a3609fa1e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767e34e6ff2c4f2b05fba9f624578d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5873a6aea478a101433996eb55096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4459b0bf0999873c4b53619a1773df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929a2af75cb11c6889e118c2f50dce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e02cf9ce78329eac9beb6483f7eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774f9239746c6793175e8bad01ec08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a47aa4a8c77715d2777bf1a579620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f03dfc31e9cbf358a7c560ebfe0ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9768968b6ca703f9802c08f8d801f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad470244b701f2c28ce4183d49299520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bed18fdd0803b3a4e9ddfd4631f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659541318fc2125c16a86f7597707aac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d34896ee88d38fa54db430dc7a3da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4b2f71fc85b92884d8843a91c1a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a60bc77d09ea33ea40917db3851f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b4b042a23c03d018e02ebe6e66136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1a90143e0ad0daededd497b936e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2902026f543231f4cd9b0c69d8babd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8de4045990f322d49f90b336705d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d654998d32dbabe0dc4fcffe7b38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219bad6a0c411e72a634abc52e1490531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02462267dd4678da922d7237fa8c4506532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141d7e01fd0c9402bb1fea296a5e6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a8b41c18c4b81e95499ae30240d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955bea38978bc33d147ad73aecf08a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f49c0ef3b32b86db5dccd1473ae40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf15ba66fdd64f7a0ea0b40f54718537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612fe1357dbaa65c52b18bf33748eda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75e66810ecaaefa762c768f59f85c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb35af779677e8b46d721a675c819a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751450278e56c5a9603957aec3734b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7739a442e548b1ba357dfeac81f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3c4ddfe0e6256c6d5c047631ac2b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc53f1f30d75527828eb02541e136f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da5a09f4ea0deb1b8152c33584395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0102d5ddc920bb2c349cd2a2b749cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617aed41f525936b11aa8df44a2e15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180019d7f72ff097c4c5b1c4091bc86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182af1b2e4064d1c621d8b9acf9e52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880192027cab7d1cc72bacd40b3bab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34105beee98266bfbb3cfa8e04df5e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175dd6fa22d9700ad7868cb8f68629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db5f72d2e86e667c334168a5c2d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a40e56c398c375cebc07a64e355b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b8189338afde5ac4ccad4ea9bb961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255353a6cc66214783b61865fabf852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555acda7c72ea90cbf24b2f023803f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8077c84dba6e85d9b9ca53e102691558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92647e0779ae3d7b09332391db9b36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b49bb60a69cdaefc00a16bf2f84c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5d1e03a71ced3d3f03cde05a4294561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a37d3579cd84ab28ac98bf99d3e73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab3f5e31bb89146a3a7ef518b7491563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4b0670e6dc091105c44542989065564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a74beb9e1d122cb75510c50f3864565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e76bc7c4fb7b9ee56dc6b377d60ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653444024200a8cedf48c130e3cc6e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747a278e379c4db74f6287e21a454a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc8920d216dd300036f58b091d904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd425f5fa3cf1c3acc6c49fa807f46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5690ae217356def1ead5cd487c5ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beaa06a4fd669c747b3e074f1c51c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646542959c61b3b52d53c43fd18414c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9d979929a89984e94c5e2f9059cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8019ff48a34bb843dc0addd080c4a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91770e9226a5527954753de924d40766576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2c20bb7b8cb58c1694d735a1c209577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912476f345d7cd7bf78b910fe8b27694578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06902e57e52ae052e4ffc55c6e8583579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e20b2038a74a59abf31e10b7bddc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2628631944760b38b111759710ea48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bf54b00f04a2f301d789b754c09f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81cedcfcec6bc12dd0d6b0e21a6428583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965483f80b1ea392f4bb876a4f188c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f793d09df1fd4ee941af102b9d54604585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8ff89105637a3017d3d3e6bf5584586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a70415dde779ef1733836aac44862587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d33c7637c352fe109ab6e30a38166588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f3d2b15453eb623e09c19ff8cd6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d3f995418bc7f2717985d0c3df179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647006b58787958a015edb8f44cff71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38851c209c3e89dca8019d1333879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b24413a8b1e5a3cd054eb32f79ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650508b50fab3dbcaeb94369a3b42d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f72db803b91f383aedfba6322a4961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e621f233ed2f05082eb77650ff9d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1597ae2a208377b03a122b5053a1eef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f83c868851e8784e830348d715651598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b172dc4cacf27b820e926172ae50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0694dfcf2709ab87c0bc9822af58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ccdbf843a915460d95434ad175c9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7a4655d1a73795683186059f55b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8945b4c0b87a26fdcfede2aaf9028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c63467126a70269fb2b06c45ca51f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2e8739f42b89ef9c4ae7cdf0d47b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83f5d9b8d0d0df6ef237bd3e31932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94ae2452bf14b7b08bca0e17329dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d4774318b544991a0a50ec68c246608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d12fab1fc7605cf0bf889f95244e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0657051b7fb5b629d6262b087f573610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc3f26b8df86a79758b0862f54197611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a2a74fec2ee6da86dc8ba79b4d73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4b0b4b0b3e899a943e937638c85e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd24079ca9c8a3334506dbb965510614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b94485ff09d8b63b4e24c09861966615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac099b393e061f9dea2e5f792176e53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ada8d7f04f9e90b16246a59ee062f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85165ef4ac52df79249e61f0b9d32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baccd88c7baaf381b96ac60f8ab0f24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161306a9abcfadf31ca986636437cf43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815cfdc57bd0c4b0d27d9e68bb0348621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f6b57136853896950c41f86a826d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8b83239c464e29c673cc2bb2dd2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2d9783cf2571a3eece8ab2bf98f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a7d88cf5677c5d02ee47657bdb08b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9245b19d39988b72b704ecccd033ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2612b4de06e9891d82e7920cea1e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca645f865301ac2c0d5dc9217c2f40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248688cf97b996ce475824c61a152f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1a3bc6f3a4bb011f6e9ce24d4dc39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92feaa5a32663718c0af67be7627b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1fa9816c6ab0fb8bafcdea1facf62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed81784865daed4f7325af95cb2fa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c07465e8f7ee24ea1c45aa91de9d4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416874c2f9798f2d86dcf739b073fb36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3daedf2a08864baa5403c195d630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d97c93ecc008107ba0e110222c592637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e4df335dd03bb6f320d05529aef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c75d621e2dbba16ea875a3a99c75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c1c8c5e6b1d61a123508388c8af5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a4ff4ecb07fba74df14ebcacbc72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8e4ac6be39ae8923575f63c95147642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc980f80c20c6361e97c200920dc03c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96a5de8c8f9aaeed8249dcc985e2c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3891aa54f8c93a5c74c0ede3a8b9b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd7bccf3f6e725f228fc95dda34b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b61f9eadb74345b64371d42af9c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e02a9ee86800003d8c436856dd92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a582192469292f160625f30b043426649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4b208382238f38977f06d4ae6838650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867db643616a6b2e857f7bd8dedd72c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4fd4868aa549dfd85a3f977a18c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652497945278cc3ea8f0b61515d0920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ea5247233663d73dd37c29f3846c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93538ca5e29b8f367c6452f54edf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0188cd2167817e69335c6525eae6d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212053fcc11f36d3a233d8507cfe6bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e83a3ef825f4faae4f9d689a35e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30fd5a8085353d8f2adddd3d9d883d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990041fb392b8b6e3ef0df0a5e56de0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7fc5117acd5dd79bfc26cdf1cda61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938211ee92554ecb5952c4dcbf78969d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07253b3b1b0722c88229f1346b396b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fafe1c05a77a07afc48c3553a8410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b784b78d6f3f71ace915abc9cf3aba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa73a0518a36746b06ff05ddbcd91d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6eebddf99847857888cd897722a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06fe2edb9b6fca82d3df455fcc94f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc442d4cee643b755c3144b4d6f4186669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ed2ea26a900cc8c401a1a9af9d4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9046510acb4e4aedaaf56fbb89ec49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1abfc0fa6715a9f1ee899be3b590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b8dbcc265d40cd3a242d076b9d49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4502bfe3c8c589897090f01d545b31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f620836ffa58745e2dad7e795c2d67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd12b9f2f2c55fcfb7faa3824dac1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f00118a3b97039714fef4a278896677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef7fe652a5ea209968e050fc89323c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091e33e6797b527ab022cd1cc329df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023276c06ad718a45dd9499dae13b192680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd6d7057da3988d81b144862fca3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3324b67107c544bb5c1b0487a9b09a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4050d303646b4ffb15716bd47544b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7dab7613e559f4f078b4796cc9bee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308dfef644b9a6feead4e2f7a5cf46a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0bc1badc9167837be4b53718aa08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b597c54117a91ccf463ea84ce86e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d27a2c27c124d424f9b7b5651514688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ec518c3a4b83a23f4e6f43c7bbc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a64e2bc2b45659b137f467df7585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2a4f7c00ccc8900327f0582be313691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1b2da1fecc92ff4020170b25ccf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f47ed9bddf1931dcd414e0e8b1245693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab84e0dd158e4019c07ecd017225af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a852ffd48674d7ab6e62ec6cb302695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e2c85142ab8715b006fc77411351696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e214a8b8542d8a852f5b95883b0284697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e9d1af156fa36017faa541f85f73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53a9099552554bf05ad1ea255789c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3e78c22dacd9377f3db4e45ff1c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed05cef4ae0c160dfe2e0d0e5bf58a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda20fc4908e9a71714c10ffe62c56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b9d8fc49f18b5ea3dd788e3e5fcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fb8c059fd8704488163282e3ba75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de2fcdb8bc189a16ade55aecff707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd03e1f1193b447ea945a8427e0dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc30aabd35c1813f0b43a16519bf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b96d8f93840b893cd9e69c9cdcde6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18593ef30b604903e3bbdf841841e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334b7913f8a6e995aad3893c53e4f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15020248ec894354112338dac65d36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aadf75bfff40bac99aef3687b1010712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a636ae727d04d18a0fe84cc5bf8b71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff9dffac8990e872e2f6e81d04ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137cc14b8dac8d7dd347cffd6fea972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76e1edc2b0b10173207b9e995696a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334e53cb17d156f257054a6c2008fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a749027dcc6d1a4c2ca30cf9d69aa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742127806ed211edbbe0e7747b445c1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15f36687aae55875cd54670619211720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce764c5f527a68dcaf7dd82e3b9bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf503b4872dab5588634956649b5cc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5807a18fac9fd51cf9a78d5721f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd65c53a0c3f4e102fb860b70fdc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae5bae71703fae9d4180782684e95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52c7a17be846d3f5fd44d73deec54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493349fe55ecfd485161c58d066fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ea122d27cf0499e7e0ca5f41b59b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c7cf15f955bd921bbc07b18a44c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229728f9fb9cfcdae2c76fee1c837b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a282c30249fc6450ce97326d2e0df9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43955427f48965ecbc15c16003eec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925428188c3f38086e02053ba089a8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56b6807ef00cc4307eb73eaf18fd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04cc8acd8b5888f0a6ddfd694ad06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e784e1480b0e4b006007139c8d23d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de07cf5b6cf4edf3a9bb433b0023b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93653031da8b7d3b67a0029cc6b2b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802cd125e324d3146307510ccd48e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a6c1f13d15535d3d278d878a1e416740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a0e5117be2f23a922a2773dddff03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266cd4b856adba83c7297cc303ee42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b79bb27c92cbabae63d5378b320c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf64388d6c6259e2e8956535105bd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c9c339acee555cddd55713860ffb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f31d2862149253924e3752b78e8d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad8e89cabbfc2df1cb4fc88973abe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc0ed3d0a09c32bc18033124e6379748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c749e0ec02cc1201d0317e93869bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528b496c4407c3bca177e1bc3a006b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075f7fe58e4a979743a758ca706841751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3e7bbf273ce2aade11e6dbb628b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfaa13da4ec194ad1f7d7dbf61af4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287ae85e111e68d9c1489612005767754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458d823fc34838af169a14c1ce15e5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4516eec8f5950ff626803e96dcb70b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933021929e5e3e07c744a05e6f5da0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad759942240239916800c1256332d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497107892220eea11cc7b5e3f4b02348759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c716cd9a43b9a24643caa6c3468cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605b77b4ba4a0cec54c0ccbe3049d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39a6efdd079278194032e2e7cd36a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe46a8073b5f59c3d3ec5d1371b094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291566df3ec93898b4eb343acdd83c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd0809e99fbd06aa9dc6c78102e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039dc7327be2ae49c6907dd49950af07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca308cf6acc30387248ce82b2a0282198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168e4ed81e47e7d94b21957aa247409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d35d5bb197463e590ee6d47a3d8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817986c5de2068fe9d9e837774272cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8fdf8aad6eabd9d3ce3b910b104e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dda356d9b6ffb41b9b4fceb7b77f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8d96bc3cb2b47246f175ab241b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4733853caa1b84455ce244625ba58715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148a445ff48f8b5be9d4ce768ab69c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d6d0899a02fb312e5e5c61077514017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff3f929939c20d6b3d4b44e066013a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9b0965613600b058e64350aa225519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6a03aa3129e2d5171b169685217420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f740ddf6fe5abedf2ef260155361b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121dc4a553b2b6fd30268c0c39f119722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa8e8c2649ca7287eb31b4a8250bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465985f5e0ce81cb9173bfd3c1a6091124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9c1bddb7724faf29c36008d88ac1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ffd4bb4cc5e9c3b354681a690a1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c94bf9030af544aab530db5579e0f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd1d8bf279a8a9d40e3602ed2890528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a7d956ce38e6530cb51708b0959c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b07e0f0b74bb2dedda07bed72235730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4b90949e5ac9f0ee6b3b72e2b95b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374099a0c04e66053f90daa0c8eb176d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101982da6396d1c16b4a50a933e5aa8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc804321a127011b868c24350f72134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c3f0b193098e833dd2fdc4428afa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632a531f44f38a2166e6ca15f5acfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b11cc2ed0a458bb1b3ec01e5208f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a36ab77047c35c8c5db10f588c5f6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7afa52387d04ed3253c1f1ab1c77039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a539c3299ab3268361827b443933ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b9933575935be826954fa487a63641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a30ea171667d04287264a089d981142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09a8a6b9d2d3c1609ffae7f7eb754d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df75d19894e2328f563dc9f2ce7403844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fae72df5d69852cff804b73294d8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acfeddbc029fd9b342743c09d9fd4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bad9058bc814b73a8a9dcb833354f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf7c8a8892e59e975171d42afc62648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d8bf93611f77ecbf6366a1b180ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa48740f8b22888ccb4873114e733b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa109930a59faf0360455eecfcde4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b9c1f0c21f655bcd8b1508737b9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e62ee11a50875441ccd5baf6885e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a619f2ea34606b97bf62ef8c92d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485af7b21fb0a90651def4793aaf8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57081a5e3ba3be09bff393aec6b589856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884f265a90b77d4cc2e0c79460ce9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc0a18bd864fa02677c794af5bc0ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73d21f8df73946fb84445c8a62fe7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e853ba004167812e5d1eba144451d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40dff182d63ac350149b3b210e18761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc79507885494cde9b0fbfd3852c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c644a730326af494d9bb7b5aa78463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294499032934d27da699a47d256b32164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb263cd4873b08e41d700db6a2f547c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931f89c9f416ccde8bc39e488530e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4db36f7d9f1c942f6e5eca56cbfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea8aae224cfc32b02ca5c34e8bd8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be924034b10e2274823d2eb362edbbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae40de36a420c23afedda0b6bbcf3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534f6bd8a1745a7a167ccae380c31171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5092fefb4e77816cb1db3acedf3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702943dcd81d517a7bfbd535d341d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6db68b7228895560e6a1081e931574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d340889380106616286998da4ce33775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fdf6f8b907560b1afbe5165ef608376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d95defa5814afe9c33487af814e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb858e7822bad2371f8c0292d1796ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0161b6efb3e99f1a75aad6d62f7fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb06736346b5f5872ae9610221fce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5eb8c3607c3281db30fc78c93f9dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b83dde65baf4cfd0f9bdeb222542582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ec0a7c9e006aca2d324882eab24983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a746476c431fa017ff84c74fb21b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3d62b0eab63f6b76d875acc6b7f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a992fef0a3c4f7ce2f41734632846986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972112334f3250c5b7a3e7a128b94d6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f077393974e328bb11f2dda96defe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de242161930a35ae616f244a0580a36d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05724e2825e2399499e9e2b46436533090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2460c0a8ea0f0ff3f26c3402f213c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec69c2a8d7fc7f712c143637ed73792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86378d48f51c77e78deab86491a4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4151ae696031eb7a54df1a1bf8f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd4eabd3f35423cc82997bc40d5f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a9df91eb374e1e8e62817b173cd4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b71d2fffc94768868518e9da54985997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcefb1e8e84057f955346191b452a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d250d4b5756ebe0fa0b16741af76acb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fbd896976e9d311e693f1670c19de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997db64e2a05ba19fa1bacf679c1af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62c9d674085dacf17c3b60df20da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a33219e1d302a5849df07b59d8f2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167d3e5b090115c88ba7cf51f6d74d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c313eefebd2e0c248c72258dd95155105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8cb61b1845d2ed27022e72de4a3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7403c7865b86ec3d8d5e195fa78f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6255c99fc485f8cd9c22f153312c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766e9023df2b29ffac33b4dfbf8705109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1ac50efe2349285e6a569aaaf310a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e50887cd0c3f94740ef43b09eb59e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aadeb9cfb5e1ffc03b4d7253d1a92a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640cac0fa3dd8ff559655e70cb2c2b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87021b902e7b9d1e86a6130ff7c05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e247602231091db33358f65e2a7b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd867b9d4dc77c6d8eb095da35388b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d9618258ea5bcb9672c8a4a2a3aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0c188a2cf08022baf107d5528650118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82614e860e28d17c418d4e71845715e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322f8f4635f20a13df4e3f0efb17783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7edd62337c8cf85fc4ebb6ec2b35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfa376612dac32f9eb984d114435d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4774b9dc6436a204d41d28b72fbe97c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c742438f37053dd0490df340d089124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002843f7bf5a8beb95da6ec223d1120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a057a279aca56a6035be9b57a0dfc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876d312c962e80ffae2d2aaf125e85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34024a7008efeae4ff58d3f230f4284128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8527865ebab126047489b7d5d5bf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833d25643890c7d0e47ec2683be27d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142e96328da9cc11a8bc9fc46e0786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6dbeda2f4c2be25055a9e6f81afa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9f0842ce1e1415da477475fce87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c3fe982f0ce787c5f8bb3cb8a32fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8798682931a8830624c3adae47096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372d6c53f5ff67af93a61143d16372136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5111b54bd88391511c982b065ab3796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52eaab356191a48d2fd34e3ea7806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94659bfd0799523113fe5ac4721a5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74979ab8bfdbd37699ae05a42aac3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064c61fdf40636f599b4aa6eb0c0c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b9a0595e8bdbc2278ffe2bfefa60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b8e4f457af35cc1cfb27a4893e395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c04f97b42b06494c65691895bb1c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b020204110a9c5d535ea6e614224c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4d3bfdba1a4fde1191cc3a4655ece146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbf4da3d26979669cad3b1e62543a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275d496ee165c98166cabaf2cbf40b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e647bbbf593a061388a9813217f19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31f96550aef6f95bc48c7ff6286d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9b5653526f4dde90a8f976baee294151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4e74d5f369492df8becc041b66d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fd9efb4c75258fb46059e31d0811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfdc31a53d28db95ff42e31f32b393154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b4aaadc0212880da71be45394f23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8ac7f48a043b63ab7f848155f688156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a141d43cb7bdff0d94dd2661943f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1ae56b3433ab2ecbb3ff7c8cf190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fae9044f8ff591e97e122f048a073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff20804652e78a1c3c14be7d70edfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1bd8377b2fb8fcd190eb102bd9e43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3de0c4f9e5dbf58508785927d65f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65661ad697c179cd1095ef3f4c0f88c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c485c62fa185338f51318e14b648fab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99dd8bb542f6f26403cb53ed1ddc33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebfe8d5ab8525bbb247fe90fca4cf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf290af3886e78c3384e9dac5fea14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914382ffe00ed47ff5f55faf4dea60b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c63d0c96673a5acaa94933d06f570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f91c4f82302d8f4429e2f624a09e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0bac111f25435dad4755283ae29f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b5aecc5dc96486730ae95fe3fa0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b7547f27c024799acc7a6803dd7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbe731d85d7b187ffd8a537d067882174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92739483de0dff5c474935eac1489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76634006e2077832b91442039f83d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365ca8d3db3e87ea0e2abbd2ee95a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458535d277ce75c78739a7893062d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05a37134e97672ae27c6c074169a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ddc505cfc81d73fb6c08fbf7c0f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8770f0e40eed7be7b0dd163fff5852181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cf35a0f947936282cddaf2a495d3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc4cb710a197956708993dc40ea2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7878e011ffb02a03e640e04b2b437184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b433d8e159500a219d71f4e27851e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7daff38c0ab364efc973eb19be42e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66addb1a243e8069dc2561262ae43365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706486793bf53c4ea82534df74bc23d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66486f395acb217ae5e875baa1e3592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519d834dadf6835d0824a289b0ee47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e9e9dbdf0fe2c05d3b00e13def4a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e91fa3656c62014bcfd9f42b299298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64ff5fdba4995e57d27c175debdab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae1f56d6ada409d79a8e98ceff798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f47d576833bdfeeeab970c31ca8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fead455a64457c734074b979834c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce73d4a70e85c0369ca755b684b32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7429ffbe60d243c57752e0bd4eadf7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5aa9d5b773813521aed65917bdcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea4223f5fedfa10958aea212aaf5de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c1eb3637b87d6b8f3553a2b3f95f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e36c13e0a6eabf31a2ec4a13a420202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aba78c07da55881ef3ab54051e10d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7f1238cde38bfb3067b06df57391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ef125677e518234d1fdb703cd3a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b25113e8cfa0efca833d0cef5d4be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03553b9efcf5024b82955fb718c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473cd860736b62edb38a12d431b2fe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be787936deb51be1b35f8fda60c505b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5a0a57b03ac48f9dc23357ee577f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5d84852a658fb318edbe5cde280cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4fe14566c37131e11aec4dfb94122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7af3832a8804097d08b7e5a93aa7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecef54e0ceebae9f710c17b4ff4680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cab2631ef16cbc0cc93a68801c86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feef9de08f8d72e0ccb0aaaebc0586216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426efe394b19bb992773340a126741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69d3f6aa0708d0aa3c4cfebc5993b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a98eba6f2a323edec33f71ec937b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439447c05f70784551fb757d14a6f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33da8ba177261db92f379ab72f7c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb2a315c9601e348c651524439944222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726da06b16f2c46df217c40d185cbae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffd20e30d5cd7ed3b8c00df45d247224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd28d54a9b4daf7d6c7430c1bb06cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bc59fe89be09d453ef26b300946e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f86fe38dd61c228b7d583e7b6f4ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c58873ff3811dc1a15b51e32309bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6020faeb37eb4c2afaf3313e24509229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b83a414f0eb616bcb018580ff842230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1304bddde2dbe4a66d322a889c98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bf3ae4cf7d2d8762a05fb8cfba25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33d4f6c9438b70626c682d9c5224c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491bc85d6d9086a92f94dacdb52381b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aa16a9546767d4f3693276f7edae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c74f325c67826ce2973028cfb4264236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d500615b3a7ad67d596990b7d9b4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d497b2f04103322cd2f107415ee157238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb215c5bc0ab42ffe6a5a55196963239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0867aff1bf66284df4d5e316fbdde85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf6996ae5b9cc13b1d3685a213044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb741328e91b0bd1c7af0c29137a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b073945522ca17e69d8fdbe6185c70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1427a87cf41d06d3e22e50b71554c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95713b3567a7ce9b8df288426eca33d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421545f19f6d0470dfb02501f2b11f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c88cbef85438ec6ef24a5ec00a89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b004c9b57113ab9f21aa3d1a7418838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7af082444ee5f5cdeb9ead5cb77a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f61f554d9cdabef43ccbebac1ea6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda3d27b792d57493114ae31da5461251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287ca02e1b9761873b9270ff82a1a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eefcc019a7cca99fcd2ce142ca1921253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737e19c478f11c421c60ba746f82ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0fd7496c878316b2061962180457f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74beaeb7685097dd52e61b2f76a612a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc86d5bf69c43d607250e85ffd274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b3f024274f80fe2b1991e8fedf62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84b41920b15c18c43b0674064a438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b75d18e2d641adc6663ed266f9982260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeffc2751ed602548a13e11b8fc39f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504003e3f25452a177c3e89efb2db5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e257581e7fb322c020d7da3f7f24eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f78c374147c2d517a54e63300af46a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcfe12e686bcbd5366e02616d2558b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7469cbd6528b47e34e93b0c1737ff1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052b2be6352abacb035842d9b626420267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8156f226f422a3ef6dd3ba901e6aab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2525b98b67b2591d9e9d173413bb290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e72f87c247016d4021e0ae596051e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a175d96de7b0376f76a3d91c757aa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a26f84aecd9758db3f9567e5c93dfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d3e11c8ec49c5a353cbfe5b5db99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048a67153a3b426b2215ae7dea8ece274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a5551b9c7eb755285de743df53c9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370ac10a1d181f3f90cba77ba51216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781ad1c7c820591514da02666ab640277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1de82fd9423be487f8d093fbb7767278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938681247ec1a434a4552974da86069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f662613e838e5e4ceb58a282a8d7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c182dd006e569c6c170cb935a5dc6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1462fc90ab0b455b412cf28a654bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59036098316ab905a3565b9344dda7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a94fea4a80730c30eba35626e972284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426b00d4ffe04929062794a5fec031285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df8da4a22375679665ff205b537b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb71b2fa3a74b91bbea4d900d8e63e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ef86ba9cc1f7c1e74868a2809026288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3c58ec423c1fb8646fff45eeeca08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b614acce6f31ab6845dfcaf3eb63fcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d27c639be24f75fd9d495c7348977291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e9e2b35c9557535d3ea8f9a449d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70988251a4f2838fd79406be9b65268293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7528f032f0914318f9c52cdad8899af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1000e121b6e06914d72c3b609e8a97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dfc489e0ccd7f83ced8bd54e96caa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc8d4e9be38d839e4688da69a2abd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8ed514614ee8f82267df6789be71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d84d9bd84901d590b3e7e98e8d66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b2b7e7684ab783e1073299accf69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c5dbac35f585c7bce9cc5c6c7776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfff9c77f498ace3e9009ebf9c486b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc55c7839de295b04660e6d8d27c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe114999367e9e91c22594baa7c2f58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9c890636bbd9aca0ddf54c516722305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2f600217f9f363d60f729a195b8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691370e430dca6e66a5cf0a91ac65cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5d10ee2bcd40fac4d08097e68a70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e3e2461d443de6b41d02a608b22a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f265111ef9b0f79fd5e6a03fb3d3df7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc0d234c456da0f48543977c491e04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c11af917a61d785701f2d9e093f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717428f0dc638ea44a075d46b0b694ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb140832d1a0f288485423ea80ed6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfb7f23eab1aedb3a0ff63714dea1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c350b70661f302638264403698c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4263c7e6781628d3ea04d045ca1f26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fd8f01666775911bd47b4f295391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be458c1a66f272b4fe38578b6e9d92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309f3cf4205498256945302413a38d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09708e40db2a6522f0c9853143c11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a6f53cc32323203c5afcdb3d6234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fdb3f28b6e91683752853d449083323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121cf98b5dc3017c92431cc40d98dcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fed9998e5f247f1243fbbc2f1d3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab49bbb2e37206ebdcbe8ba1580ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc511263db429022ff300ea0dfde3d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a3b8b177bfcd0973a5c0cf39605a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d85908b08064e0fbc0c03ab3574b19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81141ed9f8fcae7093dbb2e540c76a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63c149ebd03dd4ac2a946fe9d7adde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d22a7ae9b4095b9d07deb13960bb7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcf69d86efe10cc48e0697cf8ab0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0207124b639228bf6cf5b4a42c760334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4034434c4c0df2c0734dc3f3ba57c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd12829f75fb0c2f243ffcbefd7a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36f3da59f90aafabdd9d16ec73ab9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f0609b4dbe66879c55dc77cbc8a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba4cf1e0d5ef2fbc80219fcd66c3cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b0b4b13ba2ca756f9146dbcc44012340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d115db79cc863f391063163f6b9641f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b384ee43beb66c7b2d53c24bbdad70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318465bbf151964152227b158f8fe53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13935a92b0b59bc221c592456edd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3899ba1b02ce680aa052b4f9a7ff33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c1933dac76abc6ab26bdbab1f7180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba6dd06661a3f632b05e5a16bf929347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2374dcdf88f298492c8d8ac27f879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad71f6b78ecd90bbf6d393fc8af3e6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a57ab3189ef5604081fd55034ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a3afb64a4489dcd4dda63bb47dfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139039120d16046f46fc48ba28a3ac97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5446cc85846d2957240ca585e00d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d186cc16cb58f098200da8cb1fc88d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815ce6458647e7a93b5a44510b616b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf7b4b36c6ea3d454107152a3a718356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ffcbc7df43cbea95fa374b26bf4d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b263fd1dcb64362ad9dcb42deaf607358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2aad3dc1d7be8a1b5212f09db5713359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ffe4202fef0b74491ca63904a2dde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69637c7be3422a727c11411e3914e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ed9895457cbfae4e2e200667b5c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678cbf52acba1bae0cbeb1ea87358ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347a07eff5dad8f16ee1babb6da4b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4b15ca8e07585e29b4f46f36af36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0a143960627b47cf2334dbf32d58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf6f5b1ee1a6ed9fee2f1d56658e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ed4a0ddf1e07e31df45adb081dc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42cf6cb48f5baad739de289e3a8a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a502af0beb8c53620b211a7101790fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e594aef28a96654b2bea3347224b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509a13168f71973223b9fa8c501d5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d94438d45156dbd39fbcd6a246fc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa895b519c62b18bfc59f2318f0d854374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dace449c68bd2405adc8ba4a9c79f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20862fbfd708f032d37a64d01afba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23ddbe64f551e755975de976b6188377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0f1cb486f4ddb715bd13d005a11b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240506ff4f801b9e15e3397d9cd12785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e00c70614ffb87f407e92156c80f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946ac42446cbb8a66a035d720e5a23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ebfa912945af0dc1d03d54e767f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac3ceec90aba6203c155b26816291383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef6d6f343a624d23e308d51ca8d2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9c52e72eef47b4eab1aba931a46b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fa4c56b30c783ded3281c75183ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b321260a1fd82facbf98f96feeaf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa199312c6271b39643fc92358022388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19bb610a6d064553461e4facc97594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc140bc8f078e42e562e65a3d7c98a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3edd0afcd85a3349270a89aee56ec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02bf091dce1ea72dcb684e03be3eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65034bbf1e65e13edc70a5a9ef568393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d62ae55169874c85907cb2d7a5ba5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cb847d1b5da7fd0390934bb34a0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d175fc9b77ca9842a32aa5669f52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3cac4f4226ff012b0cab33f3eaeba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3797fde25b8bb461d1785329403f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feaa824b0946e9296138409459c261399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1aa4c6913db2cd9741fa52ba514a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b67d3abfb6949fc20afc17eb2f149401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714187e977830d299bfa87204dfc5f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d363a80719639088b49e3afa4f1ed0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160babd49b0e37612e27ead1b13a2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74109de59411cbe6f22f3857514c817d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ef72e45ffb10a4fb35cdae49c6bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb32413585bff1e7957f22e8a40a11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f029b8e2e5231183d52ebec5b5f28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148af431266b31e9f6b11f777eba78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70bc632977f411455a9841a507a5ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd2ae5c0b81e2806020caf792ecc96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e664c22e116fa43aa57aeee2f1c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c772c722907a220eabaac20f9c75e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ee5bdacf9ec9e584592b50c33387414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc715ed3d8771f8df7389cf278b9f40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1d2978d760df5dc5cf471d4181b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3824d15be6b4bfdc2531c98095209417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a13207abee3476e6478a0eb7b97c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e927035a9e277d4d0ecc1031548cb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c721466edce63cc6772acc1078c42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f715e1389cdf0e7ff24e00d92557317421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139aa48fbd13648e1a2cee3de3e5deb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebded8bb026c7b9fc3b209d1316f0b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2da023501438191f7e4f5e64dc829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deca14aaf87c36a631b5f36de1eb01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f5501a5cb1078c4af7ab43b54ebb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e38ad23ac7231aa2aa14a87231995427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf9cdab7f91362e0e7ff29abd2a789428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b3d36e2bc979bdaa84d6927f7d1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c92adfc50acf47ca4187abdd9e33c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e2af0d8e4e89f0cc9658726764c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94baa389e3b879358286ef66b58b06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946da04d3830095e572462bcb915811433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b694951b0e742b88e96756dda99cd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d191753180e415f6333b9ab986290ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf00d9918f400bbea1a3ce9285a70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b9e5e15f60e6d533e6987bf3b046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b67c94d951b8230a27fa817e9c457438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d45c04032e52f27703d49deb564f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078121e77a9057caedf0ed42b7baab7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766f5ac6ff3893cb46affe204fc9283441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235019b0d2c34be34f24e37767f5d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d21e1ed1c1bf33a44a97290b2a418443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23852ee0b70802e5fde36e2b5e4fbe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a272f8193452aee6fb0ba69c266b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777779794822cb47efb79e3ad2259799446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aff70d5a9c9075d416ba9ea4ea9c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d04c276a91d4533cf9d39291c777a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d007b0a06a3f491591a9c631e4516449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c68e98e338e5500a796722f8ed85c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91378c8a74365c5e8d8ce93957e65da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f327bdf81e11e309edd5f3544458bdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526eb8686924a3359f61b79e4063d49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953f3c0c9aca0184c20548503b9095454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2644cfbde840e2e7f5804a8184c8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5d0a2e5b73b232f9d3309d1372a0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d916e8cddd9e4c2b7542e62a0de0a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54cd2a4eaa698569549ac53671589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab88bbe4af61763b570b3df063a036459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b99fc5ea458ea0549774ce8f0b85af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe463430261ac35405e9fe6a43a2044461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0fa8b8414490681d9b30adb454bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118c938e9701a26643e24316e68642463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea32069769ba9148a94f924ca31f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f5e48e25be47a28d9951f921063a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df07c8ff87b79de97e6196b49b8609466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d10c993fc50f3af833decc31f2b18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ba7749e120edef37de77cdbff1f80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2afbafd3c9898723f9d9a6076dba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ecf59ef53791087dbe2952e45481a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8bf8b59a877afd17fd99109271f9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a909a070fcf99b377a50ef3c9ece472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019d23662e5e8cb0363a8547565f3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b7cde00777a4b8dbfa7a68ada1aa3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f46521fbef08d0d16b6d4339d223a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337893b385f96eaa3df0dfb6b8c28ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98e4f158c5d8449003eed1b81c082477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370d77f6d9488832ce550f40ec0fd18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c99aac548b81671c6a4689cac523479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c0d164803ee208b4f9b5f7d8b025480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006cbffb3213f35c4abc2bab387b36c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513e4062e5cfb3a37b5529d0eb3ff5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aca1b4bcf8317f5bcaacab1b03463483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f11ff49f2e73cb565777276a0480a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49de3e1197dee6a0e6d81012e496c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e42b6069f9e555d88ce93b14e2094486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd1f70e6b5d5848d313682a93861d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787dd4dd83baa0baec7eaf41adf2cc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13280e5dbf795ec26adbab55327f1ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6869ff46a43fffdcf675f4f6d4f035d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b525f52c7efcdeafbad6d25d76415491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f03212a261a06cb237bb494890dd1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b4898873e9760aaab5a50595b73d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7261b517110327eb0d6e28abacac2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee862e279498a138b87d110248896ab0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7723690aefed7a8d7382dc7654dacaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782541febeb96047b4752d27faf48ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e6dac74efa5c89196c0352164acd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a6ce82a395ac58d08874bb6d25b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70209a9fe5c5a5e3dd96037623ed2762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c80ff8f811ac348088d687cf5b687501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6443deff72de6454c297702a980e4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a330cd1085b1be81abfeafc8184f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd84ba4db1983036e4b634ff8f4423504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034f5ea5dcdff3b572dcbf80dcf2a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6781f820031056eef9c6f592b8ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2803461f58fc548d2be190dab713b11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e184cddb7d238a2f1ce1029ddcedfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaed2fee1414e13dced3059ed1b941509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bb5335797904fdad22816f9164a9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba3d1c64ddb4d6798858a374b036f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5534af16bfde9bd9e86b4f4d23fe768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff15d26ff6e46dfa35f10f06f6797e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac39311da5954b369308b8b25cb464514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d145d9baf5db9efa877a1bfbf222b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7b5488fea781eb34ed35087ca55d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd624f6caf10f9e2aa48180f4aed3721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654125e6ceb28acecf85442a5d17f1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d9be42257571ae25d680d80a5541519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f79b4ba526389c0c0a431cb7ff9de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2162cdcb7b1679dc048027a44eff01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1cb6ac98f32077e0f64db7d094e37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f52d870ec646164f7ec16f498981523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a68b26f8d8df8ba83152f53110b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4bb6032d725ba494a8299bc837cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd810f26594efdfc6518067950f04c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861e5e1a7821160a9eb389145a3469527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa33b0d88720f9dd8315e75c2a9945528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479f44152762c772c15648ba4f804a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80684d706e8a32c26585dfca489c5f71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33098e3ee24c29ff48c7b5e4c04be0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7048d96a1f0869e4ffd9f7b4b67c37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c1f4ab86585190257cb8cff36c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea1b21460747b1919cf03c68e16e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b12d09a1784240084c6ccdc62406a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2980617a122c153ae177924a858343536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17498c82064780547162f73b6f7dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2811a0a9f809cf39b9db766de33b1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae1fe9e023adb12eac39827c82b22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b87d2ec372a3f271fe1d2a2350825540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593463d6dabec285df52c4c4c4de467a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232827d695a2b1053aef16fb51b0e05c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53adca6c181f5b930d9efae4d486b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896a26937383fdd367b5db58b29af7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b82e0e129123ed89302ab887f6c08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940d9d72a224a607cbaccb9abd29a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd4c6d901a9d5864656652a8041bbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa74b7e5476d08e7c2079fb9e2e5bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e2e5a0af71633cb90b3fcada123b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764eae7fff57fe22113fae5277bc748550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1983f1051e2154ff197e0effeb590f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18946400cdc59883f9eaae811f3fac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff817dd6a71905fb31ca75ca16d39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6460f2ab489cd8ce100fd0c862798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07dcf5ad2756e638f42ee193ac3406555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0336319076df0c6560934a294007cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d2d0bc22aea474a4483df43e20b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245e514c2174b03142bbf6965ecd42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff5ffdc58d72bccbb0ec7d549ec58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2dd65992d523048b715038ca26804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c63a9f8686865bd402070295e0a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc821800a4a990ab17670db6a78dd6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f9a299901ea3a1adc8fd7d29fc23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f76df1f0824419965db3d21b58bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563313d16c9e7c4f05dd2f9d42df645565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a919b4b1da6f7b64d9de710f5843566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cc9067bf447b15845412c299b2c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494d2b2cb5e9031455e7c4802af120568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c601dd4f47755499bfc34453176ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838b4423535f11fd4c4edece35fdd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd9bc11c598c2f3073afdad188e67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670489cd63cb43ee910dea71e026ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c95a37dee5759c4461361e8e047a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64baee6651177e09cbb53f81c4e0b68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7e8b20ce395356fe5ce34cc09eba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e817bb2bc6043af63be210a2dd8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f92165fd2be87e9813543d7a36f9f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc58cd1430fdec42ca7892af7bd3ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a657c5c3d4bfa8154f02e3715a79e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4738c40788210c107ab0ef20c8ac47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385c2de0d28fb83f3c4e9ae95b19bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d4657a95710fcf16d7f19252b769f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8545ce337aaff42258e80f1d0da6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b151784efeaae812d6845084d5b1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd66bb943f756c34fb6df3ef3fe739585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bad552d522a0c2c03034d31314f3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce28ae3f7b4303212be929a47a2fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aa2723e5bba3613debd65113fc035588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46f3bd97a5f6366da312e5d89a94a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24559b2e82810b969342836e81b53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96f5c380f44ff895af5b47ac7c45a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90ed61b457bdb1c659df409fdd90b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b63dc19343805bdf694fec6f1998b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d663bff1066742809adf125e6dcba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22a095264b1221df38b40794203d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68429e393a2761ab6087780dc083b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec977fdcb8919c95c692aa3dd93af04a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5699601185fad135457e8314335d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea72551af4b60cf94b7d581d9a7c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3b13b05e1b8b0fd0d77105331016600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498d4d7d4510f40b3c276c267cf307601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7f0043a95d43959bf088f2806b92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f3ebe1c90eb1a2ff0d10876ce873603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c24d7339ceb7306e64cfe085e5c9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23bb5533ee9993b5023f728f8cba24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b67488fe9a6c7ea0b845a9b73d81d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb94be02d11c352ae6df6b11af156607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00d7074e04436da4b012cfbdacf9bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7183ed50d02e2a4cb775c418608b28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197592492c5c5068349694c6257883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d34d40464126c081c3691fa44687611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a1a34e9a44aafff5d53286bf91da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485a3051922525b3386a9c6f4b90339613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4deb9356735e603b7087651545650614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372866d117350857d8143dba01efe0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a772a0b5d2b0cce98df71b55ad445e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc1e28ee0053bbfcc2dacd37c6d3f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e558ec1e440530a536bdce9899875d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd328c10b8af807f0f71b42a02bb71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c0a1dce2304fd19948a6ad0f8afd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127038ebdc659be9dd9259f7576bf0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c580431d306443b74f742107425a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee84cfb1096c7ab9df6a5bf1101c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684116d66153aa9e035c5ba5e1ad17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f6378dfaf1d1c526c26f1a877a35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c080ab39c8d19839677db92a5f28c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b305ad9d223fc11798b454813e861b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db6ff377ab7d82a234b975a317929628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d1ccf84d0267aa0f234d40792362629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcd805899f03a8a60c198397fd9fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b78c8e75792b4ca092cbbbf0ca875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6914ff30321b3ddc8d7497e9a61f846632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d01e2c8ac020cba7b68dbb64b887633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9fae4291e82ab612fcf1fe5ed3a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674557a4eeb4b7d2c050be78b120e7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faebb87525dcb9e753dc983ab4fddf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc27c447749ebadd66b49b3dca170637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda0dc9a85897af29cf24cf1c97ce7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e3057e59577a15ada86f8fcc1417639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d49c1c57ac9d9fd523a7c22626b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55fb31feb106538dc51d5244757f31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6258e1c5785f9c9164bca09413dcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f019cfe2c1039387e83a358825b55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084be1f55be128fa146c39bac6ea715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d792225613f8d01d1c8e63a2a17b02d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c922b0fafd023f11c446bde19823646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765c0c541f877c9dd3782776747f6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296bf8375ee4b3274b8713da4e8ffd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9305f6d2253ed8349ae5ebd845126649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75b07a0a3b433592ac6ca0506bbcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c5e2bde185d916a286b157ca808a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b61252c3cc1996b41b1cfb288252f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d98370f07bdf5f38cd1ca988c43798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24f679c66e19bdf890401132fd3b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9759a7a8a55854e549752a302d7ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5af2b3953c0dfe390b2eb428e5fd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96abd100c242c2cff03a8150726e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5698a9938fb26b2b4559d4a57d60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1210b9d0766718b92d55dbe68550cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddddedf39dd1d38b531521efee9d94d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cd1f8586b892a2e83a119bfc61f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e4cb8f1ab109519e2b83b7e701dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571199359a421531265788d497aa9b02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685fb6f8b8331a00a4f61eee31e4e8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ae3cc15928099c8f2386fe16d2dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961779a6afebd6e7888eb5a11de7159666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063958db0530a9176a0350b4a80ef69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294fd912adb534f15bbdafd4571bdb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5deeef849c3d908e3eb01fe7c9dc26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e217f0517901fdc6d9e6f06840586670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405dde29416cfd557da70b82ff805be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cfa3636c6cd04afd3bc3a5886a02f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cadb52383782d6bcce1c54aedfbe9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509cabd1bd4b226631d230d13f4f87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d088da8a5a5cdacab5e69a2dd2dcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c87e6aebd3c86e246a05fadcd17e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808727402ebb597d36b20b114cf9dfac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b2c54776034cfd2d6e85c0e6fa4e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e5c212505e2dbd81052af2357a8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d77c016cfd9ac40fc9e66da9989fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a9e1a06e283cc36b6cf1c99393c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd99779271e3fa2a7a3edeaab465cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c350266bdd6ac7fc58738aadd848e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eed8109bc08ae769192ee5685ab34a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939c18cd8b6f47c7a5e7a575b01d9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24087f493689f84bbb881f310d853c7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b9c6e6119ad2b6423fbef030d29da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43070146af28a95f0e8b87338a3ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c62329092c540205c43e53449c2a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df04ad052074312df73b46991c2c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9cfcad4a48d4584a0f02ff894b50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a33be97937f1690c502d3305a044d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499681c98dbeb44c3a7553fdb6809154693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88ad2d8882a5eddeddf0413ea043a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18efb2ece5e9a2d0f08490a08201f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f375cf2a12b21cf217ceaa83ca4739696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b714686dfac3a2d8c91722b2cbbcea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932cec7f6f5772f24b7e8a423aff7ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603247e01c5a847b08ce18959833cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd291e4e9c03bd174ce68b5cbceecc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658697af4b7d6a77de378a953ae730b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b8f059fc784a0cd301d2841f8cac4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76c9852465f4921d05bfc9851414d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3394a850a0239619a8e74d8e931f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588fec159e652c6443e9938bca36c04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e35628c44edbfca8a647c9d8a6a17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4ce1915995496332b33c26935506707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2645d4bff5256031e01e62375d796708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92ba946f47afc8be86e74c790f11b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1db28dfc4c28f81de91870cf4060710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad46e84dcc825d20fc88374d497e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33cc0432e1f5515184edddf608b1fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f5ce18d60794fb9933bf6d9c7a28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac842092177436936710abb9b58f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9c71b32c7d38025c2b24dcfc740c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497ffaaaa8aa0b31f08a8e9e510544716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1230fd49463afe9c1bd6545647cc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d405bd6e9f0ceab3d8e622f8553eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9cad31138f06b6b3077247945f2ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31fb54ca9208d9350220e21f4e0f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548171ee98e74f45497ae2be149107ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d94a0e702dc14ab1763189b10781722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d086bd7764328f9e7a06c53f9564a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b2607696b4a1553228c97c7ad12e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6148f6601ba496bc0d6f23ebcdd80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a6a0b42168e36aa794e2c7806b793726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5940d3fb78a1d96acb369e85f605d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a01925600cecdaa49045c562dbd59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de89e34e530664b2ee3bb68dfd0994729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc666f88af1b65604b34a78b233d2ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ad452485d8eddc21dcefa7c1b640731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750503ba4789b60e3d8319b92ff94fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8cc3de9f031e1493b1afed23e438733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d10b455ed3b07c727129268f228d90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9369671a45b59fa7e508ab3cf8ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8276ab7b0622f383cd8e90df03f04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e93285847f2e551b81902e0d9cbb2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074dc37524bc802885f5ba162bb94f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9bfa389874a7554a5425fc4a456f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816d43ad501baf48e7c7cc60e28b33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ce3540d22fb7dcdfd0ba10e81850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c376bb2ff850d9edeb535e2567ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dae65eb2cae2b946f1435c2333f8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5637b58ad5429f84f4a07e82dfbad7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d1550111e6b7f2b0f6c432be7e49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349cfc931085a6376fb0b8d616e28dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07efe894d3e02f19e8572f3813c330747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca11069f55a165170de83d9923ef6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a02ab807f7a4280ae2a7e6a5cf703749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237724aa49541f153ae6c77477860d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40cd8340beff64c5483c99f44bbe16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270456a3429bc79952928adf7b7969752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072a196e4105ff9f69acbd67ec6ff3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d62c7047a4b82b9a889fcb1948b4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1799081a50c0b77ae01f4a3869b48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971de995eef98556841aafe893c9235f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f20a0caa9ce74f872edcddbbbfab66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529eb97cf1d6103c48b6f06cfb2784758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a94783b63f6ee226d816424ccf568759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>