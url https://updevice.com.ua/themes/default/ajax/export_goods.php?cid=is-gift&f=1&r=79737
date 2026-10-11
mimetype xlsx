--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e2729534ec0e17a7cd976abe3ebc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa80d5dad91f1e543abcd9e40d46882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0cde73c3c9b2b2b206da11053d833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76177daa0526a7961dc26b0a522e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9be3cffe16c66b2c17749b54534075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716f4996df66709a6def93f56ee10b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2e14df56df3b167fc6a46519900617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1169aff52bddd38a9fcb31855c1f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d63be6418e0fa560326b7de1496b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc0c69644a46e6f74fffa07453dde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f31ed4474baa8e472230405d43e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1163812d221a5fceb893d290fb9317912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b452db4c244abab0dd5e13abc5c4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045ed0f06bb7526bbfac5c31bde09114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9af285fc252a14ff81ce8b16c6da915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0370ac8273e02ec174410f3dbcfde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9fb4a657f09386262f1e8a4c6435317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940c40c93577727eec1958b1bfcaa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a24a4c4ea1cf62e1e92e142862e2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a65afcb6d4425954096dd1b3801b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4fc42ed1941f62ed8585ca8ba47f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb054a36c231f14b2a8e2bc9b4ac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc9b22e46ba4280d717e46f88a95923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9a51383a6459df42b944fa4facec924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4867ea8959eedef385f5e0796931f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3d3374a4c8ed86af38048ef9aa6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc860ea213d90c606ef6dc4282f8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0500f838eedf0b7b62c5d63edb4df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3045d4331820e8cbacda0c3463fa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae96911a2e84c98a336952934ce82330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401659b0210bed7be1222d78b6ee63a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed5089c8028bccc4a8c97ddd54c1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc711544e3f00e8855d93598e6417ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c375c77d77a11831149632034e4f1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30925776ce7d85fcb0f8acf8415ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e4f1b66b7a83dfe68f6fe786a40736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ce36d2e2a6f148709c2a55d784fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d183ebcacd95cea54f5e7e3d149d1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b3c9f3a34c8f808ed58e95659a2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b939ab0592d10118e632275121f89c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865ce375700bb25139bb0c50ec9a66d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddab729da880b2752a48ccb338883642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae722e873d6fa7934265d1ac3eedaf1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ca342ede184a12a3b08512152adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05381b72da28f398a1cd2d086024845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88cb7c6be0ecc2e000a36999b588b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273ef7f406200c539c2abf2ef273d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac44ff34c8d2b3ef1ce7c330460d8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86896758431ef55670d3b5331aaef8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6bc78eb5c2f1188882393f2f2ceed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e34e9d03d163523183390d7c980f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f03aaa9079f0c46fc1dc2ef7a60f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c74d0d28bd457ef2c1cbbc79d78553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6484c08862dbcd8b9775c9aa39bb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e4df39e2e27fb615f6f91bdaaf7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ecafbd1cab130f9d5f187e0de35d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ca4b26b0e876ad9bebe2910d550a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3effe03741c577ae8d93e38697051458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48134e2d9041ac9003677c18c52c3b7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acefc9d36e65581bc0f4fe1dad3c2e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450553a89238c7135d51fc083d28cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e7aa3ea7e70289294792e88049ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd7397a30f73038771f278137efddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045813162136b8173e94a9fce5c24c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95425725406924f83a68708e4f50ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3080ee01eed2af966abe51135a16f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06d8f13893ce5339e45e0203a582b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a817079d3b7d395deff7c224d74d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763828a669c8e6f361ffe730dcb8f0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3b7a282490b7d63c7c01ca6eac6db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce7e73aec6a8775badebbe5946a3e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167bc93e2a28c4c20c707f74415e6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a6dd065e6ad4c39f68603d94bc5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4502471f19a6f1123260303d44ba574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a443c4c9920bd1d7888ee0572cc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f89f28ab25071440505bc1fb98e3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f4f8ce9e7d65583c759958b96aa3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0511d9a944d0bdcf9924720af7af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ab972748b90682685a2d8b743db079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca813d48d0b4f7350a6d6c7da560780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ceb30da7f27bd11b1b39d7839c0ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b73505d1f40028fa85609b486e1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdb24589816505c9d35b6b341c077383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351fa159bc2adcb3a555519a91f57284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935684454e9082ee25e0c271f2d56985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c7571a4036c68431f4f7f789fdb2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be622b85bbf867a8fa1fb8d78f68e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a428bc11e1ade854fe431a68c4ff388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f085677ecbb1c0af910750286fb18289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f09f6df245aad492f5bd88eb07e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987db5c08c23c4590433b6046a77f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3968b1fe2c01b51531027733a2860ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e1df9b6b9225ff8c9c73d1f20e25c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1f317c3dd2168c3656b30980e948794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584bd083a39ead897a547c9d81928195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e2ee888a6705b9527be14f0f2717a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ec4a1ae55a41e138b473eaa568bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a704b20d6550b1ac944ee6473e75c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d560c9d74fd4de6f9dd384443be7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec7e2a90b3959bf9bba496909ff82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd21c74c40d4da7592d261b0c266a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120556c1e2daa1025d217dcd81553f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0e9db206daaab07ad4edc9e62b4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed10c27526ecd8a319f3daa2791e3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20d68cfac2d460466860d4c1f2030b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ef530df51cb1e18b47675e47d6f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e1a724370054c24d7247a1d164a06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46105c21288d1a54efa5df241198ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a0dfa4207a725c1d7fb483d64e67d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0a120dda15f59aa5ba203b72d526f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1ce51b1e2ae5382d0ea1e4debc42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96f433642e091d3c617b2a6343ed5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078038e73c6441d20d873cd1f49eb0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46d0c550576ab865737078e5bee40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38dd136848da89cefdcfe708cf9057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3161c6896f51a498aebf032fd8fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e20b7a696ee55c47218439fce1635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a165ed8da42e45566e37d11e99b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7a0e3443722134885f9d98727d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf41416931d8a2b69b8740b91149d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef70afcc6499d5cddc02299b7a341f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1bdd6c9d9e6f344c2f713a88c7fcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac83420ee100365493d12804f9c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70245c68db1000685745cffe65017e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d40c14ffadd546fdf5448339f21e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e31d444c226bcee67da55debb76eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789cdd58dd6d9dcb189c668f4f23254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce05c4914258d79cd308a18bf201256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d571689c012730789b2e26d0a63ccd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231054fa68109476caa461ebaf541e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbea921f411b6e54d48423a41a05d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407b9f88e67ed6f2a64a48252ef7cab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5238037ef21a5f400470145592990133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c72d4cc81f28bc3f50abe676974f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a9ea3ff2d9450ef15e158a6aa0f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba53410a733cee4f2fa4bb820d3061136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9298fe24f8267bd0e5e25daf4dad5b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d4d5af06637ac03fa3e022a145c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e5ae2d31bf6b0614bb4e6a1f449d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff5374dab9734890726525625bf6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b58f127c3f9ad18ed78be6baa7642141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899deb149687b1baccf2ada6e7620e76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4e11f42d734e02cdb5d41fe30ade143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af9b1e49114f80f2186206b215e8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f518747a2679a6973882f13f3924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daec22495b453985e183cb923152e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e152e7b74079e6ff42a89dec4901fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1d5da251dd153fc83bebc19caa1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d8d4cb1815933200c3784daafb2d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075126e71c7a9b9f73e343a1c75cc2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad4079a53abb69634c72b557f2d9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862fc17029889b443c9db4a00d0c0ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb970ebf1cb65f98715aeb195c06371153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc049bda9c13d7338559e108c9e8d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232447b596b2f54591836735596daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2873f93f83e76546a4b57e2905b5dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcbd902c88720921b0668583124d17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df773365ac0f566e781e07635cd5c727158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87d755bfcf651fa1509bb42747a33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed12ae13253e69f47fe6a61513e33ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8f63e939ee43022f5fc01f6c4ea3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f0e291eaafa90be9aeac3fa504ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bee8e0a927fb692a2a759bdc7e034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ba1d951b77ef5a182d20c79eeaef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be12647652a4a1138be491778771c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f562dbcfa8b038d69ef0c6c2e5d9d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a972e77bcd235ee816baffc569018167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fa3fe2f1161b4d2457129678546b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a9f3454e2a7ccd07314dd38fcf23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6a7f0f1900ef4133e168933a6fef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8046efa056942e493122e8c4daaa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694eeaf959ddf65c02b44ff437eaf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da423beb5ec98abc15c8a30ab46e20cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2244d24329cf0b6685e294060db09a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce847eba5279238066f4ec784949c2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77eda6bf99c117613f2ef9f26e0a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada880ce9226b486b11a7a0dfbf5b6e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb60c9a83580b8a05b4983ed9de984f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91ce691678085eb1df3de2d0660ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd1f7e06600b2c49fe19338ff3e105180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660edee93245143175b9892ab00e8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cb69983fae58fb7b896bc93a0065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c60f329f59402eb7354bec907cc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde096a2496bcbe0db56077ce13eb37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f7b3b192d55d88d2819e27d63506a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82469175697fe4529283e95e278f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb635b1788faef0b1d2cb1dd519683187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee2e72c39a17ba0055a80c442c68f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6b4217bcd64552ccc720a99725a35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd9fbaec5a54bf6512e9c761ddd2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66d536396ddcded2909060e07053c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa6bacd56a62e31c8684c67b5419f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2028bb4209f0a358ec79088f57c3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a835e1d7499aa839439acc38c160dd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5714723bc520b95592a814cc9401195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24e1df1fd693bc7898a0feb6ac97c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe1e76f8b6ac160ce3f024e3b2730197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba8be9b298293c8b563b862d9eb37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a45fbbf7b1124557f66f4f0a5d9c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e89dd25a2fd07ea39d644a8899c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cada68c5675f66685e1c68abcb4838201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb0bc5ed7bc68123d12736494b660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35b801a60d47d7d5d8a35b6e62c41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73380cefb006fe221059789d15f9c146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3268a40e2b6aedd74a9a6249c1e85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80480ee7ce44b4b7f1dfc2686b44f877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b6a42a1fac6b6ee0dfc1e2613446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420294f280eb6b5bc90e2e32ef470013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9996dd0a4d14bea3bd8e9cb6ba0268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebcbef0b9b5330658fab6fe6e3a5ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13d462d76b384156c150a0480cc791211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f1035804e74e67ee5efe60740cc08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62974f6a26b842e49e1c22491753fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f399844ea724cccfc83c097fb391214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ed0cfecccdb40263b4385f9cfc4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7870bef08f2962ca0fff69dee333e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da3e7ccac81b409ce6b0d8029b2b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a32690606bc345f731702aa2dbf109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccf1516601659c61cf275c1b22810d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69334e79668677daca58e1ac142470b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044c293c44a66c779335a41e9ff0a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ad9b5547fd48d3ff06441ccb43a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b83743cd44260d1f5b715047397352223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9dc5d38cc04771c0151024fd1e68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae85bf197aa3d0a0d1c484ccfab378225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d40d0d855353a35f15e2d9733102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065fec003828ca2c8c6bf3acffad108227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e657bc43b22a5da759cff8a860b470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6789f0d3df360e648b6a168042919229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d271b0fdb828865517c0509fc863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673a9447f598d8c101ce2ce01eaa52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240fbeea92b580bd3f7c5094864cd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749893615e97934e4ce6f3822be2165e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac135739c1e9ca6e3a2c845abc0c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd61a1a2d5708f547f7a47156fd56f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123463e891f956f3606836ec23bb71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1f06016efaad933eaf59fa3e5268237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38ac65ca35147346df130458a070f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afe64d0842ebcd1a8c4d22298ecc93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a9e1eb1e92c9e3d0a56bc33489ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530a202e1afe2ead8156ca1a8e5ac60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0135344c1766a738656754f14585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b737d7ae830edb80bf28f473d90107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd650c5587b7e06cc3827c39dc8ea00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0570297738cc7dbab8d6f0213dcaec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60415b399f395b1032eb2cbfada3cfb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71504c359d9f5d2c2a37bee063baf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0823cfaf16ec095b12c254981f6a6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef321c6430f4e8686b0880bd3d75d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508149e87e1140bf4db03b31fbd815250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a934ed0940e89a30e3489978a104251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb43ad1a6e22e281471cc9d35604b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759b98a9ba6242120142d87a017926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5f5b7ffc04328a8fa82d3dc43905d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f7dc248cfd057be0d4f2b6356ba45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eae9b18bf094cf6e543fb64688d44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea99fbd3c8b192113b3f28b8b56a90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e3a9ed66e69c04f653a01d98487dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8a62b72f701f91c22386e9a8402f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a436fd4e70db2ba3e9889730b6274260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0024fad488c9ae9974c4ee2f8c2f0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf09351fc84b9ced0d487e97253d0dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ae28703a2ac2b3e057236c563677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92757a7c9c018798980217d87e21212264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd5470a6316d107178b112d7aae43a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4d6dd586a61f3bfbb461330463a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8cceec858a5a74d4f3fb7f088b42a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b611b1b1bedf1e4f82291ecdeefd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95819eeb841745d566f65ca9ebd64091269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e4e905843ec1c52e5561ce75a862c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67f195105bc337aaca20adf520421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1965886e64df25638a0ca4e87d717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ff16eadb4108e21a69381e3565c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054ffa064d2c0637c8b7f711f558d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad46bdfcdfc4bdd663a85663fc8bf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75698cc318efba3b83ae0f60c6ac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ffe735e7a4cf810ee8c92cf13e65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07fbecd2618242db8c20d3d219562e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c0dfb3e9f4496992157e0144e54d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d5b043b90549bdb198ee42fb1e0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e0ecf0f73e4368cdcb7dd85b9d9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d6bdb489d7194e636d75602bd3976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e8fba3976687128c2f4731aee7c29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf9967f6834edbc466174d93be283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ce631aa8355d846531c4808f57d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02b5131ae56385a89896bc76b27638286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdee80a6dcd4f04fde22332f21197287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb682ef731b7935050ff71d34fc3a31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422048869248c4f2740e677466a1c88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f99ecd8009aa1bd834f059adfff6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af4a9fda296e36139f941c0917fa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b35e11142cd08936aa6047bc2b6f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca150dae43ab6f1655c2d5586a347d8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48650f3d0a2f070493da9c5a9a9c8154294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca73fced30e9269371ec4ae570d68e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4484f8ab40c060d65c9c2dab0e531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e9eb976716a050d40f687ea8e788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293380b13c9dcb9d623ecf353e8aba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb2a48ed93bc7cbb852bb33cffc65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb3e22c19675403eed33550cf7ea53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c130f61bef14947b62075600740e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243d7d20c7176a0f5cb8607755242b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99dc7b5d027bf1bb585caa3e73299e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2b9d386220aee19ea904040884c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94240d29be59bce07587a2b4688b47b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f48e1cec9ac6fe3c174632b0e99fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e65a11f17ab08fb7723b0e8cf133307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5b483f0efb868314388fe6bfa3ae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00dc044aa4da3997857cfe4dd5297c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8c9c46f2c5bd0a958dfa55a3e0eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e2f9e6475d43942f3c9e0a0374bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd81482cdd00ee204d6f77649116c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334772bc4e54f9738af789866655e403313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e36b717c9137ba03ea0f1dc6130d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5734c5aac3029da49bff6ac50293d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9cada7fce7a883460dc9801d378a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1e82bdf7fcc92c71b4b487e4f9936317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf44d12ec6275b809f2406de83662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539359655d20e1f9ac393c819b184e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d21864e6169ce16bfb388728561e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca7009d18ea64247d93e87b7411175321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53586c5d6d252c82ff00f65330498322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924c2ca0ff8081aeb097ff7a0ec1b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2516cde9cff3321d677584e97fd6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18d699063fd38b9d2954670628b96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5187406aae55298cdfd8757265bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bab8148f70daac3a8e148d0b6ccf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e8cd68329249d780929dc580908e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa3db86e59b35b57a0d5a40e9c818329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a505a411b3dc0e40dd86014feb95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9278108758adf69573d7a7c74a797331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c24276981cf1956a26a6b67601a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882d17e7c4399fd602ee24182a2d73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58709dcebf9461629ec8db218cc63bc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3479d8e02d897e069e9b3b1c3bb6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c17fbb32e34e38a7185a600bcb97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75742de0c3675eaca06c6e4e71040e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef42007d6468b7d9db84bbd28aaf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af3ceb3cd7565ca6ac24327168a42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7038fa630349c5d98c29f7f43c8c155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65072b97bdf38338f52fdccd16cb8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc7cdf06cf25f5444cd9169363b180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab5da4a76775fcc068679f8e6b561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af9d6cc9fbcb4a5b759252312fec07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c89e42d14571483608f969c637a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1367d0fb9d8a16e4e76bb33908b6a8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0460a97a767318e45da46590a20dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5ffd530c9c577cc2f093db846e64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4a060b5c8777c39d3e513095d3c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827704c137e88c54e67aefbad5f51aea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad826f45db83fbe87a9953e22aecb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7413a968b5b46bfabdc5ca65034ace352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b6e590f3c12955a7ba2ce229d59c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0ca99d5a6ec2420d957ea87f4860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c51eeacfb884505585bc4aafe31f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d49afd1e5f94ce24e66aef85907d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854240bac699061d2e8c84db2500cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27266abd9f44eee5170b8e7368e9e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782fb1c127d5b6f619a7e0bac888b77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc738db55fe604def182c468427f19e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126514ca3dc8d1a6e5fb46b2c0ca906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75702fb937d63c1ee7f6fc8a06fa5c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5eaf183b0fc49c2e37483ffca93c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406470d5a90725824442ac669d6703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08721ffdcb1a536106537762750ce931365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917c85d7f1dea4bdb54b13561e3155366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455fc286055a4ec683483c8ed86f708367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9eea3372d6c5ed5a595c81b291355368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a359af801923bd4894cdec39291fae7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d114ec94bd5eb2c2eff7dd9344a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2660d074220238f61fd2b1f4788103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1d6c9e1797d12b4e8e5e96006e3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede39eb302155f47be9ee8a2874cdc6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b365d94047657cb1198660728e38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d29e633e998c6c18aa27ca2035b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961167add5956d49f6f47f75c21bd045376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea390b3ba9ba7761b385fe6b8f55a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb0ea5b66e638520e6c0660e1ac55f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3edc3b4b41bf99287d7baebb67f1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794cb381230db4df0b0cb18d6e53ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e26e254d3ece3384b3afa3c4f69ee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ec17962ff3a691dc0543b1dc546e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db68e5639b139eab3bd4ea63e05f42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4c49a89ebb259e39fa5840d58d146384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ebdb733d89ad6cb6be828372e6898385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c08c73cab776aab83ebd8557aea5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf11dcfb43e8a9153bf803d369b2ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81509e9d4ef4647d124bce07d8e94b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794b38c0c3b62be5c7611f8c7ecd07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b7f194f9533369254ea0071a8c086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f51abb618fb6e6911ff4c6b55c8b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf37ae3210238ce2554b0000467042392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9579bdf17e07764f65d1b745063fe66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ead9935a42ba73d220fd94d186d48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b19b5dc1ac6ee65241bedb60dbe77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd715d978a219debe3153444dac9e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e575edaeab13cfa29062689cff44b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c03ee5b1287f21c9bee01a15e95f60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ffde42e0baf38a1db149c7e99e88c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbf74e4c2bae3344ff84b4f58ca581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f88f038042fe9043f360df580533c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10702833b3ec73f7af2100ad85fc41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632d830f81ec2f713a90aa24ccf7ee1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b7046e403abc23627a2d19828093404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610eded9cab1144063d842b094ac9b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15acf4ae5af3c27a8e7205333c51307406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea3486223213cd39be0d6393851c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae10aee49885bb58d87dfb144dea218408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a8a3738e72cb5511e04d7966898fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e953fb2beec3fa4594e7d49c6ffec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95aa97fff43de66861ba71ca3ca367411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9865412ebe30147abee7f07ad40e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c513a49d78f7a227f48c734681198413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472551bf4d3d39fd8fd284560159db77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd17b6d061a5a1dffa17aa7a8a2da2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54519f6f0038eef56613d23b300d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f88e18384a782fd83f5d2ceb21e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227f34c2f36b9efff55e3a184e859a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7bf92c47104728707ef2b53efcd05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc279c3d9e62fb04256c029d1f3766c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808f22acce920c66d2b9f9a3642a77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f9c28bf4b99c90dc98ede20b4d62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498093740a0ca7864ed045d22b9d92ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91d1e42ece67557075c924d179391424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916805ef3b292f60bbd875d3a7f2c1e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008fc6c5f2001261226c6b879daeb95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e683a3263d48019493fffe03fd85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f30923681188b473a4c0fc4956214428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d9088305edb087c079b87e7dd72c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57963272714606c812d4c47fbf08b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a829a2e6f47d19f68553f4be0eb18b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a27b40a589c444abc8ec641678251432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9fae3def4c58ebeb8abd7069d1ba5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb854cafdbc1047c64083fd156517a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9ec4e58ac906b1e87641d8c57d0a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d300f43e1d8980e4baa2da3ef13ab73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778894fb65107bf74fa279d1fa69648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737365d7c431bede8c0a2c58d8f1de9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7edff8678d1c54358cabd4d3dc88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609239ee7da1ec20a1e456b9bfe6e37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e6025e63c09941377ee4710b40a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094940bd3fbe40ca1470f689a6feb3ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58838ae25df128e23d3a39c8dd75bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a95c75b952a12f4d06be4f9f76427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b542602b4d8e835bb38f8e6b98bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbdf21838ff5bf83a44653fc80164446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad723659dc6c8db94c046e0e5b3fa4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d3ff2380e2580329ac5c5a87c378b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec962d550483c81ca13b9d05377a4a12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa7b8d22620c47ccad3610f063ae38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbb3981c9c014788390e178f8ad04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf87c6078407beab8703cb3e76fd92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19f8a907a718040fe74f20bdf7d6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5917a3d4a4d4550a821a88b317dbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28ad8cca95611995ad25d7fe2ae84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d31d9ff59761e5711526fcd1b72a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67ad8fe8a0bba1fd099721c113cc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972443de58076b6263eca535aa49344458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb490fc73a630ac998354a0370afdab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b7a61bf04574bce6d45771110952460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e62a5049fed38e6b6d9b47832608461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35031320f86bcdec7a155e36e588eeae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6eff5f7285188b217f5369db3f7ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8541a1f5b8b4c318401ff020d38a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411cfb1a70de160ee441d53cbf4b7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f8c70dff57e7e0c1bda6a78dc36c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403a6c53e46dcf0de291f3e3103818467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422b3667f4861424cd95deb5b65329468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067aae35029e63a4612cb18c64b819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5441b33646b072b80952fcb05a60935470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dcc39cbfa0ebba3263e62a5bbf9ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114cb154fdd6a62705e321bac0994e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4982b3e8763e0d00b833d6131482ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e241371df2bea09b9599903488bef1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81ed732b2ae6c54a7c7c036af06c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260920c25e6ec36faa9e059ef7cda35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c3b0ed96bf0148141caac7f793a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c91e1106662b98a8a2ed9ffc382b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5968cd1042be245cae5e0851c952d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e885d44682955a92246ca64115cca9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2515e269493bd5de449ca09e8caf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d45d3fb00f2baa4a9f31c4905481482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900fcdead8b8824aefed94cb5a8bc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7840ed3b33d1672927c9fdd482e35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b165f3edcf3ba1ca8359db5e179289485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1dd492331d1b6e3ced4f99f94001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8bde6fb7e4e89a693907107b4b41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2fbf1820869192fe2ed39c3abde5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80f9b7344b3ad79025ba2cff033f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58455c6bae6b6c16af19846a9e1dba24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f82a9b5b97375f8b0376e5744ee1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0471648388b7c77addc0646bf5468492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bba79c493ec414870e3fd94e6f9bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bd7233325cc50f1c66f7ceb4a95b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb672570dd46d08260d315392530ff3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec23288918c475b579fc67457d87349496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6dc717ef031351131651ee1153f13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79edae1368a38ef02e2d2a6ca8be606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208e209f39fffc52878b62f232fe1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3689c7d50117f3702cf7205d803f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3dcd3b3bfa3c7289d56da3f3be7fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f354685a023962bfc094fbe5e5b01f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2139675f708a1420e255a688078e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c77c164b19887529565bedf6974e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7239b9e6da285073819a9cf1ba938505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd2827768f63a6de29ca02af9b05d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189a94fb0c30fb10c2baf35ca6ba22b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5df7eb0c7affc1f38548f7e783489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7eee30c55441329068d9d6517e05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fb437d6f3e29d1c6693bae0a0a71d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3994d61d69a2462a2fe69e4620967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f251f6064a24a3c9754a58de5285512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17f30b98e429ca2710ee928d89f78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b15bdf8b75dcd510e4c99f441cc26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb670d2c5e1f3c1bfb17ed52486969c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2405edf4c4270817354e1ae534e5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a6ba292e21d4a90894d648530e9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e80c4474c66dd42da61cdde943aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2922412c8192d094322f682acbd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4daf61ec869ce2943deed1dea222b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9e2e1ed497ca804ee79c95abf34a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4735b83d96f1625d823ece0dcf40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96e432010db1f1cb5559e3987a824523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd56c68fb8ae2eb140f651b07cd5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03398b740a60b83e60025212e4f23b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943823d76d3dc53ec20a7466bf9117526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612ec49b53e1b79f3084c3f13f3d0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98fa5e45f909f68bb55093e3ae845528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59ca8dba44d08f5b156e17ae13d0d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4823f9bbc3736b6c67ea342161dd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d9d870f495ca0ddfe0f9489d25fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face8d1eec2ea92cbfb1bcb24a3ab03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d225997dca645f63675e12917f3a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19011017977ea67ea5e93affe9dde1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f519a1137b3aa73f19fd90d304be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4277c4c2dca4d4097db9ebc2652d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397b4377a0fb8ccd248a97136234ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec00b265d190b6dbd861dd39272250a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017337d8bb722c762f2c487c7ade99f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a5765bdde4ac800518fd3b5ab78b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c865c4e491cf043c4ae3796d4aff0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6029e3106581a815109c8f52c5a7e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f10d612662fec37d302a5cdb78d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3e8fe82ff51570bffba8e5b2f51b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd6b266837bb5e49b98750f8b329a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a64ed499f23731a91abf17a0aef53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444a8dec2d21cb43279681175fc52d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2825ad900e9e7a98ae1482a6f0b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b01d6a4c92c7c839e90147bf1edeb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b42fa91ec37442ee2ec2f96048bb2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e71dbf4dbb96a45b0efc3fa7c4b12e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07addbc51fe83fbaa6fc4234a3c7ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b80d1590155bf59ff0ed112e42a8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04298b8c5f877e9294a5831c968fa3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245dfd8f0cfe48d74a3c0b1af65a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9e6ed281f26e826bce3dbb6510743556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9bee5739c6ee5f2bd1c715c0ef9b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f341a42c31a28e32aad53864fe054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b09348a40201fd87970d41c28914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0e9c3ad2daeb7087283427a5d587560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c81dac22876462c0f2740cbaa1b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93f3dd041b7492ee2ed3784aee20e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23376225b55dc1eaba00b672bf2638563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a78a9c50d34c5de715baba43f97c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4743d6894e10ad6b04ad5ee5093ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68664c53e7231d79ad4c4e7e78d94dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f559894ff9ec778ffe28b277936c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da25c5a8e0c4837e4d2e2b2540a9c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70603655a76d994ba52d22d281fafb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba84b73e6805696dc0b29ee7a290ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d5a9811465c78fa512efb1d70758c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124886c1dd7e4e582ea49dcba0f506572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da8bbf6ea8e4d2cbca3a3b71f82dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786b922685ba5bdbfda5e8d5ba3e2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68cc96a03c51bb2d6372bf18c8dabe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e0d734e918ebf44e3a2b0c66a54e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d13640c6b6cc78e698e705d4f0488577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262aa180836d6588f8084686fd0559f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d914f877918561d2dff54dae536d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d2c7947d1e1874dafc319a2fe050580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce77f9294eaeb86ef18f840d0e6d90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630923ff8ebe1249d58847fc7731467c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2865311630fd943156f1f88787e32fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498e817bd61a58a0903a222e65da60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd26ebddb865b37a55cfe8c601d3ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43422c932794d28953ff160e7cdd7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e76d6809e273d17b035456aa52f47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4138e39d3af2bf7d61b8b1558f5bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173459ccd01a1a31ee47ef40b46852ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736ec0690d7ed800d64969fb3e32f2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda817a9059b5cb4ea4ab623734f3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10c1b2ea5967ee291bb8192aefb02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b498dd3ec95b642d9854451ddca1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf3c953cdbd8b273e9773e3bbb9e5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243a79a383eeccf63173a5fe405848595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed609f83b3deb02ef806aa358d0f059596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f47af801d1b8aa442f03ab01deeea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30eefb2f8055a99a5c4eb259047a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db61d67a3356d931e495b395fc8fbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146ab106c9f39486e91c19072bdc96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b579c3bcd619e6a3679b4af4c8330f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3af1c25c5762ee8766e9ab61e60c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762c05591fa12600c9f5da1faf37b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db50aeeef020f23ef197d267c064d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b8b8b484b3301a8e6b0aff55667f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea8d4dcfd1f94a4c02af6faf7ad28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37e6a9a91dc55073295076d0e918a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cc810a65fb5c5c3ecbaaf470edae6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bbc4da2d3c3c72e56bddcafd9b8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac8ae4d42ff577451a850704bc4531610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551f77842d37dcb1632f408c8abb1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78968933fcd48aa665bbfeadcd547539612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bbfadb5508d75b6641e419dbd310613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d6bef91275bb8f1ce6185334dd311614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9235953127dd9008d7f839b689f9cb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864de68bdecece535f27e95b5137152616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845a3732a41911592ecddfe8a71025617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e8657739ef75fcfc8563350865b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d02238c92c8d2deb7c9e5580dd403a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a09ea24754db491ac1af734835ef8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c6dc80ab5096825d03d13722711d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9cb1fe6ad9cda9f3eaa2c35a6cdb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca0e6af4af7e72f1fd802b4d599ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f664f5d05195e36ba3b6b99c3ad5806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab12dd78ff2ac7b08e5ac97b3ce8a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee58dea148e3def1a41817d8950b8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c4909814615651c26b1955700173a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af1bb9892b2ca34f801bb38d639fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4c3ef4a0d0488c611c8d1ef619f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1fad481fc0606bac7894255112de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f3f11f4610490e2fd852c117e953631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e201195d7070fdcfb9073014783f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52779ecd97e02fcfd3ba15a38c30c33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc298a8a7619f82ed12e19f6a4802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa808bbd545fc42d6c92eeb36df8ece6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4964e52dff9140030b7bcf3df25708636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4d9bcef9c7b77604780292d2ee60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd26eb8ccfb201d364204a2172d9ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404c5e5193588c75162c2dd0067a56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f88d9f393167adc4ad2fde8cc85ebb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89545d55eb3ccd818d47172325eeb51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19af39d7f124252f540365776dbc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf8c0bd0d1128d4eb1d8a7fde145c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68e5f8c555c8c003b77e9697590f7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de84f0757b9dcf60c6fd017902f39d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce09c2e2c49781b66c47cce30f105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d959c1374c59ea8621715d842098647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2fd90b7544e096f6ec2974e149111648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135b034d958f45c39b400ffe8c2099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af1883635059282d64d700e461889650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f08502d22aff9eca78a3f7acc880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a65265a455d75422c47321d97dea0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59452659ae6b95c41b8dc06183845d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170b79f399b86dc85e9bd540f49da2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64205b3fd807ff1c47d16adf84e91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7199a17472280be3451d7ec0a00ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae80c25c403b0b84cd8dbe15affbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227467b95a0f9ad182eb403077a4b63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c92c4158083fbf3c931332fef49697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef887e3d452b62326a26d4fbb242e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5329dbfe7ca870b8e8c3836b34ef7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b554fb3c1032e2580d770c556679662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c951217f9b7d642592955566db4dec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43437cff5594b9b1ef04a831a6c4929d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831db11633a064171e3edf9e1795099f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee10072853fd0427cd2eb58fadc7a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a3a19fcb3850be3850ab0728e29c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff586872ee686e837750d0d636d18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f207e005d7b57ef8f668b7f2d60e2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e6e27aa4bb3f1dd718862109cdc91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30f17f738581a13c56b6816c11781671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f04e091e01e461760a311ef8fc245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9be8f418e96c987aaf7edeb30a0d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641df8a9fb5ac35668d1133d510bf18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f80518bf4b6e5bf94c4c319fc7cbe5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba10a7315e15e3fffeb4d6f634849f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178053413c146a576d55c9f876f9d1fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df4775cd93f3e24d58e60511db46e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b445a37933f372b6147815e90d38ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d16dfac95c5f4d9f11c341a394b91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351245125dc949c7173625aec919d46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf10c2ed710ee620e19b3d803b7590682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc798865b05b287512c270b29791579683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133181a1b1014d953161389fb4eb370684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8f430d495e1ddeb13d5d62509583685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa59affc578cb5396acfd7542aa765686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c078e29ae8df872e9c08113f342377687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5bd4d7592e3b62432396a0e7517b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b755aa4581690dc99e7d0f3fdce1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941468699068540648414e54d859bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b36a3fe198ee9912558d69f2e0ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4051213a128c11a6ad7d3e47fed01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf6917f297865587186667754885a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db29157d15f23af5676d87d4c79bd46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca437484ae2703a631e1a2ef6278005a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017aef9f2127d147cfae3b010ba98c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d57b67fd1beb70d5d6b78d89c798697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b463cab73448ba1fc487af7b8fcf33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31e5977ef9e7b120a7d47f0341aa2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15585767dd29a35b49b2f9659830af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e71263c35696781ec413103cc701701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224460315e6f9a9c1782f2497478b926702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08834d7644925fa577b455a0363d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacad24fe9bee2dd37beb7ffd5e897c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d3386da8a7bc201a394784871a2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b8bd38350d2d3cf6ef97fe0dffc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905dba197951051f146e2ec06de546707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fdebe81c6ac834cbe598c9f7a3122708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc3863b4d5d3e059d882022d3515709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e3dd2f531f2abc46b909247c903ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24268d04ff55dda637b9ba77fa62018711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d3d09cd9633187c4187030c499a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf5ba6fc1406fc0ae030496fd4d07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca2cbaa2bf3ec2d08c6055e27bd788714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cfa7404fb99429e22b195f91a7ec7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e245663a42d9810f6cc6c01217aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702afd22cacbcc1c47909dc6acfb1326717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b9756a224c729ed9b92a452ef62c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb18701a76dba57e506c97b0f0dd09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990834a528ce2143a6be9c66c3f45c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e31fea853c34fe0127f845acf2a8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4796ab5d940683ee23dc4c035849722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811971525d093f777a66cf736db7ba83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9739a2e66365bbee496330360024bfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b025435e3ccf1b5f89c6624f4843b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1504a87ae1775e915fa340523c5959726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e112e893c5f74235095f987bc7de1e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ada9630ef4fc217d4292fa9ebeaae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe1c6e99024951088d9c490d893a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805ee3283486954f42c157b20bfabb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ab65fabec9db4d00c02dd559b820731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f4d2075296d825bb2cfc9eecab0ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522026d4a5a2c2a7eb53d5615bc768733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba78750886367dbe7a5cb77c05e0b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3a185f225c38d86fc227823fb570735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791b0b9f1f192408a8e42bfac42920736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a005f0dfee0815720ae23bb776d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56f1aff91125a93ddd3cfb01171ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6cabb42e0274d1d8cfcd395fb882f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360763a23ce7be48cf1414fa5714107b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e61cfda893cac15b00bd64d250f49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf472b7c817154e5710604b722789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db016642ee6a7b72107cf0b80f218743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c94a70bfe35942f900ace7da92e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986645ca130b18d7b36bf9df9e2e05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de00dadb017ca299ff1670498c4d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8c72f3067563049711381de0e062747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0344ca0d153144aee66475f6718e03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cbcd9c5d18c45e9c6b33139135a1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74c4df41c4d22e93dea03295cd4e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5ccf3cfa365bbe6fed84dc829646751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa709b0339d8f09f509e939e4a7fe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903979fd0b43f87a7c3af7a4031e7db753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99977930af2e8dc87279e1a28d9261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323958b5e6a31cfb1f0e853874991e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e9ba8fef38b0f45eb2308d9de9ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2e032aec2425f9bad0379786823f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf193fe79a5998d9bb036038b962555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fe2f61a729ec65b62f75bf4d4634a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9193acff11112de46e15449e83dab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e395c71b30d6f191e2f64dcbdc96478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cc2adfa8ce826520fedcd49bde6b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71733f7d6c3144c996234cb813af3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2cfe91936703ac2e34c6b51e867f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b71296c31b5f76a116968b7ae6957112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8fc53b39289489dc8c9e2263b827b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e994a782acabcbc8488f5414854914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd1ef7a29ea2b6175342913931d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3174a6d2c0f3d4374af1dfb052a1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccae6b39eac1cf73aac22697ca306517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ff9cfcb2d856231ea0d15e448fc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dbb8f9d54682d287f81dbf717214319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c148fedd6a62cf476fbea6cab0c4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111554162d81a5eef85376fb2b45a7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13ca15a75469750e751fadd31933522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496245307773107ade2a0ea72076bcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a8f525f06b6644c72b5e93d4da5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354e8c0b48afaad03d236d4c2e6b1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92833f6ca29a6366b63da073fbcf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5d74ce16f3dfdb2f809b516ad77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125bc8871cae87bf733a5c04598c26328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af084c8a85cf28e02174d9b10fadb44e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945485e9c99009c471996641425f436830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a649ff165493c83ef006e7a315df231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d70cd615e7cd36fa78d0ddd8e1f3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56388345e5a4a65fdd2ded019a35f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b26dafb6b6b5ca59cba249a89ea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7023aec6fe4cfba6c74d287af04ea1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec003fbe9e04dd6d1b8c46e16a66e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f092f19a68ffbfabb5cb696def97237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b8a9afe20f1a407c544f07daae0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2616a2145daf99ea643f94b4f99cce939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ab7c60b0c3d4ed66654089cb080340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db976c826b6109ae53e857f8d4b7c87b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3b01aa9fadd9418309cd72b7191242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a2ed55ad9046a7d92cc006a8f3e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd13ea4fbed8c61d79016d2d5461a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010598cc0bed6c55f4998d155a9ed0fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f0cb7b340d97d4c5ec188d94c43346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6597bec0564b64f885f681028a89b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda7ee6f84423ff0a720eceebb520bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195d619bdb1506164bb1568140295e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5217c6270a63ce2b5966bf4772bcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbcc34850571776f1fe465a7c5b0cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7a5c19a76f9e9195361a98d3823d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380788a84268deca0d1532e71b03348c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e58f9c46ebb5202548d8b1e31180c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33666b58783d802b96851791591bee455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a651913d3009585320164610f26af956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee6a13c8a29e2fd5520691a58d742657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883b91d46610d66d82b04a3e46e52058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e62b00a6dc1a13b966489fe180e9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97632e77adef37957ae146dcc19a62f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f306775983ff25f7c491297bbfb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1b658e594ff005641ac7adc6fa2cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a632d2384a5fc1a4c78dde63d9d2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fa7c47b68203b04455132d87e14964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd0d457d1fa6526df43b0e17a56cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d1f2ba4a5d2231a6eec1dac09c1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a018a304f3cecf7102c95fe38dd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362695e67b05e78b51299874d3ab9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e87d3776afd4c2cd7f720eca105b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44380480d81761155be086cc4512dec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180449dc01f8683e96e4bff9575c73d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d78e4cf30b12d6c1f25df239851072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022bee9750162f8aa4d9b82b99b2dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96a431839b1af9edc814b55186bb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea524356e32461b6270d46ba3d40175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a1a28151eba91272fa45b303c15c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577201234623d3d161be6998e2780f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab88dfaf246a678487d10ed6268ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707df19cd068ba6a13ead1da57c23d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f9466ec76597aaada86b621df17080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9644597f153f605303ae78d5fe062381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcfc9e4c6158f34d55ebf86b4eb6f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f729a830e9c9cced7ffc399c9cf7dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04433924e01121357ba0828426147684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff4374a93d269ba43cf5ad91eeac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ee81953e4185f7dcffcccf675ee5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827acb911a9b1418e73c80b3d446bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f6d3dfbb0656bf2089ad474a6ebf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1878d4cb4e8b80294872edeece371289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb726036c8bd94e14d207b8d26c71f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1dd725a3be6102a0bd44293c4c8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a708c01d080ccbb228c6516d2c5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3130a52233beeda800c0e3e982338993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27d3120b2fe1b8fb40811fab6fa1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade347e8185ac37d31a0c651e72af92095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a08861ff1ed642e161fac095e89196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9af7a5d764f772fd191234f8e3bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a3a7b03baf0e7e3d0d6a502b8e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdeeaf5278868e8bff18122bcbdf8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584afb50b41bcc974afee82d5bbdf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf7f35a062b6aed9422c870f4cd386101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc9aa81e221ec1eabb94e508ddadf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29e0638bd64d0c9d867bb217933ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce216aab91d4ea70b0f9f981a96f6612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff7afa9412ec396e419dd6247cb44b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa9dc895053bbaea22e326a39cc016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da121e1008bd316395565bc2f2e54654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07523c65f33a169b2aa020f0d153a667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b17bb0eaee5c945bdc2c8644cc74f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9148b5e62e159fdd8cc81ee18140e3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6509e2a39fc29a0cfef296ee72ed642111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6726f274cc89d3073d41cb46e51bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5647a0feab7e1b028ea42211e441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac2cb5a2ee3c384c613e473f3180ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10781b674c372d9ae9fea2064db02b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cad88a3ff0abae40be225ffd9ccae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab4458e9df53f51c14752c7f895d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e65fc9bb462c90fc9f99b8cc5700b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87703e96bca3d50755fb61a0558661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047fa29dbaecff848d8bfe22f402c6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea172a87b993443712e8fef00697d60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe79bfc184158e3c3af587c5b8c956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7704afaf3b2ea9a58d5c9e4edfbee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5153f21fdc3a1abaf743754196c14a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7cb89e399f4c2dfe266bc7e115d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fac9beda2c75c79d640c67608650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632684b7b6fa1164377de827e57b025127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c160f19570430ff5eb748e3ceff3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538542b281324e13a3f5627483f960cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f391d1cca8b88e6910108e4b693798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebbbe32627e557e6f2d4be9a3a64f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da395c38a08668b74bdbfd7c432b31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32002a1d91433810b59cc9fe7f1036133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a17c0576459831b3cc190e335742e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db86a8d1a7ca46da53df7eef32d07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96338c39d416a9a5aceade649472c74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193aed0bdb847914623f05542fec8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1238827a0b66d4572f1b08b37e4a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0c23369dad2652684af1cca005080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31c8a4d443be3f7fdb14489bc4b17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c8d61132c10bec4e51a223e934a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a286289d90b16c401df3c53d9c92de9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1643201d9a50499bc5c234c6a553a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0dc31adaa2e9987dbdb21ced3375e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b29a6ba7914ab440958c3bc744cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22dcd4faecfbdf11976e30b41ff109146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dcbf582b40c8f62972e1d5845acb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf4cfe1ac2958e8f3c2e5048873c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc8bdc738733981e8e1bc7872376e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f14287722a6d0463ce3d0683268ac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3505761604a1314c99b56bef1a26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a1bf2d074109acbb928cb9189778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3368bd3b65bea033ca7797641894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5b4583656687ebfc736d989ea07b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b9b46b097636e21fb8e3547106c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9657c98c4b8e47edc96dd383a9d2c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc1ef4d71040ceddc40ee0216cf2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37139ad57356e2eb9d1bd37c38680158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aabd941c97fd562b1c4cdfdc60b77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c99cd029316c96b08ae50b5ec2d0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de099a21e792c3cf614b654a35fa526161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9214af00ee84b6f61e0993a7f5eabbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085c50b203c2f12d15ee25e38da22e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d00673fe9dacfb7ec1d41ec5bee3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3c9758428ac4f0a4efa852b50468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c5d8a8e1f9bb6c106e0fd28c9994e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94012344379c3dc243745e48fc51b33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe8607a82ef59e43832d2410de6e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9d03dc4b618a521d276f94939939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6446b241343ec34fdd1ca0b696f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce825b7a5256c491a439897c2152514a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910cdfc022adc34dacb7d9676ea11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c8ecf8c46c1f22f4dfebddb3d755d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5aa4c2bfe8aaafff87633d4759729174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb0317f1e0283e6b73cb2046c7ef1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f933a223ec349697435bf12bd66d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba2905cb37fd31a93ccc42caa7a40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2385dcf96fd6b21e9829b8ca037ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309260a3bbc988ec2efba5532890d34f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9b79d2a2edc9a149894f9695d6f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78565f3bf1a0a2fff60912155c378cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c2d422360065f05db1731f0e8eaf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d59e77ff5e129af801d5856a93ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dea7c19bea46e4238c1e830da717e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987be59955be5dc24170434570ebaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc287d03c1377d381eafa4606680cdc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7667ee40a7dd8a9620f8ce3545f1cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92193987ac43944c1105eaa93bb97b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d098a03911555bab6fca26c2133ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f975442bba52993d1804e5f2d6083a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2eb70c21858fb1cb02d119b9ea2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f085d71c69a088d51a3ea87dda68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e9975ca348833d5fe961f99f3d994193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510af612f674b17798c33ccf481803e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff9f5600ce2a7d65d31d2fb8908e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3d2bf8c18cc769019d4f49f38f6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2989fc714957c9c612fe89bba08898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c1be7f6b7bfb7262e92502579d10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1e95640cd03ec30a84fe1aab33905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171483d93eef57448232269ca2a2ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f4e7d5430356c83dff59f6f661a0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab806ea56ab2c30e4e8b3dbd520487d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55040a5886bd6fe8575e5ab64738903d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e0ccd3638dc58fe3f4e3b74039bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a900c85eda096b0b508d52c5f64491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caebe0c8e18fedb59913c0bc2073d22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70aaaceb083bc60a00f257bd4a76a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3da6dfff6cb9f6be2de47f414a242208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227dc8e4559a8bbee5b4b49d3d566d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae71631231ab46977097c08943f701210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117935a7507cbe961a04adb0375f8fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb1316ffe3d6a49b755b71e9f7605212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0761376874e8fbb638b5aee290af1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3892c666b96ee5a3b8bd25b3c18da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40fdc647f18481fe1c20eb8937608215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b613c2b932c7574aadd414b14717ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081bc4d73bede8654f5e0f8d25f872217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe70e764844396cd871562d14af5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c982494cd6f0faaeca956310e641b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c4a5c2c82b7f69f20bb981f80b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d49e933225864e72862b9f8a02d1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f245ec1c2fd09aaf994e88643addc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfb56f5c6662b80befb1d9ca68de40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ca728e64a3f491449a4ce425997d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9574244234754160baf6db405dd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c38ebe758d4fbcf523706d5d260a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1609b45bcedf065f7546ae53ee5d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5530d9cbdb28139b2cef9c1f8b6777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511341fcd9089ff26ef21caa7c2b359229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec067487f8295166e0a776e1f5716d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54951a436cf45e37556d8ed7be6553231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff083205e585174f7f7d28bb40f370232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde00c83d6587d7a7a2e16a0466735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daaa277928443e47f7d2b1da47b633234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6f1c2574ad7bcbbf3844b6f15c9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45831f80c781e689657dd5c21b9263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9e47688ffc99680825adfe95d348237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b1be7c173005513b6ba88504acda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd269c2ead9543ef1b3c45c2ec95f17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f609481b3d881b80d2fb47122ed5202240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e1bc0ca90bccd41b8d882946b6a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e50436b9f779ec8cce59f7e463eed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace6b6b64cc61efaa844737ad5a38e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f6b043e49fdf614528e5ce0312ec7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86ebc2a030bd6eb712e5d2dd2dc93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b56cfef068427a497a048e2c11c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2643b8403fb844ce120764ab406e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b734bb226b830647abb47e6f6c190bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b865d90c8e5b203272856ab90416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc74535c629fe293375942ea4a6436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d454897a81405871e85464c4eb1fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b872c68e1dc971d163932dcba021d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d368b3fe56c3a2f93b054dd0ff9ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c15bb3adbe691b965d7759397ee3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c97e64e4126b2efed093def7f6696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ff5ccc877ff530f5c3c7c12192f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb389d917d34c0764cb5440df406b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a2dc133f39fec064a19db221f79c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fff6f939ace08ac310fc79789cf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a165d2038e7b908634f99376fc54f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1c74f4d14b5c89bce232351d6ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d642983fb0c4eae34817cde58472f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2cc74b0f8f01df4a6acd11d4f6f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e017d9a69ced255ec8a0d7cf88b92e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131876fefed7016c36008f7914b555265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba10db5d4064ee52517b002020ed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a40038a7930d78f1180652fc2ed7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f13ad5f2ef27bea5c8c3eec64a6d4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb95635fb23edb019ec0d15ed9314d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510983243f2a580750b9ffbefbee17de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b55f26b5fc9d42600b875a2d646bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d28d2eff1337d6f3ba049b901958d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f05d202a2856dbf8e94b260740c43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447cf5458b4f33025760ac7f8449e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716125c1f94efae3c29c75c1a047318b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc6501246969f1e476ab60637a0a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034c0d411fb877417c695f397f8c69a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95148561d8446622b9b2d5869f7b63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc446aec9888453d32bafa7ae1c731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd7569b7eec05717d768cf1b36849280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466d732455a46e4cfb571618f1c4f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db5129fe0a879f9a2241a79ed41fc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c181619c2c07d3e92aeab0bb9a686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba42ffdca17e849b3846e031ba9c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b54dbb87039b72b630f388b57436d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b17bd18a73f83dbcef27d47694a01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d908838f6c1ac10d5078ed877d97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f76d60b2f1e8db9e5515cb1457cb6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb13a96bd3e18450769584915a5988289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47c9db3bf2481aad5cc226c06ba5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccdc5ec6714757bc12a8cc5bed1c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a08a0ebbb68287cddbc21e0993b17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515604d21ecb9ab1874e4617cca7ff0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f328c0b4d3fd3f74e30a2e8f2bc441294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758feecb7af8b65b3a1e7322d3cbbfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf500b6eddd1d7856c9ce33a82ec8ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0550a1fdc6bff79fe582a61bb2a7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318111bbad1595cd0e4f14b446f98610298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a1dc6c1a7c92046c9868803e2020299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9636c684c97ddf2730869f62b062e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850455a2e0e7c4c92632ca2aaea1b8f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76179c0a5517b5f2e7cbfb4662f894f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c666db351cf85cca361b369ee3c9a84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109accd4286512d2b522dd64afeba2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d56886dea34332db7559d11404b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d299b721a9b7a4be54a1bb56a9b55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8773fc509bb9871cf4e28b80daf551307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391159bdfc6947b202e6afa4bb9ba51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66fcde6ada6174d27a7ad8d6559db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485047afc44d6b2c24a7502b7dec67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11dbc655e13ac6b7b8a197856e4861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c439de92a8334d78fc349750c74af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0557ac20266221d0f13ab33e9636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4159ff9d3351bfc5742fe6abb4b1a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f5d07a0aa498f18a772fedbc4be94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2622bfeb79830321b91f860ef4da4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e6c52416b32b45e7ade1ec24d571b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb38872da63b01c6154efd467bd081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8a71a3544f1cea5c86a684185e2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92ec987f1d5bc51a1f48d983f65a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cbec2bf7f2dd00faf6af8f78e848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e80ffe2b76a4f8c46505852c6721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51af295d760c7fd5df7b7e2d1025c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b64c70345a1c7f2f5fdf5183c319ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad80e75ecda81538c75345f585af5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7a4ee71c07e605c9ab75dc9b30a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dcb8e4ab9265a569946c9866c180c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2e815d5a0030aa3151c1b8ce15ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b0b42d19184303c7dd546e9869f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df382289add87acf71b3f1080912a3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d93e122b7d946f20429f3cebd82f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f49ebecfc06df9eb71c46104361b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d60479eb6e7452a02e85e3c1e0f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984ab5f26c12dc0210c07f9c1ffe7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f552f07f076764fb13086818873e6f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a8a57686c6ed4edd3d3351cf4d09f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d225eeb1e9ffc93bdb2f2c60b1365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de244a62278e1b54f143bd0c6085e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a71fc2c8b642578d86920ae15f7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e1e7921a7b69fb43a77ff6335cc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d48a471df6bf43bf8c637daff533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b163aa1462077dc92d7171342a9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079974d38967f7bb083798da3986d7bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b227cca426168eb6e383d9759f290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c97fc20deabdc999c806a58f007fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bf9b4257b6c2cdf7a01f7e917e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e851a8e18b7694f5088592df70cf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ed5022deeb9f1b7ffdf6af17467d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18908d220207d15280653a0cf27b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d7fa56c03fbc83cdc8a768b18356350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af230b1b78fe9a9581940739eaa4881a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013740eac261f3b6aa1f57167eee431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfe71461f21cd6ab8d75ee050ac89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1043aba83d7d6c3ba51e3c3247f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a045e371db2e96467ad9eeea450d6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242108b89d7870b348e56864005f698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d615455b1d9090d4cbd4a2bbe906357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b0856207bd340b6731f12396436d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b36c9fad26aa33978dba0e331361e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d55153d457e582a355a280cbb239360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b999e28b5fb1f27d20311f02e7c117361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3bce45381fcdb0f5b5b5604ff7a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9fe5a295b2a4800af23f08f29156363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4780c70c1e6e4780051b7a49858b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa7160c452eedf6833bb9af5f8ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103e84f58287d8a2bf847cc22e8f05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38506bcf5e67a50cb2ae17834ef9fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11fa4d44fbf7167d01be5c13e78e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfca02792e181465b6d0baaf8eada1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c07e8b343250826fe1f64eae0cba55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d963b654665b6764010a3822047f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9adb6f98e5bd5d58c058f4eba313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed04fd58874a9dbe0e5bd040a6338373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952df3fb9ef723871d17566668ff5bf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41222d9a4bcb552fa904e650edb4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31509fe9967be2b89dde04c438f7aca5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5ce4851e3364568bb7d56a825c41f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7209ffe73fa165265147f09e47ca5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b8c8843b76aff34ed0a6a2b353bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5ec45579adf29718f0d66dc83058380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b37a1da33a776db0a611e2c155df0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8d8c5253d13c96dedd6e8b112646382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d2e490e78c970a5ef8c257e7cf7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c115ba5a4fe5d815d0651321ab37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0060785ef907ea2d10b67d5ac08c46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad68c08f0f35f2e63e5f0395969aa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf15bb5b58b864927c272e96dc8a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeeaa0cea3ff8bd40bd5afc00379e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc8a348895b23d55d9dd6bc62914e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366a83f0e9c1f33084e765ee61e173390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da392c8b2aaf5be737fbfbba4c0a3363391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3950d760fbbe874a7b3ef9d987485a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36828b283796ac35c2dced289e092e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac55b9cc15312f315b753f4f4db6a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f439aa4401c71f3daaf2a3f413c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738dc8dece257dc8ae263299fb07b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f47d8ef7ad397345a4479c30a14a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6926a07c66125c8f4b387858e6b55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7caa55208304d970bce535128fe03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a43533aa67d84f99167f8d95b639400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc007508f3d0b7560ac9e1ecf44f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bec6ec1a475a538542536a3fe1dd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704f17d980e0254fe9dd582a595cff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de94ba02af97749fbf454573d51b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c617292bc30cebafdfa7b6d4b3437405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02cf9f153dbfb5cd41fcda55c0c1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de19d39e1d8a7423380a0d25b2e7b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c55c58e463cc249bf2632a12dc717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2ba53dbffb3e8ed020f8e49cfb09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea936c6e0867778b30cc009e1b166a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915a9ba5f7d30db4ef48f4e6e5af73e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e3b939c5519567fcf573c3059f2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4842cfbe8d7877ccc0981011d37412413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a83161033fbded991b6771c84d19ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cabf29bc092a9458665735cb07e2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71471b03e48cca46a4c260a036c1b93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b00efeaace49ae614756a5624f80f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa5b7ea2e29a904d81a11c88fb7db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f428f101d704f6f1678aced52a49d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3be5f195a734e58099355f2faf03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad69d2dc09854d70223a3569e0a1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2deed22ef659c0ef1bc56966f80d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04117b422cece3136139c4379bdfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7349b25e42f43054ac4916fc64e39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eee127179e58c8e377153764706da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf64cadbcfec28079934243d2b2d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7097b76d23f713ee3534ada2bab5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf7aa2c863e291024bd52b2ddde1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005b9433771d33fa6c3a4f0e4edae5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6503df824d751442216282c76907f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b1436a155f2fdfdd47fbce419c6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a074739cb8c15845a2beb8d14572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a5fcda6af7724cddc07c1d8f686d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24069831172ad713c5ce3c55d6440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014007edeec3d3a8cbe2be2d04e2f4ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b12547c6f912adfcc588c71c024e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3b21b914cddbfb06b7079502419b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14dbd1cc2caad39cbefb291c47f049438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f5a3231ea2d179d22018d2075363d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343e3cc7e0a482035dfa2ff3a1c3e96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce612a53defc998da474fb2264331e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d560139e76bd3e299018658e8ee400442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7494f479c6b023292a58fa9dc784db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dced69b1d5e8340551a925f2ec4fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ef892c73b1be89fc4b0bcb3d95e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888f1c40f644d8dd36b70b968e0636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132cde780830ce9a3feb5ae3f5801bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814927291bcfe757242a68a10528641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688df163b87e54135245d6e4e1b98bf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9709fd9f45db373eb77960741dd5f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7ed780b7760a9c71f3c5e9563c8ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b839a69ae3c9dd34c22894fd7cc5be1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd81ef2c93d4ae19df1596744a7219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ea38667342c86966359bc93d3684454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f55786ca689d4f269f16b8a46b82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a7654db1570f5f926d78f91f7aaf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120cac2089d9bb071c0a349ff906fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57136c55687cd68469c75ebe82974458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adeb06b1f79dbc570d2ce5c7653d7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c805762c3c661eac865c7b59c58af75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58adc5613333ffd8c13318025ae94cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87a85a9f6c3b913069f272824dc22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609419852bf832adec62bc2e231109c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad1758c2ac342c8400c4d91b3dfbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa026d649e2c7cf7ad98c92e1bfd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d63bfff15439e7af3ee21c3ea552b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34684ddaa23012e94210830f9f264467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9572c8387e219654436fffe3ceb665468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828df9e7c5965eb1419c6a90663429469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de91ab525381d99db4d48170b2204d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b134d5e1bec8f84a3c189699fc24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250f2b13a425c64488958c85c564a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca9a5cf5400aa5f0bc71d2c9c784a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9add88c7f47951aad940b8e5c47e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc44a9a7996d199c4a57cde270b22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cc01614ea850cfcd547b1b71ff839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60972fd9b33b372e0e2957cf84ace477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3075b805dc1027056e9a597b58273b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c625c8ac6635e9d7e881a3250add479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acdfe532bc5a5d597dc8d3b86f1b6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9467ed1c018302ce5a5273df355c2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46e30648a2bfabd9ba2a9def66e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa091e7c62acdaf01cd1aeda741b03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8d5e559114ef6db1ed08e6ab90b31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4796eea94e8ea287d58bf1dc238de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d66ae2df44f145c9fc1d3879f5a62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f35cee6d35b36bf32f936a487a429487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9d192f5f372ca5f66337936daf9e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3672adb218ffd1044b082d148262c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e33be1cfe25f822599e6973dcbff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded001c65007f3bfbb28434cc21ea719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4debbabe0525d898f8eb838696dbcdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf7a9342e63a75c389f37739559343493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a300d28f38343fec0cb070d816716a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cda4433b9a91ba513816afb3b21fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7846f7836ea152ac92ccbf7c0b701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147398c643c0dfd3f30f2e300642f13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873fb9021c560fcc07547282ed3351498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3c93ad94a2ae35a92c2cb0978f47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dbe9fa0a706064c0312e91a7e971e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb0c461a0ee7eeefd09612d3f417d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13733880acf431b96b034b9fca75bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d7ed3305f1bcee1045b1084c1775503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f3f74566c1d07a2f3bc30dc3f3f4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756990f09265d4fd67114478cdeccb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1c492a02c273d24dbacfb0cf916c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747093c53398468474d061c488283b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a405ca3ccdbc6918466cbc14f48db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b24ce4f40796b52bb6d4f6d71ac2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573604f125c19a8a323484595bc72b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee5b8ab0104314f1f1f1511ac1f5a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ffefc6f3880f14437f6cb009ef8e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934df59fa535a642c6c5ce1b19e54f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c5e62caaa389ff055088be0f0d59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d306dbef2b8587de20f56303c4f36e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7799f3dbd54f5d12ef03114b78b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b9da5bdbec2a7b0039ae28827b10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064bd42ea000f8fdb090699bb3093c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f017f5c9a91361e3323e74fecad33da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a8f3dd8ce539d086a3db0dd2a61d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44c7900c08e1074e074942d8f0d21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad9d63d03bfb882f3f444373b2568522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1978e82e982924e8e8611d455aa3f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277205bb24b685b807855954bae9cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9fa0645eb7d4627e720bfcc325bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26b4fa982d4e6bd6f981a3967009d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900832f1ba14b0260b35bae48e226c78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc2257ad0126c22ef6a7da51d1bf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8186b594421379fcf0c11ad15591f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8828085c5d29dd0c0194c1811caa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406dc549c1bf8867013fbe46a0c711d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bc6dd6a4f8e0d5b3be6ba857586bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f2520882dd52779204aef32158aa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3b6ce7ecf3bb39e052e5cec19ee6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80360d8fb497351bd5d300b57280909535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256fdb83fa9f48349af15bcc5c8e80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b472fcefdffdeab6e0ad3a4d050fb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c0f3bcd846df529be75ddba77eb2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1154d9dc8922fdb1afd654439ae87f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf63de81d4dc933e1477f3f90515a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598ff3bfb2719be022ae65ce0cccb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759bbe0ba94b0e836babec93d235c84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24708c016f958cd5b111391b55627615543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed61a8fa03749ffc63470599c55a88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f3d1af7d1e8ab11c4c958932465c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a43ab9fb7657803db98bb28059d58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f6a61f75acd464e0aa234a10b688547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43930eb499f7caec55bece228d7d66c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a7e9d2fe096e2ae9f0180ae87403549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c801e47a3b415a2f371e094885ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8316861c6f12f3b874e2ec2d54ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805f1598fc318052ef6b1beac505b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9840a98901f9d3816db3814bd419ef6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8d2d206b7544474622c65e5100e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e4d8c58cb111a5c69a7356dae63b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372cbbda30bb49fc6dc9a2257c1e1e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7c9c3966336358f2d385ce7979aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a9b060f413b368c5417c006c1bd7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7afbbc8df6b1282d24011b2de2a362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9396208ba901be4ac3730d9517a22b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b0e5a22be63b64c245050479c086561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd24f85ab3fa78ff8335e3d78978e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c25f6dde8243e6a96109648483ef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793cd417b73a7ec990f49025ee2c2ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0a9be1c723ebf3cc6dfced2113c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c60922802ffee94c479d5043aa3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3036aeed7d0d199dc0c6a3a8c69b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910ef62264c1cf0645b5264c7bf15e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f2641d0b0f6029e721c9bf3fab2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ce6348604657c96ca953bc17b2ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8de6f18816e6fcb5b7fa8869eb19f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2cf04abcc7d5fb762bc1bb61b1b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3a79b89fa27d444970802b4670d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdab07b170f8ef43ff4eac6fd8147e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0999b8eaf54006813a4ebd30f50f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bb4ac358346703bbe7e454dd46d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f029b3aa29f279ad32358dee6e8bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141774ca92c719003f992fd8904bdc3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16771f2f067a74946f59e94404989579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7dae0d22a86d38b5a4e90fed5413b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93864d2176272ecb59c2a9682d36f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b67ea574460a589ea4c41ce497a24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f029a17aa1b3b37165bcedd6d32443583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918c691d676571fc2269fa6768698d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55adbf2207ce89363c257b844accd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22463cbe16d186abb913602650b2bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464136b0d257b2cb79c06621869dd55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55309c9616f436041240cf076b1c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93069a3efd2989d13de24e6b864f46a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1cfcd9319043f878a0b0cfde1e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cbf53b3c174da9790703f5779ccf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedcbff94d0a5edc0fb99448c2913f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f9b39df53c5a10ae2f04fdf25f36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699143f479e29c2d8904a7c5a91fb77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909e14efc1c55988ccf9f9bea651d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e06dfdcd71dc625f74baa42f59ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51abb9703a0feb9a2de343b48743b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d6ea8f51ab031f0f091452399a0e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46767af2af9bf95e49a47b6aeeae9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5deb6831b6f36912ad43a3d4131a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b22d58c0aeb279555740125b72e84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d3139b563e917e9d23c335c48dae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7b7e3061857077155de47b02717c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea501f09cbe3ca7755ba3e6ad7106604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9961bfbd928befa19101d0b3c657c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e41be341e3aba2f22fcf965d9e2d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c594207e477a23dc5d0cdaa7885f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f24bb2e0e511b5a3c1bf7e5808be5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139d59cebdfc43223f7accc71e7f2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b61626324cae862cd6d411b0c8f4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e8ad1da3ee7b2348eeda1d019580611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef14bf0ae32150f22356051f1922f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68041d903a1c7622afbf64376d3954c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007667a27f689abd900c57116953b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f45e7ec10c3bac97c14feb59b4baf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78057b6487c325bc529fbf01dd30f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe1a8971baef459dfca4f0278d1c80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10fc6c8542437f6f2fdbadda8a38d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a172577407b75b9e40849b4e770ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36f4e2c7a39c8ec0805b374d01b41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e16249bc01c8edcda4043dbe8a0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f316870da83add9de5b846375bc95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e7471ecd08bf0c241110e68510e16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641df42ecddd8014d62b6df14489d11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b40342217ba28bcc2fadfcd7b379625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3b178bd1e00083008e0806b76faa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5960c1d4ffd7fe82067be2f75d48c51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d24ed547553af689a6ab2aacfd8d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32164376ac3dc44d9edb4ec7460f34a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291afd4f80595f4d06f210c7b7adb7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539273524e9215b757000e22147ea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679f3b79a1420b701c18ebadf0b9c8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34adbf4ad178256cc37d41f7b3c6073633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ee068846dbcbb723bcf15bd1b06c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d9b5068f932c784151249bad57ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10a7362cad9befada1b8934013f89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e866281374c2cdc703b465f322cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558624a413d7068d32a728d9cb6e0b1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffd6c5f4b9aecbdd569acbfbeb97a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188199da9fd97573f2c80c194df50362640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649d89a2fb27b7d403ebeb9d6dfecf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7f0b6b247f7d1ee190b2c1bb84a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67cba9c93451996ec91e77b781ecb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b3ab80f25b98d99eb269be594750e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ebc8d581a7b52a006521491176051645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3752d028be02dcde088cbfc88d85fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb930f1e590fdce433d914cd08954f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b78f4da8bda2c9fa7b685cd2f908a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671dd6bf59c8b4b3e0c39cc181c1d44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e556bbd0d4c2f5ea46d2754c82c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513f9edeb6641ba368e26ff21b8572d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61d91b9af7fa87b2c72db8cdc7c0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a87cfe236af69ddfce970a317e18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382398dc34435407cbc437869e05d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb855016ed74b4df9b3bcf791a4c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ba8f54d1ae214dd665c33ac4630d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab54499e3ab6a3edf832603b59ae35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fbee0584587c31ec1b0aa7fe32963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e265e0ed2d0a3771b395e973df8674659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a0c61d9ced15ccec88dd678fa280660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069092cb6c7fdab2b40781dcfeb9f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d7568eadc3027a0ee303cd516046662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a0a6abf1d9051567c73694206b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fdd3ca88e5f14780c423f127cd10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119409342fad04f2eb019107ff059c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612803ad14a8be38c65c9c4dff2550666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb909509870693c2ae6502893ba5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf455d831b7f8b517565d5edf874b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3cba5421b64e2acae67f893b9441669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf08df924012b75374fe94e96f665670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258729b56ed483a7cc639ca6eb5970d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae543566bf2cc9e0017d3c2c0323b1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3001b4f9aeba3a4ebb16bbcc7fb7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de890ab0c3e12f71f7084a6c6a9290c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3ebea365a50e0ae4e9641d717f55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf76ac0f3f81cd632ea5e78f1bfba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d84db81019e9ae57fc46cabfe0ab12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a21f0842b25e63fdb6ef5d8911c5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e8b5b973dfb0e2f3427e734804fb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93eb54f209b4bd9ebe8644f36d9e25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a96c32cbc5e2496683007028f5dc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada774c2b1c9bbdb2e738da39e83dee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6ba0da0afb563f8c3477eba49470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53bd3b65693c467ca92abe3069d21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad707706a25350a46f699627bd307685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d75d4a25324f98b66cbbd5e568f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf32788a53199f45111d4a1425e09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274adfeb5593f7048626ddbae7f4a8f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985402284a7486513cbee224e6c276689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3eefe7a9d2ae0b8051d9bc1ace43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf0bb8816f570770401683fd51950691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cdc6aa67f9bd154eddc37c021bc7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03de4e98af4f06dae069ce5f1d68f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd3a4e70fb97218a0ec86dd2f275b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a558bdbdf9edf1968fcd1194edb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240c02428be7467f2953e24ec8cc04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737908a6e1fab4e2dc50e30dbed67f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cb28e7a46fc55f153c7959dfee8f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2033f4dad8cda956b2ab7e2a173c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a2efd90ed6582448fc4c90603af43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3ab183a7dd73fad5330bb67a26e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bf4378bdc5fd228f046dd6ce1d32b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd41b994de471035863b99bf6bdf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd8d436df95f1b4fd9007cf4b95e55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b61f86dbeb368663b00a52df5a0e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609efc32337f624a96404111710ff6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0ee1492289294c8c7c802d28871b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfe85ada8f5aaac18e618e47c751f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904653420b8c767c78c7f83e8229e98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a362b5ef53b9c1e0f31370a38dc71ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff4a26206812e8f9cfaf980e59b908711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1f0cedbce7ee6866a7f2472f3a6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6222db9b0a85c5dff4687cce757f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d8edde3a7ac97a3e9b40a6ecc0d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0582ffd9e3737e9aa3f3b8baa5ccb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231d4369ce85a049f866ed8a1f3c41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf3ebe1ba46a6ae3ded99a73e1a0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cff431299d596a2e1789fb38c504d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78754a0e34ee509ceba3894f2f5e17f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b14eb19bb79aab883bbb54e11cd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dfe1185f09069f2d76efa9a63f57c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f9e7ebdc7cd7d216e68d105c3c04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d637e4d6c5224952b36385f86a85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc253eb14a7690f4292a84967c093724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b9b853390e9355e38988749b12c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f69b6c4d20718940b257d9124a713e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc7fb6265df037b89e4794c819f03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09b62f3dc2c94b1c642697a3bc18f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1107f9a5db3d98d8624d002874198729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9664de4f77f27736175bc457a574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb472c1b60651e653227e80123f4b8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac4c5a37b94d28b5effbfad63c828732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ac1b6cfdfadb71bbafc3387e7a8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee91aaf8f22588df961760ff3d01e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26929d44d0cc1e2aca8fdd5372aad7b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3521e79a80f2d0a6071b22517cb5db9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ef694a920a8617476796d97e4b1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544bc94f100268b28b8486b92ac62e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa670622a146052cd62371906e6e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f79d7b76ba9dd93f46d712744557740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89408a0fa25913534fa49cb6093e406741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d616a813be14b4aee701ee94b3b93a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f047fb3b5ed2a1529bf213f9a936082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a6015a6963909c34f73d64717dc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d29d0524f3f84d59013a3f3b338cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7325ade70acda4cf18fa6dd0231995746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a39972375f0a48b79e7bbe6778786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d7efcdb07063998b0ce1707967d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5371941ed225abfbd94940080905749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be408667f22a278e5df96cb523e372750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6363afad197ed003c36a04cff637e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889b86969b52cc9868d84b66afc07e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4819e36623449177bdc1fa709c38d8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>