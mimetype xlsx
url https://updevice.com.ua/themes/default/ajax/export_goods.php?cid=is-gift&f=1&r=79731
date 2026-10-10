--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d253ae3951078be2f43f8d27a1b6c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791dba2f63dcf60ff1d48edb203ee922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84885ce2d1f516b2ffd104863f7023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea5f8f99c80277eb5f36afdf690bf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096080e3eaffbe2a4df8706b39bd1e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9cb5ba4c3de7fd336f15aded4f1596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5076f09f6df43dabe173234d85addc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c680645622511f3518c18f8b188308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee62c9d54b6b975f68da607cdbe7c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d0e392bad09192e32d4337d8d99010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5391ac4f75d8632ee46a8adc0aab65411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf7fc994366268aab10efcf5cd74eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68910cd1075f41f3a5a925469c21bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6bfef165ecba6cea0d7ea023c0fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b47f53c28aebd1259606903e0c29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0875abb2f56bca99f4c115d7355016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541a41a7a31be8b359322b5cb0baa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88831317676b9502ff64e41e5b28018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b7c6501d7eb4bff163d3d4704a0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdcc4e08e2b5d85fb90b51c30874de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c6d44879d8d2c91c25e3fe410d8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe9c2243b59bc7cdcca657cfa747d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359efe05e4e14cc2d70fe03ca907ef4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3583950bdb0b95d0e259ee8e717f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe77a7c00b67ff858287aa74f9e4bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3a4aef308518bc95df214b55ce9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c7cad6633d211162ac7eca33e505427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa2376f6d04b7781029b56f603504228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab235fd788e384a5bd58872a317fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933208f89278a2ac15889bdcced86b3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f593a4683cb8f8a5bb691259d53031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0923f7b460afc954284bb135380b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071878b62aab86f8dea2b6984eaf95b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a2cf434082520f8ba426a7a9d49734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd854d36ed755f1ddd1f30b5dfbe8a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aaab8e75df7283c0688d365071a8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6017795208902b4415d229c568f7c5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78bf908729044beefbe762afa8e78e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97c36893c80fcb3e54003f5ab30f3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ada99714647c150be195b9ca11711f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42367c4bd2e7c8f6df81fd145388c2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3510e3b64152e5e619f3eaf333e2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613e36d5ac35f54e6b0c50074f7b9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c070d548494af548fbdac2348b3a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069839e731439051f98c20e903ebe8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3667540b5b6ef5cbd4524a3102da746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f3f05489b92930d514a799504814647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b987c93df219d5be29590b0258008a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36015a4ff69bd3c814a5ec452f5fee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82373902b685d4be545848ce2f9b7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d09057d99f257bbaa6be085332678e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1656ac0d9734d4d112d39a88480752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee0601984b3162e6601b0409cbf45453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b55721e7ce4600ebb2804ef731ada54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2873f79ccf973fca1a6aefd9d447255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c348a3714a74b39d874611e36e4ff756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff08dbc978ec8dc1d33c98a44411bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673460b06c6203a7a97ded1c06cc6c5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7036b904ce6780300d701e586ad2e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba67ea1c46b99776ad123ef8abfec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66bf11fa1702e54dd9948aa125261561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da630bf0dad8de0e837bcfb11e13762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a999520b7ef6c5b54d50a0197570fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ca6f43597058181e672e369c281964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa6f27faa83472d042e7d2a53862865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a74f0208f5aed640bb75519b3d63f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52768c39aa7d84752aba8b634b56f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5803dd0c158cc1004ad95bb8ca0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c445a569f201e3a1bfc617132b1d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceec4f3e2e4c276becc6dd437d3e4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9757da9e79b5d170ac0b6ef9bf86e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7761987727b08670d34c95d75c66e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622582bd5885b169beedf7cfd94f6d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90769906aeb64bf3785d0ae8955db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0cd93385a63d4cd175de98bef55d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359083ff89ecbb03a72c01c76e568cd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7da6631b6fc61c66e58296fa8bfde277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cd57e271da9bf63e7f9d9e128caba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3931ded84807cd07e4515f405424b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecfcecfb8dfd9d990d4b95e05d04480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b35e990dd18b351cdc9c5b759bfc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842bb1d260f57ba880b5f683333c8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f266edcb51384964420f4011892e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8e9b36b957601d8e889e86a4704e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2025d3c287889c7bb786683fa408a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b6ef609dbb55731e9edb3d5421e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51550b0b7386292bc3872c659ee1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d5cf651317b676fe6d669a2fe32188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195c39f956a3a0cec4b92fa66ec8ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf247c90782c77be06644758067234d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13daf70a7db0cddd8e1ecd59b86e1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c42a560857ea3a18b92d5f9f260d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd258bb30d9c7985a37e87892bd32cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b41dfd721d22b3194633937f799bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70ef043f4c81df25c89b79a843a7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5e03c56e90c0f6d2db0ae806889696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8237e7f0a974f6b111b63ea6de1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d42f920e1a28cbf0221d94efb6f9de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1cadd475798197e34d8f9c1ff552e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b1e713a9008c9d431f2aa5c820fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd6743caf2fc1fab05c7d0434c812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1f9a00ef376db282bcfe471e0038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53617f4922a6aabcdff53221ef6010b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f447663d83bf903fe0ea67a66bda8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03fcaed6c7a419a4c252ac2bc7d994105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3684aaa99c3faddaa26559e14ad3e0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43fe3b02d737d9730056cdd7f4d0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1bcab215c47df5dc69966fc55769108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8911303ea3487421bd87203789bfdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae4eccac2207df714d8ebf37738bb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7ac13802798bc9fe65102e75b5a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb332bb64f264231a90d97c7681f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0225da07f977fe6e1d367150dac3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671adae5c890732581a5a96c8b2151d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c62068b5d391a29e54faced19004d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d854cc1e97125dd548116586709043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b51f6a53fd5712195b3ac865aaa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aff6b97d108d6755202c7b2c9772e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665848638ae9ed9ada3142e8011110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd617c9c244329ff9279a315b9a2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289fd86a1f520871da5bcbb5f87d14d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af72e9feb4014be5f5edb6b217b1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbbd46073a71e01c94dc45a5097a86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe64aa66107b3fc3f147c5256909b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a4a2b68e33318c1a031004595377125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4840f37639b8ecb59bd97fadb629650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fff5154d7f7ecf2805d4026dee276127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578fb5130def7027a3407a9739b9c23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8195ab86b6b53a1e46aad10418e46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7c4f34ea5181dceb8e27fcbc87f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e212a5e47c2e3a95d42974f01ca195131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da95b8fcc9a54e70a084ca1be545660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b0d6f9f5c2a5ac996362ee356b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0971e6756ef366c302bbf53c1e1e39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd4f94b921a443a2929c0942675fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc6d4c8706550f91774a0d645e7f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c57600ff831f8c89641bfdaaa70e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e69a1cada0af669d549df87f5934138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56371401017448c519da8bece00a5a75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae542dfde747244df7f6da659165ef1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103cb846c252a25dc58f3b6b2fd72c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926f5e92f27394b3502c5b61f38b572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5affa8406c16400a31e5b69f26c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6f4b385c0db19be100129d92b4d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81666e83dd274be0af11d3f08387e148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c294a7cd60536c2ea9453fc38e299146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2a9d3a6cf6ca88db8308af8fada21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e245b2ea25cf322dabb92071300f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d15021ae89d8b5478e75685f2f925149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270aa8f66e6ee371a0ae37c00efbb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d253e291aedd39348ca97236f062151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db46d1345650f754bbd57d9d4ebf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0a0a2c5ae2884cbedaf9d9bfae57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc0830d74065d97493f038de2d62b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a824756aa20f8968e067ef9a18cfa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3d3e38275a60f30205bf31b3d8b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52151e95e11eedc002d7ec9e1d81894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4da790bca8f17703778f1c29cea03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a706bc1b8e9ff0279d4f75546e16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86744c625222a40dd22dbb17952fbfea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a1b8b9325aef3e7665079727c123161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a544d2616d412cfd3dc9dd345a97f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549d1e1a949793702d084305ff7152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58b6c69b830d6fd229bdc3b8bce37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b7e4f842ee69f8fc4b6f7499075d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0769bab796dec8bb5650378ea8be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf306931673962340440f7758099220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0db47082158dd53b20d99b4f273bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e494d605e09280b5c5e455d8d406307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d4314a633de67519acc165bfaa75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a33041f83ca12bd5f7e2e6f21f738171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671f6913d92daec1617662ba2012d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f992cd0a7b3fa108f5c06d074f286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193cb4554de8c1f84cb6974c2d909c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637339291d3d555b96080a2116fd334175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef090a67e63e3695d6923db9c091c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5189a3a8bc0c4ea96085fb55227a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666744c90f35cdcd424692ebb0973883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5222cf5bb3d4b667e067c82a2052179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65e6e4e0ed8c70ccf411737af24f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5032fb6306689c709ae78d7078b1fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c701bb716f942c3a6b66bc5a6067e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193492975607f7bcbbc9ec59c49332183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779499600cbcfb6d721cde3213f9b025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb5fc4479356dc46ed2940614cb92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e3db200c0889ac1c1837455bf412186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adba6f9e62c52e0c31c13d3773fb03f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eecf1b0db3bbabb85e8c246ac0742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b8b943f654e2ede74455bb581e3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8468de9418141d6a964c84c09cc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90931c4ac543bbb811b199d812c352191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb5217fb78b171eb6ed67d324152a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddfe3fb0cdcbc3f5ef3fc98ee46800193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c0e8fa53f9a1306856c36daa32de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80b810b875529bd96790f6e107195195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537f1c3145d9983f89887661f1b5a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dcc4bc769dd1f221edb3ca0612b0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a287a16d02699409fb3050bd01eb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e13377a653b78030795805f9870aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58063244306ea191504a329ddf34f6d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c9f664f0c5bf3dc063ad71dee1dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97364def870acfa6bcb4a6f31cfd621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f078d2f8f595a775cc704c5f07a3e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a37d15fb69cc0314860eec9483b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467a82811f80387a259118fa021771205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be7620be418b1e46aa028ef853dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c0f4d3e02883e92d957ac8fa42f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274113ed02a36a15e7ed7d9d484d486c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956dd34ab432d8b57fc205c78b4137209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b8a0c23559fa38fb39ebe96aa5e7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884cc5dc63494cf8f06dff1625e9ec4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946cdc4a16d3b8044f3ffcae1a442da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b269769eedbddfbe1316fe3f0b85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea17c60d956e87c419ffad7d3d19ea6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c55a7251fb95d73b0fc6bd6a145db1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639f6cd9475ba6e7846e3af3a0729d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd673783da746959c78602c71b962254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e045f7c248dee80d4a06c7fb85943f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1a8b02c6505d367d3335b2c6ea6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf61dfd5d84a931b94922a56bb55c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a1b47ea27606330bd77f07d5add7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf35a145d376ba5e3e9c91c69c72b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4ed15612ace93d5de055a6656824f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bac633e24b449edcfe4606354484224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c404e80989e69d09d0e8dc6dd7197c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6d1df40a51ce99bef3dc997591aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ab77b8b24a61b6653a47e1b0fa99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26ab5e9709df29620a7907fdf5c252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec2861b84279148aa227fef03e91a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a9211a54567a56553adab05bba63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ff28c867442ca837baf91cb7e46a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec42c758790120b28526d7ff1fced6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511944478f5c1821f05d0f008d384475233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e439f6d2104dd769108bc4976d8488d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a5d2fe910e9e019f7fe336ff41dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa380f2fa20f1ebefac8c9fe2092d3f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d109dd47df2aca5ebec17959e96853237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363c25e8ee9c6789ee6de4cf6a61cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35052b1f4af942745c111c235cbe089239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64803b2f4ef148c8bf291a8810be8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181530caed12a287a43196842f0ecdff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182900da52e66ae289f704112f736e77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11630da03196e48f432e9145e6cc34d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769825f818a8ec67386870c5ac1b1a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b8643467da7c608017b3212c4de0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25981a24baeaa030a0d0e8d905be3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af24f017e0ce573919e3262b2a6b7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff5d15bd5d9aae021f7ebf9df0a11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e25bd09d8ea620952c4209d7d1a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4589deb6c867ecb1370523ea6f1e1a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1460e67016fe8a5488ea58d661d434251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283da0ed303cdb1dae5213d4f5280d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95e72beb5c40e212f7c74b608a282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa62a5b7201e71f2488d45cb04a463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb775a85dbb281604945cc3614167a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9423d331320c109f1238688e6cdee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed02f140bdd9e1d9944af4268872ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be10a3d2bdf9182e89a348471421d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761ef213e06425e94d6b337d7908df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c9d78d061ce854781403471918ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f29cffce2aad58f721df4815d071261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf63834b283e307db417cb440609c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361476d947e4a47a4a130844835dd9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064e58a9e20fb5c8939a95f2d22893264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70362273bb443624434eb5b3cf6800265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0683b82370342d03b2c5dc0da5af2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4d81835a5974e7e99b8fc83c6409267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307525b7556f5b44bb842a54b7efc27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02756d60938a4c17aabc0171d537429a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d43643acd8a86ee12bb449b8a6b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e23b33aa8c5f29506f79001db4b63a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e5590c74ab963a1617fd505e4050a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024399a51670a22dd52c5a03f91d095273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f83de87ae432f20c10cc4defc452274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62f4932657739b2681887e7944be0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523140d5c4e06dc6218ebec629a126ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4f8497de992bdee47cd5505297b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a221f74ca3b68bf7d2a48bf52a327278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e15052a0459b93681133b35ce521279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335ffb4443699ca9cc67abfa63866f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d0bf3154ded491f8cd4b39b9b838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590376f7a08bb6d67ec8b7ce525b17d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62fef2e6572d9ffd84ad22673857a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c8464bf4fe568d7ccfaf8c2e5a27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1946eb0c67ab8a92efe773974c5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a88e569ce5e75f68399177838dc3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a8c59b2f8806490c30ea37721369e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df991f41ee0c06d6067173c4ee21599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ea449cf5705cfdef06069b37da91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e02cc7ed7d30aab7d256dbb35c7a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff0b3269ab15308da1a1a3c329607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf8f94f66625a52865dc78b6cc852292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a540c2084e144446febf96a6e7e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d21c6ebdc485c91ace4c08d359fe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6663b41977990217fbcb302ffed9838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab73cb6d451c53984d0992bc7c418fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b766bdd4cb2733bd735951545afdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e39ba61bc68b86fbbb6cf5e33ed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32949ba91303a416b06e6980e2a77a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec50785ae61f8d979a9ebc619903f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574b7e92daa0a760d8d876848d970b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02db04b9219cc6d2c1d284e36e69f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0cab98ef46737b48799a7f3a348f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab64faff10ee86bc72a0b9a07b2484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b52c5a1a1f7b33337b7824bdabf10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780635b563f84c36931d755aefd5d93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e4ced933e08c71c6dcb9b71e93db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb7f3b0bf6d3c03eebc87c28c0aee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb9cebfeaf9d8ae98b832b4377bedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235583b35290783ceeaebf62b5b2347b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902b5348b559ed4e9ff5b7b1ec5876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea01a2ecb226375b493189dbe2f222312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa38b98ee09c5b64a1cb3a2fa6ead313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae542f0983caffcd8bea6e896237244314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c0adb84ff2aa07ced764d953f959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc6b0c536453d5d7415ddf9605275316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202cec6106a965a034a0718bf0314c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338537a099651c4616b0c902ba0f2c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f142987a1968a73e7c4f39db52c4a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84532f48ac8b2b116da591123530b93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73232d8de3326f76f1710bc56f23a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bedea63b3d74ad455392bb05e0e40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94bee471853b2c7bcd6774365d5f23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b4815634f4465aa3d8cde9463842324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d0e2cddb7ca83f1dca769d5224b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a01253e16b4cc67d4998db2dc46fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011803753af760addbf92eac7b914acf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444228e2aca963c209909dcdffef720328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a217e5176aebbbe4367e7f9d1ee8b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30ef315015f81971841bd02b130c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560388001948dd129b5f2cc7fc7bd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81318c4993007184c9db09afb88a99d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ab356b0e89d5403be939c14cd2db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f4cff94826f864adb7ec25ffc6e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1913aae1aa91aaa3b9189049d8faa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114015c95c88b6a38eee88112c626393336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1b664d4cdd2ad3fc608b8bf138a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5224dc94dae824f19c4d91217231d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a336d92f14f018f1550d7a83dd2bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d7af8d29a9f72f993530696e5c6fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b39a869be9b741bc3d1243c1c757a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0e03e35e9f476622982cc397dc640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dbafe48c057e49e7697e226a7ac27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1c95eb86941e44c4a4d5ca3c26ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360746232ca0b524a9a87e520f7b1f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b59780933863f5212868cf4b39630346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db9aec0859938c3474b1e98ca1f17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e44e498c79ffbf743432b9c0d1a3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed62dd6c1104698bd4d134445e7f84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f9da7444e4c80bf517b6861ec28a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53efc93084de6a01cc24ae12f65648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac1737e8b8c3809af011299d3b89c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e123fca6a5a5a009436cf53baeb4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfb9e7fcc44c2359bcf940c78e49b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36798028d828a5a7d4f1fa62e40ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddea03d04095d8db4bdedef92d3067356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080971b5a6c6966917f41148892b351357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2359f96d889f0ba5a5f88c7546471358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd6e9dc3eec00fc10cf8119da641a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3808f9acfb8fe304851641004809b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf3e708b0388e8066506de8f29e030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5ea9825bb13e02a9aab763fc0d8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf827c98f0657dffb7989fc4db2f9ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c7d41fe610830f21eeca3b031901364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc07ee2bc5cd1197ff3ba44066375365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2561d0fbc0275ca68173756f386b7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac9de10dc38223a2c1d61a386fd7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f042f76d8d4d2eb3b5e855b268314c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a062c1b35a5c020d4113573845f2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e1b48780bdf92171ecc293008a8b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2dbd5ddd721860e9926831494d57a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b2b43112a8011e63803a7b3b3f16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f39050e46774b206083bab52b9b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd3ba5d062d938492e60196cbad6e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863587a4fc8f47ac0a1dd4246bd5fd69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32270f62e534e5789f7f2b9d6bb13c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92029497fd2f5d4b8575b6221efee8e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271dd166ee9d5fd01f4e3d9915bccba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90959095d4fec2bb5c1c41f3c89798379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd31de2220c03a4a1c833befcbb0fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1984a7e5e92801e70e265c87409d40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0714b85feddfd31e4447d7718bdd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63c2deff221cf9a80674090d38ff8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e96d83457a42abfabdf19199fb616384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3652c4f526883260991a1d1a94c8c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce56541353ef997d19b90bf179eb04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070568bfabefae15f448d262a79a66ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1ecfcf6f7da6cbaca9652f654058388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831711e4dc75aace552174cb63acae5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069acb237b1003cf5f3b0393740d1e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716b742dc2b61d59b169ea85edd6ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd29e9ca7c415dd5efa1bc4b927c95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce57ab92c064b7ce5c5c4ee41edeb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455fb542c5b355e2ab1964d98b26411394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7832d02f5bc897d2ddfcea7f204a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c634be25757d3b35314b956572d607396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215c631fe5fc73b74808c015b77208397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf018350c1865dfc12500323be94b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602fc7a6525191256f0070c61445b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e280427c2f80d5dd99a4e155fb84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d492a7ef60f8f18f1bbd647dc4500d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489b2ca0f176621d419f0d39cb8ab4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad01108a22e9a2099054f023d8167403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99e283c99b2b6cc92ff377eac5c71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e67597c43ce638e8608c3a37c1b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5aa47ff59f59664669cfa57e1c0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426286ba5b069e862a8ea8b64aafcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa082c8703bc4a13ba6b7253f559f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5051a3277c31b1c9fbffd820bbb6dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b20f0321257e6a9768b94013c194410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd0d7dbd230adc16e9e154bc8dd06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd4751b7e9f65671cbd833096e7d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5595f99dbfeae5b6c373c5f1c70e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb4910fa2be4c5fb23dfd33f72a827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527d77f4bf19364f0773fb55cd5058415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b77a9d9f136c84cee72c37464d86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224742bc5718e4061e0fbd7497747b53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f2b3bd3afbeabbe30968b2b46277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192633c86465bd9a2125f9ead5f460c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28bbb14078a6710b870004c991fe55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cff8fd40eb9f5d54e3d0f444d43e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df174f553e09295080cb345bc3354d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ecd9c00411ae6cc9ed39603084a45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d306b9bad67a5458dbaf6b14fbd12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad15b29f5822114db6707175b32e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d4e11532bda834d7a154f110faeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab95e66f74d59af09de14b88c27a43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecfdc4e64b92b088aaee33dd328706428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94dc740511b6fd8d9c899e74e43308429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f9d9ddbf26a48f5834b7834a7738c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb838d9be5853320d14602b3a4ff8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9846734f769c09c43e0aedbdd1d08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9b1ae57914e643fcd5be1e35afa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc738cdaf5ac05895218ad8cb96541e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb742469e953dbc158b78481a1e74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db253953afc5681a7debe73399710a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c5dd87859bbf8aad0b01d0bd93c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84a76ccc571ea85c9a36557ef86b99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4cf859d781d8bba274a342df3e420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0689c8fce87d65a9c11b53b39d9271440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a76c814eeed58254ca1f27f20863441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d79168e3c463bcafc21783052d4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fde26105955a1c2c0b5d19fcbfb7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e6be9e4c500b9cc92e5c7862e249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe095606874d14f75d71ef5fbdd24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5186506c623855127fd17ff2867ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382a86834582ee5a5d7636356ee00fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d032f801211ddb9281c140a58623f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1af49285674794c865bc846757204449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ef367e3dc990aaf965cb4c4f37de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa870ac665cba8b382bb34f7e8aa322451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592f563a0c685027e68248f6f25b172452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff644e2f92429347aef47ec421f37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c20d1332ff31dece49950783f07d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee97ea2c4628d20f8fa451839db846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb4824f49801936116165e452ee4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aadc8f1b268a33e76e4d5b606e1326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6dc05883e5410b03317e5cc01e1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8357c40ae5ec26d7951e9e908f6ff5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c2ee4a5e804b3ef04cdd4d60d7272460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14acbeec46a0945bf1133aa812cda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1a0c52f59e61148584d4217ef92f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbad2bdf75bd82fb9b1e0d81c79333463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef16b80977de69a97bb21ff4ae76983464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414226d92107d5c36b66a16bfeb318465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8cd225aad2e2f70289e30ab8e5234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45572b036aa7c2673a834598e08358a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae87258263c61a16551adddf5fc29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf7ce5e3aa7f6a5833ed4cc06af5a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c04187991ee31fe3478c7380e350a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d3ff5666145137ee9988ec8349fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781eb7f58f7cf4bce7b43ce5733ca59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a68afae6ed7e801696f3a891b033473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651a929a3fcccd48463884804e99e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721c00280fa29796eef9a005161bc1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cafb0f95a8e29929c3a0b9e4c12e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33898dff64046774b261088505d3ea3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f0c2bfac2c905349f4d45b33de1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194be87e0c746d50f20be961cad591be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414012d4fcb5fe7c8918c07d9860ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a642fb5401a22352124c95d9612f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81537c892c58e487845e01a8828736482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92a0d265f77127449e346a0af25b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426117047392b4819c947bc99027dcfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c3bf900827b11992cdabaea5ac00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189a6d841aa276fed04de1269249a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d0b3ae538bac1ad8ece186061c25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8faf2d1dab05d49ff6a20cb07b6f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609cbd924afc4705d04d602644b6c63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d24699bf8efcf6fa5e6114e3317b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aedd8f24781454d6d1d08964eadbcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc55457cda34e8fd31d7ea7b50eed9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7be3edd02bdea2145d9845e3da92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6d4982131f659094821dabe060c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff768cfba33b3edb2b2dddb41ccd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de54cb35ebd85a3783b04f9f84721496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145bdae2f83f51a07ffce9f0efa685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e170b050ff46cd2f9521f6be678887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a920482a49b14f3389121b43e4adb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e97aa63f2746541ab404d65cd39166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46302f3eb921f6c33ae25d575d2fc07b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df444e5d2a813ea27b5d69a75c1f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f59e4f60d7bdcac8df4e1b88f38a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b790aa58f91cf2d7764fb37233a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11768787a71ec8951e24602ab7e68ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306023c8f54135cf9a4df26736c0f899506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba827ea62ed30e0d39fc875a241d90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554baa8a206d1ca62e7d22285d85181508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189be8096e47b1ef638f2aac73b8da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2670acb8d90b4bca896d32dcf5a5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558d42f9ab3537ad5760fed85d86ef7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50cf4bad9d32fdca3ace818c1216ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d420c8838377b86027c3dd5d981a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473c068e807fca61e560f26d27599c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c1f209c479b72d0386d80a84df23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295c204be9279dd9fe22e19835e686a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebba6450ee497ebced5133dc4c305d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ff1359a70ceb0892633d959d7bd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f0ecb89d0c29551b39dc0b13e3b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd0ed990bdf01fe5a002e8856f17f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5401931b346c39ca4c1760d7b695a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632869d542cc2a2203da4df61d4183bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f93e08a520a60ef80f64fbb95fbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70579f94b6d461108273ca2659a2f8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77208dba2fd342dbb0e8b680f4e92f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef9f90e70b12a0b0ae596628da8ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8cc55dd2328e0b4621b861dae643b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b877d0d912ccaab7475b34b1fd1914528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8216ae5c4ce3cee6338199c33ad117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295b3f5c4c05ae39a67d3e8f54d834530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620e906f45c04918063873ef1a43053531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472221492d48f996655c52647d8160532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8469d98e09d4df83aece73a62a7f87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f702d365d13807073d7ba0a9ec9c56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c754024fe87d27da8918940e996c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc8a165b926fc3911d29aca2c535e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46385caee4c9ee48665ff1ef811587537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f4824d43230e61edf1109b2770d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd4a7cb47e00408b243dc7cec9b7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfd617065f3d618a6f1061ebb946a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35eac2b4f314d0ec35b8f445c8cf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b345a3fa0f2d21efc9ada0fcb62c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952be30cf26e9e1277c123091474f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5251991516020537d3420f63f1e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c9d748dad680cffe7cfa9c69306c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8d49e5bca1c82ebdf8b1d40e602d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d642d744bf833ea4b270b22e8ea452547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4340906a5217178af28790450fefd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8161b2a9621693e45d94d76899eb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9c68f422fbc62617b05c8a11a6d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c169708879f42e198e3a1219d558551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2b8c9e5b26a76cfc208b03d88437552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7036e586268e24f34afec6d5649b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd934280729b536c4d9a8e55277c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792bf293baf1a282dfa4c2aaa9859a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7304921bf24ac74583b0df7774f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4be267eed01a53aa1da11d0b845b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a838db3239af72bfb0f10a62a841558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dec5eddb1582156bdb544e1f0ba2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aed5111cac6e58d33cf3c531a72955560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e933b4758cce2bd5aad5c99292f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32a8581555b3ab42dbb33684d02f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa637144b60fe611b8281673773eda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e7899e81f1271b6f0ee54219eb4a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50078ae7118f5d245287748c4e6a70f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff842fb6bfb8529960a0752c9acb9b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b66695661eca42490aa63a7418f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1f82e173ed939dda47745e73545a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc45bb267fbd5b0a8782ed5229a059569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca94e2df1862747fcf19a001562c9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f208d79216d2a5510398d3e19543571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee49907d5d6094b825f16da1f5d38d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26203890fb60a535f0420db9f9bbed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f498ba5cc368888580a222838187b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b5633ebd116ddd4dea8a13e5bdb89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6bfcc4ddd09ae38420ce901dc0b55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0092979a7d1a546088a93d99519a0cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814e6b37270feb52ca6e0412e67d98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc0afd6d78e4a38bc997a4ce3e7512579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4ca9c4289e505f921218babdaa85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b8e1ae35429cdcb3bf5d11dfe39c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc7c801f6d23c9263fea093815f232582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daeea2f0da9abc198212761d146b54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9fa38c1128027b1873c1a83b22b34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139421385995ec006d28b813d4e361c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d8858c667d0d18f9dc5f141890f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca03c7bcbc6c3da98395656d3ecb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb239475025070e1d29dab8ae4a0af0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e833973ca17c234c0f0224561c69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e24508f98831a6f44d4674ff062c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0c009d8c47e6d10b00fbd19198c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463867e9e1d492de618f58258e13751b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5734a8fbc5cac08e1f9b8a24213012593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700480435d4a404295215dcd573625f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee25d55c803510b40daeda8e7330de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f687370ff07ea6b4f64a28149e28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d139bd361b0ab0d552345e5a8c1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b807d4fdff6eee2bb706637e646873e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c42905be569b776a71e2a7d1a6e211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee36acf56513463d4e56ea87b2b5c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9edf16a6a5c4afa721f3929cfcead601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850131d585045e7f3f1605d2eae6c11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce68245e977bc6068969ea8d19778b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369300b2ca8b82ff3c6364cc377068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ce29326e7f36b8832eed6cc41cff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c1cd802d3508952af448ae9709cb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906378a7f298d55795a7661b68cd4e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3a74fd1382efb29321263631990a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574089d7620c534b29becdeeb1563f74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c03e1be6b3c28bd1c2c24985075f59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb513aa70340f43b2dd687c83075e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a77bd29a40f35934f9ab195567343c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593649b749511910dbf63cceeb6616a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e946fadf7528583a021b97a98073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d918667606aabd9768b0757b98b783615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f97278c10d630a963c375c07cc2bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91bbd84064097bf8c71089917c447617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b437b371496811f46cd1baf5e6dfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec6222b6a260e04f3ea4c63e5a2ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e49121520296cf1ef34a0d750e393620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52ea5cf15dddc4ec904eb201ba7ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca84b006bc7e214afe8e82fe9302a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37fbd43f7c59348b42484284606668623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6302a0656e7c6da9cc50a8d4abd497624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974040fe35e7dce05aaedb91f1729374625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683928760722ee2a40b14805a241566a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8826cf9bbbea15dd00cf1efdae05d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380c3e85cbdaffe6ecb6e66983bba9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c902df005ed871490035fa4a3783629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd127386498366f1b676abed82d6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ee070bcc5cffb99cfbd74e804a30f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c5e729041c75d27411acd5906372632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf416e65793bf9a47925c02f8e0fcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e84cfecad7039a221760b6582e1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f624dea29bcfee7c41e8bb3a3dc0751635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396994776c144bbd8cf1002694b222636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5fd7fbac6ebf2b01ce512efcb6cb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ae247c76fbf316f22ef285a4212d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506f733c5db0b7f4ff992937bd0a3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948633986bd183f107859966f0a669b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1851dce7efbed9250d41fc09e79e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fafc3d0c1aab7f540ca8918b98ec8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52542d49d1be843358f6fe3a29f6297643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695e1dacc97c714c96663292057534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e7dd6b85b296195b673788a0312b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bba9260da42a446aa474c979d68ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce54d9fde7a956264288f269e52c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db9a2083b733c5b777fda15ee1996b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96d875839c8b3fe28c72f80335b66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538dfdd9f2608fe328f6b89f7fc5495650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebfe56d8df0b03783e635ea9f39e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea94ffc66258c94dfa6da5d561cca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c6c6d6af56992e878d6db27c2262653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5e2f3a87c92c07fee98d1173fddb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107c182f3e06af4f218c0454694998655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218080e25b510250608bb024a59096656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e109266e35e636b3cfcff1fb46d955657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b9a91cbf4c193808a312a4f3aef6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3c5fcc1c9b7e29a195d47b586c38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff3ac7ad6293ee32cf1dd3913f336660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ad19796d9033975370806a7e1a14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79db7e819ec0f3ed69b9f82ad65c5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25826ac17bc3bbfb2b2519e8b82282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e01dbdbee55c7ed29ca7113734dd6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758db3880da649909f239808b5344d24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f687fdae4ae6e3510199001d89e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf40b00d4caa1a864838fcafb09236667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99afc3e3557078f9ac5b2a90290ca0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a768767bfed403a38aa9d55333cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3baa4e5119ea73a701821cd513fdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031253905c3baa925699963725ec850671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4491d36bbcf303184884354e3d1456672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92db85d932a9dbcb89409893562be6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd361f1ca628724706b6cbe411d1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27166c506f1ca850f228e26c8cac99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a04f2cb8a7b87904f040296e8c6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2f89c78ad79c697442b5c131421c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ea7e6960ee832bff6bf342a369f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef118e6e0a4c4894522e6622c44367679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a86ebbfb8197fa36cea17c735b0278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce23f58974f49ab03ffe3445b0187c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671b9a81ee2eb80b3c4bb3c0ac695d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36b176ee567865a87ee6242aa1bda1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037bcc9bae4a8e7b9deb03754cd3b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a938d768922421775cf2874dd1e1380685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407ea9163d683382a11a0b30e234af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4312952e372a75cedb97d618e397ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81e6a13372cc82ab4f5a1cc0f1951688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e90152a9a15807adaa70368e9dd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5be0c4d3c4cff24816397477f4bef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5a2de5147931c30bf9c7d59e1f770691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2010f582034f45b7c0e8314663bbd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03660217685bc13943398bc7d43cf9c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430547057c4c27aa2135e6b317aed104694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba27fa8c4a3bd1c77e62f98d0ee40a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396f748924ef2a29a0c2ffc41c5182696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002a66d426ae95f8082cdf8a640948697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285ca7b44850fd0bb7b28c3d3fe895698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfba63586c4e7c9b48e151b6a23327699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f754d1ea2f804d4a9a299d3e8276d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9830d1ec5431a8235350c16de34ec8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bd5e99330d0118466962f2314488702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd6ec4d50d51bfb6dbc035d01f995703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131ab8f5a2dd96748bdb20411602c5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a64ee16832a9252af4abb0dc319e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd55105c38d0b9e04f50084fcb8e6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c637a86c6dcf48f2ddb151a9e5f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84578255ef404fefa6ccb1f2e9d24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6193b3d1c89ddffe8507008b9478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ca664e8232bc3960611c92a84dfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78cb3f310db428b7055b7cf20f1a42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48cf8aacd7d1c820fcb47944bc5780712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a832307d3ec6f24e7dfd09685d7541713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5dcc1b26a3a7b6803c5151513e77c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb26bf1a5d17eef3a773d99c2f85db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb6fd56e54416bf598551c8bd15af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf707e510ced3b480a82bce5f3ee6ae5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be423020fa29f80aff624220948831718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d461f6bbd517aff2f5367c30e76c6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3496cb7646e4e3ebcbea40b8c9245720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1aec80f8a216cfe51b5f80a421a70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04b63cc1338469f9dbe88cf6275d95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd839ff9f9c8d29212dc9489c1921c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c839cfb5cff07ef858d3adc2854b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd5d0d353dc0498d7c6c1d7e04c9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6a0ee9d68e9e67613daad4a89f66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f68980842dfd1ea23fa9a20838cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a32b5be581e8ac0351e35e3c9c3d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b2f9b7c3961f6c3257687b45921a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270fd13cb6939bd5b32327d04c58a4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d1e709264063080127fa5af83d67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78a34da30656fbaeff8b595535a69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9587bcfb8b91e1c61615acf6d6bc334733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad83d9649e66e75f22171f7f7c8937734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35efeb1eac4baa9b5a1d2b4aa842d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2870249349a4c9750351a658470dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee7a6eaf70be7548d64d529b1ef460737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc592170e275af9326c8f37dbacb492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd183bc0641af1bfd08214646056e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501475781d4b9f1f743aa994fe58da1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3deaf2f73a3cb464f955d81825685741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafcb068beb3ee738adf028ba64034742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bcf3017b36e6673532415b9edb4d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3205fdb5fc43660bb514b009c116744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d26d165d71881389862db136ee311745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e21b92197572717cae6efe4477150746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043640bf3fddaa417824a1504b19e55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00179a766826eb41c8f806a1b0537f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72213f0c5c3b4d67e23c00ea596528749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b87f4d1a6cd396ef302597611f2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b112578bd630a4019646bab1deb753751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b50560b2979b498ba9f541d2ed3b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd634b1eb7d38d3d6ea3664a16e598e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c850cdbe0f782f0646f23fb153ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549824c097f118b8d71ee09c2733374755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6251d42289c11d7ece765a368215756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0af6c1409bfda4ffe5d5974d76e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41054e562bca5b5e0fbff7511d71c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1931f330b3ded362badfc38793e53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10bbe270ceb32a0a1e3ad384feeb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376baa4d75395d4f68736ca7f93dcf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff860dbbcb2f5867450174d7becfa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f39b1b0c14b0b77f32b82707db03e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60d7f3122511705635c40877b78df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933152e05cec81e93c223a3f0e9d60196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e1f41e83be600fea2f0c5c8e31ca27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c87eae969426e9438b09f757558ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a49f6fb4888024afee9594ed063e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed299aba00bcd389c2caaf855335810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e0af550a0760d1c40b2f18086ed511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c6cf2670d78c6260a32cee419ac2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f717588a6fc079a7c9a72474caae6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c0e6bebd561e591981f14fa64cfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01b54959c1937a99bbd7fbd6e5bac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dedfc0e67f010b9be7b1f975750ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185e26704971b75a4a9c8063c6331b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06233389e2309510a434e4f0ea95ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d19d357cab5799efb910ac31576319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8acf60019062bedfad32240e986a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e5b87aa4f34810e4e4e253b85f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cf25cc59959f51ebfd127283e4fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026d9768388aaf3530c726db4517dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ad42e25f762ef603ee45bb983a9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c2cf537bbe7abae8e2bf03ad365e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d7e5503ee18897581dc09ea61d0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b928a3e8b2b8a31d94b2b3635496e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ad3b74aa0e0753555d5f330074ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53467c138d4a1d2cabbb9aba5eaf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b8bf00cd297575b1bd55069b981930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35421972e5ff012250c2b9e65124e0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9d9b1c96c2ba3751539e57a786b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16711dadd447633f90259c632352c5a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca06af1a45b8414134b287802c329134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0aff995a2dac383c246fb7dadb6a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60dc8f9eb9bd4fd676137d6203a98c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a00d8f0d2847cec4db44562a80c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d942c587d58d1cf9a36787f526d69e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca00accb5ff9334a415a2461c3167339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6be1c270c8abccef88eeb10ffeb5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449984edcf4a4531ee0f6bfbe8178f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcfacebacf7717b99f25cbf4827d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ad1232066d5f5309beb33450966943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451576669bf2cd08d0e58662d82a1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2958d5ad97f589a5380f349f5895d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3911a932fa7f7b318d514ff84a618b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a51202fabc70527eb054987eabac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e8237be25e373ae33895044fb56cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b93450e7b004eb441d619e6403c8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29afecd3df3ed24d27f4f04b579c1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a941ca15647d130f620e0c7a863051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d789e0822826fc3611672f24560b7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b64a13f8ee4c6304669e378fc33253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d47588fe647184b63ec01ffecb9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6135d724fe80c87be58af2e134154255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ab0729e8d0e8d96c3c6b5f07dfd0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b78188672e0c6fa0777ea8b69118ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd92313061247d181a6d0bd0da34d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62ced1f3278d4cbd2e1c9e7b8852f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed91ead3681cdeb8e391195491e58360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8368b46f2bac5441200336e0a77361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f9cf82a092349ac710ada300ab0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b73883dd4fac1a52830535758bae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cda9c1019cd2e88c991f33223182364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d0927c9b5fec5ccddc459b8e971765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dfd1a6557e3c54cfcf0330560bc5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162829aab9055677dd3be3507836ee1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df87787fe0040d902fc1c13ba2cfa868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ef773a3a84e9c3f06c19955580f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a9dee9fa42a79aadaae17246617370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6f14bf3580a863f6b33965c68426571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb7c4a4950a6515378e9997b178e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0d4d4951af02670b1ba943cb8f4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ce48b8943b18fc42b56b64d3bfb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f0b62596cfb9ee6d45d9a2e73933175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aebbde25d6f03063cd9536ccd3c19b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9490adbc58648b71c3e3de6beb999377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee194aff4ed699c6b95124afe3e8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c8d03af3b5573e6ea24e53260b6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89852ee634db9cfb743880bb5e571180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb62bfeb9a9adceaee1a18b598dd8e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a016de70719f8c04ba79b3e59058feb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2477119551b03aafb80c2a64af4c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b568e00609c1b44bfa3d7d030bf53784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd49cdc7292ba0d846f19a2deadb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e31214123677356d791b7b96ca7ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca94a573a8dba1f145bdd687d119d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e73dbb657c57bf70aabdf792f53a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c06fe43b2fa9c2ef2aeac2b7dd6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e33fcc70133ef7062f77ca14bf0c8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d91bbdf62f02d8ec5f6d7e73b462d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b46ec3d8a8d3b82ff2b06bdac67392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0af14e6c8a56cdab3f6c69c79482b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac85654a04dbaebdb4a6f8eaeb847b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3b54b15ebddd0556a5f1b14304de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f5aabe43b1ffe7dec3d550532005f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f120bc31b82524a6fcccb0eccf26d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3b4005fbe6ef1bd3ee542448c2ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bb78bc2fa80a3c8b9807bbe5872a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a00f77e8b32c066e0b1e206c30c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8df989cd04e5ad8e5d4281899d3335101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c374567ddd05d3610b2b07ec813d37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184749002faa35df373b095d8050ae61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29028bb792b8ee169b7908067fccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2bab13150231e3853447fb758907c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99142303c2c229146f7b0ba917f5438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd81e2e20c214a658b9efc151003ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08a142532a31603822e721d097c8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f59d9001d906efcc91e64c4a2625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa397cfcd7034da16f3d706df8b4983110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0459d82f8faa30a8e87aa45d05a50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eee82e81eeade84286af093b419cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e1d05537584aee9d31fc0bf2b8374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad401ac6a795fc6a7dbeb6a6251e40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b335b1380fb16ad9785cbe1417b9a33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f8e71560faf726e3bbb5b5e8ea97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5be924e84f1416ea4771b349a7c62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e5257499eb230e814168b7ce67344118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0142bba93b71102647e86c9744139119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d170a89955a4a0f5ad93c3c98a8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15d103cc2482d340591ea82a4b48c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881c4e3c7c4e69fa3ffe89d55a93dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9b62494bf12117b97313520de29e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bd64cc89bdf63501097997de67131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf236eaf06950e19993f6f17ab1c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0bdbe45a6d6146f547eed2a76df6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c9a9b002bb0e6e4c3856662f8461127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f8b1e12956d638b17fea58b0695d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd99758c1db20fed898f9968e61fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e047334c835b9fba1b1343a4435e5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d284912856a672af3fc9c82f5ff3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586fb1921856df283a09a0f8432355132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b6999f89e47fa50c882afe9201159133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57efa8a6fdeadacd5298a99233bba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762749b2a21bfcd23695a011871a512f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f29877471db7bf6d719d863cff5b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af8fb3a31d8ead27862ce7c85a83ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d46c72dd15c910b1aa909f35dc0af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96b6e05170fc3302f0b2f67455dc30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16ce0b591c7355d4148433bc6e5a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309862e0295e71754303ecf1162162141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6672f368bddb34fd914103540e88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5b8e64a7bd9aba8dc19cdd6857e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd7f2272d7968317d86a84421dc42e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fc01c011eca729233384f4b91cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72e12db80d7e5c8a7e8c8c7554b31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee2cd09f07c532900baaedb33de36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf62393c61ea3ab4781fc9fcc6d4e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23cc10c52814e127333f604936f3ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5596cdf2553d4ec5dd164c388df23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe6fe8d240a2f6e5d9680958a3d4b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102e8461d55817a9f06f4eddd754bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b33e8447a10eb364839d79ffc3901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40995407ddb1c7618bb8358b1648d88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adc807d9e655d00d8fb43c3c2c786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ee4bd7ab8a7e815f1979a6d9532a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16fbfb12a2fb635c295106f17f02a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9776c6c289519aa7f6017d3100580158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c29dfb7c0eb3731b43de7b89c2c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e31a604bf82ff680710b413513331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb8d0959b5b16d9235fc2054500bad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0227c03da355eedd1a08e1c8798f06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209ab50c668e1511adf2d676aa93882163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130aa8c26722a2232cba91f54b8a90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae61556f727d7308a2ba32314ee344165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c4a4a0e5e62edb271e004596fc7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d73db14732c2b9144ba823b4b6767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a816b2d83ac9a387fb6b2ac9b4f5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf60b4d9eba14b3929fabb12ec8ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c6328b722f45ac9703bec495d2b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924604703d9d365cda908fc68315c87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5421cad91778866af84765ca4f2834172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefae036722d13ab66aa734f6f756f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e75f6b04cc78f2546a612912335d20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa6de47ef4b3ef370762a55fe7494b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6533084d3f1267749ef3d636f06c5db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef40ad0963eee07c15a5abf8a5dc74c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24029f54c5f5a83ffd2fddba53b83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60488b2585127e0e7280ce93bc87ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ca811c775443d6af226a8064a51d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75f6f43cd6e75444383889ab3c25a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b884166fc4c96c37fe493941ad1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a9ec3a19ff37214337189e1bce22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce7adbe4bd0fc387394d1260776dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0e6cdd34e9168e76ee6ee33b722a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea1f64cf40d577ba21ba7794933b24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b6a71a1a58a902f91b2a8de1b2a04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546a6b448ca29bb21fe0154c9f4b36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5e961a911c0367b92a8d6436e8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420821b8e18ffbf48f07ae00d4bb09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9c8048242fdbce5bbf7d0ad8b6a13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253500c397480d1dbfe567001f367b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135f6de6caf04aceea82160e37c266193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9775a955bb18bdcc46e9a53a0d755f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990023d3ab3170b97eaa91a628ad1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb03c3c1564851b2801937e3490c77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9f618cfd8e8444926c12858d1766197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4650842f34896ec51f5078456ed99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2fcff888bd4dddcc1d3b258bf003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb14a2895c2338e95e7fb25e21bd1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf10f53112410cc2f07b785f2cb47cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ab1c9da0d8d254d06c877eeac5bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef97ec9889c04648ec3eef71e15c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb448d0c77e210bcdfcf1e77ceb37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a392e270f04b15e4ae7063045ce4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602b5a224a11e52be0c3fa55f547d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fd6190ca28b490d313562da479de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb05034fff32fa55f0c65f7adaaf16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf29b636d865f9a7eb4cb40c4cb556209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2e1dd0f0be6b5526f5fecfd391ecf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8b012e535ef7d8514c83f8c4563a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2574287acc339760e65691e8e1bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8a5fcb20ed8c88e21f939df2905b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9acc77f467b2c81e8050126b17e677214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ee5812910d1aa7ab560164330bd37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0c65c16ce8e6b3d1fff29774a880216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1090fce4cca17f09243d3f36c3aaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81582cda162ae97196b4bfe9bc578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980e3ebc20b9b70081f7cbecd60fc09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189dd26f3e729ad469180724ad6a627220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b774b03b094f3c7b0543d8366b6e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba8f563a02e0b7ff1c8d367773a83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf669753b31c181f68eebd962a4a938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f932b98a83445c7e8fa6c146eeb04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8e54e270b4b0650d14c91fd56a8f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569aa7709f4aa9c484ec22a987d1a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb731cd4f1b9aa58f578082875e0e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d725b8aab040efa376f5fdceaa0b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ffd51acac26ca83ac07936149861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045fe81179eb1b0d020ff5862470c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac696aaa59808486a8ea6f16a73e730231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d171699e20c61913de6d185248a22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7bcefa0d1490227c0fa1032b3c97b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5f3d590e73364ae39af32c31fe9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8970371409afe7908199120d6254235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de1631b688461afc46083858e3812236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ad811dd899dc151327510ea565fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd5820f6c43ca0fbe36b685b8ad155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90806c6626a38e7bdf320bfada06110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8852362f7421b9912f0a82f944803c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102824bfafdc706e51d4dc055af06c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e172bbea88e4ad65a98df631ed30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60cfe9e6da19f3888c0a660ea35379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0933ad921d9f602b4f336886108304244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684569dd85009c9d172ca4c495db1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6d6691e1639297cee67a3dcc19ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8278eec597edc6c8db6db8cb7646247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ecf9febcf8ec9806b6725baeb6d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602fad8e46050036c52880202b96395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89704b15d031d414688589b84feb6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23461a81c8e3d8823bc640d05174a41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977cedd1d763cf1f3bf923f6a173aa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea94c10f78d5f7e895d1338dd81371253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6b20afb2e8ce4be17982322ee6739254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9bbbd4168e65686aae8c43436ae6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e04c472334289c813e55682e187d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376cd2f5d3ceaaa59d8c7a1af81f441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec03f7c8dde94de8f2ee52a62d835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc67e40b748edf492d46c1b917736b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a4c0f6e45b6da8322855297690b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97716f056418df51fdf111d32b9fb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f350591510458bb332de27201665c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c928ab24f4308a1f4965838b6ea8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5168395ae221e0e89a8ea9467455264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2c544d95487ceb1111716d4cf136265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a7b57cc91879748d4dd3db03479f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70d41e4d244fb7f0f13c07f39352c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c92a71628c340c50edbf291f4e13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b98f060f426f1e89ae97c67731a0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a79091b0caff0d2b29cb84e2b9a21d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527943b753a32eb4122c2af318eaec5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e7cb5ea903e98fb135a59a91abd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb40b53a109104352f70396477e6dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceecf2c4d1b5e4f8797648038a90add274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a944a764b901c1e002a686848d565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1501a92a0d33bab4ea3e4d9e0fb580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946fd2dd0d65e00cda0f06f7a28387b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbaea5498c8e22f49f0bd238118e7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1575ce8490496cfe7405285aa8cf5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86fe0dca2fa688691d06ee6ecfff9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8eeab2f7bc7783e0fe3c961366fa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fadacb899d0927686f311011628a68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd138d6bb36f7ad959e20da0eb28ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d81152a84273ea2f15964757c8f7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ede2b29cc907ecfd2d8a2f9caa8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c537985c8c7ff6abd310b4ac7e05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe55e2ff5a52c07f1f4a5305e3c7b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd64b7f1f26000acbac999da0c6c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d77c8ddcf951540d2243a0bebe41f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e045b06074043faca674ece4131a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce1e5d6425bb5ecb1dc8b0d460a87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ac56c959fcf0ab74bc4a646308f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e744219bcb945184633bf811b619aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b28c78ca177ee8c8350ea9c103d06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced359651874767f14d2132dc19ddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d490663ab7f8f3385cf98e35d6044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56503b2959fdcc8d675f6df738936cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a314565573b38149089754915d2e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca996a69cedf4c17424697e6daf7cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42e41dec1a00348d7dc7969c8613f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502371e57c9cbcf5112900c27fd83e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfdda5c11d5790bb6d017a2efb4a85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7b5fb52c9e5150ba06ef93b8f0db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7facd0b873a4995407cac758652709304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ecb270ecfba05c5a3d6fc4e718bb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b91430b4115bb2098501465ed3d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb298df4a0ef93603aeffde271cb63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670e925a67bf0b9094e064494ba1f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ec3c60f96a0c80294d0399d111dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee4c438f3a90e7c2d9f93a8fd8ce3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4991adfe86cc018fcb3a2d403955227311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660327e4375abf4fc1d05811e36b75c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f55c972ffc76dc2669cbba8c5c385313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9f3414bbc680a3bfd29af1bef7873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d934eaca3e37e2e21a0d032a1da8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a8aa380bc90184ebb2e8cf930e7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a207cc813011f74a5f0bd6f02f722b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c9b10a581c0a5b9c573cc7d3fdb4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb25e3dcfd891574ae357c778d2803319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445663e6745c2ee09f9d1a2aded6e12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42be7541d9783d9bf232d22a19ff55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce5e2c5faf5041b65b528d34c8e07b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a684e29b27eb687bf8d49248ea37a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fbd12c27ab9d68a6eb21ec60d9dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e21644b68946bbd2cd92798c70e25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486170e219af083e04347828f96e4f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d544aac72bd9f10977e0a3f9c0a8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad1cacc7adc19977a392119a5e4ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f9c474a73aa360f6accda7d98f7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194475d53d2df216abdb35c2a5a3d7b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f71296aa8a4a083669a4c88588628331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f5f08fa95ef63dd2f7e3ece2944c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b756599b9514744272ad6be0775d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ac104e289c925feb34e24e46b6c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c34f717c42658387d8ddc2b4b8b7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030202096edbc67dc985ed4758905234336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d54f65f3c0e5e352b23bb9856d3a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d306e262e97a833f7e27f6645eb36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f7b1a9aad0547c6f5838dc87376b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea6dd973971df11a4758a9b738149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86371e8b0773fd9d1e6cf57c70a040a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec326e43b0b0163ffd1c4ef3ba1ca52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799c7f39114b123c702a154e660d28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6b90f37ed05eafdbafc35a138896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cbc8de0903c51d119d0e2f576e0c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10151b73393bf6854002eabc202f74b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ba7ab64951f604e5b7b60937378f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2de92c36129989c0707674152d578348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd4447f424564d0edf996ceec81021349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5af79fd0b722d4a5960b5cdc98e550350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954182f6c64456ef01f98c1724e074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e90fed6cd7710b9e820e24e60d84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956c6a2fae19acf472a8adc9d652d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d285e89d3242388bc6821d7316b5b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936003305a1ad3df0f4ee601b701462e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1764e8713b871522e8a5dfe2cfd39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7014ab894327ee9a14a79660858198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d704d3dc36c9f1e8849b3d14c51c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce9ca0bf009b529e91130e0f9b670359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dacce02bbd154a4bfe797d5a08c7db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f802ddaf377557374607486637c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327de316179ec42ec6fa15fddb85ab7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c4cacb6da4ab9073344cf653e9df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef956b7bbc90b1457a4d01f4f6c97c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d771a62401832684a2e504a3d63f8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448f0740c35f29e8ae1a28ad435e19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a886bdfb60f6a9107b963034f39a56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eab0ce8a13b9411e1b4869793a7cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a4dbd3416623c69d756be1e44dfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73fb8e24d9676fb5475977592e533370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea33bbfd03755ea708c2a74d89936f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51560b3f4f1acc0f9ee4f45ec39892c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697af4383bdd1d0f04ff176ff62d402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a5f141e8332bb6e4ac2a31376e99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7fbd123fe30648ae080749d867315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127096b3f5c7b40e787a34b1bf7b258a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3ddf9c3106c0d707abbdd26faa74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f646e92ce44d67523d9785aa3c99f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80797ef7cdfb3da1434cf0f574a5e0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67425050ba54379c123977ade363f14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1d3e37d08fac77bdc607c8470f4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af6760dfd30c55c7926d0e95fdc8dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3508212a497453dce7c4f1ed2225383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846136599b8d96d419b9106bafeb5ac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56ac6492837620ac71a53651ee0406385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf812a66aa1a165dff5d94492a1ff8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e9e3885acd70a640c6d132739dc87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3facf36d4d2e565591cceae11733d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d28c5140f2a5d1555c7c98192b281389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305a9adba370129678ef74c895af2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c69ec571c9ef6843f983185074984391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df163f420ddc6f64fceb658be019777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d7557c6927f403f9729f3fb1b6072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c3af118b80b8c030b40768f67480394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2aecd6d4ba251eeb74cb1bb01dcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d049fe9a78454b6280c9810801645b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b384441868de264e1f3d69e3c532397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3ca33e71070f529af1b06c609eb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b081462e28e355438b07babfd3b968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e985729a15c81f45bd03608b730b783400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb9a856fd61e43768a1bba4607bcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70bd0e9d5d9afb509b7ca9c6c76f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a148f6713bc3d4e159fbca21dcef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5903a2f2f1dbb857b306621675fea0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7b4459a51cb95fe0094929853786405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8fc2b2778b9de71fa037863b1d44a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca0a94e68d398a3c980efcbe806bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6047cea36d8736b9477bde8cf514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf29dc6ad0e2241034a8f2cc59f2f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741004253c73d8014b9ad21807482e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82dc7311c577aaf3c83a57ac77d5e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd49cf2b10a8536733dedd47cb2658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6b0aed6b6784712ae1ccc4027422413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e08eea4ea64755dde7458c48c7e2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf359b8aa6a4ce704487b2b3908031415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e8afc018eb789d05d0a781864b96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a523163731bd6971347d59a1f1ae6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b583cfae162b0048b82fad31fa3cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda968a88b2e843b9791e269ab789ba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef09d42f728549d8cd0af4a479ad12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09a959acee3045efc8e0df34fd386421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce84c6587b6d6a65090730b80b2c07e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660385f4bbfe77b565f85bb5e9f949e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426bf4e63abd6d9540df70dcffbe845424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3049a1c340782d0d076668b9bb98d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18070043b9580910f353852740af8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9cad5d94ecd81e4624925df5d7ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe863dcae4897fac1366f0498b004428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16c6b15ea4a45002c155c2133c339429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674077863aa16ecc780913fd8fc87b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9f37f41a17330d5e98aad9b66260431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69cf3c74da4c948d6d33102220dade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a5188639704c49ccc95073da5ffa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af6e48d3eefe218513b7e3bddfede434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b24b4994051e969f36774ba0a272435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd11c95fe095875597a2f52aa73c76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3b19d7db2c486754c81e18596f3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b6e63dea9c15bc369f7404f7da84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9bb39f4617ab57cc0c3876af40345439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f383420ca72537dfb98b5429143470440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c87c54c06488362617f0d680b90d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf280ad8e52800e10cb4ba2d5013f4a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e764bc5cfc25ad102305595190fe35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe70dc7f63b37580f438fe7ce4580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860494cc79696bb99a711d933c55f32d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673ebd29d138873b9e59aba40d61ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d69615975799ff92ba12285da3826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a8a32254d07f2efda99da4ea1326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce8ce134c26fc1b558814a6fd6c4e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131ddf368c1f37024aab100134fec4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf931b3427e5a4efeceac8b64f4ded4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204ab8826a5cf05765a55aee261de11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b9656bc7c90431e1ebda11e6c816453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547506b7f8808b9a04a3af29522fb212454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646c7c4f3b67c82d195a44cbb4b3ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33d70a62c3fbcb3272bbed20aaa87d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eea42dac4736177d221629454be3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de97b4108b3c91cd3e08f97ffb9367458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8f6361867873389163d370ac120e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c5abd64c2e62b592388c0dc661b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568a2099c5779bb202254f0123d916461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65047afe6bfbc568ea67cf17afbe55e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601ee4c4eebb674f12b57c20c584bff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ce3cf854c553df757845c5ff253c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90b9723c2b1fe4c0216474c931887465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848310803c69193ec79443e4db8952ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7178794fcd871e67790e746eeb2ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960592a3e0bd55695be05744769b73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48a0497a83eb88ccf74318f296e39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880b1b8c68ff7511759b6b2217fa3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a150037e3461c517135a31f10ead46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f392d3d0cea5f8ef2b1d1e14d6847472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823eb94902421174545e14f83668051473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24248fe8c61ab24f7b5bfc5ab2067474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7e92cf6c1706e3df62dcb50b9b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25ae589bd8da5fce209124512e49b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b91940c5d1f2eb1032c3a5ef99bb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d68f2f8161244ef8590d94de7b2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fcbe4093284f0ee3d10c4d0a0be6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ee09c5646d684e93c17f1c60fa62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a454cb2d29e787cb00958faa67cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9d549ea748f09067a392329f0372482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba8c0dc934cfedabac90b75cb6154483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8e99f4399e6181dbc5b5219a0faba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa7d444b21fdceeaa0bb56fe7fa99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f353a8492ab349357a9042303d27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441070c0511703db1361c22e35bf3c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7a839af39aca2eb7599c200614a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fe93b6bd755fec76fd54ce0a392f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ecee0a88c15038c93ed8acdd3d287490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfed380ae68fea2ac9123558d2f469b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916dfc2bf5fc18cc56e15a90895bad3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c66f16da492d30cd826d128c37775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb2bf54755918fdb94da232cee7cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40012d6e13b0b34338ea7177804c5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4efad388752bcc385c6720836f31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7328ed616dfed4d374d51214d145497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b87b2144382a254fd3c998d152c115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7771909655b46ad497ec3450f77a3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef298948e04d49530283e5c39a5e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666d9cfb54e9b777d37961c481698f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6426f6e232485a8bcbaaaa7e6005c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bff9ddfa43ca165424cff07e08286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dce3ae2431d70a4da2eb0c8ebb31b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f87ebad9d640a694ca1e8ddb6c153505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b3efe4eb350d1661c00d2e75a40b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52cb752aea42db498ba7966dd7465507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556c7f67af2b99d4e892200989d582e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac7f64dc054e846e569abd7a6a780509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f863d3bb7fe0e1ac441a3ea67f9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616e64a233a32b2b4d5084f1b64223511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c9a9d106397f733b7b9514fae177f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ad2bc5d9eae425e67f260d572f9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d78419e9aa8cc60f2f7523f134fedd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3edf88f06c6d036b4a55c35d68dcde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b6d4a581615dbf76e96dc5592ef0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088877f412a87beb138907fccd776187517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02385d042553b610ef356c25ea9f5d9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f6c7016693c80dfe0c6439734f302519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3fbac88f7aed99e8d0a9a7f17ea7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d969d3b2f92383e3ad7d4e9fd0288521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b174720a79a203db8a3760e657d1d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e830ed208bf448e9cb7526482043523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f85acf8e9a6fdc7f737035e537984524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be7a8ccba66818909ffc11cc5512cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6ce36f0e7d183b5a6c197d65f84e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaeb0c69921cb4d8f3ae759bd4cd06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5e5087cb5b2cfd928f5860683477528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e53fecdc428104b2b0a301d102e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129306f438c8b3c19730e6d11a7e757d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e606c49675581b8d16f7266002b741531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16a1c1e36a1c83b8bdff4090ca0a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb4a873a07c60abcaf8a36f7b99b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5cf58f3e545f629519f2cda96af6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b745586f174f25266452f00d2618e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e809356741656b2ea9068801f08b62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6d047fd84d002ea3941a06f02735537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e97642ae109f3c74db28083045f36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298dbd43213c4dd1653946afcb1eb3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1b2731c0d32aadb7d6ed3f0d1b76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355085128fbd1b4a264244358ea2cd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff91e4d64d2d6c0020ee1e25b92d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67e26dc39569c6410707ab1d4d656543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b716d6d16a37547da6fc11f4e1d7f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782623d189e05c156ebfca02fb94e24c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9b228db1f9741ffbe425473477c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ddc2235a89c278bd7727f57e7f75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e4a1f7479e47741379d51a031d32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2106cb7468845f7aedd3ae0aa253e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88ba252c3dd54a6e49e14bee8cc48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b36f70a8571f94efbbe50de738415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f7e1ca265b03fdfed0ade6c74ba66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc801020c3ca0c27fc12bee8b95bc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e7e359d513b4f4014f532733373a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074ad8ce8d87bdb3ea8a97a141c26d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2efdc019cff3cd448e04a2bbdc01f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98482c79988945eb72ebfd17cae0ea1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ba8b3512be9ac968a15520baed65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2917ffe7d4b4aeac4a077cb5b349559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc32708d28c9f986da334330afb60a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c4b72163fe110c235eb6362350b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3537b14e4706918c031b91215b5b432562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbfee536292503e69bc1fca13db1d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86fdf9b49b438d7effdded8d5b3da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a769689e894ae3c98dd9cb0947aeae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d388d4a063dea6cd2154f23e8810c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc16a7c904b2d409d586f5f5949e06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67405eedea6f410f972df25d52e620568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e4fde71f049fc9e73404078e1881569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f57be95306191ce73735c3fde2a83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9be339ec55c1f4ef1c73cc8d9d1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa25c043478c95225ebb2a55ee9e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82933f84eda10a3c1608e457c9e1387573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac453f061ad9a55fb40e762beba6933574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31467ea7446b6916c69fca1f1cacff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27abac8eb58b0709ec12abe5c8131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ea37a28ff60de5751eceb4eac8ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e68098f08aeb6ee4a9a9913e332ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652be8613f5c9887931e46d0e79f33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e49868e6640325f32cc5e16f8d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb2dad9d7214666fcb5ef9f7f0392581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d25fb3fd7e0c6bb9f571e7ebfc12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167099c2fb9cf0b4851a64d61cc5c9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d37e15a608803981c97fe9ea11ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9161788fe071ccf8a0b753defe06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd7c71191d7d46264a35e8a83828c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fee69bf0116a08d0159230510ae1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f49470c547ea11bd3069bd37af5ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba122d2731cafbc7ef4f90268913b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834beda48a7802ea6cb78501e68aac6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073c555a52dddebe26a755c12fe8c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58758ff4d754226a014f745a2884f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694908ff8c93dd435b2e9f546f80c265593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1cde185a9e7d1a057d900b382a1e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2d793c1e5b2b481fb316f4c9d936595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76f0e12854040e1ddbf1110a38609596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea11838377f6c84f0cea5f3678d0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d1bad22fece02527dac3766873b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865419e08a9357f9ffa639864027828599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725581d8d65771b1029add4451d9719600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259f6ff5008029418cf1a0e74af7b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb18287c75ee46699ff755eba6f3672602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9def896ae3e9c833636a75d689c072603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c60d56c5b12cf1bb7674ec5c005f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fd6a6416d8c04e448765c5ac17d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cd64038f70704874509f64b62130606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9107cb127e5904b011c981b41229c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b0950489c6615a96354b97d7f5627608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46f09fd8123a0efb4898589859bc58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4b26428059c32d92c05e8a7fc746610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44b0e3e9b98e682ff372a5dd59a14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf696b0452b32b77620c224416a2ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c3d4110e9c9535a457e2cb2635db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d517046b48c47841986a5414b2c9dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2891804426f2556121ee3f5ca7133615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ce08fa2389a6e723e052c3eb5f51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143b131d33f66337138410bd0181a7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a151e74a30ddd14d4bf8ff4a4cf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c324dc2dec5b82308db80c90cc894619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a34919d6c5f6259c815e7ad2b8137620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2c42bf0fbe7e6f0f25d13154f4d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ae6360b80e99c1b8bce6ac4840fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb31362bd118e366ccb787ad10c0ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5150b4bacf11a567d0b338a62e8faf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fcf1f75f9b9a6463172276a3ee2ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44aff7a79880d60f3a5bfc4912d45c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d496e3bac1b71048adb9bff08757627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511d9ae29d1858b8fa3d92b3056e59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2a81be84aaefc9ea3cb50c9d549d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2ef23b3fc67ce81f7c64915195b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb812942e6add3b42ce7a30d883cac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117af99a13c8206b16fcadeb114b029c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b50d8e7567303a67579c9c68d04216633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bceb0da8264349ed15f23a9c3e3f60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627703325631adf0d6b8ce8c1fab9c52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556824087d5c7b0731a35e4fdf964e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014aabcb1b067189775b2a7d630a78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24319d5508ed6eb0f053a98572da58df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0c333edf14ad8409ebaca105d9f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c6ed5061674278581b721e21f262640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef8ec8491a83476140683446f3f6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471422e9dc583f47fbde369842224f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae1b515ebc95c8e0dd7dd65114a245643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c466e5ed9a9ffdbb179c465bd2201644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1d4849b374855b83a41a2550e37e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0b64aafd774fe40e37b808fe41d73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e01fa58bd670c2277ccc0813a5c8ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24be4fdc0e3fe0ff97e9548ad32a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779614e89d821fc44083f41b6ae57b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cb283b41bf6001e875f1c36152ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c17d936ad14b2494592f27a5581f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99217fa455f188f3adb022fcb36d999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aefe9147bb5003bcb03117be6630c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a399a5c13e0a4f06fd88ae6d0507a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb532a13a7253da83fff2c61ac442b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3a374bc43ba0a93b10bccda51a6e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7881ba29ba18f15c1259ea63d692657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592117de2cdbc9a5c4739104201889fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd70e74802eea310befd710587796a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2d039f439d008b06f5bcc6cb2e2d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5014322b89ca333587e1db76179c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22a38a738ba24ae0ba943c1edc6e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf72d9e450c41a7f0767bfaf6d725d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13c571c71bbbab54b59e8d803c0b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0288331d44859de302756cc6ee88c0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcd697537eac034a4a1e85c2fadaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39caa0184872f43669029371df7b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a3860e17b698f4a19f95d3a4c0642668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d03c22699089edb761c00a349eb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9f9d5d2564f61d50fd34f56aacdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b047a7f7957e96cecf8282ab6d231671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f24bef30e233ccde9e62f74a1ad40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745a472d3091eef1a36eab91c255e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b85f7cac78f9dad5df826259b3f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc94ae86fa239bba0936e514753ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125379b9e9393b0b84f21b8db604004676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daba218574b30541c2bafa036533b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c864074889ba850b6bc4ac63cbe10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767c82ddc205a77758109deabbc033679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423cff819dde4563d7f8ed99f6d65c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf189e91dfc03917ac5a8b108521ec8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c8525fe6f3b4eaeb43ae14f717da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec67411eb457a3f15593eb249e05028683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219fd4753e0d2744b15004c6125163f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6588b9cf8a1a87a69930b8f9752a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2572d2465af85caa25c3ac3e7e2585686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462609a68031e0621fa335e17728193687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf87a119b8a952ec39e31b00e9d6c69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5b417e1b0dc8413f0505b4836fa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f5079fce952bc30611833bde570c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f68d94504799c339dea7128a949e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfaa809ac037ff4c5a7c02ffa063d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08922d3fed7d8ca8fbcddccffbd0e46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0616d99b41e2777530825bf29f51ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed5c2bd645d6bac4dc6d4386b5887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081d0848e30c97cd14acdab3bf2f53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072372f1a09bddc579f36c98d05b16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77621ec3daaec9852e7f676b969354d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a4f9ad21f7a7f403d039649350f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0cbdcd9ead232253b95ab05729755700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d8d887afb8e8e1ff71fe763491a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2a29aa66102eddb57ed3ae1645f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f50d6a0e579600c19fa7dd7abdfec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af73fc44fc4d107c2fd3a330c545d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86b935c7d5e717d2f705237955a7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed5549ec93cb11ab25cf2365a93a48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0428635ffe79d881b3ce9ebafdb5d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ea32ac8cb41c53106a83f9e2fceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804d1f581959e1500704cef07044fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99cfd93fca3748785678a2473cac8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4df7bbf7d99b2dce36cd55e9052f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def941805f77ce8b8ef886f9177dd50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b6e6ac330c114992f59c10e4beb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698df99abdad85975510838749f2b236714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be810d277fe2f35b72c68ed9f28358a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033b1109c340d0bb6644422e89fc808716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e24c4ce61e18c629a135561c4048717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe062821866e30f0a631e109da2035f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eec4b1f633703fe1f50bf074604d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19315cb6c19fa79978464b1476405450720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9b995762214b10f663440d143e15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe23166a4dec5d9dcbcc29edc7ca8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18681f1f68c7a3ba81afbbb33fddc28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c206cffed505a9d0ddd0bd2eabfc83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a0a355cafe0a4395e41cfd4daddf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4923da1ca2743f177dfc0c9b75a128726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc548ac33e978382cf213ff48246f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f9f85aaf1add061b0e73c8a75ea53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b4979cabdf306130391029b1c651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5b65cfeb4097af52d57483b2d0fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb220e2e1702681d897951207e360e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70face29308a543a609ca5fec048095732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959274e732640d84ca70742f9fd73f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb76537ef4e4343b94d5484a5d3c13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b46cb4d039ffe8b12bc13bd9ac8bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3948e7b9f8e958f2ff9d1a630f2893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2388ad282f9722c374145c3ef12b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966e0dc251e3b46cfb32f8e397dd1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a10292ba2a24b1e0f5af6ac7a3d2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b813af5b802b8a14be821ff30656740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a8905358c7f1a14ddbfa695495c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc4271414eb969098f45f3bfb7aa87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdb9218b1dacfe849a746d45be063743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac273d910276ffc07a8f3fa11563c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a09540dbdf81e4c136aeeb40fdcde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c5ce53c02b70c1dc5b81ac01de34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a33e35ce9ea152f43324b3ea3c9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd563029e30007b5e9ec27a65bf17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d78dcfc7186d0de5ed6e8d0697d4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f6d581a020c8ee998123450e6df8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29902de81ac44e54310e70688bfb38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e38cf76b072f28ca3b3e5b4f10b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b2429d826548c61f6265a048fa2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a44b0b28536c218e1b0ce023b5cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3578260413ac01c3fdebc9d626479755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511731fe26115fc88e351dc118af3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68026953e16833bcd7bc03e785c683c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ba8fd55a8beaed6a335b7bc182f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ced3cea30b76a9760d7be005c4583759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>