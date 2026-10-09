--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b2b93ff728e5ccfd8101778416051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3c28118e31f91218c31b199621df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3837feaeaff0565c36f6b01b1feec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cedf84358f410e9384f6c31b3b6dd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06ec8cc069fc8f33f3e54f6708d825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f6102d5b25791751e856d51d853e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964737e26c7e34f000e673c70ae0bbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb33d8297393f2ed870f1b47526158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291648da667fa14649d3b0c3b2a8bfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fe9dce459a156b446f6b9e380922110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6a7ffb572abf5eab9a85cb4931ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638d627d8726251daf5cb457b8c70412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d9ea730ac4bcb40b0b433a42f8a5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582151201411d4c2a22add1cdf1d7d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90766aeb2fd2c4c5b39ee70a14eb53315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a594cfe37e362bc6461bd58fd1fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3c208c15054687b0b16e0ad7cd64317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845927a3e76fb003ad855ab1552ff72018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b652d01e02cbc823144371fe82f2ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a896000a13e6b92daea2c8bbe0e9c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986261b6bdb3608a99dcccb16c7d3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b782c9d4b0d87d4496dd7acd791f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83d64e3f980aad8f6fde2b400e59c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f197f84fc02563773b52df73479be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778627fa4325c54a4e5cf6b0c1de779f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb4ba906e101ca2503bca434da5ef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a0769a64322531f980ef6c5f78c1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bfd0f77310992294813e27422b1c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f699bf715f4df36554438623533a8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e2ad1311c598b95899aee11cc07630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced78d7fdf5d85324cd1f10999d763e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416d9afb1e7381b10c49ede87840ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b222f358a50f31f9d9009538355033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa0a3177f66c28f4c5d2c2df9c9dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd2a3afdcafbfd7d4d94e20cf3fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc831218c44005fcdd4e3a4c52112236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60264b34f8ae74762921f854b4f2cfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c93eed3d4d5907face60082db242ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4d2332b412553884ccf6205c036839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaeb2124442b26a74bd9ac5134524140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f535d41435ea8e1a21e58c89f1ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ee20604c569457fb63127d83963d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a37b964e670924675c21f1fecd6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1384d97dfe09586d6034cbf486964344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b158ec990c4c894ef5f61dd6578e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8196ba28c10c6036b052ea72ce9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f675b6e0e133ad35f9928da3e1c9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586177455364daf89ac1d1deaac51148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2178a61b5c667087c11ccfd98a45a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657100356a5f8b09be767a652e0caf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407edd72b69c57b33188a74bafe980c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4d34e67a2ee3cd583e9465340474352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ae7a678152236092b1b31a836cf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0cf1ef1f443835a706aa9bd9f5f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7cc609fa1472cbdad261cca8e14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227edfcebf28d326be22f4ff77488ba956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc1f13d28d351c85224f32358ffd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f5bd352fc10a7ac6ffa177920b32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0139d2eed8de7a0a1eccd619aa49459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df883fa798da05f98a09ddbc7bc1e93f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84f4dbbdb68fbe854871206a4e368b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d7553bd8875eb7fa7161455f0c9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d342d3886b0a587b1d1ed989d28de563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b5fc9e82c26c6e7920e3736ac57064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280836259bace137192575bb4285063765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00ef06411d953b92f0a1ecd3ea6a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99208c5c81dd246870955a8a0aaa64967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a03ffe69d18a3af3815c8572304a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1c7a025a938a7e81972a6316ca2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96814a9ddc76579520ac376c115e2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569026c2f2ae87092b43eba89da5a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d9581439562dd306e2cf8ca89011f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7819a00c7abc986594e4be1186da173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eca3c3fc5b8987c09338762526eaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3e83617f66b698fe92988a41953875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe737ab29f84ac40cbccd032c4f6b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7ee7d6d00b1eb0452f7f1ac97eb7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3983f8c23aca2141bfcb71c0caed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e43948c1c67f9eeaf6bb54a29ec3f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793f18178643b0b91c80c6c5a8a16f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b3295e160886492cbcb1ef61fac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb5d607dda62b37e6b01deebc8ff782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4ccda42e7fb8251d6a8b5f5774da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19423de2d5fdca23f9d00fb9b26de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfdf56183d1a347705e902fbcf1c3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ce609c00ee62551d314ac70db67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace56d5184c642762c43330551ee65fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e5f2029e8b176f47c57762cce37a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7698439858ac6ff7a7292bf89a5f9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e814d9188f6d4a319f25f141b6b7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8185c5c91d838e613c1a2b55ce73a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a9f4e84f229ff09f2cd95a355c6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622349a65e7cbb23ee825c7d08282f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3f7f5c42df7a82ccf756b738033594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817dfb6396c8a664c46ecaa7064c7e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606eea2df2f6e679575815d164261296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80642a891b75dabc6975400285c6f9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4443f4ba7b4202d923e2f52e80eae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577a8a4167415e1a3689952f34c6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6bcc2d8badaf6e10eb80791bcb18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97794ff52554c52237596e07555e56b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80e63e589404ad5bcc4b39bd9e8134102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2637cfea1c8a7027ad44837a0e45365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479551d798ac1a654cb40132401f0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5a98a8b444219d7cd6d451afc0e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b2bcb461c6d0d84ee3da608c6b11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b810ecb67205f812bdd0b8565fa5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5b4a5b78427726896f414a70a99d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209629a35124af7860b20150af3ff32f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5369b3b3c45ee093bb6a43518b3383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94078b2ec810cae7ee97f7656b82e6d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64103baa1082e3d333ed8c53a46705a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1bc4a22323c648ff7f59d943f8378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805b97682b33b39b7e70e348d04de3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3447b547ca9b6b0ca58c3588bd144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757ac1e2fe117a07bcca0d38c6b050116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86a6ee3462032951edd84c63ee2ba0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ec2af1c878526283eaab6f8bd7ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507348d01570f71a453b21b86a0645119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8dfc3d749f604fa733e9e62c713ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c3814bed1571c66f9bc2c6372600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78894fbc1dd37f1cb60829c172ac345122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ee80e45b739bd04db4d009911bd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f60e18cc1a1414ec7214f13472dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9a62b3f3ff5d1b7c1dd8f0727132125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31f638ccb4ad4508338e2246e1728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a7aae13c7a58a0a42a909e60b57c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b9827b877c87bbf43d1f173f5c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49975f990154400afdeb23c4fcc44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125591a88ee44744380afdf3be29b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dccf2d30303b9617de19c07bb1010f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2979396834161065c9f0478d0de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b2d34583b56edba172a367edc562133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6beaf841af94b373a8b7219cdc9e09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7299485c7e211bb52554eec65980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba355dced19194d291771045ba851136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ae2ec37f1f9608d8d988d1cf45fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138883012e168c879ba19e7f102511d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0fa726ffbfd5c41ae923818e2a670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052b13e6b646b2e1468296759f4872140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355a3d0cace493323ea6c51e2db918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68c3902dd7009da15722fd70c0e6b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134884bbf07871e6343f4f6c87fe7cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e3dcc9013e1c85795b49c6971d930144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee834936385e6e2ff604699b08f4501145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b2f3dee0aa87fa798961484bb2d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d69b09284fbc77e7e17562833deab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b44474e8f7b2eefb1f26d420e0a292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e799e6c8f3da9da78db7d3ce3d37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ff0f1b6affe6943018c2e1fcaa04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50944bdf4c90a33b720ad6ea732be29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b55b350d7ae48a97dba2459ff0e1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263cdc61afeacfacc87eb035f8bf281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d3367dccaff72edd0c303e6ef763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24123d448faec31839afe31107c8ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d31466eb3b21f932f3afccfe7fe77d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e800c70497db02f83e771941fa9712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f888d5378e458e3548d1edb0219a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3dd10fdd1e467268926d6cf8e6c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67784e3cfabc10f2fe39d16d209f7b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ad0a3f94194d464456b05a00edae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e192c42233c7ae980be821391b6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73fe219710241d73b5fe4820cca84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993f3d4c770d465be906de3419bb30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6f8ae30bc80543d9e3a9d1f83467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3012bef6547659a0f7133b4b805e71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee25271a3bd3ab29e05de46d81a5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba3b9a18835bf47ca706cb222b73b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78a9e86f47b91d6cecc1c1e667f6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3331bc48d4da63c44962dbf07e861170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d6d7911f53784663548d7c0dbd17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa575dec2f7471d597086e68dbee48c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b0f9ab15639f39ad9a407a291e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73b44b8d66456496c35a1c99bb3c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffa43ce38e5ff596b3809ff983d338175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647efe3c7310094bcda81d15b2fe9d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a36d0576a45c2085d254ef617135c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47eedb07b9256d19535bcfe4bce0b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feae5203226770020275eb741d4fa3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce1ddcb0728e54f0bb0cfeae375a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47add76acdc561274e42ebae3e4841f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ccbc65221871085dac1f07fc4168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97374c4da3813e896ec7b0ad750d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20960bae816e3f369b67bc4cdd73423184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab50f79d3a53a2d8e7bd759f0765407185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66468c7c75e377772c019889444e9e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aacd803841c5d9c26a843e9b960706187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b76ee943d75e828275c25ceb3ca04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5cf24b495958f865baac194ce8166189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eddc0e796e88197c368bc726ef908190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1aba542b8b0044a97fcf90f06a328191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2301806b92e09a55047b2a18ad34201192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4d1088d5c658c17b9bca3514950b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da0f2e713cc94fc58a7796b24cc8fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780146131fe4f8b9b4bce1a1f9605ff0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6557b05657f99788818cf2b626944196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87e75942edc1a8605fbb8a5edfd1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1084b9e9ab31353b9b87f574eacbca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ac1c6673e906e53bb8cb57c19d0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500329af4fcc293ef3a1346427186b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78b2cf26693681bdbc7c19453785c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45cdfc2d02f38b3a33172ad37c17c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620928cd7fe6e1031c505b852a6c8e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae99da27ff3941a232eaab4792d8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45753f5f0af73d25986a4311b0a22b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6dab65499f9e61c0c96b8ae2c0a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5052505835926c6b61bc38152af45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aafd673401128488ac40bec2f6fba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7db54e7bebf973f4f6261aff62f3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b918583c1c4bbee8d83bc86c3d10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde892ae6f5c4e9972bb6f78fc89a27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98177bd75fe2a79b2cfdc5af9e4858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a88c583bb606cd16e03d365c9e67b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687385765608ea8ec09042b994654953214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cdae672c5a9d04afaaadeb7a026ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a02b264c2a27f6313e945ecde880216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6d33645321caa8c97c571272b8e82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a6bbfc3a3d63bcf7d9d3f085dc7d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d3086cab2ac1cb2c160365461c832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed0c188af99816e3abdaf8eb17b96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf7e01f56c89c88a05b161c9b8b18e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d91a9e921ae5016ddcfa1acda4776222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e734b4dce41659cc15ebb0bc0cdd0c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee249e450ef2a1d1e85d02cf163d2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def43194fb5e07448f483263722619de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c923788085d4bfa5e4ce4746a0e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7d051189f466056c4a40ff1392c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910f9758dc14004a8a9dabfeae3b1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71681abf075cca799744d3f9ae3e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386366b3abcb10a5e7dc449680a978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10fcf0cc156f98655bf3c62746b7e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a013de7acb627214f3a2bd602c06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd013aa7b9f4112cf1ce0347a2b9066233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c00b2207be6c826a85bb7d5bf71b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608299f51383a8e2f0eed7dfe9e4f333235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632ba16ef6e6f9857a34b72bc5d27a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b987eb49b038281c1d4cac8cb25115237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a11cfeabd11a5350f472b22237880238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407e75a6f9000b9cf10e9bac36d6b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db09f4a8c9dd82e47ba36cae7b080240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349eb27a7c9e63ce465ad2a1c2e6d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f8d2dea447f13a9875694d4a1b17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85212f19b0d0f79776930d5e436d56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231932fb1207fba666491554982e4ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3b90c92bab25ea24cbf81ba6bd3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af2abac7fa85c3ad0ceb7f06c541e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320b1050b31ba6280dceff2040a6d5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c6b1a5fa0691556483a7572299e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b98b7869441a91bc66627b103db9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6237a1a19e4e074064517006f69734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a713dbb167d0aad0e5cfb1f922f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40a4aacd512105af09b0af6a32ca9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b69d2406ceee47c6bc6c793a3da04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65f75e742a2145082fd4e184ff908f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93881d472f8e10af352f54a5f7ab1735255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654666389c8c0bf76296e70b321a88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054d6a92e2d189cbd9978cf1adb1e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c26439fd0a86cd2e82f05d65f88d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9919599c70678e60d9bcc1c0b263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a41dbd55a52ddfd0d13f6ab21a1a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ebf668500b390dca4095e78cea27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ba7185c8f2fde2406bae14155d0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11406721e3cf8bec6448ba66148ee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160bb87e90fb7c07f56ffca293305a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a3a6daa30a06072187cc69952a52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de993d6e4eb99b9a79c288eea3db55f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958cf4c8c91032cbf4d54d60b0d74d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fd21d022cf2247b35606890eea39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6c4c686ee3918e7245076e1843ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346878a4b7c88077b89e0831383ebca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b2b0955d5c746f8b889a065587a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfdcda035a345086ff1e96c8767f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9fe05936220ec0430ab3f5b5f315273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b87bbecd361471d0a7c3b1e71dae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0efb4a0d221833a76069bbe6ec320275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a7dac78301a16dd97cfbae45926f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a90ea3baedd80079586dddf705ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469485f4187bd6a6635e3d86383bf5f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe1bbe8d0557a80989cbc1010d26aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b7ba6a6c013d8e10c69a99f19851280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daadf651010c5e9c265e778fb915b18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d993da5c411e023f49f71be039457c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40120daa1a9a2736e0ba8d553789ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00be8197b9db1849436f763788be3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13172d262deacb345d8123e12752d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a75292606df13a4bf2ea00d16a35ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c174f7308d3338566fff13f4ee13c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7f4a243d55f2617ee47626a4b2a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065e0e430e686bfa9b3d53b17e3270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c83aeea2256e3dc6dd5ed1647762290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0e3853d367d5db5aeddaebc260ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc35f4df4520ca2b50830521362f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d398a0ddf984cf558bd8ccb7c47f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a4f5ce78c80fdcfd78865a70e409294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963085ae8ca4da938d7d71aedf1c26e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d90ccd538da76b6ff114170108207d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad63c27c0841838e9ca48dbf95b41b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c719dda657985bb14b612d479adfba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f94a14a3fdc5fa89ccdcdb2886d01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe95e482dc715307da5fc2cc5d0fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ae2b2214d8ba76272ee6bf6959bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c167ccf2e4842bfa45fe426c9ffc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dcfb96a663bc93b4a209b17c0a9d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c729277faab69151119d80e9022d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbf3b13631a20c90be65f182ee03c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b7ae925e5e5abba84250ae7d7157306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff6367236e79fc1dab266576b16ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fce0e5fa55556ceb62ecbb85c15e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a56851e9e33aab86c5d6919d6ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404f480a6c3184216bc4223f349f3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e7d805eaae804c3c99517bb52959311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921ca2446c85bfad66cebb7d6d7a953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b0e374fcb9731f288378c46506f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943afef047ee7edd1b24443587856d63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338fd1bd240a2d0e7e5b1910190cdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef304d27d7b0e1a2a1674c8a75b85f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf666419b80748e305bc16b9aaa8b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5282314312cb66bfb5f6f64cce6a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901450a2dfb7c7f66033e1819f067e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da13011dcce254d072b41e2eed7a4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4e0f79b410dad71c797064287157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8d600b605807a46e7247426da98f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4719b485345b06237a64d64766f94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fb94babd1bcd5a90fd8c84d587c17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a103a20b30680dfa4995b1add56c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681587f166de9e6785819895e3afe7cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4607ea960d9b9f574ee7187126515327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d9e6ff6b773cc0fb4f70b032d992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec94df0148c96ac997bb837d0ec386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499da6bd9c28ae5bcafe445a17a4ac4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7afd514a173dda951a2c33529f15a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b5f1888dbbcb79962a0bdffde734332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8130ed4ce69766d9cf2ceabe721b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667223c6902156b199463e15150346f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb4e5ac3e25a9016a49756db545a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce765162982826d9a8e5b6a6ed50b9ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605af694100cc0e9ef0407f0f40f005a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccaf37ef474cd21d86ac9fb6c78147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff23a79e4a24e457dbe44818f8ebc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675111bda43b96a29cfcd2dbba6f669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013544dad7aab0517564d5b4b6cfdeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f17595f46619667366e90ba9e7c77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5238d56631117746c8f3a3e379e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b59172ac80f6bc5a937b2aa1d3a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a0dccb600ec381d5473e62c02229345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c15636201ce658c0412057356f130346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68a1831759a98c1ad20b1295f0176347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e9f0ed75615844d4bf623d2a5c09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f408f5fabce482688e958e58b2f9cbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f2f5a79626d39156bf12f3d66b631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb262d7b7f3c1eba8184e87ca9d157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5800c564d41753bab73fa3d6893b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d053d89c98ba5a0a654795bd008ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd2613de8d7125c7139c80ad89302354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf8ec1aeb008bb4b13907d9e5d9720355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219f80606ebc019937efb9173113b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc29e28b57f8e1a65e2a6add8d65e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f8fb212d20602101152d86afaf8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8007c9b1209a2af2deca98b6d2847359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6fea51a4fdcab505cfb0ff4d02ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93e63da05cfcc920e0bd6b80f4e78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc53a156508e78536793912c47bd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e6e180e3e0a90696a3c4b4f385020363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebdd673f58809900ca961100c8811364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f5db56a9f2357edcd6f52704289b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dda2390283ebfc6cd6adaa42d289b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9fac1e3a9e49d615346120d1f5e45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3347260a4f8e7a72bd8faa8e9a31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b6906062c8d95ca4e9c41d86d7107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadea2430f817e93f339c213bf71f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b32e7cbf6902d55eb5a402d5e094371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a327a259e3e55e1c2bf68e7c1f92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e127ca15df5e356a38daf051fad105373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce38f2061fe7dd308240bfefb57ef6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b4efa0dacde6fb4d6cac95658581375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6bc59733ea5ad7bba4a651b815d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785daa8e496ee3fa8af161565e8d88f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bff3111071095c33fab2ea6b4a60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983680b1343ea39cf412e2b922dacad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dfad1f1d0280130d90c3fe8f32ce8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4552f5b69d78326b02b0f7739644381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d76cdd57208a530f00e42f6bf72e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7589cc03788cb238faee6f5133bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bce2f4eeba47694609fa5865f96d3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979226dbabf38fb27b5a7aa63e9f0c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e803326c69075f16948c16461115fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544ee6a820cbbb79918c4853a67201387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29f2425851f132a980e784de8a77b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261896eb2fcb6e4ec97251bdc1e838389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89388bf1d978140d591b7f35c1f9423390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb933162fe012fe14f38371638177d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9abfb2a9a161433050468271f98d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0170ce5c2193765fbfe3365da72e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d1ebf80384c0743e842508de3b6e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f15479174a4e5e859d0ab7327450e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b8dfb3be90bd204808589dd8bebf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ad8660a8357d5eabdb0504bdb810397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6588424a1575560c976f4184383785398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2675b2263f5500ad65ea73c7bf266b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd426d313cef894e596a57bda8deb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022a21d74068510738a5b84f68bfda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8347b67160e4d4251927b1368ab6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f57245a19ab18948fd49f4aa01771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40952668db53a94f514665c0adae556404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3388ead9d6eca7000edf91f20d3bf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89072a5deb8de14824d26545f0a60978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cddfd4993011ab28f70ca04103e69d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5296154971bb8332b96db17aa70bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827b0edc3fd0c9363831b8a9877e7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e5b92e39707e53590ac7988b4615410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca3f34b7182ee47e2503703f2d4a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42897113c943b13a19fa3df610185f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d48bc1b2b60f4242ba4c1fd590194413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc72f07a62a55b78fc637b5ad0219b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc55c800f52a0eec95dda1861ca78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ff3beee88393ed205751424577ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43979ca7906afaf33b9cc1a3853974417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4ef025049c97d347e0f40fc17f83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb193ef6136be5ed32b7d9942d408c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116616bcd17dc4ea644552b4735a92ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24808b1cd4ebe960839243ffcfecd57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc7f66d7640dd41d3546baefe11a84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c15064470f706b27e2520d7f10636c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a610d986b4db19381bf6a24a53173424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf09c6fdc0e8e7e866a56353b9a718425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4925fa7672f58aee39115dcbf60f0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281bd2a3a3d57abcc63f32160e39fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de32fe8ba579949b1caffef1a8b31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222cf96bbfeeabd27775cd802d66c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c0c62f214c56f73c7904953163e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa11d01159403211af6c3c62529d21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c1510cc590cf2dbcdc7cdc3a64adf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc1c2783257da35fde9f025a16e118433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8390504283b928b6e2d2fdc42a02cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4ab7268bad2cb42362e4d68de2f31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa008bff8232f2ccfe98cb14b786c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c545ed0fdedc2d77951946f2216c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69473f37073527bd0c7de24cb68df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc90a4ad082416e151308ee958ef11b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ded27890e7422887026d6f663a2410440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7035d0c4c7cae4e9ab2ef447e27bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1320298f84d7cedae159c141c2ff8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da36452c014cc59b2eb91936470014443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e064b12d7c64c1799f629ae13355ad0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d417ce3167bcab226eb472fc8cae5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d44f61bba0a3c3d2c21cab95f8347f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0779f2573e5ef0fe312463beeb04aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d4b5ade06c68e3302d03695aa85e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ada13faa4ef01d51e41463fc387d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f4e0ff9a4bff9c53bd03da590dc4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7890b95df47d622b936f7290019c0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552e4823b85f3be97f8b91f8f16034452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab27df69a0a623fe7ba9f1461df77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6ecfe03f8bfdf0c22f9a010a16df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c0d622275e50a866d0c746197396455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc3922c5ab81efa86593a56d1a5e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea37c52ef0f56c3e6a1c8ecf5bc4c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad923eaad0f9efcbae587241867a00d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c5aebfb1afa6469732a72915ab48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad3977dbf9af33d824eb1a9caa25d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338c003d47424a86909b114b7151f7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f61efd5feea1fa91e70c0d1d77b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b14ecd32f4c68bc17f468520ac7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece39f3be245b7049ae9ea4091f1b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bb89332221df3635a5868a5a9590465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6b94564615e14c0fcd3510e52ab2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f01a7fa2984592b8ef20b36446a79e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f64afbb3217cb91d4268f48fd52f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1052bf555c99cce7f3736f1a6e9af4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6fd7e100b826085c54bb56b8b0ac1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacf2241e1f1a2625d78187010f2e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fbd4603521e6f74fd0ebba9eff904472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6245f523569021a3e1798e3222bbce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9cb2cb4f6c43048d824717a33a401474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9773fc55744b80fa6d98b5cddc8768475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50518f649556c7c1126dd31faf717476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26bf52969548c17cd4aa8dae78a50b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db907e34db11e5ed705ec29c5747c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443d8c0cc84f6867f5273524076abf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6215039e99487a47a4690cfc15a58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db018748f500e391b4f890efe0059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42882ed763bdd6bde1c15edd925fed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0bf3643571de59d1b11a9f532cd2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774950779f418819f280d27359d4bfba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84bd1ee0a5277ef2c2bc335634867485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f433e3f90c41298da1c402639b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc49bf478be99f8267168c204e1362487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ea59bc4061b394f3a1566b18a78a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5434918bbc86de87c408a8d479276489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49383febb06c1f9e005bf62ea52189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9157d5f367780d579d92d8376032491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a03ac286a221a087cf722e5cb7cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5354456dd141ac8c2d1cbf445377d34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316324029a60404c988d36b79c403bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a41ca0b84dc09596db6c9a2d50ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2d25c47bddec0982054a7f4d9f07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7830685f08c00e84b2e280d6783c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dabf59b5fd068293e66988ffb9d54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50402c685cc8f8093035f326804206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776ca8b1559b34da3e2bfeca75dcfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744e13a34c58f3228272bf2757722f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68631394dbaca5fdfe68800c31b765502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492920a0a192adef9a56121c0105ee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42eaa718cab56cc9abe0126e0d2a83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318098ae80792b89e6a5d89da98174a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969033a0dc77e7f89802477eda55e6d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e6d4500c6445615dfbd211ef2ad96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680811c12ab724b2add79f605830875508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7ecac74d20636e351755a34b9bf2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7553b6efa6edbbed5bd6e409cbcb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5ef9d689095a212afc6f5ba5f122511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6c1fcd9c99e17a8ea96477772dd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03c1fc50dee480f7828735ae287cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1201ef7ab3bc513e207518c4c51eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59b38147e61283502c0d5ced22ff9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e177d3a36c137deda0cbf4b75040b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846718830f1b8812ce486f37977acaef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec827f9644869f101753cd384f7b362518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf505a78139a8a5b5bc1ac1daf50c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f9b658350617c715cd64b92d1b63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e3e303116ccf1d62d1c47a1f719a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33894943e3176c8f3a2f2c64dff77a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef431e57d15be189d275b04ec90e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f614b4db47575d56dce322e25b99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3072b6e2f6353035468b31410350525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdedaca12403f53591ab8a1f3a3dff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0610c08f36835040da985bfc2c27d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53e148b677bfaf176dd1955a3c244528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcef6f48407f093c3f0e1bc5853196529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973618bffea0cc826e63c2beebec13e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f468e50621ad271b2169a26624142531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b701e8520c39721ededb88364ee3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d62d59d2a4c89e4f896b41f1c7813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577c1cec9ecdccaa36b1701df7b911534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5f6f2dd1ee98d6715954e6672217535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3aa4f43608adfee6ee16548e39a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd7a5d93e6728e22b7eea288401862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e054b8c057dd32f1a76131a56d720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b72d6422555f53a387bb63f232c849539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4eeb0d0305388c7bfbb3bd25a7d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad8cd1f81e0778b1efa96d3436f50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e44ebbacf30047b604ecc6d10b72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323673d184b0758dceab88a79c068252543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c88004c85517a82c4fdec00441d1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b37ccadc1d23726be670beb5b79d0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906e7c3327213948184a01d648c041546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03f0c4fb7262f29fc6811c5ad6d4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edfb93b7b941eab4574e2dd1aeff64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6dec9972048f634e7933bef12d96a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd40a499722862529c8784999e5faa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331499ab640ca48f971d82e838c6478551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce9fa5b7d9a901ace75fd5cf9c7540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf18a7c048eaa8c4574a29708962064553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae3f2d13432de19a90a4353fc2f68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caa5878132d4484c86153f620223d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505eebacb4faa7e1b5dce756376a61b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d40ae527aa34d5b040a30ace8727c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f52b5cd64503683f451920c3776d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039cc7a3da24d5a1b582c2eb5dd597559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f18d9730b15358dcefbbf07bb68fe3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251ed900b1ace2f1684c32b5e715dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443650916ba527d9c9aeb16423f019a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44648581ec7572ed4f6c57d453187a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6940a11518878007efcc1ba7ad6fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99cf8e1b297c8684bf62bbaa6fbe06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f99d77e496129ed4a99ee9a91cff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81b47df9890d614f899a310a46eff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2f10414aec7ffa14cc75922fb8b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ccea4e1866d07b0a71f4d383b707569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508ae4c2df970a2eb13dc32a7ea461570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8270960b028923e2f770d0ca9c0ec9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551d2763ecec6da4bfd27ee0f0fa6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973051ba5c0d073f6915fda8d9239f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785911c30d41f3c6ac6278ee938510e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185cb0f35f94b857a82a6d02d5d360b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13a4e2e62a0d680f3b12416558ca2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f852b76f2b1943adf8e9e0cb86c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935d8da9c36e7f65483f43cc7e2c317578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da58897a926ac837b2352282e996bc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7cba36d3aeab81686a46eae5e3782580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e2abdc5919c57cf786e41eaf778ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa182f39950f2440b259963991a485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b881391d18f186bcd4f28c48112d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57227b2645244c60b8f25d38de3567584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1995b0092e27ca14a74cd854207048b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d360cb0e928dcd3d4fa0cdc2740df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f72153147754e7b59a226b899caeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d94a058eaceb1418edd6f23e20870f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fbbe6ff192d12b643b3c16272fcba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba9b67d2dfdb8697595774e849bf43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150268b3d7fed56880a7814322d950c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c63f002317ce2e1772a1fe66f67b5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320286b0c81178face161070b06912e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddab1b732d39bcfd4f3fa8aded3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455b3745c3b42e406f821d59fb153e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2f6916e0f7f3c6593f86767ef90c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334fdb22520d584f680a22cda4b40a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752c09cc3963745c0c28c131cbe70a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70386cec9252a8ded7bfc82e9bbcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807dbb0d96a7de14320cd078ab5951600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fe79a4632bfe60abcc4473c73683f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505e4c193ba2ba7971f85100beb7f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3baad06bc82c94dd59f58be6309ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56ad938e2aa6c510208dc5e0a990dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54352959d9e86155344053ddb11f469605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11c494568899961f25af0a2c50261606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e37d29e52be7fdad26455c6e8a8e95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837543fd0c26a7b370f2726a09abd87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fb5ac238c53039b7458e24efd028609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b1e5477a03f2289d365afb6809b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc0d3ad51793f92d1c7a17b4ba805611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b94fc08b2227939401eff625fdb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192f9745989e2ede9261024e4a445ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722320b26af59e14005455ddbaffb23b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb52ac3ce2a7c31642a36cc7be6c0e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8b5c1b9a847f6bd995b29ec8072d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf049b2b6694ad325691f737eb8cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f08bad14e8e53b280a88a81e9cc89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97025e1819e7022c5f3240673e174d90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df825bc9df4d9a2cd98810c2af8e269a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31c16f744466118f3d504b155db30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf136ff1e39137b290f40d68aad56c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9aa2a8c130663f1a1db9ebd5e366623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d687b272e2727113b877335bd5b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cbda593c0b7985550f2b0946f4e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a6eef5ecf3964375f32dae782074626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054833b203dc3e14da85cc97decdafe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed34bd9e4eeacdca13e471cef80b820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dbb335798698cdacd2a2b2ad250dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcaf627473fb11159009c26cd64bdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d93fbe17347825c7637f8e7df73a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3156a90736ed2bd77a737fc98047d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43eec687563da4f4ed72c94f0fc698633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079c9fbd29dee32b168505c26206a9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93b1b339ef725269dbfa2dac33ff4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c9b1e781624e7b48b76a77d0a86ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40583b8d7230e3383bd9b1bcc7e6f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb11bbc86d15cff983ed4db04d5789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0305cfd8ca6fd1ee8962b96b63b3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c783d6159421d941de77310563788b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f094230ee92934a8de53e9292ee310641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f5dc38bf23d9ffe365d085540028642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89aaa7d0218a204ef11858d3b7d04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dc96cde8908ca1034cb6d609ff57c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217b40961b5f785564678aafed4fc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d77990770fc4dbd2bc4946ed4c39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcea044ae7a969d621d9ecfd019a0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34131f9fb092ce060e5793e08d342648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898455e9515bc6b1017eb282cf23a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b17c730637b31236e326b1cd57356650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23bfcb404274e193a08f89b8e743b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c672268bb8c3326be2a358cd02160e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11c7d10187bcf2bcd008077533281a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8f1f4569b88d0adc1daebc2f4e05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57680f3f0f857cd289c283cd12bb0a42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e592e35926d653a48eb028dad012c17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148f2a18984713187e9dbe89e6b71c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d61479fa7a6ada92c73b20e527a14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23eecf860e5e0f4040bca5b3f39337659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129fa1ceb50d0a19b460edf72851802660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efee8b7003b501133743a6b14ffe3e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54065eb813b4589fe696448b8206427662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27540872206bd6fa7b949b103170e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1c421ef8067480a39d8c24093f258664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cc8b89754803cad8ab91a7ce45efe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df13b0a52fee7efcc7211033ef02a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f37127c70330b12ebcac919aa066667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4159690e900aed589ed6e8b10af8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538db659733f6eb1acd2524356a7bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009468903fb03230a845ab96d77bcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bba48cbdb644a33647d24e3d1a8d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51086fda7992337c2d74ef0967e136672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d444f6df7edfa7b5f114c232a70d210673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4afd360ae23dac8f154202f35b13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427d1e8329144444150b590242b060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402160a04c5bf3fa08a4ee07dc7466b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a55b1281d3c5d5da64b98c2ec731cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e71fb30a597d95ba332f4bde2a755678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784895392ece72b97dd4866e604bc55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7919d6769695fa13e14ac68e26d14fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345d4aaeb847dabd67dafdf14de0af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549fe878666b0cf98608843e0115e34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada3fcc5c23e5e707201833de5b282683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640a69066df4be2b649a627e6827991684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f4b09b678948d01affbd9d5576141685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836972db35a6db6cdca92905dfcacd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7901941ab5a39ca3c8020518608dd4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b7949d094532a561be5169e306f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90392d2e49f180cb582e8a580cc800f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad602d28468d0d723b859a3f0f99c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36a26e87e116431b04ddc2e99f2e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e72c54ffaaab3e4d1ad6bd515c4da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2f01794c5033a44aac24e946a069693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b5d64bcbc099f3effc635e92034e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52554c55c1e65cff4b37bedff9aa3f31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147b7f0063e88f3f52b2b0988beee9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf5b9cf88fa185b27dca8acca9ac3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754ce4d5b435ae113c8d2465b888a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d76093a2cf7880bf419bce155d7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a680714830205a41b6494d44ec129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f4b52bac71a9c558656a3f8d16a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e1ec934c1d5312f4ef2a71d3dad9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789d0aaca6ec5f60d3e463728fd018703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a1170debebd94f0a44c8488bcb5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cc1b4468bba149c743762175e178f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61348a515fe7fbff4e4b741eca4034a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598d1ef180e3b763acaceb4e2f40fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0ed714f3d6f7db4b425ec4430bc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a22d113924b892740896e59afec2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a656ca44e1e3157ba80a75205ae936c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e421fb030b788db4d81ceb62136d5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eef336b3445c7d095ded4c42370df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4bffd7cf21c4e18257c835a2157f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ccbc4893825bf8aea1260f8ed6dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc191b9bcde42859721bb39fe0376078715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a7c36afc83c103f730705570c23d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a07fcffdda9d6b56e9eb48a892aeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91404f587857c0413f1a033a9d0605b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23ff85881e92b2d813fa98fa61d775719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df026f5378161724caa859c6d5f2601720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68cfb84da6cfee164c233dee351b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2cab577d02322993b1765c1c2d433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963c0a362c4c152310a79aae86cf58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec45add162e76f67a5120b77c7e167724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63814eba29e14e1603e121c668afb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea882e5845a89071deb16375b3630d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c260791c810b37b00c0a27b0f4b3a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844960860eb9cca3317fab9875eb0c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220840f85e96afb6b957f50141ff2d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fd3b39be584546989b576839de67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9ddcfedad5104daee248749d5dcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9a396629b20ff5606be421f2710e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea42bb0d60402ec33b78f4ab56726d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe885bfe10d5ad66003bab1709a3c4be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d65cc4f77f022e9fbce5b4e18f66f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e543c2f0cf9638edfbc77ab2bde5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753e0ea6d4a56953b0756255930f98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb9b7de6e764d18f3e39d56d236577738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e830f007e29877db373ceba05060c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8b748b4fc307a32e3122bbbef2cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9dd05426a7ed6a16c5e9a260da74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f43919a19b57e8bfbacad1f2ffcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e915e7f0bc56935aace32ba57dd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637fb7dacda653ea16e24ddd46a78fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7b69767e38541993bb9e94aae679745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490809e9925e6ade1df71029365239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ca67a1bc5dba4cf8c7ecd8877239747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c7e0ab704f49242a9ba521507830748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063677c5e1fbd75b64cad7c3b244c10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1388db67d31d78d4a6b5d4316af56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc2d43db1be2c57cc0bfe92e378641751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf479b32935d8f2a21f86e00150d11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf02d42c46067d100728c7d5d78b24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd120941eb328669a94181134afdb16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74c1042c839469bc2653b888f932fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b88f87b7048c0c48e858ace93e390756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28650c575fbfd4950b4b6856a9833757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f56f1e373fbd6e9165e581de667f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde2070180f836f681954d385bd90e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf099662d0a854a4a2bf67ac52a1f151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d027ed19fa9775ad1dcae548111cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d56785d4e9bcf29aaab0065cf4fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2b1cff78eef608e6f0c9757520b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ec1fdf6796895fcd208037a07a1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b3f5ef09b30a5bdf4127005c1729c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06458c6a7778b79d58a5f3256c480fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a136ef0381b4e749f0425444ca8fada8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a621f8c2d1024ddc85d96bc8bd5379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969494bb9cf0d5c17a1a10c814215010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66058ba0ee68c36f4f9b613563bf0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d445f8bb94aba9c2a92dd15a7b9f75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb75a5bf5b5c2ef29be927881494f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d32f45ee11c82b1fa09286d2becd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d210a189e6811ed6abbce26bd84b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ebe9fde81186d1c7880317e5b7c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b1d49607d0470c04763818bf7a44917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ef64fab321ed991f9d59312cfec718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e2d1dfde508f8fa195ad489cbe90d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9f02faf0d1fe6f1c4b08f4a9e9b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e18a6446fddee121a6978d93b251bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2959e5a9aa98319b2c0cee508a5f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e941b3e87b794cc253ef99915bbdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d97b4b6bb22251641d84d08b77d9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f4388808823603f042b3b97b2fd9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261989c63b4aa40aeef6c87f191505426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7b352124293e9eb125c90ecbf78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5938fb39dc92432ffb6f1120dc7b1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab51d5b354e852e5a93e5fa83072729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c98ff9e6a7ac19e5b8e8c6aef2e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1a5ec0e00359c520d8cd75ebcee931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12023fd5294c38c8facb1ad95fb17ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e3a881e17b748687a51d66d965e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4f38bc6da9619c3d2eb7d55c7e2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc1309822b9cbff0d417e19bb2f4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45434421d4ea5bc8abab6bcebd44b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad447f54613c09302d811baaae7c8a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723bffc0229c5d517b13a152dcdfec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc3d8e5860c83e49ae8e6161542c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95801b3320e9cb85e87d1e13ffdd0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eee2a4d8a66dc1e16548759fa446441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232bab8dc75f7c6d24f65499efeccfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca31fe2e88d49840bf7764cf64b69243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf24e79fdfeee43100ccf85ef329c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266d653cc6ba930f2e1dc1d40f5f7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54cf53f2127603b1b862cc136b7c0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40b9b923003706432ecbfb0f2221847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea4893530c432e7a2cf6383761bec348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da6363f623de59e2e972bca6449ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a20a672b9845f936641abc82bca650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04e5233211279e1e7e0561f4a69ef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa0103db8f376baced1663a9ea5f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf93b96deaeec7dacefa644a8fcc3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1459db529fb617a82acd60dab7813d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3c026f7a4794abe8ff29374c156555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef54618eb2bda28a90d3b6f5da9393356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d89b55af8601ca13e3db17d0d20457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6404ee4e33f8c7f7f092fce5b97cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383226481e3e010d193ad4ea83ada0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6865a3d929b5b850c2c2f02a961260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4f25e0865258d691597414db566661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca30ea475fb6e9490c9818d9e3aa9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981e4a70f4cd2129b2072c47848bb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142664380e8689721dc019f31821e5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99973ef3657f48d24bfd40f1e0c335a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d65097ef1172a78fa9263e523c1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777c0a515a22eeacaf0a0118aaa041967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa4fde5a6aeea47802d54842efcc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741fb28e0270a34c4b9b0ccedaecb7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da99aafd72d51240470941879b44dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882e20721f30bbd588e821bbc3399c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee61eea73aaa1a145b067c546070c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c50ea7d8983a0cae5b4e18b4631a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2e955e9c4de390f70779dd76d5d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22b6e4c77f309fe52d13f4355f4f2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283964e408f9becbef166b43cb8d4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c735887ddf6b137111ba6f9807c8e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90edbf1021c9d712c37116e4d6e846778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f929ca798c845f17b05b82fd7e1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815be9d0ce6ea21949c687b6b74155d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c192d505622b12c6013bf82fa2f5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcae4186edaaa2b4859954273d58de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ccc4ac5037c472376f493cda4561883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5220587e606d53a60d7a473e09f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b4090d5f58cffddb70de65bae9c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d12835ffeb73252a728414f31e9cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b10108e830a82cf2bec3b5ec034087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770bcc0333ce0d3229e2b7ae4025a2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a11e481d0db2deaf1d7f3e47a0ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6fa547e206ca452c756d46d9ee8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9da38a540efa3c8e1ebb387b2849b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5540a0f6a8258bced367e29613ffdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2da5cdc8f64cfd093a4c64e223e0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbb4c881a502e3d3863486d6f8eb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa157e3bd7a81a6db6686708f70f6e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b27f9fff93a4432fababcea4fbceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f3e6bc75efa59d2df0374112462e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec059d077900826ab244cb8e3413e5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b3b1d6b2af3a2bd749d2f41d628799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354dda3c048990822a30e308ec4707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c972d9120084f70da85010ee210533101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2860893d093f587fae3969b5623e28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd456d7d2d772fb2db9d65003f07c8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5676c63e588c4732e85beddebbe0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15afaaeb739c59807ebe4bf01c2011105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b617d2bb67e662bb45e86a178399c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71bcd57dbaaa7195ffa7f0480ca47b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d2cbaf6654f50ca6a8f4c91aaee4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c2f8061fb66088fb5c58af6e8bbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80e03a9d231d82ec97ea087d7866f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ae2ae3d97ac179b6e0efb4ecf9cd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17393a1cb2e39c3bffdabd1068a686bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482605d8d88fcad85cb7bdd7f0b57c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd56330be0533f485bf05700ea7aa0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16192b9e23844ff396cf251669460c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09946fdefaf170dc74472ceaef7fcf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245e56da7a07789d578a0486edb5c9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09a636004112a65dfcfd6033a124f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1af7f77482f19f824308067db190c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dace5a7550f908266726a3eb8c41cd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f068ef5b07684e30a6a76936598d81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ca07dcd447537c785d07e50f76fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a09e326124802747f30b334e1722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2360117b65d183f37481bd24014c58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0558213c84b33acd52ccd03b3ee5ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407bb6ec746bc234349389c100a95d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487af9e1e5764f4ec0b441972b9e11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c432e6bb318a512a60c81f0849f3f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b6f452f6627da69469d16c60dccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a85fffe7c42da94078f672e3ad0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9f11c23ebfc71077c6f57865270d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88747ff009a649690cbe0ca2094304132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf112036f117619278dd40a9ccb9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884bf9e4c16cb5d8f9fec63bf4bda6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8345c609857c0f41b9230eb61e7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9870e1ebe796bca75172a545b376567136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57a8a04fb077ab80488335cfca8bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6aa02b9f9aaee555307285a4bc9a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae2130bb1df381ecfcaa3c45db924139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc8dc0aaca1b5b6b034e53e072a78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520bdf1c6c7d4828f4a01547e51d6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebbb6278d185348a6e72d435e4d297142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5ca1b63e25b3bb28e23ca2ac22522143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ef1d9e3f481b607e50236aec63331144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043d9b71ddd844b192f33b79c90ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244daeebcf259c045500e3ae8faa0a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b39df4f7a22123ddaa2bc9e510f49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6baac4f23b73a9bd8e288b528cff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc7aeece3e06652709bd6b265323bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f41c100a24bd7806f856effd4e317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45e8377ccb2f9f73470112d20ab3c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b92d550399cb60db1ba436cb25a762152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de71378adfc8a3ca78ae31015c4357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c8e99b1a58f996cb5d72251384e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ee63ec83601c4b09b2cc143cd4ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de78194b36bb9991d37c0a9aee500d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b9aa3207f738c5b36f4397556ba97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805576b986df0852b8656193094d8f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994a8aaf6828085e4d38abfe4579ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386b18b2beef101903e08b5af550be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0f1ccf172f647991cb46801da2b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502d90fc4347863708b10a31ec8c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8e5023974afb4f7a70904b6235f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed23964cc87adb2695bc4f2189bbb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a198b24ec3f2891e7188b8389b2529165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4279d8f39a5f8c9c9776cd63c3c3960166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf4f9f2854408a907981d9ff425a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41acbce936157575328895910df90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7743612de70f23ce27ccf58516c35ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed273392e7060ddd61e575a7bf96ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a217ce5bb80ab4fa2ab01c7c66cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a321bfefbc9f47e1664574290a6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94f7f452074210dbfa3b1bbf353a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa8987d792927bc6eb17995cd3fef4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111e5e5e4cbc4053a5a6b8dd0fac48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089b60cae826c2e4a57f351784f7ad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e698502c7433419f392f5843976845177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55b7761d07a6d98a8cce983dedfcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb036e876fbd3f9eccedebc2155d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ff536bfdbbc714cd3489199523e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710d6b3824e76e92b4ee759e45f9465181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ce3cd1dd1504fa84ddeb5505053c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24be34481fc1849eaca22238690159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809215ad02c55c1409322148d68d06f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790e2cc9905cdc58f3f150bc8d61bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc079048f679b4c37a3e25f1e06c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96816bbaa251025b08a33f3474b36e3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4fae430b7ac7c6ec5a2ec6d8858c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c2700e4c9a74c8503d14aa2ef3e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3603307773090ce245d0d838d993d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b60002a36aeeb8dcb0543797ca93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f32d4e8a16a474c7321f1a4a9fce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9cab825b284874fa41835324bd12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e3405b6803b3f9552572439f0d85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a74a16e90000db1526f372b2f521e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc4f23801940b72d0a0648e3d22dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ce242c758a3a8c62cd082b11549b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ec3fc7b70c219dc5def3fbe7e600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812bf809bf50f0c5029c8b6effe8c02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c696d9e9711c82ee853c2276a3950b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49532cd6114d69adafe608e0e942f7cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8366840ca8200022d7947805f54e74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344926ec3f347a5e08c0ebc9a9e16c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9cd5c042fd2ed413d2cda15687623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0d14b009950e6319ac7fa46ef2401205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5d73a0b280557eb5ac81ddc4c734206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b7fc5040f45c1bad1326b7d7ea79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289beae69046910debd909fd74b0143208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef019e88a7e2b5f9509a96eb324ee6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7929a80a3f0859605e0bd88d7c10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d27ae9bccda24adf21e208b7b8216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342fe242c38e34d3697ea699107672212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c7b97ee2403f0710dbdc61efec13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18d670abd735d40b1f435ab0a3fe2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef772969de96863c6156252ee69ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc46ffeea3a13421e6234ac202b0df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cab34aa438135db1a80f1e363f1a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff74e6613a3d6f973bc88b1ce471e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466092e7987fed5296daa1cbba4f4d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20acbff998c6c07de93b121f193672220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d660d48d54ee3e302c4b00780588221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67cf1ae3894844573aa29f488cf3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab59329e7287af2cd7c0b4a673ba88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447dae68600b6cdfe1012b3e4b37faf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a1a55f1a933348bccf64676e73650225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176faa1223127e6f1d9e241bfa921b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925eb3711afef51c9047556dde3030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df09adaa39a7abcf519184c7fcdd96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c471745e8e226e94642029ea932d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307407848a15f75e4a57c295548fd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960013b74a833c0f6d6bf90e9fd0b4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d094b91b952a6c5c2b42df17980959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d201070e38ac1ce53240c03b473b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe916bec2629f79da023c219ae877d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e27701c5856853b94aa86c94d2c47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e684b2748410f44ed02be4909e7996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5efdbde7a0a80cc3dacbe9ba78dbfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29621dd8988beab78b9a02fdbda8b62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68765177487409634b594f4fd9ee9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c2762f59722ddae8beb9c46867395240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057c1879b3ebed4d8eae9becae2122241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df483d3934e2e8c5216d9f54b37418f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef2b70f3c467d2078041c7a01c6b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df814ef4f9d0fb453870a02cd872ec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097a50e3ec84d8063dbb20a49bd53f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e7346f857949bd3961d7e8c53d472246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95f8da151c39129986d9ffc39c247247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894da39e28bbf458524c0cc11fbd9f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fc3bf4e4e582a6107cdbbb6d42841249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae720fb19d78c776ec39a70d9829448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e291f2e5ed83cea6f04e0f4a5543f1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662bc669127ffdcb74aeaa554977d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ffd10a621eaf336431927e33b9a90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ffe42ac6e937408b7041fb249d8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704582da9064ebe47f792877420a36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c104f4da03ffac325a660789f584c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e2180ba66531d159133b47540a75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f767fbaa130fdbd9a66d9d779432b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b8ba8c75cbe9c21af8c4f7d41ff2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d7e8a2827ea779b96abbb991c7029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5f8885b0938b4017ae7fbad897c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf85ad8d27ca8b2699a482c4329bce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4904dfee130c0d8e9bbfd4ed5c41d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bbad7af879be0e87d03c98a8df6da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316aaad2c175274d00646c52585aec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075ca97f055cedd043234c872895a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e41e4c9e4986c77fa101b2d989bf78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1743b59c8e5eaca328794832ea77e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871596ae6a2c076994cacf9e412676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d4a6ae475309bcec4de48db4d69b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eacf944f5bf363a02c7598b97b978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bba2fd0587b644b9f2dc05e1c8f59c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756c15aa1252c704ff8e39cd9433bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a33f81404ed394ad7526282c20c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9c64bf2acb99bc91810e4c802de2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63550cc1df1fecb2f2b0d756ca1b696a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cfbb456cb6190025688307ea8bae9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fac64b9cea1e026c19acdfbb20a94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7191400f8b82ecaaba8e750ce41d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e77096511990b7167600f9e23f16b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa57376bf170bab994b233732538c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728e7df99c7777249aceec9272becc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7539614bdd55043e3c98b7e24091a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ba4944e87802589890dbc6d28ec1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625199ff3a81628704c80f3c4bf253b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2e17280b8a1d5e86c76b8076afeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae9f34b814d5335482bfa57f19c82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001969a11186d3321591f557b57a4293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb52f5002df376a67f34b24c97ab2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54787c0375fb86dfc34aa5016cfdf15f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c97d40fb8fd171cfd20b204284a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0afa5a50cf6929558de2dbdfde57a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173170b1a878598d1d3534650afacaa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89520dcbd1a442101a09068101c9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f476331a3f2169f040f59a6d9737d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bceb1b3267e58bf7fe99a83f4dca8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa563dcdd940f7a670fad223989d842297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d666b144e0afcaa0f51a441b447d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c502b414bebc983c27ff5ade0458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27d81948e8c2977b53b12cf26f7d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0d16d6ca884c3c17254c11662c21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4c505c176332f0bb8f565d9ab4afd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a65c005e2a0bdca6aedfbf0f30219303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf01a0ebd4ea79fbc70800939a66af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd876c6c29710d16a4f5ed369c198dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3caf4dbdef724f86ffa8af8d0a26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b520db8b8f6a822e26a0c0177a38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfee68085b9f0548e360f806492a96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d1dc0ad88ee43df4beced79c0411309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb591e8fd94d37dce07d54f691c63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c700060a511e87627abeae1a93964311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e36cfe74b659dff57f53ae5ac52fbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940f9a8f7ed387c8edc582fd1e8a12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d794dbe4a3c3f5ff8027d088586b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf744f3c53bd1a3012bd06bb22cd9f89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b02c4521d27f1ab06ceb3f574b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a315c0c0da584ec535f80aff64a03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9ef8f7b82554ea168036cd6c5e17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5479d13acee3527ab11fd4e785bce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9eea3a33a531b5c7544ac7555dcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c37158daa5be33549eeed63d0b18f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed0e25373e31a51c1b2353c0bb3b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9cf1d873d9578de59b2a2f49cb637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5db4cf4a4c408565762d1b1d3cbf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa6de1ebe338f06b388c5f6005394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2952f005521bd10feac6258bcf33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29753280f36bc5310250db7b586379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92445b3f41b54da350a0513e779209d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83a497a88b4325ecfcd3fd80945f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1d6f06030076888831991d7675b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9280edac31121239cad6817af60a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d22c8926354c53e95f7ff907307a1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3777f53eea297d68bbc57196046530333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd46df014b120288d7d41e4b33ad5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c958dd868dc3a93ce01ed9144acfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146534ed88e050c02bb1661fe4d3fa07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7b29142857ddebf92903d76b03ae8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36e2f764fc93bc68a1bfd5201786c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebde7e37e8e348ee11f6a31b73d09e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9a2ce07f73dcf4150b2c6529e8c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310388770fb76fa4666d26afc4f32c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c478214a51aa23c29032ec995cbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0a53c84091f1721bfb46d6975453343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9d15fe0444914fc5e57572155ecb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2136b42ce3972bdbca6f97353ea172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d194e939f63d44d50df5bc2f41e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd509e4958378dfa00a9184a956facb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4247cfde1e142107e9dd593a0ae1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c768f5b76040734e11c40bc2ef96c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0a8d50945a8548323205b45d0c5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68550b921a91f308d286249996e44d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b7a05b50e586fc0cc957f1c674f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a8258cd34dc925cc2ff1bab0a373353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad35ab79fb3d31b47347a868b9f33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e2b44d3aab893a8134bbed8d6d01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c11dc713d070343d081a46894f407356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f071e5ffea4a92cd273250596807c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7f5210492f9ada569acc23b7a909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df728ecb17b7bf35c8b02b474e77c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9dce48e84b535914caef68767e5af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e072d01fc37ad665e18e5d0db0d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67040557d321b50dbb8f54494d11e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f957dacb464dc644054542a120dd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42938ec565bbdaa0906eb9ebdd7aa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4840c4fdd8204ccd4b0a960ffa2ea0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a31aab7cae9815a24264edbd8a5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f32acaafcebd1b657d1fdbcf980b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1f918e2430acc44aa136a59bcdde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732588b962fd105128e8c16a3472374d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c020ce901d5d17a21052d3c8cd09d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99adb4f12adb03b59d021588619fdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669feb2bced8530a96c43bb8c0769014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7ef6af277119bb74f76e74a124ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00293ff63d03391c1bd25fdeccc047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c2ec495703fafe13bce0ee403fe4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd4ca0adcdf7daa74ec7d3575350a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257034053df3491a01abf9d29c239d08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70660163e769e11a0dcee7e424385378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe7cf84f16c4e2cc175b165f54ff1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83cc02c4dc7e19aac6efd10c82f71d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586819c1e9296fdb84c0d618ed1dd6d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d518723a0f494f0f4b4801bb71148a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134ff25e80ba302ffd448fa4f785d16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b252a17472fc66902acadfbccfce2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7dc5cb1d824f4550324e85f9d7b64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12187f2593736e469a329552ed97fc37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2a74b1119cc867d7a10c39eb53fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd834295f73389382f2cfac30bf029388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a2520bebd392e7c7aaf91e4133a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a1d44e30375d6f86943de5199d9b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ee033136422d375beb30a4b23a57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b663c4dd8a17d16d4926cc1ef17104392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386f42b2e800e15c0ea55d8c217f58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b46c22dae2dc1995e4a1387ab5868394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b64319b096847fc76fceadfdef53f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68bda525a7f1f40c21717d0333106e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5bb0912f380c2877fde5e5c09a58c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbd3bd1fd023861269e92780184949398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a83ef95a566f74e602c18d059798d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e49ad40b4969558dd987c21a17f5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1b216ce1df5d61ba8d7144a6a7d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd21baba56d83d32efbff3fcceb746402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d235f4df7b55eb724e8b087c850509403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04ca3521bd1ab00f75956258344e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f59dd9fad0ce4e95a1c93ad8b3554405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d33c09a1c5dd5d54db37a202d53c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf52ba6dbdd290d0073ddac183597d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170d693ae2dcdf737236b812c172c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9cc48e010c6b8059ce2745fd4b27f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0effb040eee4933569af3367a506b0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a53f63e88729c3456ee2bd0fbab896411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c65debe91989d1856ac135c20e3eb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e29fb7dda1dcd988d00e5901d7112a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c4d24d0d3880893bfad8e161b76b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ded01562cf2fb5cccb725809152d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b4459b4448e71ead1991b0fef52b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be62e8dc123ab49b2ce4c5e75c2143417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9f9022de5e1e8562dd26806be789418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58389cd2d4a4545547cb3c282dcbc08d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e4744fac20861e654e0f00d92c0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a162f6aa44bfb5251bfce187a7a7ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d21bb198ddb56774275921365dfce3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca3e764b778f8012e483caebe2c617423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca96ac92e4609a6e37324d48e679c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d388f3d1b4b3803045d894143931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db415f95487adbff43c45ecc81deb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806983beb2ed4c6170afedd233b7e55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ecb1b6cd319beb3c7ca7b8da32192428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a6f7498d96521c46b07c6239878429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca798fed483da9b12f757543db792e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f43816ec4eba427ab455982e0a4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828deb15651055223ce6b9cb830a7ed0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9f6e9799653d5ef2da3c6ea304a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca998895bcb9106bc839bc80ec67352f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff983e9a9cec3a30b9e9ca3ab6eccfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1651c134203c0f404a74fabf9aa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ec69e942e5caef6b84c9dedefee1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d090a709ce776887eed1a842d9c0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f861eda34fad4bc1007bbe8269183439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b16f8542eeef9cb118f885cb0fb02b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644ddcf561dc2562df49b9ba6ac6a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82fe8f12105c2c4911319a0d50c01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da03207a2e7d31293bfd2f734be7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb508560ffab62e382cd42d1f6c891c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03befa85a6e36230d9a427b170adfd8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cb3ab37f90a2e45da88d080ba36b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eaf473aa645aa8d2b8ae08b3d5e47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e916c48f5c17a4486706ed0ca9415b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0029b7ecd0c9c4ff5ef8b7d300dae9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bd5d30572e37b348171be1dc4b026450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4943ce7cdf2dcf0b75df799145f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428990e41392c009c797b59fd7a70b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474aaa59a147e7be2449bc0d9dc490e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93b1af8604c7356ddd91b8ad01f0c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec55399a6c73499ec60c7e053542c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e3bc657ada96e0bb317a6095bfd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ec1ed4bc50169f0e4a8cf35e100f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0514e9b7f6a18f8861ec529a879674458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a23da925fbd6e6fae1c3050c7e074459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977cb42329bccd6cacc136678a0fa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e46b5e6e2d16fbfad0876f70f63d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ddd4f229cdaae68664b83521e042b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f108353dcef9a1cee5f73253ef3007e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb6bba409588b73edd2294cb0b0a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec40c82d558ef1495cb39cd2ad5960465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90179ffcfeaaae0c4de26f79518885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533e11ee69f191f63e0d0ca1c82681467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a824aeab82ca645babeda0a1e65092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5355fdab060ff61d0708e90e233b838469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1596f53d5300d6dc7545ef5c1aaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9fbb9738bf4dbf1ab95437a5d6305471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d334b69f83c545b81021a5d5e604472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223479b2091bd9c8f07bcfd4a3366f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9127c931b2797dd42e0a4316e7a8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010aa9c1f9d1430e0dcce941aa9c174475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da5f20c6345a1dc1d9962ec2ebbda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91668dd1e2633def3b31045eafa04d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425b331832bc543191917653cb591f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76f7bd03f90c43d076ea4b1e54c74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b1c0e6998c73fd219ff631acb731480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a144615fbfeec11efa701b1fea6ce7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa32337b342cb2ea6cbfdc0dc89a7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554bc74948dea2041079d4a7253b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c888fdecf9dbe93254569fb60934484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f5a03700eb7c38d04009b10a07360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4f7df3eab3133c1c406bc68f3089b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d0b5f2482708576bef839270f36f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4b0acf2ba1653cbe010e33f31ebf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520addb184ff331404c47e2deb1e3aa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e31834f8fb9ba1b42e86c1e264d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652303188411b256a8a9140a92b6ff32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb679ff9f307ef2619b43cbc14e09ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110cfd0d3e2abf37777a3015b578496493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fada5d5ecdd604e0183ef4c00e08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d31d667fee12d19bae0728d88134f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c34c85659a53f34e2f9b54c0a55b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45529bbd505efc1ae07fd7e65f68336e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06bd21e2291c6be9802c814775cbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3b7fdc8b7e3b13ca7ffb0217dab0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447dbd4749259d526367996b5788e1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659406f5de51e61df099836b616ee18a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b8403d3d034150dc51f2cc3104b89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fba0a9716e8397cc4db2a67d42da3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79566051014813e3f63df566e8f53fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a5475e6ef93597eaf785e5bd3b83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2a6cbdb3ff2c8f9321222a7c8a75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb9268ef31066b6aaf7da406f960a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587694747acd40602cd422a9a19d27a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57dabfa10aed61b4179ec2dce6aff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42893edf821cd02ffd7239949d5bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980e7ac30d49f24cece6fe4b4dc5f85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ebc98d25087df1e5b33b4719c3a59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645762236795911f38ce51bf8ed4324513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac81e37e9e6579c33cb03105e47916514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b3f2ac32574975aed5bc8ff8c3a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac447648d07613e9a9fa36a09bb93a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf070bb432bb3c5b9dcc24b31de39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca1ca3de3f8daed4ecca78cafbf2ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94a671eb53563fa3c1d9dd86d62b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c998b56d9668f0fd72c83e2ce6133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c823986d9ee632398779c794564e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d02c207eeb1dc05d5dec349b33165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a56251508d0ca6c00a6954cc19d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2e83f324be17cdcfee4e81f2abce2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8803157579c080c680e6faeb995183525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98137534ba63d490e830e3219d28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e58e3055d8bc28b40cd14543c7e85c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f456159dd0ca309152a4099bd419d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ffbb5ad63b9068da0bba1ffa42d1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afacc71eeb26d057d9e52466b492116530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41625264d15933f8d3d6adcbee9054531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a08947311ee43371de998ee8d83e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601765ac12986557ee440369307e81dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b07ad3b64ffd09e936d4039cb3ba7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1008592510bd46c01dfaea76bb0bc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e692250da99988679e8b23b002dbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab3d7fb9b47f930d9331335875995537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae191b47031e4392e4955eca96196538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99421e2f6a97f0caf67268e52532f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae26b121d9ea5da319ec1ae65a540e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dcfaa83a8d8a91dd59cde0d44c712541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2ab6151bd65344f516ff6b96cc3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0584b9722559ba920b9b6e1835a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c27f994183457b47480e3d81ca89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691147a1a76ea8533f3d012c9150b198545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b1ae177e046f157d635c92fcb67e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bdd59173da2fe39064347728dc64b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9527e6266581814c9c36b5de03f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e47f3fe86412c810be1bcd84f204549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128a6aaa8eca584995b194cba8b8104550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beaabdec9d2f159e77013c66458afc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd206b7578745b5348cea11d4d86b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca7c85756f7e21c4cc9822a98118d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f16f43361db6b86efb4ce5683605554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2ca16b4b54eca4ecbb91ce1e28e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e9efaae80bfe0d481bbc4677e6d7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356c6581421d2b73e680fbc8a2762c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652570338bc6d8ea1486d8eb2af4bb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3651701cae35ebcd7d5f7469d74fb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02686880910d0c5ad1d29213ca3f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf48b87ae16dae84b173138f7da40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203f8771f35c4de682f80980766b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c4e7ef0e20bdb679b3700ac56addb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd92fbb5c64034a794b695b7273ce5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863390a72e6a525280bced377a24784c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd32ae5ed235ef2917dd5f44b2080566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a2394cd9e137478f8bde41b8f7601567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2269b4d37f873a09b7114a2ff16cf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531dd9cb55f85607f395034aa2cb019569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde4b93feb3ec9ba90ab091d68f19f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b361270badc9b40a37a6324851689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289a385eac979ebf492d16f6319302572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3f4b6bd733fd4d15ed3a2db937e35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197477ba8b17453405ccd5629c36790574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2338ebb3873e2f539a8f85db83329575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbc844fba050b0ff9508c538c9191576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f032f6c6f45704ce917e14fa06a8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919332ecf1c4addffa9c1049ed763ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d11d2dee6203ebb1031bf3627de6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb8382f49fd5a12c68d7c9bb1e246580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232089ae0a533f90fbf0c81ab733304581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45256702b9a877253ad25f8aa8f2ca00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778708291b51224568e2abac757dda19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654c3d2ec1bec34cb5f5f99e8c4cd82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89fd6937448300949d799da3988c1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a13499f7921648baa5f8ddb767195586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11b626a331b222b30b773e65de9c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7b8a9697e35582a5316f4c8835d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9217cdc6f6933defb3c46bc1eccaf9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e2e715ed069fdd39ed0062172774590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0ed646198f17a02d9dc690e50c45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d6d6e4d3eeaba1499c0b3e92f9bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa758ea1352e4e9e7b1ef0c19eae53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87efa48256ebad6e7a609f2c8b9e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9883bfc1fc9fb1f153c9754eaa407595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c02948d0c14685bc710424bf3cb1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d6114b40193b91f8247234f7bf0f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384834fa271c75ee393ceee9a0813e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa80e0095f90676e6366b14ae63b4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e1c28db295496ab6dfa4f3ac3c4a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e13d2d23154db271dbd9ba41a352f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfd11284eea09b70212093ad5e156602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ffeb06b769e4044b6b5529cb9e6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075b672ca3f2afee4e468fd78cb68d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1190bc5a2688634f352a4b35a51266605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6529fc5083797d9fac3db03222c85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ed9ee86785cfcefa5102e79169a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec60d84a9fc93a1800560bd6e72fbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce15200090b3ec4edb59fd7b162d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bd8dcb8db1794d86141e0be81e802610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b6cbbc79a88efdb3bbb0a6c93d74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444fa2353b39f6ad0936bfc587cc1f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8845254186e8095e11b088548ca88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41ad611fa4446e9e1d65b505e9fefd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25864b0b97eb211dd3b957b5da6ea1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d723e6a287ce5467aefbe45a47eca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177a2301f9b6ba45e9162fec39d6f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e30a499d0cac6a37a3c5fb0a64b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f419c45db8f9ba3e009544f1276cb86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea99abd1cd35ee828742eab0fc4141620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db356207e752bf2ea7a903feed8971621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e45eddcde2dc421eed99766a0805622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006893e1a6e122f7a30ecab7fe99df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498521e98373bb7d88c5b122c96c716624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd609f609cac4a3d5aa2e04fdebc049b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bc88314349c655397c9a36ac3b07f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43117f14280073d6c149ac14a9668dc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e710d4f5c210ece74ba3d8ef5937628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae812b1332e1ebb55f77e59074211b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443c4458b647c4c8d620c929b70787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf488e29db0584d6cb4de2c9709b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ea2aed09241704be5a06c05c9de8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522650f626ff1c432ce1b8b9dabb915633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd745778ce01760af53fa9dd40834634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696baa753ac5d4cd68efdd75b644b768635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da20bef8d9b3573b98e51d15230b7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0dece9a5edbbc1e1c6053ded6fb20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ee5e12b4d6bd2890330bd1fb0004638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e796d1c0695f6719eee4f1836ec1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ab91359acfa8e6bd64d2c8cd1c6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f5709215f69173bf409e1d95e8e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b7afa852ae7c44903eb7ea111b5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49ebea1133183614eaa27e5653d97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db571f4279757c137bfec82770f64afd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e974b5db44bbaed320338296c4c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb031bfb7d7aa5ca84d125e181bd70e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b640b73ef55dbc82205c6b92f289e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84799c3bbab64e0e3090ab23f391c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b51d17ed8827941d1fe1cc60dc5cf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e9a7ba8136b82e52c964bdcf7a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3fce78b8496a11854c61860289c43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927e17d0caa7c5bbcb79e099f7cf9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfc024e0c1f90cca24330be8a528ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6309881432fa29356325069c45bd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1273f11669e09c03dee3a91a347bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd75c1f4296c29068f1cdc36a49bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e07f97ac267c442c77180d4bcea04c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeefd35601816e3e371a5d98dd633e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7a82cf16c8340f278f05f3038af2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf3a57b75f06d0d1b0b1dbe28db51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0326228f533918ed4abc907ed84073661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb394bd262210923e64b37dd735f76a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac7cbb9122217f04b53862cfbfa03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6a90ff5f74fbc0f2c1963d7a39b71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778319292a6cb5a183e04771bb0b3f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b52c7d5134d401f21f80ea9557e1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f26cbc4fb04c862ed87c57b65d5d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32771732a6bf4b3cc3c838e50cb8ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc942efe4753d2733d0fe9c0981f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd7296af73cc3421dde5543804a8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81dd13d319916fd7222166b080a83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab4d5ad86379b57dcec0a4fd98f146672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002030a68deb2a58c42c10bcf4f7a01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07318da01da790a5f9ab9707a5be7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5f940c747e85eec4f0e16fa94c4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36844bcfa396014d076f8f7b80063bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a81369365cc4106971e83d155f08d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dbf405b745b64f1d5570105d95e0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2333ebf57aa5fd74cd4423c4eff8d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b20a453b54c09ae9a28098918b94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502d1b786ed7c68a3807d2e81186e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57f5d3b3ee4a0fd0d31a783addf19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e57e108a0d6bd19a5cd016de0926683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41051b84d6d27c1c736378c18ee72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83046b4694ad779b5dedcb4160309fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d61ac77140a573705215af58e4b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daaa3f24bbb5c32f1870f2127da9db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697328fa4cf273eed7ee4cabd3432bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f132b5d9342439bbdb5140b2038b4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bbeb63b30f86469fba57744811196690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ade71c1c299f63d8b80eb996659ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f4d6388556803f3620c012281e79f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff8f42f461fb84d6c2737cf34c798693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f97dbe8443f02a9625f3bb0bd9a2a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddffd5c21b728d7490d248c06b558695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09c3a3168e4c8bc6408b5f4fd6d6c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2add7668d4f68caf01b83db4e86e8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf53b7b29746cf9115782884e2b77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e726f7b997579e54593e04e37c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1c0a106588f96040e9fe8a41d41b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4132fe4bc1e6001df94ebef604e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3236387c8a6d45d99d5bffb1adac0e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c87134daa5c4e0c1e0d58160e1338703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108375635f7726b93547454e6098a45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea0ba46b8c0519b3760e7826858ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659a6fa28631ba4a360b1bd8f7c26eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8174609d2d2761045b1023bc42d5b9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32674b6911f97f6e7ec77356cd02f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042f9a6673a63fda8198968f67c78a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f9a017e30d88cff09e760e24a634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e4c7755690fa26151a3b8bae9062711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8efbfaf4b4eb71099ae6bf8439349712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67112a31cb25e0ddcd462d0ee0eca21b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7959ce48994ed2b39126940d1342261714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb390826eb9840f16391a2ceb7df8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ed0471ffb28364671044a5d7db3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55794c98864f772bb25d701a503145e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3687f3b174a67a43bede0e7b3b82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3ab13240fb40b616f51ac66ab3435719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0ad60a337399c56bd9d2b7344e5d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7c264b0080fc8ce039ac4e12a3e51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e41ba3672bd5c86ed0a2d73467720722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec686c919cf5e4c26071897a2491e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489309dc61bf7c9f8e22ebab2698e0db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3a52234fed893cd09463db0ec9c3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec08801936566e5fc9be964256bfdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ec9aea1531dfbc4842ceaecc97bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddee96f6cf52acb5bd52b96f985772728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24fcb5db2b0af25443ccfc794fa6a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47d35122a32a395d637ed007b008f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3953926fbb48d4b7cf91a512ff21e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370496306c0453c0c38e3d807aff84d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad62aaf71b5d392de9ac3c182fc7a73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837f4e592a53993aa49062b841e675734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f05f16b8121b8bd4a15f04059d5ec5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9daf8b815f9163c6dd7d840367639736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c4b8499f66c9219dd834e1cf932b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd464b08a42547dcb1483b1cbdb1271738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7d33ba94df3a7a2ae0a2322236a27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a64cb58b27a6a0d34c6ad45b70b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f553322ed591ed8d5f1442b9f989f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c230ed7f27695b5c51d4fc52e4a26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d4c9d955e6dae9719ed3ac31f86f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b68b05ca244d4df1f8b7749e6f2a4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487368f2bc825ce37c03eca297bcc7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1b1bc4e1fa90c9440e979adda1ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9166e372a1d8621503d3627361217ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e797b7979fae5688907dd4bb5ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8259c9274f0e14c8e28be7d21b8b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca39e6839f601a279d664ccc41f0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8fbe23af95b43164ccbefc8bdc84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf935ff0827dd85314b6a2bc77aba6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41420206ce3aa3d8b70e464603c7cab1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3e71fb3a3e95ab8d951b9ed97715754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07a149877391943f154ed19b0bdfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec83416fd4f75fee121169f0f8090756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206445a4bd4bf313fd9f6c8ff1ade73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ee2deaba0f79645261f7b55ed1019758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34091b5418a01eb797a10a45d4405759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>