--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb364ad9a2e169f10fc128313f7b49a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e6ccef94038a687442d33ae92599c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2165fdd3f11c31a423a316fa26dbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ed121156c687f3c47956ad1989294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e873392bb54d24b040c3ea843c95b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f76171e66f88cf76abb6d1a991c026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a49a0bbab52cfd01a8ace43a2da27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73773bc435c891e42baa8e2c133118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecff4a2d5b4a1d39eff48c9cb0729e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f1d19addf721925459a69d3468cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925cd99c2905eece4703595453050eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281304d53c499486977dc069ff4874dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67393dc43e0835573af4c8560a6fd7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ae0fb84c5b24772ae8f62bde0ba9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170fc5501d4a8e83f178369ba8e08015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7bcc902f41c68c4e829a832aed0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290301b5de79de7a6c5644f06355eb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764091efd3ea9cfcd647bfed9a4185418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee4521eab74cfa6ff9c07828ff6ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee4feab90bf6f42b65b7f936638a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127863ff779ea4695b8455d3b71db4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eee82213b8410e3f163adf298d0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6cc3b859245fa9e6b7a496d24b93e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69103b2e0f99f3b87acd97e4553ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a005ab019d93be96f0f5898be004ba925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a2cc7d447f7e8691db7b022c022c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf18df802e04fbc36d07cbaf0bde4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050af9c239733f00d194defef2aff528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a1fb471cb82d617b375bab42826c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f4c984f09a79dacf7f45c431ce7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6873bea1eb3f242e3d3eaa1f707ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7101a8e257d8703027c780a48fbf2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e787dd8c0f1551cc2e6b98c7a0f2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534e2e891ec1cd5cde649020d5006c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eae70ef6b4f02d2333b898354910035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ed020c794b9f0861a0da11afc202d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcac7c1064f41739645fd575ded2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c535e9540402730ef09f8a3a960438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485de537c800bd465b9da66419279a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73d9fcad39318bf331eb023dc29aa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129296fa8e65fe80534a048bd09109f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff388eb0545d011c8367f9f9f5afb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d546c53b3106a7ae5229426828dc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e46b2cd3afb2bb0bb40f8bae333aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b0cea4ff18add87bdf7f159c960f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aadab152907164249a925dc358e47c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09ef39c42322fe93eb31fb9b8da3a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d933b997e936f247028cc97220022248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ceca738f3049b8d36924874e78ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff0ef51755d79cd90dda37b9f5ce150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af175252b1923842800a275a29864751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e0b83280826280d778e3f97cc885d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288fe3cadd3f459c53559accf4cdfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94287a501a49918b798c98337ba53ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161a008c039175d518aa9c3231f8a0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521a5497802edcbcca2b03c4a3282256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfcc5b1d0ac25a73b1364e20f8d93157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea075f4eff7ef1ba4b18dc55612e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35e51436c7badf9002177947d5847159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0d25f3df8b8e1ff50cf0aff3fb7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb581c9c64820880d5e7b70cafaa1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e457b4d33558b000e86a94f1b3c37e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49224443d63f580e30d788e30e950a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee849ece15545a053c96e499cb6013064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de47cd62bb6c84c4c5ce95b6f2d4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475418d2354a7b22dc6bd9576f2a24966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654feb30a157d70c2d68b33726f2b0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae526cac4a025fbefbe79b6ffcef8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c7e43b244a1c894f43d4993b3ba6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8564c05ae7165e599c80f2e1c21d1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e1653f6d28275a13e66f0322f4a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158488a542bdb616113fd163077c8c6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d78ec2a796cb03697dde9df17c3e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42944609cea2f1274a2d994212e6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17aa9595124d4c0d8c09ec0b2b86575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f8bf5fd6ba458e7f8383f8ba556276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37a6687a5c895d4d4f170cd1f9ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665078474e43a24a0d8e63fec61537f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476e3d2fb698532bd2dd3e13755082c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464711fa8349d50acecb649760507de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad6b8f3513bdf581eadedc826eb1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93e013597bf863466ce00e4901ae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c086622f4c73fd28b333b83bb80c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a5bbde2e908034c927faf12b9f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd6216a6ca065b10fea8df456be24d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742527c3ac33f26e7e3d38cc8e52aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8ee385690a8b63394b593586729a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281a2debe5a0c54de13a1cb890001d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4cdbeeddc68d536a92ed1e99c115789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc2b6da8a54f1015b2155169e08b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685faea98af6cebffff8b5bdca1d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6bc8bee03633077415c0d3edd01fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feddfd8bb96b31f680040bd879836093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938a7fa6e4b560ca5db59aacd57e9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119acf23b91e25c86ff9d587a012ca695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56cfae366e6c3281cfb84d57c94f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8945a4d72c230f2548fde4915bdec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b9c77ee48b31af9710d625cb1852098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392796967698499392dd91c822890cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407783c41b839ca9b607170985658b4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c8ff85f04dd635b91f0f9cd397cd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705e724deaaf96425b39299e7775ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1e88ae9e1453f1c6e01738262e59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6dfc79e426fab471f126d2f7f364d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7e5539baf4d2475fe8169ed50e256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9685475051fb326ca3719bb18ec53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4892d108f623c772cf15933ec6715107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c2173b127f2c9a257cae98714be3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3e9097260f560ce8a66f2faa47f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb0c017ee724bb48647b8176b097c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132e3b85cd92881b46c1a3bf6fcbdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864d329f75e0e02df10a8be61de2a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebca40622da0702e7aaa9b153eeb2c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978773364ac0ab0b26cf6a089bfdcbc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac2f7f08f6e33a7eee01319dc472f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf955ad606c48a4535c6eec6f4f720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120874b0ddcc911573bcd871f487c75e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cfd33097ba3a08facc07158c91561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b59557a4193b089e092fe4b29e251119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6fb36bf20c599986751146bccb0c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab1076c44e3739a12d350c05f98b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1dd724e84c7ff6ada6ec80938e87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5236f1d6bcb2d840d59d10b7cd363c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0b865c73f2b48aff910d333e8568124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189168aefbd065178f75765f7a0b3c4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe611597dd3c6da728fed91f1bf9df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107fed4830cb1075ead504b099aa409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0655ada1d6fbf8a76dcfeecb45862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773aba6a70b25254bb912ec1e52a33f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ef14d9fb60f8df3dfbafbce0c1bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888b5841da256d261463ede3f35adf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e40dab9e2cd7d2cacf318969ef02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87f70a6def4442b7602ce380cbea52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c64ae722608d07f207d7e1580c78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc2008b24074eed40c58839831e9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e8ad0f8c3e8669d64699c6ab2f9a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5bb7f8597668ead0b38ef3673c963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce8160d5a025f258d0f657ad1a51a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf933378b1c2e8b8ed5fff30ede7726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe9198e76943a25731311b8ffd64f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaefa4860aee7ae693f2305e7171263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9832e969e88931faad40d34d8d89ea9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e870e95249b88a91152f8b1380ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449e7ef41978f6ec72936f57210182144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4152a68826be9356816f135c9db2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d447055f91b020b240e6d2dd1cef5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da54c07486173ba29cbd1afe454ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0cdba9ee9f59bcbc53f96159cc752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a4f7f2467fb1e6f6fc45d29cdb3d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e43e599934df0d1498deea0e8e57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7592d412711bbd2fa482f84c47ec9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc976a2e15c37ffe5e7de5497d5c400e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f500eb55c6f95adeeae725e2db33f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7990ea6fb0d1a3d862e9881b27d6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250425a9355c411a0fd0a9f5db0e421c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70038a35f77df45892b94a3f8ffa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541f0d710487f754ba72b9ca52150a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9181af11121fde5a03f928d75467b08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec58ec61a2303d6f5a9f0fd655d09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783f0e3e900474c3c02341ed27a8482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064aac80552eb224ad6345c25ecdad8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4018da0b9b4b4bfc4e862438fa344162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c64ef4cd84be8afae82b31438b3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d359c0fd4d0358a16901c20c9344ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ca48689997cbfa7f28fec42c18d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e40878fe257e336d3d4b76e76e04b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f61c86fe3a806ea17e313823cd386f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80796a878424d533b253e63d47f89c9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8354bae62f8f252487c3d7856d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6353abf960cb03c5ff2bc80acd1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd52c4354222e9f62f50be8f38e66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e1fc6ca0a4de5894db2519fb736e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493bd287d1e481bab8ff02d2a8b5801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814960b2dee413ee697a38b1e1b1c45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c270f8505d4634c63d34d0c7cd1a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745dff9cde98290f05b78f9addd48cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c1a2aac21982f993d83c406f8edbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba294b449dc6d61ed72c42e7f68cb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfdaa02ea5d240549f567a9507336b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87014e1fc0dcdf35b6f449d1a6bf3546180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358114c4f796f61bd47fd3553e2853181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1bf9a16f4abdaf9599b83feae789182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa18b9f35b6cf7d6d873e0b440527a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aafd63a64cc4f1cb43512f4e6889c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6651c95edf899e889dcf95927c068185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe21f4fdf36262b8d91f663f02b1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a61389bb87b55dbe5e0a14a4e50ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f41a9e60f6c7ed50705acf0e80b269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4bcdabe360ca26dfa601a6daeace189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c3d2066ffdcb965f0f259154761e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18435403f89ee0f395502f5967b91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77760536aa939baa159b2a1de0814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec336d069e10a3e36bac35f7b23f359d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c834465fb19918c1cfbe06e16ae7d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ad50a3f2a9f33dc88d80b031e073195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de1fb47edfb167b44fce946ddda30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d6dbaaa24e5450405529315e73437197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77605a50f2ef41e70fc3a4a3a69fa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bda8383093791ca140226be938d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf177d5e068d10543fe7f26f322326b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6644cda346bf52493ca985736df114201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78915b1298b840c67c524df8c3cc8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf83d3699d84c59b09d2d54e66e9e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d4c3a345d695570c1ef935eff232204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061736a681c19d550438aba40cfe806205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8ba378209b071aec0fa8fc2ea2e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017134f2abf508440381ff517bd8a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773cd5b66d2d52f63bbd3443d7129b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e8327a9f0bfbb107517202f07ce9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a7f0ad3e5a0f8affeb5fc24c81b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b305701d600c6d194a0d20721b2f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaba7646eb4b0f616c7815f3e774bcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03e6e3dd5797c27d6bfc2914f5141a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ea293bca6a2275fc31f452f19ceec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c0b6a793c55e3bec0200279f4ecbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b10f9ced6eb17fa4f50b71526156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9738ebd6e4bf63fb78af854379cf7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da34a15aff7b5834ce2b4a08c40988c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f14758d052188336f331b99a6d52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093602a1779e52e4fa4aa4d040e81142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba497dd470ef2acb7d5431a45e684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7958dcd8e7ef7f9182aa62ded164d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704bdbe00d5bae9a8a21c9921a211e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c03d84fbefccab225f57dc98b69cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f91056ac91fb4426952c6b8afb766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656cae949f0e0b204b398a44d4b8b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8095c632da408539d69c257c1cdf42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d710e722360b13788cb3a25d0201d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ba597409c011f382c0e566522dda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b726c90d101bffdf6c7f6d199bab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4d1f05d95e105f9b06cf9757d485231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba17887ff395a2ee760abf53e424a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003e6359dbbaadf8531073f203c1b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcf28331a2da169f8911720af3edd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d810267b56a70f5d2cad72d91af6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0ac143a01c51e33ff4dfe56a604f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67dfa3c58aa69357771aca92552fe2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86ac1c0fea61b3d2f3a465d7b273f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31609da6d880bfe392db22a7375d64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b05880a057836e5432deb680c17c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec3eefa50f60f8669a83d6555cf33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bab6a7ebfc18c4f35630f031cf8c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d08c2aabc0778e7b6ab5f004616ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d52fcc413828568560fe4cec690a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da497b82616b40a7adefe953782b60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859363af06fd58cc828f173f9b492480246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed701400cf9dc97e499cab2084ea5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c5edf940f3247c310537afed38ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c7ff3ac4c2960aa548af0cc9cac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ed2875aab726a323aaa61cdc768b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c0e16abd7b36d6c2cf65f35eb5ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9598db95f657565001926ea9abaee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f914192023f3cb5ab19c34ce3cab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68a6f6968ad4575e80cb917b1dcf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8e546942231055cd19098fecdfb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961bf6fd6f29ed977e7949d5daf6dcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782462b858e4a018d90560532d55f4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767dd0574189216d27de8ab700ac2fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efbb2530939f044c70e46bb8cee37c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a98746bd139f9a85b6045e5b49f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e258bd0b117cc6095155744ec4467261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7667dd02bd3d5174d2687ea16f1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953474fa26f9b5a73d2d4dba7a5c629263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5b0affd8e175bedd584ca06b1968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a04a3ff83fb55721ff96dd75a9c06c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a35d5512ae4021d926060e01b45d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae5ba5a637ec9c833d447b59887ecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52df9f242b83abc58397d818ed42c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513f824f265c7cfbcde38f09a76812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a307410b8714b61019d589130f2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0bd82cf6deafa414662799e8f79ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34f221c8c3439ce8b81fd2414c5534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b43b9169a14aaece444f15de964a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7983a04d7465a077eb98edd8d09e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bff6d4b33b58cbd177684dd24161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114551044f2b3df78f26c769a0eaf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbfb42d08f9cd13a8ea0e5675157b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0b6a9cad6e70d5b0ecfc9443199bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18b05e42271e9e30c6eb3304588354279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810c69354f7fe9222441dd9bab931b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e88c24b964d951e0855ef14d5d113281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0850730cf296fa9de9b989dea96b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116682acf9d1f41ac5d3cd246f8eed4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbd7746ff355f7084443b4ce5c96d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a6e66615860ea01490cf547dbc37c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38483492e5e058401869d4506436c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67189278fda7bff61ef7bc8a208ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d990fdfe692d61b0700907e51f70a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec900bf557fa1bd337b4a6ab497352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93409d10b77999799ea07308e21a3fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61749eea17676d53c4a3ee676ad917291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb921a5ad06d0bf2789c290b2cdd910292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b608a60d9c41a876fee76f12650be8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221942d38ea896d45af6db862e6c1610294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fe7250090fa0cd24684b801444fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be1f7c7e68320890687fcc6a372f4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc262af6a82e8e28e10010f3c9d93e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97478da2e0f0d20d1925f9956ad0ab1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ce3d93da9961a29a6cc7cc21aa78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b305ed4a9c0b44a72091dba84c929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4421331257cf020ee8d34503a46fb42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70c68368ef663e334db67c47b5e15f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bfb0b2342fa3b6480a47bfde4554b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3205e0cc008aebc16970002c3905e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d238a54dce50875a8d3332eab2fb7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098be1bcb7ce53b6dc30a8e2f8cae025306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02be9689f8199826d294de2ce8d5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d04651f9a3a4941a2cb20301b120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81020c736475fff490074b02327fc256309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133d7299f8834e9c2f19f347c7e2cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dcf337a8077639946cd88cd9b01fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f58ebdc57f4d5654522d760cb31e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b9b9ab9400f1e4f819d7207354b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf99ebf4073cd724007528899b7c7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd2237c71c4f64538072c845deee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1c0f3a0391002f2abe4082abdf7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104def7131e07081c219baa06bae602e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5017fc26baa224cc076e55965118069318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e36a32e610300f1ca8e27b9fada6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d40fc99e90e2f70e84de496fa68de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b220212730e396a0c6e9eef3aa62781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2920eda996230714c406d1ee491cd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f902e81552e84399b94ce385339a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821912d3d52ce4edc09a76ee8cc3ed10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b1aedd60918d1181a4a897d2db37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8387487607cebb1d52bf506b8a61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e80e5f14dc92fa0a584ba92f118334327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9897a1494101fc90d8662be831f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524246b0b76c8dcde6db30dc2e471c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d0a8bd7a191b2d454c2794c008c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe630907019f7b8f8a51fcd12aa4369c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7c0f579182b9434677e1bd511a46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9ab16d2db70d2c26e16b8a514915333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4b753d3f96f6a6fbb11554e33dceb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e7a0911022a55545c292d8d874e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b124dba868d9167586f07325498a9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b41b279b0e3121e148da42d4aa11d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8260a44265f095983348bbcbfde82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a452b35388e1a0bca6ec7686734e871339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca112499ce82a41ff2577b7fdeb2e55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a12d7605c325d757ac7a6cbe96f15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82072c55cc4bffde3ed174a5656b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d195de7822d1a59a1597057e92c61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8b5f82bf77920892cec661e86ebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b2b64fdd89ac99680b69867b902d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1b0524a28ea3a090bc4b507c68fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ee5205b447eb0c7173a37757182e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f877620067fd687a8d042392a743348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b5cbf96255f01110903b6d307024f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8c676f9d02d95bfc327024c074cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e441269c66665a5bdbc4f43e7465a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6f68a4b55e81c159ef1b8a344023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683546bfa2be77a60fa5d04e8ea4f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd5fcb12c5da2d0445ba7a2021cce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fb2f0d51f173a2f73533f82d50c62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e1b66362ec91b07b1eae6ce84478356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5b8bcd5148da8125bd0c611ce1e57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0f85ff4bb24bc6a8fd9f74023f25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc42f4aa9a3d53d9c8aaef0390f5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806873b5950bb79c7296ba5c24cbd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b921535a07d15b552c5b58186b21169361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672a50691d10c9a2c27425f0d70998e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c606c0ef960f0f9d7bd1fca5d20df9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d700e97eea4e64eb393f49e421ac351364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190a357f04c1ae943f4be50328b46f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e5599e83ee7c604c991c076bfa4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a8945f0a60e9445df53ffcdba0b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e6721c2e25eafec7213446c215ef5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48234c17328b14b8819b2794f567e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842839d147d2df915d4a2e16acb53d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ce5f1be61eb568d56246c28027f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e312ec073c87a83639e2889412e02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f0780b6a1e5ea3103439383ff37d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6213e5e17782ae52883bb1d9599d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce648b02bf68d32df53dffa60e4dc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aea1fb600a6adea1de71c442397aa6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b91e37c2646bdc4adf7552013750377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033dc4c15427da2f494a347a2839d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f16eb8e39a33b6e99d4178e06900379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d3134b80e6bee38f1ad571f53d727380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269628963ba5e2180b64fd9c84c9e5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fcc32ca59323efd25ad94aeb97c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0a1219e4315e5df2125a536b6ab7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8413ffef389725d48eee626e6a8f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ba310709a5afdf02d7c8172904bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454bb8bcf0a4a18ee67f32c7a4adc88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe3525617ba87cd76a839e30538ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbfe343140c72fb0c5badbf11cb02f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe0e921257ceb8f0020700354d212389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f335334131d2caee1031ef659e49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefef8eabed58a63e09eb8c093b6f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065744d9442496122c5f442a622d14a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599631883cb2654971bfa763feec010a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf20548e3ea046a6ad5e349f96e99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef3dd2bbec7339eda630755de1627395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6c611adbcbc05bdede9af8ae2d31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227e4c7a42ebbaed6ed50a6304da1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae343974d269dc96947e3e3fdc063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262682ba76648ccf570f16a0f9859e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e022673f927282895f857cc276e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e369485c7fad06886df67ae9f99e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee89027b4ffd38eada37a1a6911ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb3f2f05905df7a6ed6805886a5a27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc8e512bfd08548a883f859b001a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f477050a2cac88483d1b9707f5e603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529f0310ba0ff960d127547141b50f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231da79ff31a6dbbdadb1e692c51e706407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8783c4f374c15c663fc31c1b3e148c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14878abb0fe5d34c5215e9c9007a9ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028525cd8cd787c18debcac10fc87db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f409e66f594fe7966af4131d3a3411411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da98692451caeaaee725f3b8d8b8021412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce67641b9d0f05fe9182336476bde8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10efc7bd4464b0c6bb8940bf5bf3fb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c17f082850a36fdc0c82b16aa644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6242f8dd8eafaace0d9c7199cffec2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79604f73a6f7ecd6f9e904bb6c97c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe46c88022f67b3f3f2065a09fc9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d8c428d11da4dfccafc0d0147cd3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ad7cac7037993f882a56d34ec241420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5782d7c34ccb5038cfcbf5160c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3955851e4d4b439d386e2331fdf681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e14f955ec10a73da27fb926b886861423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488f45d2384d3f0fccbff48c7f9062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624850dc1e8aca7b14d98bf6e9ae071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35863939a6b63e97efb02edfe8806180426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1125b2f85404fb5087ace0f21866ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d9c55bb402dd6f01af4eac356721428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668e29f15a4980da365d10d7e8f2fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c0971afbc28da6d217745a0be060430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f443421b6440ca5522e2fc4671481431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081db422611501fc61a34a776204b0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc8717812ebe9650d8dc26d66a0b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707237eb0bb9207495a4b7821df82578434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d54722f644a4b344c3e0a9cef2aff6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c5cd094b1d1f1cd4b9f961948cd78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5e0f1c93b17c428a61881bcd0bc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745293ce5d7f8791c925c400c28f54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629860a925439429668d113fa5b55624439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6b4cb65c670c47c7e9bce68fa0bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6c8f9234a3f11dd06b0e3bfb95714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46656d3bf6eaa37dd6107f4cb4df2d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bc106a9ec12fc18c5c1fb1fc6b005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6d31d91b17adb737b8f29148935fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76f4aa3ae41b419a15d31175d1063d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c58636934748693412d53f615e2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd96a33077aec16933ffc7012ff5844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31714c11f07b8cf1e24cfe206d66cfc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f91a768721451bb842e6a535fce23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95325cc26b50ee9e92edb9bd3caaf609450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819f0e308e3f33d54bcd6a23ccbcd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b38d5e498ad912536f7a8a75e47959452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c84cb1179f9b59388f1820441ad9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6a346706b63ae5515379dd451713454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a764eeb491071089a94959b8536ab71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaa93711682196e919146fccd24cbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f6c7c4af1a63695a96fa623a3b88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ee0be2851a1395649be11d6486e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ce551474f6ce5bacc974cf68d539459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128cd8df3540654cff5c8666cf11508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133fedc0009a47e8c75b878c223250461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f10783b8f81ab8bbdb5fecee8ab1ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42835899d2d3a077a7b85e375773f2e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8678d6cb043fc8b66c870c712dc97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522a1fee268e022beeb05bf1d447c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d64bcc67fe6feee3df555761b88d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75fe275ca335a42c0c91cfa377cc26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e039fa1abdab46f8befeb44d3d59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f99b0fb2d3a193a3c53e357442b82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb587fa41f75e12eb213aba813f37df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13195a17e6a7860447782b9f3d50f890471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c4c96e47505552489e9476934eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c78bb8566ecc617151462fcae012d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2399b40eba14b86ec555cb6977ebfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bee1fea91401773daaa528f079a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aefeb0c40c6d2f4273354549303ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd639c95e57ec0edfda14203784c1ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e6d43716fae6ad532d3d122ed99a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d0c4b0f2c6999bb0ab44915f0e1f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a84bff22746a4daff7207f2474155a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c89b09eba03289c7aabe05de14e735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdbe028a49b8d6a416e1a8ed908ed5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652663f6cf5e0f6b08c646a2eed336eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a005d0598642d8d1e11ee5435c8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9960d86d6d8c18f46412d7c49f206e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3eb7c772a3bd2ce96a55553de997c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972cd14b3fddff447a94d2ed4fa5af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fef833fcce13e40d8ed5c45f406df6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed6db723c94f3bed2a421286ac7c45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b6e99ea52aaa6feecd85fcbcd0f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d56740c9096cfc299fb5b42e4ddac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b43dfd42d836ac802319e1ed1723b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f47d9310e3e37d94aee030d25a38a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f075be0afd5c9652e84b41eac1d0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51d148180997bef02a430c1098cc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c934be75ca80dfc5765daa76f42be7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f11324f9d3d1acba987233a347225497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533fd231e4628282b57cc794cc4a16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e52fa5143ba2af6086d5e00b33d4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfb013d9b0842f4f8ca59ecf22b51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159f098b4f686a9cc29950f1b2e654501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee28127f8d1e04f6b679d8a76697401502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f07bab870e6783433d9a8f894b2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74499f66e7e72f66313469fbd9ef0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d8ba8caf8d6d19780543e178bce2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68c3adf3e2c5a51b55b66238d8bfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5696cf40897c1648ca2b2af779f063507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e88dcfada619075421886aee5616508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162e988182e92d4a1a6ae6f7d1b14f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfdabb8ad5198be4f35480a04c282510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e89b3ff7779474e39b7a8f3b9c909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b391c18692c8b6c1be525d1287310512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a76fa686372c6dd66acf0fbd4309513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a49d9c1b981e11b40dc5feedd30bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b92b40e8d9be42b258a070b59482515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530945cd8874cfeede06aa428b63b682516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b709fca974b94a2cd2d11045cd7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc857c19c63ad65e7085fed1a646d93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30e2f7a2168f9bfc629014629a00a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9fa4d3d203208f5525e75016825c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05c9196b88bb235aeaaba69ba6ba4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5795b7c86f54ccedf6c43357528b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c6a7592525e9a04c2a3869609472f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c25b4b0a83cdef0aa024c1045b4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce2940998d7892694b0a1a1a00469525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf4f6d022772d949e396d8017e217526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d6129e394a34ecca0bef58e99919527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9ebc54ca28779b1c28a8675187b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5737e0353d0b3cdb8f8d330a9abc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dcc048bdb9ad26b916f4a143a5135530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed946bc11a7c74e3f7dbf3a58cd6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5cdc247726fe403b7a12a2259058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd00c6521ccca0ce497794c227d9d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fb8229394682a7dcc6220aca72d02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3190b8b0a011f9cde00d56d94a2cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04862a72a8eeadfc51247122b69b11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0986f70958b060290acd2d2c707a31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4cd6bc4f594e8f910b531ae37a1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8f288868658aa64d7dd2119facd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b3404f39187f3cde25440c7444df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055f085ed40fef94f5f655c07aa41e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e5981aebc9c03f511fd49a60ecdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d3eb81e99bf243d5f74d5108934d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349351c26b943e279f941ea633a6e1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af733b3e23bfa7feef74b830a6d8a2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23538fc057e2625fbcd92fa0948a892546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc03bd07c84d92ab9ccbbe09c6b18c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c22c52a58062b14f37a44c1ea263e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b48a929e696f4819eb5cf50880bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed2d7e98a53744a5a116e8fe5989a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a917ebc3ea82bb00c4d0d1fc1ac7e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fe07e0bf7c283eab92f94309bbe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b2eccd3b3a02a839dd7c68a1922cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf8292ff7ab071bbb11b99cd172f7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcddc0c6c1e7252d32f2a75b03b3c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363026020df611c384a3496a4f0d1538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacfe7202c8108b916de080c7fc2af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bade09ffa266f56206235292c7403558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3cee0b84ffd063e2559af14e998c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a67ae76b24f06d4b3ccc53f5bb49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f130303f5bfb1247c8f977f5caf96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1f776fdd02f32b783d96104fc1d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34d2d064e03895b495a28b356c9c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892374b1bd1f27d6953d319f6f3cde5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c20586f08e24d85c264ac0cdec39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2564d19d048bfdd1da29729972ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1381c8ead59a4fed43ef8d0a65abc67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a770389ccb194bb38275ac7f1d68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46a6cdc4615a720b1e38cb2bea512569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df293143d8e0e6dc65ddb3487a81b4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23803a65eec0dcea356ffdb70dc09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414faa542cbb168a785eac19069d94a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d673f610e930d4ad062f43f65c2c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3563f2f0a1641624a83986a13bc63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c3b97cfacfa9b08857311f74b4d5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b903d825073b4006284e3987a1a83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf71e9c6958565b329922295b55b61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f584dae0d57fe18d6c4808e6d7fdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278910b3469ffa9e374509df2a2ff0b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83da84b7ffe79df3f0a08995863075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d648dcd0514d0b46474bf060578c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a0340df2b3d95cc8fc3e6f0260f47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eea0a6fad8cca1f0f6b2f5e453a9a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ded5e9f93675d9d9c502fff3ce0f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f58037380f08f09393c63db099da6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b4e0bc14f40f9ece2f71b8ffb2939586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dee987c45c70862a972e30e0ea6e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0874b0c1195e69111d461fe9b52b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ae63f816e2aed5720d541ae56f16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d75da18d9f4b58b861a919f32f48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c387d2861a9a52beea7e8d2fe70d173591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7785552e707aba85e878662af584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7354dacd4513dbb88cdf811ba192593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd0edd8edcd79b2388ebcec27b6fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8942f45109863b9dad6fe3b42f26f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a8153bb0be2bc2d4ace784e6859c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a1fa954ccd1bb05334a3ce2e041b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe79ef0e921fe05cf65037ac05ed5cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0194c80cd3c564a226aefbc82d7cf9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf681f879ce5321e9a86d091c01bd33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a88b9a7e4e10767b0014723d739e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b796b8c07045b9fbe9fbbf85b186ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af3a5c02c9cb64037bc739bf4d0f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc773f20bc4ebc3ca3a089a2dde60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa469bca7b94d5bd9a007adf53082b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32452f134a5528c41edd2772ea59cba7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf46cf1e4b1d3730c8cef10294d8ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd54de22c32df9017d6c0e0e3d346608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e6eb3ac886a5ae361f224906338e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f377344fedb2141d9ce81b6cae55674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf616084eb05ec9c60fb66f83cebdee5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbeecd9b0e6501a91df58d8701b342612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ff325167ae0211d44bdc5caaee665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb8c81417313c313af20b2bfd948b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77984907caece3e5dd027d25cd7138615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7f43843c0e34593efe9135e409cfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a960e6a89b392b7b7a088081d2a3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e1ed3dd79171ca000815d1ec4238618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cda87029ce9f320bad7a866a5c536619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c9d6729c70d8ab7a0c445a1475f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2cf259b27f1fdbbc271c890661e0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208167f28e6d5332add69a1d15beeb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e4fb4747d77d6fc1f68aad26e910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c66d4c19d632eb60dbb051f30750624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168db6dcf26d4d19294219eddcbd45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6fd2d25e495f06697d0834e6cfe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef992fa89b3c7ca31c1d6e011fc9ddfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff9b4beaeca24f9eca4b28626634c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659601b5affff1469fe39b6d29dd0255629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1cd92178ac67dc185619cbeffd05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832cbe653c8a2fb3092ed4e4eb656b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3fca010b5b699c1e7780a623373b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a7ecc877a3833bcb5e8641c998b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce1f39088e81839a4de7ecbbefc9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bc146c51857a569f2e3588684282635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637ff84577446d9811116bb5111aa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2605f37b74b705bc3ddf8083e4bca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc0dba3c470ecd1d1816b3f40ba0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fcb501d2561db5be37da3535412c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707535a728c6c2f58889994b45d0af6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d9f1fe9439262980ab4514ff0021c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c3def78ee320fb367a716b2e4c9d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a1a83e152fcdda695fca2e1f44c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724ccf2e7549c15ca343186e934a11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6bd258cf61ea32a55e7df00ef33d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25151033f51c20ab28a6125e6c650b82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351541f218d0807cb673c7d0b0c26fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8036a7a455efdfccabb981a97c7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2387110077f4773fafa4be9b4e6ef7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32602906239f43d57c510fed876dcf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409112ac6c73df5041d8cb5f386dac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822cacb168f80273f309f15e640243f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4402242afad038d3f7346175e8a7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9fa2baaa5b6404a4bec80fd17949b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957143c079b0022d67ef659b8ec449a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce12cad7d777b4f9a0ee103a2f62c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b2275bf75c9e32f9781ffa6a3d1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045571253fbd7bf1a1289d737c07dbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b7a37e997960fe42367025728625659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d4961f87baca2f2931908ed204eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e1b3c2e90bfe4f89632453a1b4a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056e00ef11a410a1ff6640aa494df2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09806449cb2a9a07d5983bd7a5e9dc8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c384d1bb634a9f8504563496097970664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8fd9db893e7bd73c2e4676c2d5cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee90b50fe554cfc7a3fb0ab858bc5bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4f4ad18e09f7628b77a1d3cddc98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b2d580c5f9de1ec9485f5c53ff7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a07c2fe56cbd7d71cc81a5198b99e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d0953765cda95727247d4420e2df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b20118c24e4c66c5d42598b7e099671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a6910af8fb197a4b7b82242c2f1cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e763bd5c366ba209e1119510277aab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c11a5f3e6275f39f651558ad382e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9391cce5594f2cf46e6d53833805675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f3340c14dc05288b2238456fa971676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1f924bf20364e663a8b822e45fa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827ce809d33615b01473890470a0a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad71299c973f04f1bda36d67cc604d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437832bca9d5c999f90ad660870bedd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7256d1e270c06f370bd2991cf9f1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1407f214af393654571895d2a4ed434682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204356b62b20383b65c2b8868390721683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d763a021e2a72a917c80a4fae24bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968ebe6f68b102869d6e1d9109775e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e85aaa0c9a2feb4f4bb9c49f8045a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1115081908eb4765e4bb3fb19b63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638f34a783589f0f7791188be0f13a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e0ad54c7d3028f47cf683f214d45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8be5feadc594e938bab8cb0faeeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0003455721e222598b0b19ea4f25ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aed1ff90de2e780259606fbd6b5d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080bd59dbde9721225869454db4b07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1c4d4974263f9afbbb0a2e3885f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123c38a078256f158f4fdd3a85e4c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3e401687d1a20b6cc872715c2b6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d091fdc4313dc0e587379c7510b0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeaa1f20670181b28f6e02feb81bdb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f433b1b19d14e2edb2668211f0976f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e1bfe795e972ed496da1d6cd661e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b6d15b5dd5f35e508d71b054185e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be5e357ca18d15de512a51bfdfe1bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b4ec85f4700ad5303da1526b3b36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af678b97f0fd5c33f331828a92a63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0c05d6425201decc641e231104a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118be9683f9679961f8347190f5fc1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074bb7ba77439696f0ed333e019d72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497143290589588d732c482b90e8d23d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921c80216d865cb6d45aa1599f6b7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7ead197f1e1eda2fad51f0c8a14e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feddf5a0e35ad3a7bc8d6f0a3a7441711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f63c60d3eb8326109f6fac97c345712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8ebde54d683c18192fd16e1f3f38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544b17c85224c393779d231ef51dd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d60ab164f70b11322a2a3bc33351715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e88200635dd1f21be422db9bdc44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b58e84e25cfd00a0418578d91ab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a5859527c07fc0a0ef508b2f2257718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebd4e884b0af07bd4bc416c4300f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65524cc8d0fc733a23e7b5ca06d89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be1401286002db3ce018d7001d9ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605bf33cd91ad5b8f3a2c57a93e8d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55077bb099e7baa18a1ebbb838b26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872a955db66e7815c488d2c2e573d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ad9f916f31710bf1de0ae11ad766d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b730fce5f8ade233be1936a3a7f1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9daba0b296ff1e3167afba975f54d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8070dd3a7d59fb076d9f3b6c5427a50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de0f926a80a714c8bda0d404a7702729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754dd80486137e89580d3c85e0a654f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de113ab2b88aa4391abf2cc700c180731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d4d8049425ea0bb0311feeb4ac7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c26997ce01dad7f408056db36fa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0c18579d05b5467559e3fbe22518734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6694dc2ee7d640091903a0fa0f3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d182210f11d70ef6568f193d9b85c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1bb16deeb4c4625958cd407deec50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c6a31f99cf41ec09c946a0cab988738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40558518abbbdb61ee4a7a56ab031e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca6e8553750698a691b791deaf8a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830346ffc0f26ad0fc6bf7ed6013c25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f0d2a0edf7b7ad20c74be58f34746742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c059589aec68c649fe9d70e31eb433743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06be7362084718dc5262fb2f66b498744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa6bc4d40f27263d49248b6ff51ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fee6fa791d63c31b5ee94c9ab22cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b677e109052bb7688dc905e8feafcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5a5fa536c10cf63414794444d0a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abcf0f29426dc2c596bcaa48139cc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ab996cf725ab3fa7b0afd5e1f5c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7edd05849c5772e3ac1ed57c648044751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811443dd628742344cd9961fc1cf65e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d1f909761c4948153a675e5e7d9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18479fcc6b662ad02b3e7cc057faafd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7360a3dedba0feb1889d836665b4b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70464b237d54be3b5e250c6dbbe575756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd68cd6c0a2fa1e2b41ce5a1dcc5dcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07a37ff2463c551eca195618f1bf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626ed11e54afc527ef874d32978470759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b90c6203878a2007e468b85380c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797dd15f18e29a8ff9e59d4a1682f482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a2131caa60dcc68aa03d07eeb21a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1580cead3ff3ff3d5fd19035b0e7add4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc297ab9387544947a4594bcc87e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f7f0cdfe00573568ee94666b2333c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7335e07d9d73bd65416cf521308247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be401964cf0473a31a9ae5111a7db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517974ef00353626411864f8b2d87d489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc6ad95681d4a5ff0011728a2445de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7347d0b73642e8fcc145fbf15d255d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a09d521e6780dfa0e57878d96347b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76e6777046ab889ac9fcc23b0682b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a597ec597af33f16a82af4ae36c1ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933c27940662d4fcce965ed388b6c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6c34a12cb65e8ee6239aeddf46d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced14d216447afc9bd05ecaf96c413b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bd49fde2c80003b5fd139fd8320618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f832dc00eccc4d6a60945767c89c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237df3d6ef4bce75fd81d62be909e27920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73740c52fd706ced0e2d10b5de737e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486a62e1d0089985e0103a1c655fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cff70b726bf2a1038c511533d3bd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f413211417479487e8f1e36404fd2c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec09ddb6721734d9bb9dfeb6fcf1f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7271d7517a53cbd646f0c2d99dfea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082106f3143f74c82f88ed74e5f9471427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e9ba9a9d74fbfd5b306d5a790891328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb658342eaa0f8742982c88375e3ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c780bcf591bd21d63caa4d9e8e546730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04912727e5469f372c16e5f8d4cd53431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5597817868c2f4afc5a3985e2746132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc99cf03d5ef29dca66b310217881633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf004a2769b3b96a5dab4cb3ae8d55734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50664b2bdde4bf55f593a8c55cdc62b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072025b05eb83b82c19ce3e1ba532a1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837f76c7c987c14865aac3ee3632b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feaae3a89bd3df0d3e11ec2b53453038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a174aff4ac51b9a3e79f4e0cd39039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e8fbea73cdcadbaea0012e70baac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e3a273bcbeed353c69160583ed9b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb49e2f9c2a458d97c361d5f898eaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc34a08316d7a1d629a6de3a4a090e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a32e09da002b8854b55d990af25b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07d44fb047cb66d29494a11bf412745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efbbb4115f5484bcba601c853b236246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f271b94f3943b4c333e1c9967cc7ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f283f0bba3b800e57241b7c6bf9fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace190e11efe6fb6746ede0c8d7700c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5154a1206df2cfc065e8ccc595176b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26f526af79777591061eddbf32bfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1cb46ea9b2e1092e3ee9c506032d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b6c81fe26fc0dcb8825cb8e8c1c4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c227def1741e90f52a54ab4de43ea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445db99eb9d2485d87880482da069b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f3433dca246b68868f5c703887a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a5062d8ffb584866d40a9e04f80557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7e8ec09717c049edd6d05be91fb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5e29ae3ed569198d16ed796d306059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbcf9a2a08ae2dd45be464ac32fc2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9905b28074aa6f5a55ed6cbd1382c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517ec8a216d1a319dcfb6f98fbea5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276cfe3b626179e688a23d168b512063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fafec44f73cb56b62308add83a4e4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f674561a253c6ed2f1db3a0f3ec4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878b666e3f6d4a269a83bb00024af666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e069bf1131baa4399981809ed9ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035aebd5aa016055ef66e92761cbb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849e5037fbdb8924061a3cd2b9116369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd61f38bacf8d58ca2d75b975ff19870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4185afae1fbb7588bb0150d8fd6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d64ad8a08a80eac900ad8d7524b1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866debe8bfdfdef8c93c317b97c53d5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2fe5bba70ff7ca878cdc9902be1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f343b196e22e5bbb6dcea8b648808e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e785d495c231297f9df4b3548fa2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967774b4521aed151a930b0fe2ddff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c9644f84fecc256b36fed8c57a6cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb08c28392e69b3ef2a00bc43d689579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04cef92602a9f5463fc3d96ceee05480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a969bb5b54b6d5f88290d86b4164881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00feb65243b95cf55c7d494efc80f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eac70a0258f50cc630c1bc0ae508483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a22352b0c27a0fbc2ca4ceb347fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5054f2ca6e82181de4344883f72185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e01b3d7b244bdb740ed9f343a5ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0d9c5f66d7801e6debe49e5ebf6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb93b0e717f95ec6a83ba49d36f2a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e386e852902098a64faad10035873d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48065a1b6bcc01e423ea95877a73290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611a3c2acb680444ebcd43e09f7cbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e7e713dcfa5422c1fbf981e5d2ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3eac8dfd7102f5e134e534308501f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0b53a083ae404d53b2baa9aad12394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0495a55b3611265d60137a8de59395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eafb4227065ff03b709a866a7e3fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bc7d93b22c42a213a4fb635c2db9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf3c4b5272e919c84c3a6f6668d2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688575a7e6e04b9fbb2339dcd13f61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba984bbe2dcd93b2cef84aea9738d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42b3ce693d724c673e53350c67e15f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231afe4b7c7254d3962e903b2a29fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ad9f4a7518ba215678df16204ea2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf3c2057ebc295caab17eb50304c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52577e29f8ddde6555afcc94186c14b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a0f78a74f4bf32760d1ab21e0da4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d12125bce18c53af89bebe158c1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d7f95fc8b900a74291837336eb14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc8cf32c050e91e64b800585354148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fbfd944d5b40d55506d04c22a992c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2183cc1306599a1560c308319fe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79ddec0f8d5c26d6ebe772cfe6f8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2760aec785aaffd1f711fef2230be5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0571470de87b97bcc5f0551e8c828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f601391dc4132d3afc25298b8c7eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c87d58929eb50d12d6ad0bd7ac01c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cca84eae55a87c3e5c308d77a0cb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221e12a04c8f0f38e97b4f864a38b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4cc9c57d03c2246302a3e3a32f78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a12336c695fc42895e1d924c69a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847940bb4aa514e248a3d33572743f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee67ac91654f4e6435cd22f3a9ccc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f719c247c9fac531519644371ddadf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb3e60b6f741fec48b5415e1c2be5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bffa99196ddc1571d04e6ae3628f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3eb50f53288485875158aa0545c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b2a36619d197c8ffdd8deb60b7d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50442e52cfe8082785ecef1333d14aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cceda2ab55b09a54b81b0efb6a64db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a753b9379343c4cc51e346ba3469acc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303bf28729aae15b875c024da41cfa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703c84b6b95177254993dbc53602f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a65ad03bcd5abd58125825009e972133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a69dbde8827e6bfb3cafb8bf8ceda9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ee42b5f7e1511c01e5fc355451b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5780e55c55f00c0be03097500402136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641aeed708d6bf9c4a6ceebe439b4af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8723b4a4f5437721a73b07af279251138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a7ec022c25ced4a2c0be76c3e3866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977d51f28c23c19e05305c02db0107140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb35f09544ebdcbcf4f2ced7c2b6a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e14f5779c8fa3404d3efcf1a1379e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c50f0aa770576b7c03eb3aa8199a3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb9b960f453b87a428406d3950765144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b450969d4ee4e9512cc2479d6532f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ce0796418c3dddb3e30d3b95f383b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500416baa29e754829898988412cd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5dc9345f85f53d7bd93df5d871dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b42bf5d1daafb75de62d3921f8cd8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0f3aa5868904c275e4dee49b3bd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a3a7f73de3f85bb1d6273f1cdc063151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9b433eb8b4baf1b47a879ab4000e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6b4a960e539f201d63bcf71746f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ea1b90070c0c4c5dd67ae65c931b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4908a50181976b0ea8cf95dd43f8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c815f2f762148f169fb704a7ac44ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22044d82af77089f5e2ed342f9284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58132f0cfb3f4eb2e6a07077c54b237158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601dbc54f63d0370eae7941603dc7f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78568b52bd1d54dfbb5b52b72908b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fea01e9e26ef7b9c72df7aca19828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601b500f47bcedbfbc429686ab7fc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679ee80f1baac34315046fd0d502a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7961df5848d94d9f9b7ce24519599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118589cf7b6ac20a777052e31d2d414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744aa22609d87cbd180811c3411ea2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6e51eaf58f1c4bc8410c0a673091167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19aa2e9eb46fbf94276ff868a580fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100de049c48ad23a0bac0957ca488c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102de02bf39fe56d503fd67d007421da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ffdadbaaf68f47583d101a8277ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e823fd2adb2b9db362733e294fb458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a70717af977777a6c51de7a78f322173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5f19895cacee461e6e35fd02e876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333da896dc91563afe22ea80d87815d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5d6126c7155248fac054a6af602b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb3baa249898150b46f28da069bd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad5d7e09eb49f08e987b066512f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21e0003b6addaafcd85f0a1d6fce6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b711df46538f9fa2d5f9f007fa0cc20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b58d36f1d4299e576d1b56b205f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a8b34cfec0f0a19eb1fd6b28e110182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380c6fd284afba63c8e0b02952478b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612582c2b69e2410720727a6624ddf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1498008ae27ce3a10798aebb7e5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb7ff9d9fb144cdaf511e9bf19b55d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db23fc3697f0a391999c1a90cbf1829187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f276fbe186e980d3ca4eb0a1e2214188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139baabc25bcae0f7069c302af547cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443529d92195199c110dbad9b8a1ea6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d1e1827190cb7887efa3ba3a21da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1243cebca8830a23f11810cfa1300192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c298cff406bb4ed939f78705b6af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d7c95e5ce916a875cb4c4adea315194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace08b0375e64de6beef6f7cc58918195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a0a0c171c1059d7db0f81806c2ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011318da43325c2ed54a137e4961fa27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbeb2f9d433741f7387dbdc0e79f40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e20f80cc8405f62d2b4aee55d5c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c7f44d19e0e7d787e65bcd178dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd0fa51fa257edfdb120e62222def1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dfa620bfd4ac5aae967e729599c84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9e89ec3feef4d2dbe804a61fa24b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1db74ec285ebc58bb171df5f95699204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10329569def27b0246f1b15033da07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa67d6a3dfbea89cbfe3b882d9ad8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd6316ddc715eef1e0ff9e1458826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a476acf00d2fb4caa7183f7abe054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b902f08e9a21cb8eb86c743c25c8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1934ef43842b6efb450710fc6cec2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ac0ade2f973ee476e6406c5e2aab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56385d16c0412ed9685ab27189ecab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7bb1a59e5f1f7c7bb2142e40cf2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113686cb5e50a50dff9b8dda5445397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1761cc52c42ac0989c497213cc157215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dd71f6c2d76014c768c98c6df8a38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7953713cd82340f60c391372e0d39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bf482382bfb40a673598b9efea7ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde761ef058cbf254484c555063ba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbcec300dfcdc033aa76c3ec20a7f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a275571ab3f42ffe883805667bddd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136642f994df425238cd2f7f41ba648222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec9a5e79867bf20e2205b6b3d08f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8df68b8b0729ddbc083f289e0b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da69e94ef6edd53d5c35a1e419f4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b377132243ed022040b9c686d40c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feeae2d95866517dca99ae7b2cdb15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b739dddec7ff24666f590eee150ff8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9385a009f959a32d863cf9e57911229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926445519a562c6614406fd238beb79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3dbd2217192abe4b44b32111c29c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb718e5926c45a2dab50ab30516834232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9dc4e2e4e0235ab66fdb2e51eab3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965bd4ef909a6ae719ca93c8c9a608234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafdf882d94a173e95dabeea251ac24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafb80e7df72f0a1aa95537273abbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df63efa7ae3216a3f45c9fca9fd66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f53fbf41ac107fc213a7a9beb5ecd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229e994d1701730b7a1b092f5b6ee2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2c3fc074afaa62ce65cd4e43883f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e2eda2060226dc38db23564197e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f6d59235c73465e4de051dd4e8c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d663fa315444586d57b04460cef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d136b3c3d0f45be94fe295ec0e85f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6e82ae6c469abda0860fd9906d445245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7984d785681317e658377ab075ddc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a5380e9d42760f808a7ba1eac2aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e6a92f758ed39f0a3aa09ad9f853248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b07d38bb59d1105f1d0cb374ac150249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828ab395ec84114f432d164cd98056a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c342a6f86a17845788e246f8253ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e228a2a230e72f6e24e142ffe641252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4805715c665856b08566cb2c85d91c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c32c52cf8a579e2dd13da237b3bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96431434ef02600d83cd9b9a66b50d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540b10205ca04a1910ec6c562e2b52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55cf29c77f795e7e0ce8f1a4db33c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc1adac48d618e011053b1d8eb269258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8393633bc04c0318b0eb9ee7e49d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff8d7b400a826b11231ccd4a8d875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413725fbd29c0d02c1acb11f6a82699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0e0f7cd043fa66e0f35a8e3f6db0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e14a29a3d81fc00ae40510db4e0060263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c33379ec0ac01f88a1a83d33c107264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b4de090a3787f31385f39a072a56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589245b64e099ae5b4cf2eb180036ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681722a14e6ebfa5321cab2b08bc05c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbab887c72e3509ae76c7b42e7ebe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0bf5f572159f37f8d28813ae87c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ec45105b123e9e07bc55a3782a0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696aeaa2fa7f9fcbbd660f90d9a74e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3dc906e39f9e7e8bd8cbf0ed736ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f1e8f5c21ece57e4c6a0119463a3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f81c9d8327398cf6bd4b22d1f1c8aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ee4f40668c98069f89c9ae118245275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920816823087bca0f0d0f5e18661360f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d0d9a0dc48f574aee8cf9e8c7b172277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de054ceb74788c63004529f81f3bbd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9e0b6ac8ee462eee29dd4cc6f0e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a55643321bdc9057e6b789bb3bc5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ea4cac721c6e0adb75d2d70ce407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6033d071e5d6ee502a0b56a030b8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db27b69238df40a3818f5e0f00c18f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b574cb616964ab00861918eb2dfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f4c6cd5661640c48b65272011b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075e5428cbc601106df631217452e72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc018ed16de75c4fa139259db8da3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de252382faaa1efcbb3add65016829288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d58439b7e2d05efc9740bf2a7db45c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580abc455204133fc9ccf56187d4df17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbadecfa9e48220689c4e9c632686291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88639105caf744850eff4d699d5675e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee1c4c8c06c04918a52253169e4418293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da680fe6948e0e0159fe846d4c8e1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6c11e2ee6d3d4fbf1f1576ea3411d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345045b3b635f38cbb0fafa7b630cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43055212533677f653b5306ed4ae8025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45a831c241ddb8bcfecaf9cda3a4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb0f52f634aece10277ccd5a816b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989192cd389c4299b72a0f18f2021fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb917841d5e9324b60a991194e7ad5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5260448ce451bc0e936bd2792949720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198565141656f273db0b33f2949a970303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b10c51da97b0f70d0f3c3520c2af0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492be87d2a465657adb367a60a9cd9af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126872541f3bcf0663258fae639450a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2188fa9c34b2aea1ce6a59a635f183307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fffec397e2c691caddc2dfe60459f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa84d32d0a47f9aa1247d9b37346b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03a693028b7a1ecf283a52afc7884f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e710f70b09660f08ddb39a68721da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387fd15e8cb940b7bc04b3dc0aaaf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797a294a780b4acf44f684cfdafe33d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673f579b06ee27bafd5d60d3470a06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be206a60cc135da0491fc7f39696dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d24c0ee6c9b39e137b0659a9307fca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d25f62911b4a853f3cbaa6c7d0a1bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7f97d1969abb914e933dbdff0945318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2917dd29234f74fde0d638547012722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85cfdf206e10086ee4b897e44a320320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a0b98e63d005e18e6540c7885405321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424396b42c878478cd59d7b54b14ce3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ce0745febdda7ee78cde036f9045323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0a3de1b857d36e0be35c062072b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d3104726c93ee88695a2d7335450325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b502890dfe9944b73c25c630ab25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc0d76c1cc3413791742565daa047327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b1b598963e30bea1342a9794db11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787506e44eb1e9c5fcd4494c6bee64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685febf7e9078776e46f160efe0b73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13cd8bb2cdedd33b013794c8805e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5582d2443298d294675672fbc62e9d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970923d9d4988ab86a01f862345e02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e2922f39760223631f041006a100334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dae6cad0d3e1ad6af08c208deb5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652add530c46ed8ab9495c30f4d883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d0136183424dea72d5f0fe82ab33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e092377078780251d1af94eb92345338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1735c72a4da5b7d86a089e1a75bd68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab8405deaf57485ffb253290e04ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85924fb5a4ee941d296a1c1079e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83403172061768f80400a5b71e40df2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a133d22facf5600bf6b6ca4c797c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6125c4cc32f4daaf4cd5294269cee8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9dd1ee855b01310e41cb3e2a0e7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e6be79440365b7215478ed54c4fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0185c6443f60cde78c0a571fe30c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59b55613ac312d30f056b2be41411348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013a0cbb08460d7575c70d6842fd4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda167e185a1572051c1f76e8ceb86d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079f02cacf4e81dd93b7fa69fa1b993351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dea0ebfed662884ad5f0b42d0aad9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850750cdfb006e6058e360aeba1bbb6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83608407effddb385ab42e95e78454354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323756d01a4551dd9ed4b2dbbae0848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775a714504cc1d3a41636ff7bce220356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf7c18a40546eccf8798882480b8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb515049684f6678b1127483258aa0b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b674fee54f8850603c99e161f4eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0fdf03b799025fee4dbff680c567360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92fa3e68ce72b0ca022e78a243d4c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4ce179d8ab32b9517dc9b4d357df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4210610e1dc24f69fc574c502583e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056250c560898b98aafcbd9bb028cee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a447b3283d6cac46dd7a46e2ffbb52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5ee56582cf06ad4e3681f18ad4ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16d0a35024c3604af4754a86694ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4452450f782657dfb32f0620eac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ada5a43ea4a08076329ee88ed330369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc0728784b67f42f7d8558493ddca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560c1dea81611d931df1f1ad83c5a1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0281ef711e84bb8761b2462606fe7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdaa4dc70cb1e4c4373ad907f4edb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1502e6712644d5a73a99c45c9fc47f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b5cc8b078eb610a6e22955c797d7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112762cf447a8dc6ceab4ed8b02e2ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b20365a8e173f37e755f85a5bc004377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba407a0ec38444d8062552829eb4a3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608def63f989139e741ef0d64a87dda7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e8a4a523a37f5c3c985b56794659380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc19a0736ad5f7fc05f23289c73b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcfc6278f132e1e5dbec9e9fe3827c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a83de29bbb03f6feda14d1e1dd396383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12fe112d073ae3e732f9c4d6ee195384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17437971e7d81b3f603754cf77b1823385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdd103a5255d11308da4b035c800d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424422d72bd35cbbd52dffac52d0772d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc27e46eff7594d0d0bccee69673ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141df693dd5be053939165f896eeea3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c56fa5da15d07d9204419166501b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05338263cac910946fafec64a3af2ccd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed24cfc73b7eb699bca9e566b5dc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec5c0416f88e6285142c69f6c28cd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0816a159d50c8de871aaf7eb1c406394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ede6bfe2b59b4193827314e8b58ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603cebf5d3266cd3bc162878975283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acade698291ec3a3da388e6eac96ab05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e6b4541191d9a9d4715c88ae64a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebec7319212cb7654a13cd5d74fbbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c93e15b3165370b4474007fa13d1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61c9c50b4d52bd317ba6cbfb2340d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149b12038b5d26ba46f1db40d76e8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b3d32fe38cecc5eff6c4c10d78c61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a30df0e6b9ec92301ce921a5ada51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41510d385a54f2729dba8916ee5970b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6f1215aaf10a15fdc7b2a7b1c5d8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc5d85797aa669be0b707fd36ec47f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763ff6161fca565689802a8418b5542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a04818f3f6986f65c794ce0b55aff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec86380f0ae9a160fc39ac2b5a48d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57f93edfcb1df3ff074b5232bebfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6da82e96b30b33b9cf1acbe27112bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcddc3a9f8f0fac3298a37704d50efb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673507aafb71417abb0de12e965746d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db33d88c6bceb8e8ad35ddb86ddf1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21797c91d04cb2496372a175e634a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326eb2eeb5551725c6b6a3da7d0d548417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d564c76daa1afcef37e7514b809f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971da1563a54c04b2ec4fd2745259f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f6dc0d487d8ba86ce024d4dfe36f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489405f598e809437f79a61eeb53838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c211711de9efd5b8daa02d821048422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7e0d616ca734ad58b6c70bedbf76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe5f3e22c2dacf88f718a0095a04e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c75ca90e7be1883f7c73858d8fdda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbca78d0129371a55d9a3222e105b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ab3622f05f99c996e01624232afc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d07afa411b4b9ee2f9743e59520b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c05a6e490c19a837edbe6c365d0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5512568167d299569a7a39e5455c57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93c0302cdd95aec01e0ab16a22452431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68233016b697131a80895cea13469a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e599d1df9e82da761bc9829cbdf8617433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999dcdc81d3b6569e397a8a42139bdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265e414451c035281f632808c782c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfa2763b3d7c686400ee1051b42f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b999385549373a1397b10fb6754ac02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ad8bc063af778fed02251a5aa9ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a015e8f319ad04c0793d3f90f4767439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf98ce04a99a342b718023abd0937440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e4090fa20e08fa9e6d37ce5605ff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec063c64b1dacc09f195ee6775eaa8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979584b5e6239a7c2fd1e4d34da4759443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc671c149b9d56cc3768a1190d6e37a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488d2d13d3521566ff1f6d0daa1b9fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfdbfe264ae1dc44f746ac0ef9071a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ed66ceb8df8a902a4a087b7657f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146a40fce0394118db08cd8e7636464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9ecce67dc29926cc05c4075479d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92fc5a1c55d67f66caefabdcf2caf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813650eecf1e9acc76fc43061623632451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8f0829017e3298c1eafcfc46a884452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c08e80f0c27f1ac605d3449ad213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2b168aced01a2c589ebeed9e2f10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f74b499631c10929d42ad23279b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311aeb05ef8954f63cef953bd5335c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9159dc5a8d710a69217ae3ed14d591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221badb9dae05c256721fa71caf260fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b09a73b5389c7d06c91dee17ba1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4bf6ac1a8ba052113946ff60f95ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8133718f49bb11683ab219a3dffd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d351fd1b49214352c539c327d27f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495610bdc7dbed94b6d1ad7740c159463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248293d7abbd2768ee73d17648737682464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd4d20eb1df3ee7b03f65a07844d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399333394cc030d0bcfeb1a90e71def466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c91dbce43d04deea66b0aae1e5d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3fed3ade9bfb26ec35b5d308e911468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed739569325b6904cda14ef89493ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15b506c98286727537006f215786b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a262193606722d9756be5b318aee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de702c4457df11f630ae5849ee630bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3d7cee250047705ba2f9995c6208473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff97d44421cb0021cca57681092124474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdead1169732b1dc786670d0d88acae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e44fbd29b891cfbdbaee411fd41b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284ccf0d2574d9a560c2b1c8fb5609477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94a5ee07676e46c21f4f46fbd34ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e4b95fe068f2d329a174d9bb038a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79580f7796af73e68c995df53e6f684f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f855c2960494a7d8e88f372a587f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05fe9e2b4c395623e6b6e9531707ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8afbcd831989d9c37a0539863c86cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb76803bba826fb516bc6f0f48e4ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817ae6bb3e64eedf5b6a2166bc11a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751627c882831f500ddca20235aea28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387bd80becc3af4e384da84e50d7ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59566f669591bb8c5ff5577f8952cd26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491128d88318afbe78046149cd54df9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b823fd5defbdc12e8a09feaf4b7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d12f460bf2855c425017166abd201a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372044dbb2768ee7a02ed2e96683394492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a530cba8092aad25947caf62718fde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e3bed999fec5111dc50c735b9d1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914dded30f2c27e08ed855c0a501f0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4500bd7bad586260cb4e93e83b99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63198de6716f454b78126a8483c458497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f0eae5ac6f0d79b5828f1d567090498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c254a2649b8e780c42f69c5d9fa19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d307dca7e6a44ea04936180cd2611a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d99a5b66273a4dcb8e203c36db26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e00d439f464c81937e90ce59911eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93bc4fb94e805d9792cc8499d90420503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374319b5da7416b426b5c9f67d882f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ca2f5433176e14609fcb1c4398bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d418a38cb483319d13dc35f2b1794506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da2ff9b6a41eaba1716072e31b188507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13583ad54fa46c82d593b41907227508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3755686d284cf9d1b323a85b861a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f69668075b2738b35a7395934c9a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbefe7be188aad14c939656235a985511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e393b3f20a3f9ddc1eab2f959ed2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22b032f1f0f7d18bbdfb952caa2ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571154e7ec155c209fe6728b3908c32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5393a8406f88f1364fed7fd497f134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169568182dff32e023bc41fd71c3cd77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e2beed6b3b9480f78c33bef5ba45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884811fcbe7ef393b5236d4e081f375518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41d040a24da8ee096b27f0198c8c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aec22d0dd8e5ef0cd2ea086cd2385520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722fe443650c621a9dc083322756b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a35dbfa4056bf556f80269ad4f3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbcb75f3f80a0da06dc2e409afa4d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a471bdaa8b82392012aef0ddb5b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a61184aa0f4cd2906e327e25c94a27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3120a80df0109bc14d586bcfad56ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a70c9521ba5ee7e8ba1e40be87c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bffbe4231b3a427783966d252ebc23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296a52909cba846189bf4d3e060b66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac837f3ff2922ceb01536a70dc8fd822530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db432fe2705efea2d05ecd48b570be4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f82c134e7d3ee6c70708443395761532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af01d629c0c6cf8c0eccd3a6885387533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce2c6285a20c18c44f8dd9558adb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c1bf4c0b2780dddf416002e6113a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5755d549b7e82008dd3703647ca10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba97e64a80922c02bf7807df9c0707537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e87c7b362676be756eb3f4e90a4a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812bd80e2330514b54cc1ad3737c38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0071504a6f6a62d2013985cc06e27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50364bf2e42cffada86a5eda0a138541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cbb20456bb8446601814c78f1f1f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a9be6d37c409e0ecbdc7433104e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16eb489b492a394c0fbd8704acc6cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd420d3106949124868cf8ac6f5b63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7f4021fd1c571b4617e9e2791a20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d33f587c4440b8b55e09132d0b669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6ce01560b7278992b9fbf64199fc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b43f0b3d33118096cea925b1503c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49638eecb74cccc1c909a3d9036a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8593fc5da790e6643348f39f38e90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027dc0a2da180614504e19629304b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef3933f843ce1a6a34156f1887167a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e941263ceb8c35c82576151d52df6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665258b39766df60f3ab26fe64425574555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852a3d0038ff742191ca0c16e64387556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e04304425f9935fab4625076b4b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f83b951133c36b37369984ceb2e03a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a5ba775b003080481b2ecdc245c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8bfbb15fb962571b80061b3309f5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e3259ca12d0f00b876e44cfad3b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9feaf40812e6507d05b6c9529bc04f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ab95fcecd68858a8defa3c9027166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685cfb6bacd31718baebc1852986005564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb333f581f535646c40e2a0c25849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314013bdbeaca98a8f626174ba01e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57e4c310c81bce520b0a4ee6c5350567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d638025e920d7408aaffce08c792568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837126e39224b9dc596b6bc465d5977569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8b05f015f43a8717211e29fe07fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66582b24ab147f17ca4e153cca936c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea336e12d2d4b6b13bb2223195824572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf07a8a5cabc9fb3bcdda8dcb28a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988543e63155568a21b3b714470e28b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c464b43d1a3e9ccaa592f4a5f3b4b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bc9cc93b033af11eee726881e70c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68813cb43cf96e3157e47aab825b497577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ec9aeb7d499fd8da77fe23cfe2a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a446f49bb6e72b64ca20dfa7474956b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeef11766bfc7b905dbaec7f198693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e5145bf464dd8d8bd49a3f3fbabe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2174a4d2512339839277e2117882b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c83cc77223864c90f2d4d99f3dc60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4db9f80a0d4e22273598873094cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c854cb6de1086a399dc8d9180fa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06daa591d4b2ab94ad53e415778625c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a5d9280c3448228129445e8abffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487bea1ac19cccd98e19bc10c79d9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd9643ed78d29f6666933cdc7f48e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63108d0d119ee4c4d5e4208b148f06f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3844a71ef35e1af20b40f1516c96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5726a6956f031700578b6ccbc5bb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57822c4afd8f8d9f332931d83c704593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685644282c8d8da7e7fd9b79023003594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa724e73891117d561d947d479c534595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb784753fefff8f8ecf4082fa721ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d252c7b70a06d5f984910d126d01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c652713f8f6ab3ea7bc52c65ff2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a886cfdc92837d668aab099a55aec7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d70e6bd86d50986d9f4165480a5c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd041cb7e3d1eac2cf10e344c22556af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbb7dbac217e1cec08b4ec1052c257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8e2f9507a05f5ba7a2d45cf45e40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f0d0b2085e1ceb7cb566d4344fae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ca70713951a42b053b9306498042605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336e9f9be3c5504e5b01b21d7b9313606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ad722ff516476d193ed2d41d3413607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132e2125a576d704315ebc5ca6ba92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96efd59eb2daadbe3d7836649790dde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c114fd30cea181446852cf5225b8e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28c6ca0fa2fdaf390b11ff87397f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae19fed91da82a6089bb69e6da637612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67d5dd62a4debe08493269aadf7d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b8865b1d8ba39243fa112dce9ce0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740f04e016af81e5a9d459361025dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438324fd3612c1fda55f2f8c38b4d30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79750cdf1969504c8925543e8320c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561cb91280221959fda9383d45fd5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdcc34c6723eb24558cb66f95039eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a20e31e9bcea080872b7400f75cef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e70704dc38478544136ee03e7a520621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e270d7bc3aa1bf9cf541238541519c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dd66762169394eb1ca472109b6db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e737951676b0e962d8fea5fad75c95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37d0800193a0602bb5696ed28fe05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af90c6c2d333983ae1e6051f11e84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af57da437af15bc4121c90f0c48c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952de5dc3615a7fc56e47fc12f84fce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26ca55edc9c71aae668fc0013e2fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310b69f89346ce07bd976ee82882d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4cff5123198602e5530600a35337a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce85df049536dfa9b7a1c53ad6ab118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506cafe6aca410a3bbc5805cbf513d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb1dfd152c5f3de98ddb87a357850634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcaccc7ad63ceef6c2082a6a7667a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466f7db02c4af41189042457632a2e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fc5ca2b4628ad510ae25a02f7df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa628a79fb4e6b4cc17b239f5de6e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c42607227769382efd352129dec0d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392dd0f0600d44ea5ceb2a6ec63603640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637958f3bcdb340ed79982397d9c777641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e53164f5c23307293d8561bcc2a2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d198c450a05c0aed8e3d5532d777643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a112c36f0df96a49cab9c6617fd3d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b0c6d0e01345ea508d7b221f5b8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775fb1c0852bed90f8ae02e3cea64e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf21699f68d9021466b0d0db321db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4f2b70e7c61d9c46c63ee98061f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2194e657560581511c0a34a353a06f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3275faf70a9c48247f71e494c4ddf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80addff1b058a87ea05486c658e34574651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1862ff1d88e6aa16c534bc333e522b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523fff5ec4107261edb9d0497a2458d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d003c4cc335eda702449b5ff7819c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2dd4844d4e4d2e37c853e5d8cc181655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe571a07bcfd0da96c8eec7cccb3b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60736cce8b8d941f0815a1c1e6c5bb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fac4af4cd6648344945aa254fb7b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609a91da76ce0d759636ef7c742f9ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82bf5e66a5da61a1ccd415e12b762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a9050506d4363e1db16bdfceef15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcabbb7ea716e8b5bc57aec801aa82a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd8f44665fd1af61558c45965a012663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78de5adf899685d8e417e74b96a332664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0517568c66ab68ab243cb222c7c88a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154d8d0643f6a00ebb962cfbdbe668666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518780a642815f42a42e9fa12c7ef0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b29b0238af5e4c79bdbedfaf7c5da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d140aa3dabea150fd7180fb90b278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90691cf7eacbc155095ae122452d850d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ff5053714489aef9055e37ff6839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b599c4cedc5bc8d5fb1794ad0ea958672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac60daff76d2a1b74ed9913d73894c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef020284961e583f5d0f11b4c6c171e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373c2ed942593780165550417c5f89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484809bebf6a1bd4c13295a8b79aeb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d3373f627a820e4ecee0b906fd66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65daaff71bf8645551e2752b42aa93e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae04304c7ed70db0028ce1025e36d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61409a2a19b7425d1c5853fa16b0df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8cd36836884d198339c7ad8f5087e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b9b59196024ae4cf03da026fec6f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70acce47c30fe74e355fbe91299072683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0aa34d841eea4ac9290b3aeca9d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c07ed0b81a335e5a9b2d92e70089e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f1094d9d7364a1140b5ca5fc7a27c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a61aeff41234ec4650ff1a76e8ad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff17e0431eb933c78d9d6cf524bee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7659a49eb10c7cf315a909ba92a5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de529215dd52444ad379a60b0b32a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c38927365c2ce7519baa14d21e8ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff254ae675b90dd0224b4177ff5a36f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e7744447ec610189e829d5a903f9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce85faa7e43820f8d324981fca08d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb0ea6423c0f05e024e886590dda7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87071c53e386d1ac29c3aa9dfe29742696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d39d36a5623ef5caf1d0e337d357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f5d2e839ebdbc25de815b3124f465698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7a2d22798d4ef1377ffa96cc5f47d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b195f0459ef5c6613d2b536309e96f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c2e4902a6c7dc450f77c2288d979701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785053513e140600873c1872a2346269702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3efdad8e2ff55bda319b932cf1bb68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c43a6734a7a9cee52672416b53cd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42497f9efc081e86337ce818b563bcb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec5987356be56183ddd709130455a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8248a81fc7b1f93d2a3649744a541707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b329a87b92d78b7ebba1d29ee554f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213acbd9d197f10b0b59e997305a39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ae5dccdafd3b15fbaccc525a9a64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac0f0c7b8b18c2319a15cc0341606711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673da42ea5b01aa68f11bcb61e79a36f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b411ad54842878f0408158124dfd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3ed80c7597441bd72583d8e67ead714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c0313b86bae423cacf6aa9518c2c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d544cf97970a78d7c9391d2efe63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4328ef6866b70457015ff28c33ae43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1e2d45f92ba49d71653c03b42fd6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2336919534adc4d429f80e6919d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec40bcae715bc829236a22f62749f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07658b34ee0b6fcf2fe1b5ab780fa51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847a570b5b2039783b06c66c9d5e6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922eaf4780cdf7dc16499461fcde82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dee511c74d5311fd901e4b41a1a3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b05dff5e38fdeefa60eb36329710a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080bb390f35844273467f952c29752726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80553cc69a53ea6c5fd224b74f41f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328790d38f0428f1673d7fc635e56f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4bbc076f949e065012efb2579b39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e880ca6e7cf6447cf080cb4032304730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad66fd0f4cc9d92d14e978423cfc17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c20ced93bf2ed67b483e57aa40479732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13045043c9293ad4f7c66b347f9adc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d62643bb2972318b6301fd9a8863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba20685241770612a224d31e00606735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339511c8096e332c9e450131c6c0aed6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af8dce6d1e7a3432c774dad48abb93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7340b82314ceff5d08c603a966f3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335fbcaa880d797bf6c525461daa4a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151fad0659848ed68480a37b1165a97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0c2f5d655720896ee2b92d00f9128741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623d609eba10a5a0cf892f1f10d56e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b8f0ff67edc55ad4439f5b7c6b055743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39485f81a9e138287a1f31cdbebd01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346fa879bd4829b788aa2b3a589b03f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd398a9dd6c4e4702b38b20511c72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d8582c2fde96c47225792553a91b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731118770b473f47976bd2f3b92ce743748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ce0f3024cf60e8ae18d42387d096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9201ca9118469498bbb0724ac58f10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6ab328a37865173280a51c110abe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a43a1ab6dd363c20de7f87ca1ef8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f598ecdd81648f2bbfd79a1f9532753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>